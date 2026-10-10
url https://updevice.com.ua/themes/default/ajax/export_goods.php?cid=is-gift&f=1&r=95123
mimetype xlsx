--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204933f98bce5f2d88c8fc002f21041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a47f934aaab1b9f31d2848d56310d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35589f139c89d0173221cdeb8ded613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de40225040e9015a509dc1ad8b2ed64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056069bd967c6f09b8fcba6163515225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b54521be239ac04702802971606af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8cc8518083389d8179bd875ba15067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30935951c3a5d516a5350703b1aa27ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1602ab9e7c9924d4090b91180efec749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d3abaaff76af46ffc3d1618bd252d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dabf108df5670353ad23d05bad3bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c78a6f01ba08793d817faec858a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156049258337181b69fd9a8c209c870113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf244beeb9376681170a4d40a4c89714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a60c20a4cff1edb89ac941cbe2ee815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbdd5ee9d30ca02e72c2fda42532d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70308fe3315fd23e912a020e86984317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f75bac81b01b946e9795d5f0c4a7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b16fd98190ddcb04b670b37ab75f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbbb22585a2e9b4e026833074ca73620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144eefd464a83d5131ef5047f1d4b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ce88c4e53e9adc303cb4971ea235a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032241d52cd28ccdfc6fd46d61acd61223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723c9841bb9b1371cb59033695679dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c1165be501102ed7844f9aba1ad925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823dee05e03a5ff41d6bc009ced88a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62cf54ad110b9c372ec7a532468c5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8637297a318438c7d0f9fd784d07228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1ed78c06b41e4809b92ffd2073a2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd341e047a0d8cdd7610ad1f2cc6e0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf9938d6a74f5fea17874dbbb8a37b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d05ae9d51bb15fed1da14115bbadf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855134d91b4f7c611d6f7fb0cce42fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599047dc300fe09ba4238f8e1d39110034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91404e0df6467296c5e6908f086cd8c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37cf464d89b5d701b1e132328f8d2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d56347cee9edd5f07ce2f7df3bdfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52664b415aa0f6210e652ffe2de219f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e7062d265fa8550f887f6a8bdd2ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4364902b741d160f593824c940a7cce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42b5b255ffdc0662c8876a186c06d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c89d1d9cd9fd92820d98a5868e12742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821607812ffec8afbdc423f3c0c8635143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc22b521091f22235ef8fa477786bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89639829bada337bba27e105b94746e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b6a1c082c2fa125e3014e3a7c17c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c476944d4d140f56eda7c3b85f47047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e96a076fde6d3ec195f095bb05c7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f0de65055f9b8188cf6a9b26a96849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c40379e1605a10a5bf3a02b4303ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129ffce6fa30bf7993783e2c851e8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abdad744cab5d28e9f0633f84c757c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cc151c8d94a15fe7af9bf0a7c68a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db826eb5c414fa62c6315952eee6634e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca667aca647013774e5c2cf32bb2d0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6f83ba76effa8170d0166036bb9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf575007056fb702132c44f44522057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95281fb04c4098817cce05b6ca13c7c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512e8024d10e957d1d806749d7cc1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1e36e052937b8dafaa5d898dc9b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a15f30a5f388cb3aada7cdde79b2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d1c4ed4df0c0a9ce5aee944e710a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae93e454a907699e3707a79eb91212263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1e9a2d089dd407452ff5e8d5e11ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0d8454e31dbf326c940398fa7325d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a171bacfa6c5a696fb74a9129cfbb9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2339f7748d564df96913908254e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54314fb2d6eacd1c70e797751685f8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dfa88513ad5450e1ede133925b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64f9aaa4acdf49abca6a1cca49e24570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd101d80420c51161e95b414fda9559171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5aa8d27f30a6f3a575f7ccf4904172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f43c21ebb86eef2ff8f62586ec5a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4760dac39c06c63b6fa7ad66083b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d543acbeeb8b03b3cc53de043fa7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc885a885c5732df193dccc01b53a8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3e4af78ab7f31f6570e7eadbe4a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629852ef044a0243d612d404a9b4c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4cd089c4a47451a9f659ff9a7a90a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21594d07c995a1c88f47e0374c2bc4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788e7b1931b1884db9442d1b8153e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70cdffa79072e9b594331308e882f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf55a911eb134187adb3025a10c70c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c43adab82d10bc0ba2692ad04b73784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a755f1db4a792f51c9ab6755539d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c98f126bc372cd43a0a51a669d3f3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a45a5b8f0c72c4dd23344265949b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da26a9dd03811a3f9a93495beedeab188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a2c23c318ca8a849b36614f92cf7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec247ad81b0678df2320ad93b7d9635f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8f0389f7ecbf078d0a5f263b1cece91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56455a24b1885d898ec3dabb45683c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b1f45fb0a3a127f3cdcf2d76bb85293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110835d2982627fee03e09b713983cb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a665991795682ea907ea57619eec795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a8913f4612d3a3877459bce5f432d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8952f708967d36c7d191d1dbdc81197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c527c68a8292a5abed1db9f58531c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5fe2170915e8b665b3a152a50f5be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b9adf5f5eece01cbd4930e64ac2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc85ee62189ebe218c5bfb5f2b977101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e0541ffe53ef498db1742fd75b09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81546c48eef43397936ad7252f44fe0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc934e0398d737448a61058964d9077104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b74ffa904b22a8b7530d52691433d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c09ef569a71fac2090db2a45a66c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab413b05930616e614a42047cbd00d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c65f5f13fc1fad326f4edc361d7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c847b3d04e597cb11a3890009b45b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781153c66ec866d2943ee0fa1eeeb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6556410aecee3df56b1c7cd22e5817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3c6240c2164da5b7faca0867cf8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594dd187f8c4a605570651003e7b3b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a6eaa3838ec8aaecb8b490e72bf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920abeebbabd6dfa435e4fb65d1b922115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a25baa049f628847e865787608306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e1edbcb74836457e6a018a78c0892117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd07e8d002bfe5679cc9276d05dff2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e68d71c31d120a61d073804cfa9eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e372106c0488789bfbcea447a2dd099120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6c057db0759ebc7dc078728351bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686bea58ffe66e8bd151c4ab76d8f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161cd08e667117b2e51a1e3be66f5bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46c6805dbc45b26be0cef4e011e4fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c3992f4f56f049b7c2e16769862d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96798eb084534a8f66f50a67d20236f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a851c810d31757f25825026ebc684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7162e135f200ac326588a0e697cff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9aab2e3e308f02ab3eb9a699f7819129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227797b4140d1cbeaf9c9cbd9aab597d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26756580442de3d45ec56ea844abeb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452bb8ff39449ec1fde64d9151a2e88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc7942a03ed810c48b64ebdbe3bfd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d274635e58a75262d97a396f3a25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec39ee24a43cfe0b0abe4e8686c591135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa052589535a741d1da9ed2d918d2b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fc476568e959f19dec59faecb4fea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4d54d2526ea091f59efad1511d18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e671303752fc2df31296b2fad263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f585fbafd23e0f86952408c3fab705140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecdf17a1a08436010c0620702077c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af355b90ed3af51f415044c74ee754d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009062510db339a56ac35faf3e750297143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675be15bfadfbfff9fa4e1db07ab87d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032301ce0fb83e646ffa238033261f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c11985df16a4dc9ba446da08c11c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437497d33452f52f4ff73ee81907e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277831b49aa485e7d5859fa0b9c894ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee11cbacf16c937d165f27f34c67a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a1fda4631342195f56dbc8cfff82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a334b7cff574c99f4a8b451bfbcf5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2b7c53ec07f44b08c808031813d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ceba1f28053a26dc83eebae99ee6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6188e4b11af09cc16798a43f42b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9bda7242917d2380a9329872dea6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c36bb2c988d57e1c46e4fc7bfaab0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b631ee73e8e8f68b7f6865cb6afa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a9d36503e33bb03a2659992b85a88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35e380226ccb2bbf60ce46d0f952e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b777baaa553634e6d67fc89d223a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a068024aaa3e38739941396250529161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b4ce655456a21d9fb4461582299d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021cbcd170c97770ae4efbb08c8f4e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074cebaa651ae9a779ad20ac60f1d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97987443be308cdc93f2ee2d1996fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb08e37c33900c0f70f73f1851c13c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944eb54682ae2c2426fc76cd8e34f29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c437525b29f68108fcb17efc0f8d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba8281dec9c907b2ff32ef47d28603169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ef05c149bc86d89b0a4f15db22d0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5b24c91c15c372749a1166fc011d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384a26634bae115cb53b7fffd1e0e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1dfc5449640eb6bb18d1d867a9d0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2ab9b68052c81ed1119aff171b48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af19b685cae6e877f854c3e92d340d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d4f59d240e40afd9f2d39f2d4d65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f59a47e058df013a73af4c5080f444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaf774580b1f10c042f9406f1f42fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d47044197faa431445887bc6d3b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec280fc0157770bca4d97380a98f60e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c208b6b864b41c2758fcb3655ab0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2dd5940d3221a3ca014ed0000117c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ba6b4e21d374e6fe61792adc7f18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728bb1236cac831d4a0fc08f86189c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d1e48c16835a3f0b101280b1437f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b199ef3ff3cba6743637d1879d5bc84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1b25ee95672fc56751c067d54e5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857146f55dad975ed0224136719f97bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad4fb567192de100bd5299917b456189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c61901fe9f93b1cb340cf026e12d38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c4b56719e70671c5d19e9d71ebc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe131835a30b77e298189e920cf758192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6dff3341bf42686d36954e9aab7e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a60f0c8965dce7c0b5c652d568a324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab42f03affdad8decdf72ec898a4aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166788a4e3b0e6bfbf89105283f89f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89626918e28029c83e709a2eb1dad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1179fb1cc7c3a95d93c2d62c1fb5e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e82006cd6cac125cd1d264f1d8b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a23b39c9953b27e4cfd005d3270e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d363a7804521644e253b6e8a20d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b58a2f050ab49a213c7594227de7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6ae2502b0c43bf4979759c3234741203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de4738cb976418647893ee82e3457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5cb5605a1ec10a5927b8a059ed253205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965790327ca1f6196632392034b633206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f3d50dea2b5137626b7e284de4f5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd9d5401cea67177492d7fd0884af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4017538c2d688350b7063b919755209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71a3aa497b6197b28b0734eb2184a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397e5117bcd09b5165c6f7ca781c98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976f6434555bdb189dc77eb819eac18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c1535fd237d9dce293cd91d140f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6192498e56fbb68e86d861582203bbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814fc8ba935f2fe6ae3d2936ca4a681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f20b897cb36978e93df82b2f3ffcbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316e86ce5a21911f06b0e40db5875c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beea0a2f78045fd894be3364b493bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078d504dc9e9ef60cf3ec377064b45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fe7f06839d5ce88acd26474fc7d02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd0227e5857a7c4d814bd1ed64a84a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338df9360fc4e31dbc0c8259a0911a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc450b306346b9e0e453523bf3c134b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299edf72e1f0a281a4beebb819823df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab9f49f70270c663c6374c4d46be05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a75cbe3e40b1d36db5d1eaf5b0f98b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd17af80c732b96ba57b0a0f1a5003227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4112b3e9faccebe42b40a31ac0ec6c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b410041d57b9de2c3624bb3898b20d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47baa4ee9bf0e2f506c38427332ed88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523416c9f4e1e1990b745969e96aa578231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8d38e487812fb7133f55a0b60d3b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916726e3891a84d1078dd43788c502ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc6857fdcde4b80393bc896c11e934234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7bd6ceec34f6da3d21a9ccaaf1b3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e22befb8325283e2aef845a64e7ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58cfc2fe6ef764ec74c69972e591bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23982f36241a9e970222c288df8ef763238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec0cf2d97f2d4177a5588f22342b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72fdb6ae6e1a2b7ac6e1a189bf43b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c865787ba9856efd813ea06221e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6dc7ed27eb36f7c6c65e9f36686ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041150cbb8f2d2c786273cc0b444b37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b74f3d6e4dc53e06c4b96f1f6584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513733e32b4cf70d37540bd3448e918245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023751c046cef20c2d9513db47e3eb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72bb222febfb5efc07ab7cf1b6f7d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd135366be900174d3ff243635ebd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e529edc2ad66dc832a1703d434fe62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc8dc7e2e8881dd832928d22fad68e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6387c0e196c71105e37d42b19282c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ef5d0157ec0c3fcb0a5df59f337c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb341397473b2202ca439b44a5d8d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e74dfe572315ff55019fbed434f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2f70ad18d2bf274d956524e6db1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe58f4aa235e0b599e3feb57bedcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f6b31a858630ba1f84951b01a6e30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515cb3f4b7bb296f4055df4ae325cee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf45ceeba310944c298995748b3de4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270ec0bd04ce1efe12d36fc5f0af47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b479d766f6bc696dcbd03539f1ce3d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7a8df90b7d70059d9bdbf083f5b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c940671bf01642d8d2379e6d64570263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c67290c5cc031910ec412034bf5ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005456159190089cd28ca3fabe16f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc00adacc07c301c3f84ca63da5cdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925861b6ad348f4a9a413eaf964d3c69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c65b5010cdb4a96e9c4aba1ef6569268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0269b850a8b85f34f19dfe3e252f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca426d7080155ac895a7f44e289d90c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c37d74ff9d378f45dce601e07b504271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd66e954081bc37d27074f4002a10e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca5fd9eb2cbf01c95848a663ed2237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f18502c2c9fff2e57adf0982481d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278d17eb413a9a2d2aa7f827260ac8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feae4fd213340577eb32e36a1db2e56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5cfff9d1ae97301cdd5f29c3852ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ecc703cc7d02c3002498afe5ab06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22afe952ee07eb9b4e9ffcd83c70081279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3c1e361f94c8788167d9390c943b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361de138d14526006774771cf849be9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc4b3651ff9b02690cc356990e2f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5a6de3f480410d55988b6c0c607f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41825a0e9e5508e363ece30c3126c75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05da917be9b1fa93e8942a464e2f2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c78574ddbe942681d2dd6b2bd585d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ca44effde85b3be67c7797d53a10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbec2a121c74d6c43848da9abc859288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b177666f719bb8da93a9144c96b35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd83287c9e8b5952daa612cf29dae8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d33b4d381d626d4066bc0a066d16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd2d656ec1b7ff67dec7e7594c325292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f8435f87944055360417c2b8f9ca3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff633655a47cc3571960324ab2f54de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb53eccd2762db7f96337370f7bcaf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f4083c9454b8083b6eb57f8739ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95182f584cca6fb8459aeb8183bb26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e5dc9a6fe55d072f8fb697ef89a5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c348c81aa4f54efbf90ea3981cd59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81eac35a0985d249bc56dcb8558b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3158f4f8f24a8c76110db7b79e03efe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680832b8c7a4f3a0a64af5145458a29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e52acde06ae769bd05ec26bfffc66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab387205aa3e2daf95926af5b4d812a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889b8f72a049ced23962e9d41aa636305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eea4796e8fe951646d586700a8df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c8ec6532b79755b05287d994bb24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda44b16605eea3605f021d29f3621308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f567adb53a47db8926be8d193ce83c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ff60e923dfcd23e991f4800c695dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6831592abbe79873e0ad3733fd296b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb85ddda987144d5bdf120d957e2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8c20fb2b4531bda42220733408f1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded8cdbf05847f993473cb289aaedb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855074bd2ea72cf0f9f720b36d616609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08f80c6f781ca5f2b4b1e3f76ad13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef648465e685936ef7aa766704a97e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aafc131d3509eeb256accd3a66ef80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9fc26900babdd45f6b3f9f62db2b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e590ee7770cf33a9fcbfc1602ce9d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ee720715d9dba92d5ba18a98afd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e32926826816cbf82adaf45619045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f41c2dde15db5928a098c74f72136323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f099ab84625a96a8ba8948958997b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb520967aeb0df7986dd3e0ace6d700325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704730600bd502c9d0b0d9360bd0f033326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49720a72f5145b963cb1fe2003990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff5049a00d71d81823da12de01557328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2196a8e135a1c13dd7120bc72468538329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f18cbbad850eb15f5d7e8f5919bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e6d6c1af4ea0b1ed5b01ffcb80b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ade0cd357289457b594bc638ea6a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d1b6041a955749288d231177372c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb29d44027ceb2341d33dcc7d73fa38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce69755ffffdfad200499cc46ec4728335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca036282d31b641bd9d2fde3605729f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fabe6e709fe9df57e9634a74125a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f3d917e38e30dc9ff170b3f8cf7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6836b7de0a280c09cc3c497d2084f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ecb94cc7452068adfcca5611e42dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e6664806e30492976c1e2ed7af47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e3e999e45ac4a6509cb7b32efeba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d546421cf291bf1ecc3cf035c079026343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388e1199bbcc2d76c04a45ffd8c7f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b41a48c1202ad16b3d388b81c9563345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab54ba2db4142ea4dfe190d6191144346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e2e0082979da76eea8e47816222d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ccf14bf4ab4eb8e1b500d7fe773de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22456270db689761b86bfc39ccf66387349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dec387954eccccf6463705f59712a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3437713c595a3280af1a17c478a7644351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139429d4c7ed1d0b91e42e2ac4544306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf8991785068fce65d06a646c792d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0cf87f94dbf0933b66ac7669da61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce274726d47dfa1d261b0762874c17d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8c057e75ee3c17838040049ae17b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e420917af586732db8d6826033aaa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091faaf07fef14f04ef9856ff63ae64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ea2a56001a5c975ba10e46306ef8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770727c1344397202efd8987aa0a37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1e139216630de7b12ab18f343af8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e16975e0b7883e177719322e26e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40296bee93a33f1b684ae62ed1fbeeaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbbf6bf87e61f8587d54781a454ed2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e1467730a567d52070eea2c97fe8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fada8d57cbd8ff74c44734a58e4c10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b45871de674b02fb78d99bb2d6c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0efd5bbd34fc2ebc9a258af093a306368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c4e1c5964f2fb21d7f91d1e74e55a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c5fc0c08aa3e2292d37743dd483e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9941f547168402f492c32ac6d99322e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16df5a1a2b7cf68e2f445cf003c0b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79480b41cb4b92dde859e86acca2d96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8371f986ce2e0bd9ca4d29e68dfc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169cf2e02a54e5edadc5eb3a211cf9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89376e502fc9eade46bf6115d8bd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4493d00bf899d1f6c98d8cb78fc90f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de64c0041d70f38d1b04c7646b4857378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e611e8fbc97493979b782def87be12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5df7e7c6ec3c0ed7d807226a4d99c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b235ada6dd49f96e5937a63323e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa98a878bef4059be9634102c81468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8b9c743ee8ded0532e4e59cb408b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4f5723c65e3c2396252a82af3ea5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba7cf4939ec218baf3130fe7abbf34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbdff53e1996fef9da4721750feb62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe8132d891dfb596843f72469fd7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0d8e70f600b3152b2e639cb6d9dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605120c0909a20aee7f3f5503c3505a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa66e7603e14a27f298322257389b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ceb00a89bf419eefb6403513921a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03efe4e1c6dfb1267204b965e69cd60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821639cfd6846c44acc9e13260334313393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda691f65016a65a6d5046329f39352394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb733281b48650e2b67d3546cb0c4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c24ec8b165fd88592baafed97452396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c8fe2e349c441697752d6dc03c29a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91720395d1b9dc7489a93525f5ea35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d18ed8f4e24b6282baf352e11c57b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229eab6ab80b4b718696ad9fcba1c8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b9eab5b3a14dfeb411c41072faf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee39f2134189974ca35e0d57e01f7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16c45cd35abc899aeaa7876c611e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906f3f5dfce520605aee1dc90b13d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb091d4e583b34f02526e4392d220405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951b9d086abcd4d67699eb991c6396406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77ea5e826e2be62dc528eb4541380407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082af25be8bd82150e213d098349ad1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c6726ad473aa0702156a18c5e70c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ac1338b1bebc98575dcde9a08521410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4dc8ad132df81db521c117cf44ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b17b1ee8086f19e8fff60bd30bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8df1ab72ba33cf669f7a03b619052413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c050a1964597bc3d94e88d1532340d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b251b878442a69fadecb98a6a4d7d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889de7966c104175b4a5d17b3660f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f3063e9e209221e1e4c4d9cf8f84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a5f005d15f80216aa71a45c2afa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298095fc8f9f1c68e850ddfa721ff5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527059944791e6e49901eec6b01d04a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c909a845a0d903837edd300891eec0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6c6de8ffc5d87d3a038fabecd6ed0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5916e98cef979c467534bb852a5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaed881cedc7074def206028690431424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d66e657dcb60a5f5b92ee240cba9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c20ab5bb8325f85391f7cd863cb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f361a00e173d823ac7fc53ba89860e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ff56824d493a273ba74f754d6f69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98770b8b1bb818ab63bc3b4ccba27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c36b932cdca4694d3e592a526997f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75af92a4d6f441ba6febb5cf63547e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8bafe2d335a5ae23fe192c30c3cea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f15493dbc7aff89702cf231fc7a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d77fe7ee9572726ff13ac9111069d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266922a3b7839c90342b3ccb8ef17619435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641192dc9e190b31db5e3c044b4d4d80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d19b68158f68dfa548245307d6cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc473f554429ef700bd539e182b5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af2de730f86c5c604d9c23cd3721d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035cb3aa84d1b95b1fd7ca8136cb0bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871480ea110e98f1b5d05870bc9107c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0101ef2ac1ae54aed60b633e7f41af0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80545160c86b5c147b40d3aa1200c90d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b54714bd34e704722a08007c4013a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e85d1a8d571f972d39846371142ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b13abe303849451d9a40ad5f8b1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3ea03e6e2b8ed27d5117bd693af45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7767fc3984863a5ba9287cd2885101448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ad915cceeded57d295690cde7f544449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa983930db5074b2830d601864dd4944450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1da5422be01dd6625ddb6a8a8f71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899bd4446a78bed079e745a4605c52b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d54ab13ac1ae44bd994e1ac1058c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530547bf57f360dd62c9f5c1d36651454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dacb3e128db346506fadda55f8a9b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2552bffc482bf327ebc561ff2489c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c5e8812f682b36aee22beb3c1d63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348bca404e84f1e1d2bdf06ed5b68da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ff798e1f563e1e1a8696a22d72a2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb7d6f456be92cdfc644de720eeac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f42204155776ecfdcae323c265ad5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f809534849a6327aa086b4521da36f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce840d208153447f6fdc629f5a93e19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81302a3897fb412c400176e3575db87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e425f11ca9efc4bd7fdfd5c02c9de6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eb75c110d2202d43480171e80a0b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac952c921ae0226d1970aadebd592a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61bf387831a04c10b70f7ded64047468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f930b646812eeeeaa6bb3ecb2241469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272c98f963ffd6136d1344de35d783470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa8bb06dbcc9b328eb16d7d4bdb9f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4dd6d658ced9ce3b3298dbf7fdcbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb6a0a61ee9be54ff2771f6e2aa75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545cd1d34f5b0c3dec4081579a2c0e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e89111f98139f395f86e107034f7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba7a3bbb53c57df50e0fd7a8b13311476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baad2f34ac9e1c64fed6a93c08edbce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9f34dc02a6bd6b4f4c7bb1d32de5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb935ed6538ee750c2e4373c89bb3ded479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810805583775ea44a3cc36c03fb787e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46074a4eddaa52c80b375fe3cfd3973481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103cab50683c4832dd99c1e41d7543b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4f4faabbc782a3ab76ea839891cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea05db60df0797a144a791f22b439fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ae7e75b66365c4300c7992510233485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50135d4549520e93f7ab1d48cde07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77217f1b68818661acee4463bc286a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373afbec15aa78530b1cf40997fd60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06270da4c891b5e9687ab1d3021e6e54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba66e9a00623daf8aa29565cd59faf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825d4335140749b8237baea8e64994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb3c08d24c8f47d0815ff01f840569492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f9ac32668748c1cc9b4c182ec5a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5db80748ece111863a0d35b5598985494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4deb530437ae778748cdd83b60ef2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436e68065774fde0b19ea69bbebb076496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788f55015b720f7c2e86e7af847b65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2ac166720b569fd2bc8614ab51b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd028043bad37ac6d5c498ac63a9e5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956a379c80d62dc4bc04edd781eab9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32248b8504113952c3c4e41cdd986c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24b1432a7023b53e1102ffbc73857d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de80fda39c007fe66ce1a56621a62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd39ef698619087a7963d714bc5ea4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1273d5af5107b133de381beda6348505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9afdaa26b0305703d4143d368dfd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f4a323df6011ce02ebbd4208f9978507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b51026922c5eadf57bc2d47a80f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05182414659257d7ef037b1d3dde760509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e121844bc3af93e47e0bdebe29ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107ad5e866aecb95c5c62c0dd5c68f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9748b0794bdb1d71dd1aef679a9d6a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade3b8a1e79bcf26f812cc5034b0dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29595a1721f650800e6ad19d86992514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8691fa36a6f7f0334b3e5bf8f23881515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234fdedf9765bc6fb569854167d127516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c455765333cd262a34054f7c48be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7174f26db4ccfa61f724dfd046130518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6fcafad4a96c1898050a305f59595519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a8f338bee39160d92c3a1a695af2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b79a59245a786cf997c90c05c8efe1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a212b08f61a8e8672cefdd66266b49b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f2cb8e4776723e81388aa6fa2fc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da48bbdfb9484caa814082ba2be378524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9df7c14812234ada226f64ab173a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c9c8260328c00fd0f81630a9c0d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0f5cd8b0cd0ee0797f6b401260e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c308fbb98aba6792464ae4da0a3aee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c392049a5415f2d86d58b1847bf9704529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c76cac5c6745703ff216330635a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ca56a310d872daac52cc669be2cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d1acf83b689ac32eb9633a40b12b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24565c88480a4ceb3b8721c1767ab21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a7978942d8354b31deb022213bb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e57d16d335ee145e2dbadeee4ff5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8e26cae217b62d6a842358c9234ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8a07a21dd342351d7be23af4f9f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a43c207f02c7a837d7f09cdcecfd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90539b382814f97ba3ebeac4fb9797c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577f1ba5d3242d3759c2385c1de1e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2748a4867bab6d24a29027a8d21483b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a03a99abc8daaf4b1c72f56ea7ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80de0829b766591d538c6ba8f7a83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e210fdfa7e2cb7b9adf0b5113e36d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9018fe116d364f6fa17e67bb30002f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a00f6d859dd5f1817c04280c8a6b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706450080e1530f8fbbe12c307f2d5c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194bf9a072399a5f886652f569e3685548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66fd33c6ef2a18c36a5205d4cffee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a34d754f7888ea12d62e03d81c0ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d156a957ed587d139f23ad4e805b27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d538da1df92834578071838d6c7ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ec0ba0f5ace4a9d19c03db89f650553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05208bcb2c8d10a58326abbf38a32fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210e1cf0d53f5b36eb4cf50f0aa9ed9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d3d16710d13cd894df3ca8b449e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e1d2efd641f66d32783688a26973557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96147509afc29fe90647d5c5e7dee662558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c379ae50c5124eafa382bc33f872e9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c479adcb70207baf58029566d00ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c04fd6fbfd3aad69abf51d55e13f65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf13a70dd687e9574d29da6dc09bf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef15d13936e5a028b55841a1470b3ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3f372d6c3fe3356bd6d65d59694f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b7d3985eb404ae08c39748c439ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436db9f56fccd3aaa1bd743cfb8b3a98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6028dd308029ecb48bd707e78f9984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c1375dfb6254a961bc3bc7780fca9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f191ad5d686f9e8f193ed420297c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f3630265d81e6d07267d2dfdee4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbed927bb95720567257ac1a454e0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d332191efad019f5869082b6cdaac0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736652ca2095293cca399417bed3e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd0e5fce2cbd2321410b446ae6fa9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ee6ad9cf594a611d8505fa874c3c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05e7fd9a5efff2eae4601b0dd4f5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d519b46c3e53bd1b0aa5a4abaea44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22270bf0d5636329225732b260822578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be5b23fb8d8d27bb52fdc7df9d0bae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90615bfdb1240006740d2770dffb76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f0bc5f8cf0cd663c0dda3f85e020581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd89e48e988fb77b5b72cf29916608582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618dea63656b63f95e6c5ddda163816583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c61b3cd319ae9152ce4c795ca0c134584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c354b5cc1a9f78e54283f8bc2d60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3823c144f717a9de21908d8b169321586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86f98cd80e07d543b1dbc857bd6e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0665068c1d3161c70463ebea5ebaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444577febc67f5ef68a5348aa3c9b03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f35bf5f520857f0a78fd9cdaafd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4cb112a9e6e7681dee72c9ae1af92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb787caf3fa95d7cc8c66e30c7c3c2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080d7e113be7d7c3a04ac8f6e5e14f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eabae1986ff563c5117d3273a17de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef8ef67f42807deb3b29965589726595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8692d30b016583488e74269dac3a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f532e7774870c641ea7238bacd071597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00f894f2c66d7a76bdb401f06dc7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1833f2d8896fbd30df30e52bb340599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31580aa69209a8df7f96f615de06fb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b8ecb013b072bb718977d8721782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce83bb86f272800ce7790135bd833c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2178c85f4ef1ce8b8a3c55e6e9215603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab94f6bbbaaf3c2fb324b93664e3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d851f67b5a83d96e5844821d6f68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e77fe77bdde75a3a7cfcdf64fa15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3cbd0e7413e3b02239973219d4b2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcef0dc10ff3aae518385b3396408608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f925c1ac7d5c27a8d82c3d3bdccf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19537bd5f6285c216103f247f9a1ab51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64db299199fc5cd08207a25b27ee6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af2c92a785db304bc96529283f2b33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38de5a452cb8b219a281176815e178613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975be8bbf4a0514fe41bb7a35bb595d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ffa20ea3bd678d7bb91854022ef9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8103108047f23540aae52f7bad37cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb96d5a9a816732812ff8bacab621617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03611a8f57cc8cb91170bf5baf54269618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5770afa9eda14b33357ba14fa1ff74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dbff8a92fe321ed1d7ce539d05e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267163b77c5c833471ad577fcedbe6e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc657200c27fd075999043f087a5392e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689098337fc3d2d8752de9dc2031122e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94314e9c8a25849a8eed39ba5b839ddd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addb53517b4789bfbe35fe95fb60f56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5598776bb03d19bbe45f3bd23af31b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f847efe5c29caa02b1bdb73eba122f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6cd9c9a8884598db47f2edb1a2364628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a6565d1c19b2fde1aaae406e2cb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e56a8365bb7d787761a4e99ba923a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e8742cd7900eec28f3d0068633864631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93530e373d3a277ec115cc5cc3eed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe87dd0c444fc2d31aac184749c691633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850990f27373f644750434d53a030e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9eb449e8e1085beaa4d538c5de4ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276545dee04cf4acfefabc831bcd4d80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9cc11d889b3bd7fdb4361201dd856637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc74867702ac7ec708c60df927c167638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dceae93d4558b19d3c3723030067c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bbb133818521fc4a89da2559108f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368be2e6c3899b8548504d950ea756c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6559717f575531e249c3caeaac5b42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195853122e249456c4311f3592e9ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06fb833c42c14328be89775f5088fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5ef93e3989d530a70c6c716bf220645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad1f1191d726223ca55dff90ab199f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da523db7f58ad621826589e79bb84d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a737353623d78c68ecb266ae8742d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ae5b424e984637a4727dcfea9d759649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd068b45f7839dab1637350928667e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2ac7a0d8eecba7b40c41d2ebb499a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecc850144435f0b4740b6df92b69d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9befaa57bf2e4849bff1d5e15309e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe0f09a29ba747210c4e21ba861f17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc622970956eff12a606ed8f9287dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258983824bfb8ae323202ac5e79edc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916040f9c11ca96a7a76410c1c3a948657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34ed31cadbdeb85b903849f65f6be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36e2504d5d4e2aca1a5c6a7172ad8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd100ae0aa645cf51b023b829a0838660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b54a242682e517f783a73b9cff793661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbee96cd98bbd7885ce47077384f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951197fe39bf90e23b4fd287787cd152663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b313e26d534e9cb501df994e53b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6872ff2b829fa27caabe5d654bfa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e0a3ab87cce2b1546c1eba3e91d62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec2173689951a28607250f640cddd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ede1bafe78f990387722f57e23a1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced987c9fbfff821ae6daa050434ddc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341f192019532c2689172898567b2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef41ec1ef41d1240b9d3c79dfac1bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599527eb4053926ce82526c985c499672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6415ffc6def03e34e92da0d262f81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d355e573ebffbfaeb16bdb5b61e73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde1300a5d8901b02c911590d1ffb7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d6aac3c74e80e5fed82eb84de30e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e047464216686d39f0d7b2052edbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1333f3b079c69a9658d3ee5b8d235b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7739f3c51d9f796608b3f1290eb850679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed021f55f8d717642a2ca0410e1a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db108b00fbaabc66c7b6bfc2ef6c5823681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a78c8de9e8ebf84e6141b610a23c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1135e774a685563a3fa04faeddf96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2ed14c8d508b577af1a2b55cf80b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a40acb448b57abcd1dd523a893d75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0e5f6cf7e9b8b258929ad46da326686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d496b317ea1461696cb4b696299df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f73aaa1e62c362eb46008589dc653688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ee2558a68bebb9c732afedf3ccb9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9eeed58526f21a0a67344ee10dcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6882351fee8e3e29e13a7a92496d6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77eec69138ff0af6d3b7dae294cb53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85149c9ecc95fa0bbc4a6d08c3ba86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ea402e29cc22facfeca5ffb9c1fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0fefd7a1720d9f278d48c00539a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860fc2ba4d881e4e08c947c13af6cd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a71b28e5cbc83ae6685e93dfb1abc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05bbda1e78b36be172a18065593b5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f3e40a61144876b81ee39fd9c89c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3281b93d192fca4920e3ffe9a5a40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9f296213be89f464976893e09fbe2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7076bc5e9a0aa77c382a363c531084702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336139748214e0c05c675a3e844f32a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c90b6aff14d7e345c99f2f25a7a167704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb25efe8e26571f4871082ce89cb9ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4018de1f2d5f372f9710eb066ebda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00084a9580404398203358ca64c20c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b1489641f41b76ee7151f290ba0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515d20ae7720d7cdde3438f3a75b86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca18c9f0d631aedb96b0f4d650dc9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553fddf317b7b605cbdc534560b766711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf6d99601aa951ef4a2c7ce50d2d8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48308e64a9d86417588e579adeeec52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751884f9eb2ed21b421e0b2820f1c03f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0628d90efbf621cdedd713f420ef0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf123577db19c93e32e828331bf9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae82c572a6ccb54d25b6b7bf45064717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2011b772b72350e53181aee9e2ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10224af22c163998abcc6ed6c1c25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf3d59166077e8aeebdb452a2ac25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11909262a2d52d280f52ba53b3007d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad038bc996d32105065982e4ff9f1ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace207d5fc24f6d526b19047b372017723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ec1b50d3574bf347b318fd8534a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b180dda4f7f1d450bdf47d2405f65e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a1ed22961b7e8d302554a92d0ccc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e2fb50fe7d65bc869d035d61b548727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3b59d48b0a8f61134beadd73727f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41118090f21ea890cb2823c682984f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e43dcd668c5a2e0440c484614f2e01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e553dd1d610da9075e50f8293a8eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49733491af95a08f4b9ba020b91bdd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc20e5b5e3342ba7fd87fc546ab3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f77033916479178ec3c34de08b9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e2dd8e456131925a2f2bd8097914735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753779f0e31c6463640f373bd7be387736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dfcd1519f00a62635112098c799fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5ed2f6c6297235260471b9439dc16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2732788768f5bf9863101287650a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052578620cb389cf61aaf1d4147a8b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603465650951e1ca871f709c05dcb3fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dbf202613faa5f51017128fcecc4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b2cc490b73fe3c29bdb1f07fd6a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053989a956a0eb147c2e29aa437c880c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b840e140cba7a0c68ec22e9657fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422acaf78eceaa2dbe3fdbe291a922746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef032c8875633364dbc5425e7d0034b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a6035dd826c39726a5f1884de96c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978463522fdc8c1243aeb18d6f51ebd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a61efe51e2b739c9e40329dd67514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca01feb1f3f66bb720fd37e6a7d144b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b391ab242de36ea79fd273097447bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe0a5246d7df6822ce106b7072ca6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3b55a5d8d98e654d47d0ec2c78bbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c9cd4b589000f76099c4fd8500e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52fd669028db54c4ae66938eab215756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f25a6fb22dd0a4602c3d52b6c9a21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f226e6dbad42f8a09bf996a0ee5031758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fa5b0fce7dafbcd31fdafa2eb9ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884041111658dabe6ab633fe5c39331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849752dc28d79cc956b804e4c318ead2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102c8670584e31d52568dce99e622f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24820a65765189cf871d1c89279dc0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d482f17b3bddfa925761c69e1963ce05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d293e96a8993f5337b8de9e608481f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79956ffb2b512d17a2736cd3b3d8fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d37b0bbcb22bb5e3ad5ca7c07ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b879238fff9a970d964c3d7fa35709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763238a13609fccbd4dec49db731a23a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0db2a50831daba1747518f8c2790911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e6d3dfffd93b647cf56b7463a63e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f012e199bff740f0a5ed9035834413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020825972bb2ef7a225939ad2d20d5fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f28dfef63f880066d2446205e899d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768b132994272a047aa14b89f32cdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf54604d9b13262bccf29b6ec65a43b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18083b7c3b254d6b13517f48efef6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a1e1e44f929cb182c947da8f8f57919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3e7bdd62e17f1f98cf33993b3fec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ea4c6e4bc9f4a2f6e50f288e504421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d8f49a69e745702c7ca52255ca4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049541dda4d009ba52f9b02bcd5f29e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e732cc88f443dc8e53d3f85a9741924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22997eb058ddf944927e8fe644d8bbcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabbde5532d69da2a80a15d5be156c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f20667812f56f0a14edfc19477915a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039b1d68c5d1e3434aff606d6707c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f617ac0981a0790cf1fb3eb5367929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c65752a213aa9bda99bd09799bef730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b3db550b1a329d2b0c933224b419831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d754812e3514826f9adcc937b61ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7ea05ac878699c6ef2a2b20a4375e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e05e701e942a51749bb33bc6964b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3131bd6b783aa4be0e8572135c14d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf00d9de6ff24bce19b94380df875736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e59edcfd16dc58c52e47b62fc413e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73646b7c6472590e5a79816a052e8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a3c0bb51c4632cf06d805c513ae2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97fc70c68cfad84299280a87bcdc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c4049b24c4cdefbb688ed33564be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879ad370d2349363b045fa735e43f8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d42cfeed89ddbc41d23737bd56b69243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83ab1cbb52f35252e28a2f9a74868f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69af9c6b244eb9aa95703de15a6d4ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2cf1978d80dca2cf2b2f63b3ba0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad6f8da824936818cccf33ea8445447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32898ffcd82ccc8568f79b5d46cdd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a884eabb4316c62cf9b083636fda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e764c6fc15b7c2c7bbce97300719aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7193e38c5197117b5befda98831a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c4a770ab61d7cbef5ddc172763f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f989b56faa4e9a891e7ab8a1c8e3a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd943f1a7ab8c150025f0001684286ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a051ff5fa87861f5c30791428e9a9ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ad3952f2c4a207698eff95760d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c07d353af888b7e28a1cfbe549551f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255af4008110e813c1b1b76221918cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5137437240f56657a5a0db0fe81002559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89225678de35ed8def730a5b9be7f4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a5745d117685642491d972072546461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0533346fa27b7d05552271059abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffaef77e1c3c6bbc885a137bf4aadd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68f357214c5da9376a502f5d8128964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eb6cb77d85bc4da3d9481c32b7ea965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290030d1990dfda6f1f86311ee9d9aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a8a867f8e8be44c85eb7bdd020b6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac7aa53c496c730ce0104bb2e2567c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8001b7fbd8f9de6409129511d6e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a6ec65326aacb3e30674bb64258270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf805f1214e4713545b76921c8180c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec7ca22ec962f0e5f07164ce01afc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5ff795491e34710794aca02cae3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94108edb082c4bc08759403c2a4e9e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92696df503dc328b418ad8a2369070a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd269dc8a70152841c3bc00e3f7a8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8582f17babada1d0968341bdce8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35da63b3734b5bbb5a94d1aafcb34078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552a1231a3c3ed728e7445ceaeb8ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdbf3be8dd4563be6c3fe5e0daf7c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3cccbb9f0799f520cda8562cbf1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f320869ef71c495a3ab8fdc84df882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104ca58002ad198a05d23f93c4f66b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a7365b4a759e1e46d14914f92b8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f19efebb776865b920867f81c4402d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a20b475eb38221dc134a83e1ef2b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b727a80f9ac773af628b1da3da9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7f2ac7cc27d17c49ad95ee1b648188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f848498084e12c9a5e00ccd637ae5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aac1fa35f19795f38c47fb004db44990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07a1f1f92f95877e3a89e9fb3ce8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afbb0442262a7479992a38aa5ffdab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c6e1583042de70595a569c5c842b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dafb92deff598a8fd495f9603c67d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ee4a051168111cb3314b3a1d4d7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c7d4c903ae103a3b9df28c735a1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6ba3b475f455c554b6bb9e9b6f68c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66db077dc1451e3f42b8ad49dc64998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383577b73481de90eaa4b58ec0b0cbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf9654c6b946c173de753c5daa8fbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de07e539cd955a99455d892a69bab58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b82d9cb1801afdf11a4826aeb26443102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b0d09969765738414052ab46e1f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106f753133e240061d20d867a69169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78795da3539fb589a51870d57f10d939105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f0991d137c1e9e7648207cd7e5fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429244427c7bed2fa7ad9d89cfed44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c7fe5762e450920d51a988689a28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0232139f9d813f07ea4cb2d5bd37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead117b572dbc5210ce7780e04df9b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead36da24af2f6b1877c43ec83024a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b0b31ce39fa9dda3259d823616b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ea41dbde16fcc724b86f40d2d263c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ea006213f45786c14f49242bea07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc84f55e43912dbc948d335c7df8d71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3fed40edc5ade1fb812ef756b8b2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb02ec2b7a15b1c5119479dba7136e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868cb46f329c63747191e1b4148e906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bc03895ac619ae2c6cc350542f171119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97c156a84517439242fc690fe5091120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dd1403076dd4acef1f50ac7b43e08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af3cf8a51cdf0339204f40974bb3e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493b0108284f28aca524b56ac7b0c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798cb5e4c5ca5b8635c1a00e59de961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a5f0b62c79756964042059f77ee7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110afc6a313e95a484126ffd3aa4ae55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818fad635cd3a3d4f8a2ca876f148fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c09555fc290a548558bfb25b64fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3c856817f070153d253e38468633b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2897c5c71d22ede6c1d3c7a203a65c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24dbddb0872f5ca8ad8061e660d10e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf5430a311132283575ae0c38e00a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267db1f71eaff95270f213dc5080d3e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e203ece2c14bc272629e244ef6e988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553ce7d5b9b1a5ca19fcdec52be15a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bca87ed42650aa8108541b7700ff6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e99e0dd1d17369cbd51d39546aae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1394f66448d57ff80c5f65f21bc49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c9ecd3a67571727fce0d26e6ac5ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa77de878aa00b0d2028495298412c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe982aee9dcddb9af4c8ccdca7b48a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7a33c07abea5bd0965b8c073a8c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5a9bb47f4fd52686fdef67f04856143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b77d8df1a66d81cddf5e887398b669144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739047ad46d66e873f2231ffe35ee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27284af8dbe23353477aafec2aef2f8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3fc8fd9423685824b3a409f18d4bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211afcff238805168e7e9ec34d474d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac91246921ea17228f7da5da5305160149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a104fcf6cc9cea7630b3a498b2f22b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8f4e59924e1dd583f42145913b82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a9bac68157da3839f8689a1381b93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e4bdc1409ad404b5033a770a0a71e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21ab17903b76e5ccfc5fdfe7e153ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f82e9713b911f8bdc886aec8ec63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1acda683640205febfc254b9ada469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b1972649c43bcb452487926da885157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ecc814732bec05a2fd20c956aaef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf910b2a1d6dde52e9c8f8ba24f202159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047e634845d8a8f19c5e6668069e91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb222e7e7ce4c73dbcb5cd8261fa85eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d9235f80b54654b0a5bc49277792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f26d687df53c228da9da4de125cd09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a45cc1c825d546cfbe5399d6f696a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626643e77f6f0ec5beafa99c6be53a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95278c81f27dbb347a729cfd332b4d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6ed882d2325f7befcafde245176e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d206cf5dad74286eb342020512a3cc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010113c87ab744d95ca226281111f25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243f0b9a228300ff6437f9c01c4eff8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f471087be00be001ae9c3ca1dd927171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f52782e042206302288354ab27cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c34c4dcf7f9761d9fb5968ac26912173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ad375b5f1bd73ad01dc6499c1d9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbed64e85eee9678a1d6c53d22ca1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7c2eb1fe4cce6a9ad589e5394388176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2cf6e32b7faca050eeedcdf329f00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182d18a076d129502c312205f93a44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e985877b84bf96063db77c32ab9e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4b194609a6901ffbab9a8af01aab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f05ef2f0ead9776d335d887a944ac2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777584f503e2cd044df8553f56bd133182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb051ee45206368ab87ca96d6eef5127183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e71f97eade54c5be1878afbd4cb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960893e522e39bbdb6ae97348a077c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f690c361593584410ef7618bff639d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489a392ae9434e449df888ad3da61b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602d57b380d0f910fc3392d723d454f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4b60d15da59699d9bb22a63e7a47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d84de6e4df9d0ee2cae876ce4c20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750566b9684f23a611bc1dbd6c66a62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d899767ec9152eccf116a9179f1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36054fffa0f4901809746d29981e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ae3a49a326375bb0f452a46c417e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69375d34fdc687cf1402bcbf882929e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15df970ad7396209cae8204c5f5b07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff040cdaeead2fdb3c5532fce29c01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaffe2e2bc3157bd8516c053ffc8c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2823ee20930c18946881a4beaf3f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842b98c4232b5a2efd51270c1365bf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c43b2a591d11d54a0d0b99b56ba77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722aa021d79151f373323752384c292202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629725a0031af08f20afc96cfa81bae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b3a3c7b62dfa7699de647d1b18693204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60583c896871d24aa8b222f331edc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ed6b90b0261e18f323c03734e7ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84551bbd09e0046550c07ba69dfecf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d966ecc8f4c4c76e094a8e810112093208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7716bafc86ec3970884059e68df51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dadffd4f6cad64cc4ac7021f92141210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae901677994b8bb4e44bbc2bc093fba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85663b7c37c45c44615ab6927a092b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b688eeb5d8489f84f2a540141279986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce743c7abd9b9a6ce841b5efb1d267214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78b171e4855d9979ce097feef1389215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a8d47eb8bb2d317e0f822ab61529216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a6a528cd264eb6e6e30d5fdda177217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1cccfe202478463b92af10a2bae76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6836f139ba49462ea3985af92c7567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca30a591e7e0505f055c8e4a75bc6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc591dba496646b5dada22be32416a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e47b41e6a076a0b3cb4396f616c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e5e5b4630158c31d950e5c43c408223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3196460ec195d0ec065c8b43e01204224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb69568ce0b08b60e2df811c93c3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2d5a4fb238d7e055ea18c8e5883c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45590db1ee8394fed1477f65326c65a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8eb3e9d6ddda812c257672ad63868228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d6ee1e10c333ea2ef8e7e11422d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d8e570bfeedcda22110472ddc9e51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc8e55faffd054431f179484c63b73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c3bc53413c02e783a3f4536a90e2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a03ba602f8fbe3ba4919677450f21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a346ad9a24844a63031e1e53a30b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f20c592760cd2a53388b56b6552a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b89646583edf4addfbd0e3f5a4409236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716395577aa63a19e16f0e35be4c95de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740a6c81ef20221240ed006c3aa823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6ffea9131ccad599b5f25f5f6ccf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f46338659f699bffc728acff84d9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06336a2fe90dec934cf5562248b0785241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0461c4763bc0ea71d735f98ca9a5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2cdbcd0d243180d82d0ea04b3a1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410998612759fc24f9b6b2f819a5de6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c46cafe796b6a4f8c479d59f36873245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeebccf6b966829f8c4d8df110df36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c1655a39ab2fffecaa863c2f55c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc11f74fbca09a0e7e5daf4f68112248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32809ac6b0db927f517695900592de2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea3a7560df37c63e6ab23ef98cdd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030efe0be54e6252406716a72cbf0da9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be0b8f5f540cad1f8e40bfb7bede0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d7e3c1d35989f378f2029cc740ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108debd7ec079412455a08ef077429e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf31b53d852a1342788d15bc79c98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66578f86947fc5fbe450f97d0e620b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7435f3942e6de3d8d7eacb00929978257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b1d89e523636af46c42bb28e71266258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde0015188cd75ec8a4232c2a97eb2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96780df32806550d63f3b05017eee598260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02f5fee847c8a5c96f80f7a6b2d87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7e24eaa71ccb9427476fd06118c17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487f62e234df23f63ab7ff9576de31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f30c3db012f12ec7e0eb2a383fdd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2573116676bfae104faf285249bb47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11709589a4f603eb93fce69ff294dd9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d15a83e1b7562c8145848c61615d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804c9729fad10252d3c932eee9639e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f300d90afa09112d5e85e771e3889269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17f8cea312872e5761cfcdbb7b42a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755b99a2b0a98c438700eb07f809c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347c6594ffe4595995597c6e0abfb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8be287a3add6863358bc58642c49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751bd944a2cd3e793c08ef2e06b8a2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464375983395f39f03e35b4c65f49258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574cbd6fc0ffd7a47db4e553e6fdc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c6c76d88d59b53a1f01826d617c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97693404f1d37be5058a2be0a4034b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca139aa25310bb2ab200dac91ccfab9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570bbb47d633eaf756c49a2d5f4d2af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031c6d555c2938b833c82759612ac8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be186f2e59b27b426490264974edc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a59e23161cd6231fdf3743116e7bfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8bee41fdbd30d059235a5c27af67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b84e0921e1ed98ca62176fdfea287d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72655dd460a6fe9debb81a7e47de20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7201b0a3d493b5e20da4eee913390a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3dfcb2db8b05538c8f2f81ed4d824288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767b1127212b50b983e58fced8a3a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94ebe0660d996b91f153c93b9cf59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd17801097c5e8d3c31cb52cfa49d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0be1ae2b7cd51ef8e72e83b994556c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8481e59f9d7c98d96c603bf1ad4bfc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d09fc1ca87dd796c723fd45e0e2e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bd1c54b1e197cb3063eac328126e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00a50c7fda89983e7bf13a4e65453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7d8c34dae4e2211498ecfb506f4d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166579a9736bb1c60219a89d843e5a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682b25d8ef1d76b5f146f4b72951a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9278270df12b6456a249997f839978300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24c545e92192c4bf826b2d9f821df3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083925afc57244c3465bc386abc512f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c486c460d82a3e91cb36861dbe025e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d68c45e8d4ba9bf02f99b546805cba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a235db00bc9fac8db9301574ec8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8da202a43fa7ae478ee247d0e6291306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b7187ebc5977fbc4ab3bd2d3fc659307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c330c7d5c8e47c57e9f8de88fa87bf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab878665198f03d2586a4fcd7ecffc8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24abc671fef7d3319c815b9f265dee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f735d2a77a97aed96208e9e516032311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddc20dde69045ee1846b627c0a5f13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bbfd872763648a13401a6931a7ef9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2eb8ce11700fb25031aac70bead78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e032920292ae3e3f6d36375bac9903315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0932b64c57653b398b7d1e131ce6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a5e8e395610929584319d465387c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e5c29bb054c5476cca9a1a117469318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc67dba00e2ff3d716e412278edb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3a446aa2273733b422ae2f473b96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f9a7d62e17f142407b3f1b1aec39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d26ae96598aef96ed9316e930b9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef11e6a231d26a7cb8aa413ed596af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829391da74f1f3fc2922b639f26d039324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063532bb35a62b45749048aa69e726325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1362c6541cb76277f263e48aa962c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6493173306934ffdce7be50e3ff399327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950101bbdecf521bb4deb445df27d8a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf30d20438106baf96e9d68d19724c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c06b862071bd722bb8aebfebbc9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104429dbbf989af36d31cc26de8567f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c777b3bdcc258c468c6c0dc6b885e7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123a3148ddf4d9de3ae780ecb831974333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74c7055f847406904e5d7983f7bc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b86a7a574fa2ce2ac2bd67cb4ac92b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669cb2d32e3ffbc968185bcdcd536a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9085dc7055d844fb17b3fe5546d782337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de79bd9c6c93129104e6d90b66eca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3580f8a7c9d3fabaee2ae96c64160339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab8c3664bb040a8c60ddca2cd11b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174322e35c7ee1ae5873f46a7d0db6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abee6a2a015d6e4275476175b7f76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e749287bdcd3e2620f19953e0021343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67c851cd9e3e7557afd21fbcd83dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7311bbf169f3ee9e6d7d4ceac10f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e42bfd6bfc2415c7d55de7797e0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c7ff58e416c89c62ba671c66444b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654494f9957e2faa8807792265576d32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc067dc3dc76b7ef5234e538bdb3aa88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da202096b25c3ac0974d86a3584467350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6829e4d8d1c9cedafd071332660fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711c966dc8a9fd2ac9f9f4720a48685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610cbd9fddbd8d5d6f5db3cad1b9656353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c0ef427bf9682f62fd61090d72c7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490156087e2bff7aa413b8f593ccef0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82570e8f4f7c777446a9fbdb5db8e9dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04bfd5f5eea128fbe5f1f276dba1a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39238bf0b3db57ee269655739dbc30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daabb76b0d4539865e4512f1d4d2813359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ae90207a2f779affc10cff2424586360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ac161fe393704d6ff87784353155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d99e2f4e977c84fc899892ba1093362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6de6c9c258ab5f7fb66412192da3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10202edde54b1fdd15d9a22cb2b9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b885a3c10d2ef268caf8a5a41585365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c6c49c470890afbf0a87618560670366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9923c176e03728169a6cbbf24a7e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc06aafc41a9f766a249894f3c23e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f959eb9320274bd342d7a425f845d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a2c32655df08c79ee392fe3699b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb8f94ccaa772e2adec4896fa079a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692516dab58b9d1a913e7440fa1c91ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3306f1d2c0ffd57402e17b983ff4e42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b64c104ea28a9c873549763cb6dc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71076bc5ccb0df6c00d56404a90e8165375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddec614583ac227ce2e5c53b4a5fcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad1b0d960ff4fac281bd0bec1c2bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de372309c46040ec33f559f59f08716e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec9738f46b1ef69023dab9260cff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d9f83ffffb751c56bb3d6e5c13fc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bda774c94d05c164e7e3e12a284075381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084136b0fb0e3854302d767ed8905a9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60ecf679ea77cadd5218f08665f1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fea450d8426027472d8e84908eecdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa80f9ec512d9c1036071a34f0702385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8ed624b416131b4a98ab31dbd186386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5177ac8cb1f7956b0582abe2aff1c2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059072da1e1826d4a68ffa6435188ea8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f7650656c41a48205b4e9cad09f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3611734828fc405bb02954a5dd963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7f0562b7b993fde0514acbe92bad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be877f470704ab2e95021b4d6c7715d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d0689dbccdbe7c999a8078e28cb6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616fbaa8833ed97a8e058ac7c08b58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b61ff2806f433497093a8f264bb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aaeb137b92c895e024a5ba94838dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d6a9521890f250067d91131179d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9478dc60263dd4dad4ba82c3c40e99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba35efe4a41f3b59ae01c82a71d7e92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471fee049de6e596fbd22c568e15217400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e052025b8a5372ebf6c7e15a95f734401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b41d6c181702b2868d80ccb799ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea7f3ed0d5820f21f61cef4343e7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d93c2c5b28b08812c5650ae6cce15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3c4ae1a0da11dba660c3df335a28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b00f289a23436d34a6bfe126120c89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7ae40ef99bc7f80e1b67e7ec45ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1061d2493abfce7928ad84d5807706408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6105eddef8d26809f5f0846ffc1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11107d8fe2bc4a3e4737729c4f1e62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412efdf5a02b0c9f20762aebc0e519ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696faba4d40d2a3964c9fc438108315412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d466652537a0aa9b645d73cf0d398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78cab62c515c8f99b68febcd99c68b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07b5098b3048d439365e9635eb858415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c83bf74c98f04ff748464080563151416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481145d9810b18f2018e2950fe153bb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01229e10ac01640209233793158b82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec752a0088fb740345daa10f4e7fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc584d4e75c45f13bee2a396d3afc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548b07e32ac813963ff595d46d8299a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d25919472adf84520ec55c032d10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279752ee320b7e3cbd253a16231704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc0777e5b32e35ef1eeafdd0f3ef0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5afd3d379f3f9ff584dbd1c90ac598425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a678b857070c9c64365f947a1d32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868fbb0f5bf7b85332bdb5ddc6be82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056529d4bcec5eeaed472f206bfd1fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9ec5411914180eab4660968a0f3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9f5714a08b08dfdc97e7619c0c4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d39ebf174b7a5fec4531e368d9aec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ba33a06ddd8a2eb46ea6600f2722432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38495d2b1a55628ca8e5f5d0e6053f39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e8dbb1dd42b68c6ce0c46c351464434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222daa205caa191eb2585c82c71d677435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62883d4edc5d49b1e650f16819ff0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca9d779cc4301bf8b70cbb107967d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f913324a6a076475fb2523191a300eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74dc3136f16757e13ef39bf79f65aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148bf30afc88e3d93ca2495ded6e029440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067a916e0cb4fadca952d39a094b8e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027df4c768203aca9f6f19eb1a7fa9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dae3bee66e879b50858a334b19a43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fa93ba1398a4554284cad6b322894444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c96a83ac9feca575076887676809c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4a34b191eecc470dabaeee7e9e25e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229238d115e0f35b519bcce3501dbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74a26a4c92c24b1ad5bf0151e3993448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a619c9b2e2aa8484d21e30c40e2d15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ba31efdd80bfef6c5cc2ba5e535b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b065f071c0cfeecb0215032553943451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8894e2cd58a3c7830126d6a6e17145452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578095fce57db8812663d004c22c6fd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c1bf8df4b52abb321a1b0af6a5b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0fb75fcb3394118a3a1d80ac37f12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb60bcfd4964e16041abab960c6419e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d31f45a7b15bcbc6f363d6d54ec4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5f16d7b9be2ca72de6e59158f217458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84f71ec879aa67c1cff629c8c7e71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eb99969bd0bdfd338a76fe6b89471460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03e64f8217562abfb18a210f1281f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03c4c4b9ae71e4b1381a8bc2c0cbef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257f8b095d76f5d531844a5f88d166c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8f58853afb88678f0843f8b6cc81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc05e4ecc010de5b7102b3fd1ef9564465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd84c68c0e76d389adc3a06a3011bb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fee7d6e531339fb5c01f4e0fd6e2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee5bf8acb24fcf69c34507befe39d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7203a25a83ae8e9f76a0b6efc01c44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37652a84b757718187a9c0bf6e630a55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff96b537e07b4ff4fe4aeb0680b13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab109b389e38245d9465c6619fb190472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e23cc3ef357e1f5bfa165912f67f06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7bf9c63c923cf1bf2c9ab35e19ed2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3d2642b005f578c6123df00f25ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269476d6ca95badb60f90bf74fc1423476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357e97bfd345ab60d264e5f12f35def477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8566ce3ff3a5f13832ab25ef341d2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dfc160ec9e202d19c9473e48c69d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3353747d48f5396b1ae447fae203480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ae466e708f4f0714af43e7b30568a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7606c398e2412e2953d2f7b8e4955a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a012cac43a0ccdf29aa547c9343448483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a4ff407f3ee912a62f2bfe6ba8ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822ad5dedd433120d4e955abb94394e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b37b21c04d11239be6ea0d016eae4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e7f2a3647443be47bd95e1dcb02b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7db784d2b94f21dd79946d425b95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5bfb6d1eb156fd43b0b069cff3b37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ff2ed0c08b0174465704ef8258ecd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d3a301737bcc1b28ade5234987466491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819dadcf994a42da89ab15b4af5f1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee530a3358044359932eaafe4d3944f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceb3feff6c32cfb6b20335962f8298494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e015a7891e3514b2af1ee6ee50458495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701e5372cf131698c7e5debf158690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc95e255c977803c2752175d914f30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0ea4cdf8f8d624000e9faca5b295498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06e02ca862f40c783c6243e90975f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510dd16cb8a47a6dc94b94fc5ab037a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904b530f71151d6a434d8bcb0e945f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e6b29bea52f66f567983864271c95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef169e24adf3b195a257f0d67c9c72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51081cdd7f457dd12eae748160f921d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f77ce1a9733b52c8f6656c18920b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ca06d5f8933dc98381de9ae21121506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a13aab05d4c18f6afb8d138095b96d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e99f04517ee2d5ef67ff913c918424508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091673a63d109e61b068d2c2e8b3e40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b1e30348e40249418e0badb6fdd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19deddacc441d9b9a9c0e11e61798f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa006f5cf7d19d72853c152de9497b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb2fb1ee3715259f59baf6be3b3935513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813e06af75b261690f020ce3cd564d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493188553a1e283bdb190c974c885a50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f84dce35006fc191466d95a1e40d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da92453e80238ca5c24c0946fcc7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ffc6dabd6022e22b0d9034abf95c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c31e803eac35cd55b656d18a7dc36b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec7b825ad484dd83e31ff4f53ea8ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36c9a69261ada646978daccc8d863521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494dd97aa5d6f3192db0beb14491a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20696f8d7c84730e099e6e1b53c76a5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d0923b294b2c63f08e8d5f4e42677524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999ee271363ffb02ef0cac91bae7ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d0c204692bc7685e2fa67ad3351e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45bddf1df0fa47f433d7da6fcc117d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113291077ee8ff4c16d82f3303b2cc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc658ca26aa340b51511ad4f30dce12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c0ee1d89bd9b14462b123332d7568530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73904cde21e323e0e690bab9b3e91f5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6563286840db14f6336610d00fe2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85630d106e7484b411131bc958a98af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3cc67c41079ec3b509fd285e9c455534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea62b21670cb946f6283ff31ed95b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809600dc9f2d69f5a6774ea50d63537536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471238e28b428287798be743cbd28b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f54ab8cf12348feeee096edc2326b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d142278643d05593d86ea97754f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff05d6c165c994714f8815ee2de540a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc10dea41d9b558ea3be7e1b297cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334ce302b605af6c7cf60085da200a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c566b1cf92f484ec61be62f4a40c3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a3a6a58269df5546d0466d986b806544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f175c903d5ea324e13704b920ad32e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441ba93333e34f7e0dbbf2b89fdacd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55c074466e564c4eb85aac4221735547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d40f3bce36b1a1ca5ba0bb8c2861548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61372f48fc7907227432592354c1140549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bed1c37beb341625b97b869b9230bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc4ff92cbfe10c65839a1f4b66cf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad9364bb33365fc364d35c2b7d9ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84256a6440f7ff31c03ee4eab9aadb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362bf362909abf58ed8afb4f4ba0b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569c6bf8e614218b27c274e1061141555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa98c17b3d44cf432043ffe529f98d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10c1ff07fc605b5530f04a889cc05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c6d6e21ad4cc4a0d2d61b5bf5ee5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5724ddd76becf5beef2d27e9ec68e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5e712fd6f975ba9bd089ccae0f82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334c60a173b39be7cdcb887cc9937f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4798a06dfe4593ab4931fa5d90c479562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1137cfdba55560899016825dc51a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aa95c9334887466cf35188aba3abf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7092ce70ef9eb4e1ef0cee1ed3ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b2fa8778c94c8f4dd05c8687625ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a85fa2a74c8ec2dcac081bc10467567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68065c06c9cd87107c959608844f66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d2f8366bdc01f0e2e7f52d9f97503569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa5ff93eb850612b8c7c0694f0469570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dddf9b860ae31a84df25fa7860b50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f03fa16a25755e4bb6a5aca46228fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec13b8c99b04c4a0aae76e731a3322573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aebbe80bee2b68bd68590090e34bf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aba5a6fbeac6c37485b579d3a5c16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc8381df337ffbe3e8287d4ff7443a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ef52311944122b214bf09a8b6d5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427936339ef059d4c1ca06277930149578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd96d3a3b22923064b4da745f471327579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a295adb4ba4f2d4ac62eed5b4ec997580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc0e50fecd9d49f3155c1d5beb9980581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8c51bb4006cc283975da95e47502582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f026dee1c97be7e2c4ba6271e354a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a9e2cfe859410ab5301bfcc33481584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a8743f3e920cfb4ae42cb6868891585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80405f37891d484e62e55409e6b6c82b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081193db7fe80a2586aed6da65dd0302587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3039cf0249e4e1ad17fd0f339dc6a2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4595fb77541fb67f3f5f4d11c67d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e438b6ecb91f9d739a17230a30d9a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930f418a67f90bb5099f1a60dfc379e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000597740bd326ea8a091f0e1a51130592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572008ffd9bf85b4d15752503f3fcab8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc84b120f653952a1e17af835a890d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315284f91a67c78815d78eb7f223f75f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffdbfa146d5420ff59bae399f2aa0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2b0cc2c6b8696ddae5fe160df889597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc690b444b68799a1f9d18e751ff697598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8881bd5c93a5ab7b0705a29e250cb0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa6caae019e7c240e802a96b805ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b402ab81e4c0db1750b1239d30d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6fa7ab1837bd590cb9df20e9f621602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1275de6cfad5d238dd207190a0fc5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa243c2994b943174713073d3d87a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395226a72e7c7a61c82be6c4d2636b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50cad1dd005f5f5421d75d38bc771606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6e9595cb3c2ccb17df2950274508607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8941143b6679112dc044aab8ce8e6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a4eb419ffb39ea95a93c38e931f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c270986a75e72ef4aa9623ba1a44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40b8bf9c052abaa0d954f3d319e370611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524e90d7435c12301d42d9de7ae4dfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3880cbe8efaed4aeaabf0621c8244613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1127d451f46203c6afd8efee24c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca3fa0099e16535e4738c07b709c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eda69d915bb2719559d535d858e71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe66fb4d15aeedf710a2c3c87b8e5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522980e15f5112fca82c9cb258655e72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb769faf388ab08f87c29b64b82119e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc7450e51301b99ee1a88a2d6b6d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9aa49de4a15b84340f4c86150d94f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41936471ca521fbb44d78808ef526dd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952dd3b7ba995fac6499ae45d07eae0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e82dbef9bf4940091af56231c2b531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084ee9aa567e4753b9b9cb30708bc23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4164190141b269bb40ee977f18a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0512720a31fe95ff431e87d082cb0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a239bad0d2e4e27eeff604130dcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8716f467403ce4b9f948aff6ee621629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cdd0dc22779009373e6fb700c075d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8dadd5bf9173044bfaa53effbaab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679fd6f8206f674081fca1a9813c6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4368038ff3c331d187d8a72a669cc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06197713374d651a9b1af1105967a3dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2ac854b25becf22d6a919667669b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e6989d29b80428ef4d5a731b7741c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9509a615db56a3bad44680101f8014637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283a5786b061afe66d924bafc288387638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb9de62d107bfd6bb85c5ba0fe864639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c67d7520afab9caaed5caa729f690640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f3910cf1b52a307d3a75bd133127641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c68f5f1f4f018d27704229ef165b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167030581f877da4c9fcc026fc5624643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ae030d7a1349b0430b80d0353230644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b3a107232991a9b331a2e1aba95b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c81da2b30fa923c087b1ae18e831e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c571374581303fbfed9fef9480af68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e159390271b6c80457b6bf6d06eb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c527832c07038fcab6a7b390144c1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae05ff36a40fc7193286cce6f34d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073dde368dd03f68a81351d2a5bdcb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0944402526313db8ccc9748c0a518d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bb40f80a0323ede9e0ab2df259a2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4009cf49809bdcd6dd5803949ea1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626904d7fef79b6ebd485f06149f4cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3246728fa7ec72eca06387e0ef2f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b494059fd8878fe33c6a664f8190f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b79283c97f022333f0fd1be5409c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc888c30a0fd8ba620a979c7be252659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc87cda26ad52ab0f631f0555685a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe92d00989ef840d021850321a257661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f87806d552ecfbed9e92c42f464a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e9fa209948e320b4f2fab47bd5c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3828414a376bfddcfb1865bcde6cdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079a0aa3ca5f9b6e54ce1abbc606af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ffcb630569a0b4aaa7a0dcb739531666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51766604bd2716bf09b19a35d63e929667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03522d59bd59a5c27fe0e953844287c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76460b2cfc133be85f414d46ed3d02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44c7f348e0556fb21e0684e9c4d5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed537f8273852b5a7d6aef11c353c8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2704f64bff839f31cafc6741d5a8eb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ddb7eff768032c6b04c4c53472f23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369289a97a72babd98425cfc210e7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661679565870a068070f292424c410675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85efd38dfb1b844004a6f026ab02571676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fb09ff3f42e39c50d14485afcfbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205856a5e4606ef19bd1d32eb6426cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da45b21da1fd652292af44ffa380e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f746fb76572d4516655f4c24573923d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b6d6798eee3681de2000f7cf0877681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc19c4992f8f08887d8438305e2514682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa855d465ef06e567f3adc64ab54dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72dcbbbf5d9746bc99002b81d170d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59257d5a8aca77e21dc2edde95283f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3220de5f4e3e028b357d097a9d183686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d94762453115e56403297961f4c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d36e878e437ac979001c4cdd294d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b58f8011e50e800f0a0e448c2c0b1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840eb28403250221db90ee00cad6ad0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3eee874ee1b0d18faa2631cf42fbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d9707e6a71b82e43dee7e2ccbd3fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66363a206abd6ee0bf120dc6e69340e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00427a7920b95f9d6f485050eb4793694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c23c4a7855b7e452d22b002e5d74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86665688fe3191841328a94f86f7ceb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a4befe069421ead792d251af8660697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe65de4e775dbfca055b6d141d51cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4355fc246569bfdd12d560957330c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57534d50ccc63a02e5557b3507a99e73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b032837ed2bde3078b0e1155d12304e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3962e6f88454b949878aacc8cd02b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ae0c6f79b577c29fa8b1cec4b7de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d0e5cff54c9252bfd321f4cdfad0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5cc39e3e110b2fac4ddd589c32e16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8085fabc99bbb12a6a997ac656d10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b7327727efa15281b9d453d088415707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0339fd192e36d5d45973e7115ac09a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e5f03ff68e8eec0f37f77372a0fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d2cdc09717b4c9fb5b811f6507d18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891747bd897e68394ca250e48783fc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e97dec15cd2d0669d315611b21506712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c13e1f6a90b1130e729e635479f2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28729a0e40ac28c417e30ff3aac91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2770f52ee3715e1f211f9e252ff296715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6457994d83bb741404f6f1d2b7875cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9df5b4cd1e5ed3c50b34b31facf68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe096b16b9564e727b363cb88ca3df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef97f657d5e4dc67d32943f2a439bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d60dcc2b546e0df4af3de3f1f87d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a12fb55c10657c41673a8bbf9b00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac8c54dbc6ab6949499790280b62f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c2e0221e64f845e041b8d31c2a95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7f61e63adcbf52db5f9d17613a3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3e16f688e2de952b68c755d5d3a81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139dd22f318f29dfb5d77317a8a6f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9deff37679bb5c4299aba377ef91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f93819aae790ace58ab4187f1125728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91fbfc79901e1dc39fec8baf9b9884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a17208eaa469e7c2062064d7a64c57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8f5d8b72f590832fc5113630ef2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b2a168fe7a5746203d55888d1d87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d54d3c42ce6d710e54b7a59a19bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cad1f7b23ee750827c04c7a7b451734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba22206aea5f4581a56df88e90aa85e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b913f0916ab3fdc4d81b2c842caf5b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d12a6e0574010ba9b7956250d159a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38231be470ee4109dfe9e3c2036fbf35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bcf8bc0af8896b3da0d2b4590b086739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f211f6410f78b9ec0d5d36849cbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3dcde9f089466713972947d541d51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65f727766b75ad9b1a5c688dd0add742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ad0ab9017af153c72d48f6ad9ce51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff81644a48d650f44012549fa299f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265676515079301ffd925a12237e54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11fdb4865449bfbeef8418ddc1e625746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc68dc7b807f27a0d6c21a778935c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a3f1ca2803dea5ab9ef7037a9871748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bbf1aa296465bf956e26262bd025d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4dbe5cebab010160877f75dac39b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7abe1c5de679d06732e1996edf84de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52741ee3912bc6ea5dd5bda460fcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f04cadae6a70b9e14864eda69f6e8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>