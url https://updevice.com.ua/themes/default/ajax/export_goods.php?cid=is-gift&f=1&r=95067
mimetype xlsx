--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbc8dbc3b6657a5503dbf9fd83f3701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23b14a2aacff6f4131473a30473df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91edb92331388c0ff488ef1a8f7b593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e654fef7428b432ce8a97672421424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b28f28e694fdc4de4d8ad1dd0f1d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf61eed8350570ea6dc2f9c798df1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03294ca31e45563c779386d5068a057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efdbdb672ddaa18048208321214a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6787d7193abee11499d49777f8eaab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabe4e5d2718c9d9bc16e59cbbc0cb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4e9c4ae29120afb6120b4733bdc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d59c699926698e1d241ae3e6790a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fdd571f9d01873b05bb1c2b3863a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab4fcabaf1851ccc20f63f54dd353814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b2ef5a81ee3ec2e07eb9491e795115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a6d7c484f9c2f35537ad08aa1450b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2bb2fda23ddd7265a7cce13a6456217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984002f39d005425d407aa47e1cbaedc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782058ea3ec4c114f70c740400e84f4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361b53494e20a0c6c3920829f5bdfd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b21372d42be3cb2a2e2e12417c7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79dd5ef69682aeb05668c87c0d54822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615460216fd6ad72f5378a4a70bd763723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c8b92a38968339aed3b54933c56e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3d876d9f24a7384cc7c8e79f474325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb7543950c029885a099e5edbe35926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435329b83a6e1d64d8483cdfc699e39f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799f991fab5141063d43b7ce5acdef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644842af83c5615d80855d06dc1578629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d0acf72dbf350d59caab1325e21430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded1700a473ebd8790f5a417e82bb0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab447a5567838781f3a271e4de967032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f15de54dd4b5edb656e2f39a4881ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a0914ed6cbb6a76330e4a66b6af734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc788a2256945b45510da870df3b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785752a8928db31feb7feaec458656ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de116e7ee2a6888f237a45fad73d2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f3a40b2ccca9f4baf3cd98ed3de3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347647e514c09426c124304df0722c9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7ccbf9f896e57aed27ad3fe95798f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c89f6c3ed29534726890412d3692041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caadd5e23a517bef4629b5d8cde479042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc5a0b1437b98f7a3c8cae4b1749c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb037da9ef5b14e8e0788713dd1da31b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752788f7de0e6fdc4b851e90297fa7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2597fb64b05101c0ee6580e4ea642b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eba96daa596daf9f7f7adc883e19747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b375063873e8789bb8d9a29d02472448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad876cd0dbefedc61d0bbe9d2a1a38b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bbc8a7bb997618d67240aefb69c2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad33621a0486536c8c4439e6d9980b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75cb0ca8af62bb2b2e9d347248226d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327627d8bcbbc350a9d5a9bf2601fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283fe7e03e565b57af38121393c6a6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c83c2b98ab1342debfe9f8d17d49b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d960a1ce8a9a87dfe6ba8f33145fd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60414917ec7a584e2cf14ab06d2e278257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6327ac8d0d5d0b24520f1400c29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367da8dd3b6cc484e2097d01baccc7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cb13e063492bb1108cbc85157f18360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ab67ee821c694c9898a3b89cddb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb7fd53812b9e27b2eb292920cb9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4adffd18b24c697a04bcef2cd43263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b4eee3f411982d97132d5ee9e09164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9a4b3521c52c497046375982e0c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef4544767b988325ca6a5237a1d73166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8abd189c7d2c22b818fc6879d68567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ff9965af39a28f491ed16b2dd279968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99313534d966f7f5d96a16e9ad5e61c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5bc3eeb9918cea8f29e630719f9a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c551509ffd165822d8a2e2d408c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f358fdf1e849fc289dc525672006f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c708d85ffa9be90aacb1fccbd040f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d26a5100c442e5c0ec19399964cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343089a40a00b34b80f77bf2928766b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c829f5a81e298671f1627c5e89fae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b90e4e4cea25c500e6edd2f1d18a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66228a88909f295777347bf8b2f43ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2810b0d708f121788eeeed36a854179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a434bdd285ce296da8207bfc5ac380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e206f17aa676d07013715012c921e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c602708ec8f4c1c001514b89c25a2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478296003ab690d8bb14700c18696ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7695abaedf0652323f1240a1c5b68d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef85516f2fa6c931bb878a56485205b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7557130a89302baef81227ad087f51b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1ac03a0eceadc67c4fd01d34643d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1e66a29e1f93ea929f7c1c8409e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729301073bf44bef04bd6aefce705989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499efceac5f7ecbd1258051ef9a03d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26779b89038b83f719c5ddc2cd7cd0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583387784513b95d5f454f65f128e9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fceb72f928bc3e803f8bdc2a0997193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ef33ccc9eda698419c1909f1178e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3501aaee24f5478d070e642ab2333c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2c15066b01dab2caea76c0bac8c2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bc57869eb9c8fbd6df4c0fb4e9ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8d49d3b64f836733211d2be9ef6cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e82d83efa79169d5e5e62fd039592b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6edeb98211b373ae844d44611d571100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422e317b43186e565c2d6121089043101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b068ca6d0d2b121c8de1a8c7b3bc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9263bae21e7a3ca9f4540def2c7dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589ec6bab946717a9708007e043eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf87e3591e76f3daf1368930e6d8458105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665468f62adc45a898002ab4c84e07e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c871317d170046969eb535d8b4838107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eddd22acce81876425adee941e33a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd730339db6fc6c28975a361206e641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780084beb48d5f4c5a27d2ad39483f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31ac145238c8367c3947c857a3c1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd68087a8726f0175e5b631f60e63e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838656beb1805d56614102cc8dfe819c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d13916337d7591b86d5170005e311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d048f270c98ad2e076abf299f486a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e054ee3c83335e0e7d8cb94b5aa04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0a54fdbd66eb29a999d09b0ad324b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c6cd0b0caa2f8b39f56d8d631a043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa0a366a2845054feffaf18e982b10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2014c0d025a6f1eef561a5895506f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16265bc2531dd0faaeecc078cf7685ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e398012176a4b62e0da84fc829ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffeeba4abd3217ca5cdf24e2443f33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3bb65ce7cdfb7ebb73ec76fe9cc10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83c3367290fb9463e37c6c83a29d98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72820e0eddf3e4d4e6fac005bf4ca6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572b584bb3848836ae0fb82d9db78b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc614044892ff7ad9420e1ead3eebe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825382fc105dbb1b8f609de7c4f2d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff090e15dc4cb0fab5b44c9f1dd5cd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed9924a4baa95977f8cecd28fa95e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea6e44a8c557447d547dc54b1d9fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7975b3018d02aaed326944356f327133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36585967fca901d8c6f9ec97b9f9f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a3e3b1e345a191510063848bf1357135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9a062b5e22caee99214497517443136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d960d007f1d356f96896a5eb908710137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae7e465118e9b363fd875162ef0a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eda52f4bd303df8835bfd90606e1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ce2e7064ee4499ed15318a335809b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387acbe53ad1b1faa3466d586bdb72ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d763cd9c730e3d13b0bf730bf0193142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde61afe7c154851af20e94d5fc5125143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0734c9d9b842a451c824bbb80161144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bb8447855681b9b9f9b19f52e7ff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e030371889a18ca2758a039942a36e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee661ae552521b633d12cdd47368e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd0c1e9e5c7ff7737bedb37ed0d772148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db32135937dc7da58b8ae04818404f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eaf68558f9d3930934c238de67f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a15a4e87e5637d9c5d9de07d52fac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d9a15219afeb69a4f1f919d75208152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5819e5e8403e4f12e0c7b5a21ebf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318471c0cbf89c134e2db1da28a4747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706c73477d11494d6ffdc6b5f7a3930155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371cc6cee45bcd161e4da0c2dd4947c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea800007b91a836b989ae9dbc00e17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed72db015ab4bdc84e63c5d10ce56c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00e5c3e8c9b9482c392955ba3eb33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5707c7b41222c06d06c786087d52b78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75b57e347b79a029c6818b74d53f4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b59acf35b95c25300f32cb95718db3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca426d973ca3d9cac8105517b6056163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461055a84d480e2850aef2761eede31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce4382f09887c82f63ee562d7e7085165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb3c5260d8f86e728b994beda172d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5cf524c94797d4b2956cba728839167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c10bfc67ab2d5fae5b8c7859d6c78a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6a3fae0bffd29e531469dc38f0ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a2ee7a7e3fd4ebfc17b6fe183e40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6554d8ea653c988718f526cdd2343b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba803041264634764a58f5e65f9d728c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f864f7bdfd0f2ba639d1f3af1403d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f1c3549c9c7e77cf5365e8438735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a07bea8f340181b395da6ccf9237175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32382141867854e4890d5620b55b841b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2ed619dd76cd47517525061156ef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e052150b760e2ff1d1a1439472051a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dededadeaeb30d189da7737eec4ff04c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df3891d55b41e0142feab924e4dcf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c53c9017668f6bb95d3724a811410181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a50dff48b6b4dbe6a118b471191c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f6dbc9daef4cb94088c9b225c2f65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e79f3bf799a1f775056d59fd50b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd0a180d25d2c42be34073d41ad67b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc9b7144b4427c944dc21e3d9085e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979615af86d61543604e243dc08784187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4624ccbd90aa0afc7b19be5c147b4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0211f0ca4d1e340f27c105338942909189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278dcc32b12d0216ab80f598d19efe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034156c1a879a157d55576dd3275b6da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014a8815891ec09636d86a4dfa363b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c753cbd8ff788270bbd57a47f9705193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0186d8e28e0293279d3bfab8014f2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c855bb9837153d39cc156af3ae6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f0e8933a1f1b94834069943e633b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff15fe69687c36457d853ea426551197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155df496dd43fc4faf69cfb0760de50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af67fb778102a63cd54e1af40599943199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff7c0463cbff69378e22e865b1a714200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d75970381f1363490336ab60e0e63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c8af83009121a1ce35ccc08a14475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3c8aa1b5f5b282bb5ea4a800ae921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc3106e750d5862e292ed433f404b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de4fa70f664ddef1a7c63a011b1580205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d204fd2d8f1127d061537ee5b559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfcd2d695f02962e82d28bcd09dc86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff38c03d68317ef9222c8d6c7f6f3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a51dffc592cdf70a248f3cb3f09c82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ccbb9816d2a671ba1e65da36ff85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d248c3d0fadfe1fc2ad4e51bf883b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a29b75fea2f467b1fab1648c9aa3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2309ea68273f0143bc8e0a4a163dc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f21c69480d6439b9785dec259e4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e1804c2927aa71cda26ef0fe78c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064402a1797668ee3200d6650be6210216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01facbf32cdaf8e3848dd4d254385217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3700e87e0c786947d604fc12688e61d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1188ece18212d4b90507222e815f7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009c453ffb97cf5791698fd22b942b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd41a5e8aeef07139ca699921eee51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f09019dd2f8990ba7113caea92ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7976d022ae4965d939341996173c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402f4fcbe56d77045efc84b6476877224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ce7a6d79e71b429f819de25398a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d61563f4e360cf71c1c7daf70b47d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6286ade74d45798071fb18bd4144227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958500f4b635976a0eda31f3bbd7d7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685589bb0086bc616970e38c3a9984229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dafae0251cfd664b88afc91f59bf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2db6a9bb921616708c1ac0e9ae887231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256caddd669cc0e167c277ad723f0c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae113480f3eb98c53eaff78c3f28f5fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee72e5d1bb341e50e4d2256ceb6ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425e962e5c36ce45d6b69d9b7f7877235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfec0c85f1b9ebb5c17b42034f80a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e91dccfd7774e2a3bf77c45d5af2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968764234ec5ef47a758e220b3f6803238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95887850be263096aafe0e9afd7ef5e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3a4e3c97dddce5913e181e0a9d9b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffbb1753fdce98dc5adb9e22eff3de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca52c176fb29d8ce61014759dbf5e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d594d356f2342f189fff7350c9d1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d793e7d8bb5c2632ecfe8ad8fe4f475244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628315b34c206f25445eef0997c436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f89b59d997b0db88484efc9b7d4db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db55914f5bc19a71be3d41aba9b23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78747f0a79637a36ad3730d7158851248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568542a0dec44a7690ce4252ae854042249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6188af48b190c1092ff2930074f6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519093128aecd83d093307e14eed5523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7963e49437cb1bf778714dfbc68ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7e3fea1780e9a56967e1cf5dc12dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2fee2e6eb3c738ae111fd146c1288254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7f63438aeee01825b1a5bb51eac7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeff735a9a310f5c6ea1914e96ac88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c777e1739e42def3a982659301b29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0cb92e23ab0879cf8b7f7ca2fcb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5de28db27198f343118690ab949337259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7826548f0f20f68e609ff1071d68d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245202473fdec9cfdfed6836e2c5d9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507f2bc5cf4827bb100b77d298212c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4d796b08bd479e53dfc893a0ed9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4ffc16913efe8533678c2908f29c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7f319fa0890688d65c59e84b045c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e3998052c9daf1c195134aa45568266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddc5c760a9dde7718ef683d31b3b57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca731a0877ca4262865a0ca515890c0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e53858af222fe86ae4654f101fe417269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268aeec36c330384349cfb28a6ab48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea29fe6289bb318a8a1554f4258f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfa6dafe8e2efe7ece2daffc5bde4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2aba72ff671ae6c99e77c1e2792bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7974461fa0302be308f97a4f9abc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918795a7ffeeb4c47beda1c6d3847961275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cbfa106a648797623315e1c1a0cee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed361aa7883eb080c41c2ddedd8f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4f3c512bb4ae4b07754049f94026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bad5093a1f1547671ecf501595661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ea9138c3d31fe2e67fcae57acab43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3e3909e285943994a01c4eacc444e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a343f6c94d2ba648070805a980c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb41065b28b7f1bb07bbe53dbf081b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d289345982ae7b1267ad9faf28b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9b58d6c2de80fe252fbabb64469b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23a1515c3331340412992496d1182286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95e020333f63ef363550bbb2c84b1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc06a575e36f5fe00d3b5dda0a36c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4187b12e72bda11b70b6f03766c1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c18df86c23740ac72912923525bc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2671e3607736144fc814657cce8b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04c3b3b8a61a70266490daba4ab63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51440fab61a85928843aa17a8b073a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957e54e642cfeb3264c288221b7b74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac3bb25af063cc5339d91eac4fa85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4df27230ed7940aae590cd6469252296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247544825ea7d591371de78eb67ca47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb6c8e37cf24044277f37c08d9c006298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc026b3fd82e8cf8af3d719f9514dab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754987bdce81de3c1aed6622f7166721300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a2c1477fadd817d609bc1bb93a44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3af2a8e54efaf055b2d0b93325abf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196220394a907ff8c624c503cac0a06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8e7efe1e9855b65372f6772a7e99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace27a53c545ddf52d21cffae8e2935305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba36b4012c0771cbb0446316fa4a89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce807faf4fccd0d4d2cff9041b77f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db1f087a47b78d63fb3383f091c85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e819821ba7061772e1bdad67723d5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea9300541d660eb91e18d35d233dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ab09ba4c9ec9de3d0885c0a34ad9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8312ddd6b32502ead7057acaf9de1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb76323d9aa6dcf0531b182135f035313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c311fe0b3a8583c4c91059d2086a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d3e18fd8f9b1ab2c6157eb025422315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a43f41e8bdf1a67de3892bd5a29ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642e14940423ae833797212cc4d812f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca354aea405882f0667ffef2968fc474318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8dde01b6b78d7e6c85a83431e7d12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c458915da27c44ffaaabd5f84bc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04df04d1439c192713972e3acadae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce412610300ff74ef309a24ed877a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830adc08deff758c0e6ca4029417cf74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570f400f73b17f05334bcf0eea6673324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d44e058f1eb045073513566aaa457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2df52844bf0da43dd1469d383d0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5acdd8c70d8803c2c34a17e468595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8141c63832cd8a379cbfdf248940c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce2a515f4884b25356a187fd414c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30139330cf3ade416ac2c7ebc0a021a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad796208b1d9987b257e9f9389e53fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22887605927b326017641a4dda5a27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731b0d25c31dddd103523e45f67c31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a166f3093fa908157c55283b60f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f029704761adda2a2bda34de82531a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e1f27b89c0f99963b11e1fbfe2a6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdcb7185b25a3cf4cac6647c46fbb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe401b30bfae20a7987313b55a7ba4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b39b311e3f0faea8c3355c3b51715c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4958437747348f1c33ae5333a8a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676845a6c84e89746e5f24eba11757341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e21d23607cc97ac629986ad26f0748342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425fb44a806a9cc0d8236c94aa0484c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dba39280ce5782ffdbfc0f66ceb39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2531618ad7da87c7548be8e823b276345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25188fe69ccff8025c7631c7dd4e1ac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a567f358a3c5a03d77d115c4a7cd9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8ad9ffae82a508324ab72fd9d3bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c624611a5ac30c4767e31b1e1cae34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040fbbc995e976b0d92503f3cc0d3e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a460d39f55aa7b8721306b2dda19d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37729dee2057ddfc692771311e1871e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1f25adef7c3bdc049193fe749954353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d4fea1f0945eb32308cf19a274af3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eefbf7daf137f50c28480acebe2400355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc3dc557563e187a9cf7dc7c3dcc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169141d0cc16b107167ea4d1c1dd4f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b958fa9d5845668cb7b58c7508a69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866eb670870179101f9bc12ddf2eec1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb459de0dd80feb16d7641bc870f882a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c807829469b7d470dc765d1eddc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c787f367e5a0ba6471685c06798097362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01232c917c9cb67e35e167ee1cb036363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251899732b85f643184884446de31f8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11424f03c7ca5a3735cde33291076b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a509345e41a3f06eee0f08fc5521c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f3d3c273aad32f059897df077f12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be4b0f7667384a61b7637fb0868e0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807345cef528dbb58488ae9e9686fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d4d886e6e4d1bb41b275f5f4ca4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa5880d623e71b9d1ad848d32158f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ac9ae9ba257ea979cbd77626f076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3cbca52bdde31b582f4bfa318cbe6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72935ab0886431f60c77c3a72d997e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafcb3436806e4e309d340d309342c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ccc82fbbcfd65f24cdc9747e808f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306b6bf0224b8c28b307fc17e7d298e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0adceca5e34adc8f20c688b817dcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7361c336c7f0cbe9b691c3b45a35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f6669802b02e213c9f9b5c5f5e8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad453b99e103cee9cc365bbbff59854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163af23b866b3ffa6497932ad9c88c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d64bd50195c08e41a16b50767d612383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83475e3f71519ecfbd50132571b5407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bdbda92f3aa27e22ddfa5062a02b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a8d0256b49934342ac2b7b02de57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da100eac271058fa9cea6dc10999e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f868afec569e4c4f50c6166ef46a8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5dfa4d5c6be3d93f6cf3f38d49f81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b01da3220c1f58bc54b1e20e860d15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acfcc88c8acb5e6a5affcc9004262d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e311d425fdc54487e5a03664828af8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f2d01912d606f058e1582759f73e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd3f5cf8132b6ddfd45f5f409d78d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81a7076d945c8f07288b36ac4855b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82319f9ceb31e3189640acca8a739fda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b73a5554267cc157c6e12dd19f0c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e60099508a5d163a35733001c4ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559659bdee55477a2024c12a73c05bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e2f65f101f04d6ab9ca13aa93b81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629ed95b89605b48918537a6fb0841d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d379e1fcd8b11f597e0e55a687a306402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fce741e18d7c62e18fb161dda488c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3ccdee756a13b0533292dc9010d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d785125138257c4319dc7429ce8aff9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc2bba47d20194c60df05f12a338e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf75c783f0432bae830e0e27cc1ebb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1b1cd1dd9e641ef31f7cf8579628408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c33629d2b23020783d7e23d8f7362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca3e812feac2ace68a47fb7f098c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24385fc88f3e0cdf82f508bef90e682411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854120896248546b0d792935de70ea74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892e121fe088cee81c928e85788451413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee828a59bdda6be44339038af90b1eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346854cce985050ecc6c33c820666563415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2742e4e871e69cccdbb3d64ba768b04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb66fd567603b8872153b63e97f717417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634c6330cb478b19055fbdef0c9a5d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d55131576544e6a3859550d1103e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db1dba6e55037fc4f26a462678ae4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f5089a13998a8496442c38025a01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396232a83434b93c812c37c0f689361f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd97eb86c382a7d8454368ba8640e4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f6aad9716f96c8a63239960d5e51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889864ab8f9f3200bfe9588bbee3f63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d721e1b8f9c701012e0b822b866d1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff5fff007319723ec0bff4f7798927427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d4bb61bb6512765af52982f9b40f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620602b8ac7ea8f53575f60b4e03a4ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3ead2a68df1d1d87e1071bb4d240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237dfaa5e4d4e612605742c98f150b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27137d5f348c0317945a546da3f904432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61036e90aea2817306b8e1b7252cdf20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e892dc0a54a3c3f96d43001acf6d1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f85a4e72e1b4c7af3c63c50b92a32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac24565658e53cd6074a82b435b94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf90d85e7510366c44d00c0161648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2236fe0489f513bd1c574e96c97813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4be44bd37e3ab111257e72191287d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f16f5c1062b16a9704dec76928dea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939bdec505f5fa62ca9c6d85bd28c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f50942e90b4da2bfbb27661121f26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ef349398facb1f567e68846c4f57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ceaded873f42f29b9455f2a371de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d64a9efe0c6046d95313ecb0a448445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab16c2e01084e07bfdfbd5b6e7ed0ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331c58a0c9a2ccbdbb447f974cb34d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86cb490d44dbb3d3dfbaf422df2238448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc34cc69153ce4c63a178ef67eb3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede701820fb5d3a4e1e5d35c985b319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b231e886d685df8c86113ff5acd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b42e03f83c88f3002049dcd2b118452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7563ca54fce18c9d0b27d732ab1e8b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98670bb48e1583ccb1bd02126053d8c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912efc368beb49bf3a57ce4c6745c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a6b40c3631344618598c15b502002456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f70c18fa85499b568a37264d806a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d03fb21b1bd3a665f74c653a5d200458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416803dfbcd3f4a0be0f3f705e898c9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5b7b6095edaee20767e220cc6cb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba885c6591f1a846c6dd5933112e3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b59df88a80d95d2175b71c4b4ab8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a943a5de15dab89de60d4ff5e966c7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a71805c62dc55f9ff054996552c48a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e63e2d59573e3f1184566e2983af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268300368190819c334d9a8b56fa1e64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae0bb9ac41f4349ad42bc747f75cd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82adf87cf1dca004fc6ec65e1641166468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ab567864d6fb7f1fd1d18048ddae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec22d46d28d49e3e6db96e1ded789470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d609de96e44e7cea51db27e36d2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820eea0ddcd49222e6361686673973472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f3a41179528255e5afe1ba015b55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e8ef1c48be1cb9fed5e5ee3afc58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995bbe24a22c54ffe5d818fe2c4a78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7b83264cf1aac9fd5ed7e7871b25f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff3ad5e14314fd4743e58e47912d33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19423b9778f224e4c888ffb267b4b11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c3d8c314efb4ec6365ad4da39be79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0095f1596c773bb7ab5bf76d732f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5234df78f22a40f82c90b395fa2f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a1565bf6bb7e6f4faa95289ecbc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5964d5b826848f64b0c057d341ff74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4af7a4d33a261e23e0dbe985148fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bd65daf6f8ff8128219ea5de67056485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d1b74c5318ea8f20425ae1da976d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa03ebe5085e22818e219df260f8386487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263b704022086cc76b0ed66d8506d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c49b22d1a3b93292a7ef9687300c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97fd0489158a8097abe5948eceb457490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603707ab7c6b98571a7b2a71db36f9e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be26c37517be7818fdefcf07d4630d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72429461edbb26c8d080b9e04c40ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e78647a7f852683c00d044a9de3e5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493845f934497406549100f9da0bb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cca135f0d1d6bf7d36b3cd777508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729b47b13deb76794e1eaf1012144c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb631b2cf5e7af546a1854d6ac18d4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c6f6fe3836b7d970a3775b5de9a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808161f829e631d89eef8c43a6f7792500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772eddfa22f16c5d9b440b77c7bde5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4801026d5f34d1d3c96a6a41b6d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a8e5f77f25bc5affa7d3a1b907181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e670f3a5494d29120334369ce13a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd11d18b304639da4154d9f103cc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88529db92a2b9e4265ce2f3ec8c5d149506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbbc6e9d5f1d6c346db0b62d2364a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600938741a0f24ab7e7eb4f6dc2183508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c361215f4605c967fda2145f418e05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dce1d3887bf27182e9d32ee86ba51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b504af1efb783c0905ab6d00313d9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa4eb2b6ed0d74e78fd07a4107d4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a86e5964aa8a3a1c149224787429513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363286af146260f5e56abd7322b033e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8362b0876603ad87a57dbacf453554515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6b4bd23b4b3928fe822d73df53377516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bfe51c8cdae63f342c5756af84937517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448fa141b43e5fdaef559ff999036e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af73dcd020519f2284991f896f1ab2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a062574b58c042c3f4f0af3165d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c67fa72401aca97ce96e57d210db0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2644cf80a1f777b9681b181c5c9e69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d6a5d52ecb28ac83b6c0d1488b75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae31af63bab2d1591515afb56d8692524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c5bcdba6c4fa7f31cc683f6cde57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd4fe1e78574571b4624a01bd5975a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4fe95b32bcdec1fcd45010155ce2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dfbbba9355d5845b3a88001ab4d91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ceee536d777c7d859d66dc566b69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e7584bc5830e72c5110204c544f47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5fd459f2fe49cca523bbf19d0fc40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d043c65204815cc5f9f03e1be0450ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce470b56fc05b843737fd8f0af30970533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac8c3e2d76471df9156a7e827c9af6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9a8d416c4c2e1246175e7349830e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882437a99025e811d9c10c55ac5007a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b364cb6b5d108af9b48e79c6fdf561537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15546b478cc694aa68e1fe0199de74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dad17ad1f38c5bc03988ef41a68de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0578c0f28144ed47667ffcd7cdb7333540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e653e36a3365869cd40cba58db469fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d136cbd7e157cfdc23861619b58b28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c721b0de8e3b7e14c45808c60d391543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cafa777b8e35e104a0f72ec77f7886544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd32dffec78d2d9f2d92f94770a43e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2437917bc348b93623b68ae1e8b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010317a70d76b7b04f81101878bb34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64198f28ca0db3cd17b29579fcda06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df2bf0dcea0f688e7aba47ecd41d59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f329612ac1a8877b6369b38534d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928da5aac5ffb506e95eaf4270f564551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22983f4d2b8c5dcc2bbfa6beff6362c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afcd5dd5b3e8873e0e59884c148540553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e72dc0a0aa0296c54b93df73687eb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5059e00131a8ef6ab6bbcd93c3b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0368f84bcc32cd63358996d2611c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548597e61c61b350ec5216340b5427b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df946daec109c50dc49132b03b9000558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfb9ed921c0d175d63c816334f1602559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516077a133fe6dcef964e0b013210c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac764e37f43f56c57744435647d04b3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57ad9e27dd06dfb12014212ad2cc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294301aacbc5d94622a599f039100523563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20929f68507397dc1fcfb12b14455320564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8bb9fe09a8e41041b879296e928f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd7d53145fd630bf302db742378074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc59d68c6a3ac4b7c1031eb595cf2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c43e6ee19d2f4547643443b6c5b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea332fda474bbe650f16f7748cb1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0515463d2a9d2c4da2e276f396008570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e184d574617e050ce9e0f5c4f5a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba3d979cf3c829b0edc393cb181f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409868e6620f547c1caf0cb630f6a646573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712146d08ec6218ec511e2c0fa5b809574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd6ac557a527f8b8a35d563bd9eca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b2099afca040287806c06a888235576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b86d6ad279c25d7b8c23fddfd91a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ccb2ba0c72ec1656bf33bee63538578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3512fc8ce1226b16a9ac2548097486579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689f04022fce9b2edc4857ea5a129f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca3087b6709626a1081e6ddf88becf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308066bedd4cb8305a519ec1368cd7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a25f04149684960ead39aba282c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ba5b78488236dbb81dd4e3d570be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6897386e0473790e87119535a5caa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f718f538582142fe62bf9f7e950da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579db685bcf415fc452a6730574b0ff2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b705b4e8997e4bb992fd3c7825e1e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01cece1073451e3ff96787feab9607589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae99671c1a232ad9cc62adff3477082590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a819e62a7cc2df09ab527560e9a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef222c7a72d8fac10301d693409d17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473505ac6a2cf54bd994a6294844e8c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27829abe32c9fbee87cd75549881b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e391296892998012dc6da91de3eb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f5a46e4c8e84bfa395d2ee2de593f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7fc06d3e8471a0860aae64e0d117597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30fe0fe203b0fdbb2cf8151792b116598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de2028d973948d3a0de034b5250d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a501223fdded57961e9dfb4f90be5f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2282ec01c9bb224df2470ca8f02e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af273080716b75e2ae740dd4d3b99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9dd908bcd32bf05be5deaaa77ee8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c302da84fb8591b3a459fb6906f069604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d6e0d6a49d9b2669e37bfad6c5e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90fe4cef39b000f2cdbc3d2a1c4c81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d7337c4cd1e124bcdd00c71f30a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac54a4dcedb587d91e044baa8f5f70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79cc1f622c97823177f69b9aad4b1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0b201442ded0cb03c3717ab275d51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d5fe1cdb888ad228f64b62869414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c2ff8a17098a46b65f23aebea9528612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62028fea74aee6a7c52c208a37b477613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4eabf580d85de9bb12d24c81bb53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d42bd8aab6969228f30984503fa0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c5515d39b8a399d798d0379f45b9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef06bf84f3ca8b6f4f2c108862831617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5477885297aea3d08fee6b45b6ce2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d8ec1919e76c242ebf056d5953e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1139dbc74f6b96fd1b3b316a3abb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf89b7b820be28c1fa5b46d8533f22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c2ace8eef38d40a08f35b8167827b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195c7662ef362a1392aadb5d1522d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b52f4945ddecc957f51a961adb713b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dd3d7427263f78de95cabc87696e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e35a9d96555b6bd2fdd518cabda0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba615734cd53f2b1b302f0101697f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025e44128d2cb5c4f0f5ebef3c1932628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7491178be998d4e845d78d95fdee03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07462ba2635ff6a2ee61d8d513d5b7ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2059f34058839894ebba99666bc91c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f905e811768779a4a4cd0c062884f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e30030fe05135d7bbfde4d3c9e2104633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc8dc403b98abbf75c5acd15b7849a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e43efd0fdf3af5b3070940b1673f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3030c5ffb8ac19841426195f259340636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b338415534310530cb485ec688fc643637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e9d6a707f99c35198401bb1fde0a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3131137f5c56309303b125884f821639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a30b1010eb05ea0b5ad6391850a31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205770a6ce9e336648aa0ce549631a3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b64505cd3cc237018d7204e12de08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b2dfdd9b4bacaeee1492a2d51b138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20a9a76a4474437c0e55f80a93851b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df5869f1bac98ee1df49821f5cf92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1569a0eaf2e87505cb8c9e92c2ccc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e0e694087602f25dfa98c66628d8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a4dae366232c63f445e4330237fa5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d29a76510ab8380056e0acad9a3254649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d0b090e85517381690409eaafefd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf80159750b6eee508a5a56dc72970651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8f0b2c73c71712c3bc60c5d2c7fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489914f8da74d3c3c08f767602a06cf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dedcb9c2008555ed7c9c6291894433654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e257eeb7368bacb053e024abc5f63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6248b0b78a91e9bb6d57cb5c106cb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2faed24894fc6287d102eafff298c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d158ebf1497a728629d16b4c977945658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b33f55a4e9ef9c4623ea442497dee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21095e37af64aa7762668d895f9df4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff844386420b88b25acbd9384b1d69c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acd8f861bb24f4838afdecdd1f409d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e1fd91e42248e7a01c88c8b948e51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068926a95ef92a6155a31e1deda123a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e3928c1cc1cb30f2d1bfe10331db3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600fda997d95e1c5d24145d944ff3eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a9bd51291f25b2f2650327e8bc56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215796f0f47533a97a2e34245668182f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943fc689ee84454927a4206e0cf8413669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ba3172e55dfaadd29df564e53e74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6276a6dcaee293e949eeeab456171671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e67c30b333b132dd0c6e4fa983f987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7933cd1e726f0ddc3e36e6408e560673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695100949aaa89bb1225390390c83e2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddaa01906497e8efe3dc1a31381d6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b27e872f0b46d9012c79f6c9496a2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f72e01eea1e46c19f364e799279298677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe3102502b5c7d41686919e2ffee5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ab2a635ffce3e9840ff95c585807e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8286b17fe2ddc00f63a7ce297214c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a96687d68212b46751d7d1692a15eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fada6ffa0359a2d3f44ef0127a118682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa963199852dce757f6eed40c677195683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c7490a7a4c4632d49be608a1fc608684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7296f2343f8b4f0bca8b52929dad8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e873145eda14eb6e63787397430680686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5048665ea8a51872fb81670c7e39b6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7110a4f5fc8fc84314c3b229161ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9bf6a65acc6467f1f14cf8bd2bea7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e96931c45661ad921bdfe1e5f3d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227cc48e570457fa67bcc06735053d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8005d04330cd0b10566b65714ddb414692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfd5a55c7c597872bc486b8586bd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2843c5c1701207767ef6a0a3b716b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be673c7a0911c927c2b7cbffd2fdd6ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549829bdbad39ed2a7c04416843624f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ff644cabdebad75363dd210a742b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f575f8f30630b8f3cf4eee9bca7ae44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d27f1ba08614a1e284c4bc1b774d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b052854a69c39895e6cbe8a67d19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36695f79e8e717b61e8a97513bdbb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e5f69f4b2c78ba053588eb2e87eda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44557a67de1a9717412c9c08d06337703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662761dbe74fa1c663d9691bddf672704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05849dc62b11890c1f5a5c341276a4a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ae3708309578eb979b361d59a5d8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027592bb03e54864785a495818543c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4fcc6ff1c1b78500deea7bcbaf94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e47b5637cfe34dca7d8bd2cad00d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf0f7e94beda172e2daab759cd72df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b270dfe0e6d1193657e945647ed64b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a5bfb2f9138353a7174000ba9aab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b643c5bbf901a6a05eade96f582487713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1284b5e03e68b14653c1b3c0fc57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478bf3bd7f3f1feedfe5317898260da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46b32dd91c9b8885b76e200e8c639716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7a880a590e766edd80676ac9b0fb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cf94f0c16ed4621c55a44a6f80dd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96d341db3f7a10738c9ea76ddd2122719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e094ca597ae66c02758852cb747412f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e613dfe5b42bfd269574d8341e76a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d20004a7aaa197dbc93f0f93864ef9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab4545befe2e2e0ebf124a1393c696723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698927f506043ce1c1f67794c47e3b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6d2c6e07ca5eccf65eab42904689725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6df22112671eb02289c5fe433560726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856aec72ab14d776da798ae5b6dd932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206064e1989a3638bf0b381a33d6e295728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236dae63a1dd6045d2cdc607b1f7b52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006673b71152aa21c22ee1a8efd70cbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf415676a85ea1ca3b5cf47700e8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df6a8f940695b9e58d55747b65bac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55defcc069c8c233297a62aefcd760733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d51f34626c846132313027b8d07b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a5758e6711e1daa6059fc2eb2461735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fdaf29a4dba45110c38c0c97a1986736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c004c8a96879c657dc7c26b2223e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ca639c89e153f779a9a9aa76f4cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776397274f526b7d0404345b126f4151739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc9d2371dfa0554c2d58ea11b66be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace220a182eab4634ad8714693fad45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8db69c09f9604e9bb47291a784fe4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbc01032829841bd22fd3ecc20313743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fa596434eaae716a901be917913ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf0183801eb3068592d3dff368cc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e5ff789a3e9f587f6eba9f358f12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d672818472e3cfd41c04693929637a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb49ed3b794894135adaf7b2877b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab8360e8939843ee7368316f903d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895bffe8d91476df81ee587b166a3a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4445df763efd6efb358c3856fed60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e60740b650d264c7f376ed954a9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d9dff2834482a8bf3abe9ef7b930753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fc4a02128ccde1f2b5747b217b3cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa089dc740a0f9dedf1ba88010ffcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41145061ddd3c2604d2ed6561eb37fbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83973e6c2a03f5eb5bf0c327348a48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9239f942f59f25c40f5346562bdc72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0a30ea61755744f436f8e1c6e1c1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec75ac2c7f47177bdea9351a1a8d961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ffec6606afb0f34ea26e4a70009d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dc38b94d3b68e44ac42af8626ba173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051e960c08d247007b9f5468f8510da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88c99cabd54f001478990f194adf9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7fe111329a2ceb4c158264be07d3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eb99481811e71279fada36de03c387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2c4ce6bbd5722db3f090f0b6001768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073987cfe8df2d402ec5a8b4cc781829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a80b5ccc25a4671851d4b35d38c2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f115124e9449bfcc301075cd0ceb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4244c6c5d246f640a0f9e7eaae4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbad39cd17eefb6bddad57947f2cb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f633c31daa7e016e20663d7e41cfd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacab2a6a366c6f4d10d0674551b2cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1185151cd82ff0fb64ecd8dd58619bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df420883f962cd708420d546f35b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423cc83ea20e8118d3bf7ac7e46dc9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a6c7660136d76b68bc2c11033ebbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da5f8c7860b199bf402c2a7a3ae9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e735286fb017db15d54f9e9067d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ad2716202de81756681b16510a00722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be044d19214d6723a380fa906aa30223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0f024a5c715895bc4cc2921090c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79143025716ff58db78aa10ae5224c6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6cd6f4dac6f5a516a917ad2432c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987913ec31a5e1192770a538f3262527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd300b757a34267087ad1120283abe7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4febcc21975f20fb411e83d22753529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a53152c7366bcbcb3ec477c7f8e44b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea96d13a9d97f8262051cf1fea554d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5504e4ae2ca56ab8de6559c5d24d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1977ea256c383ed7fe5abdb9fbae4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a3766b34e43a9fc1525c61073cf2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7adc1a6a97237ed829bc4c7183461335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1918ba6913d15f19a3dc527d432e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d1e9f6e106932fc8366a878378ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03be809e10893f6ad314ecabed0b87b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc9fcf84cf8cc1e7f00b03f01048a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48686e0396dac8a5b486fff34464040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1ef07eb7c79e074d3a5f545c013941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667913771f4ede0617206bd56f1d75c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b231f625d7177e522fa6ba7b9c5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f94fc7ecc5db60dc5831a9b184eab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec530a29e33f222b966ec1f1de8fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff7f6d9b58664c6bff04439e39def46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebced4d8e161e26f7c307ba01954e9b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678048e0777028e48f5aacc2272fecd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354766f78d391b68cab0e5519cc7fda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31596adccf30461a2ab025e1f340998950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0bf8b8be898ce5825d9cc9879a90451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5865a719d3b45d70ad2e5baf2a1d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19594866022a7199abcb29c387bedb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddaf610840094e5782273a2827eac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e90146388e0883742f7baa5e6d1f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370f514b2b967570f1135c8b33bbef356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82590afe6672bd2b1e0ef272016c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ac484718aac3ff03c16c755e78e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be52c4e182ff17276fa2bce5242bdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950933f7e6a205fd26b160e398fd8c6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a46ea991aac6930e3da956c63acad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4af94b0bb1a9ae705816cbd3aa4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322cd4a57b9378d50f6fff8e013ccb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23791aa8a3469654052a2dee2030f41064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f42ad6c70ca0437281a8ac91c5a4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dec23b47c5ce966762679f6a7aca866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de83f3128379e12caab7d517457ece67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee9ab8983a4cc88ed607ee5270eac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47bfda7ec5b3fcfa2e8b210f7eee5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c5ee89d31bb2e4e6e46c439c55c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29815edbe98b91d1e26c2e1204db671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2732a25e5026152d1d3e9ccb8d200372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9a79a0c4625be1c94865dea6872eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215c857270963b6b0bf5ccbaa59211574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dce4df1db674a1c421d511bc7ac5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0de7fad9a1350e09ced78fe3753e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d9fb3643d169128f4da26006d151b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752dacb31615040266897524f02b2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f827261900af79d3ec3730e3557279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc08c2a2640d12260aa30da78f7cee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591b9e2e65d7d9ee385308ba0e2c2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb392d1ced3683be37ab862c49ff99e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b3e29fb854d5cd7fd4fdc935937d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3b0527df0a6bbf7cc9914adb2398984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1afd9528bd8ee2a0b0ccf00a19d5c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389eb5dfea50d02d70fc15342323b9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb2d75442d0ade1113570e2ab0b11187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62bd168c7a1cefbbff388e2b8dc7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dc54f6958305b276b8a221a6c37e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611caecc575bd5d3ad86037dcab47690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6596a9840ad9eb20d50bf93725362291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ef2dfd631eeb637f1ef498f10caf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00dfaf109e93fc3865306f35ef7d0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06a8bcd1161909a8cf088a8b7f1cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e0dee836b9a20b202d7daeddff1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1164995e7f179ac3b13a5e8c50da696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bd1e6ab417b50443463113bc54e5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2784149fbbac17b147669f4464b44998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a3946948ccc0a0925572907708fae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b79e87a8b99a4699b2845a8c5cc6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ab01f99237940f0cd0fdde83ba9c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9ca21c886e086b5bff539823769d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ec0038de75f7f11573e721bb8617103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4be58395565c0d18bdd7bb9f738df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683b297285ee9011c52a4a9a5182c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3116577137dab920ffac125058c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a95a99b8a22ccbf6e0cbca296bed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad670b887d32c2e02557ead0e2182a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84fdd16da69c62153e7404ace8554c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035214544a10069d18c78500238faedd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb63d0af9613a902574652a6d20540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0823beacd3109ad4fe9b164af7c53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98edd9a208661fbbba3cb2735dd873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad52450ad526191458a5cfd73493b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656d53eb440dfebac583d9fd2659d8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78315837514d91f0fe4749f3892225116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b80e51c4447446027920282181695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08787478b651bd01aa22011739a822118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7385ab6f542bb2a8fec6596c6ead03f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7f9054bb41ac839548e225d25c90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b1ca23dde75954627f10ad77726ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7636577939e8a1727255e0d154b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea40570cefcac3bd7fcc62757ee55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80852fd250e6b010a9b63e54a90f0338124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1b9d717e203aa1b6c7e30ad87b15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801d223f1604136940e5707e5865ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126f65c27654ab5cf0721571bf2e73c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0e80bd1a68a2ad1c0d9e620364011128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e61993db9251bde182b3a7df5418129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a7c8ba17b81eb8bfb89f8dfbc348d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9b1f0c7742afd7191dceb1000eac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646260a2e27b9f95e1e64cd5f239df9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b431af64e24628143bb70c08bff93f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ddc685ffa11ae9ce4a2ea46f44710134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde79bd7e5378ca9f80bd10e529a8802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb14e3a41fc5c0b17607f8d257ce83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd913c66c6567b2e9bc4dca0abc0a09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437419f8f77dbb56dcd070536735cd7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b46f6aae355ee9492e88884e119e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d29bcacafe6007ae2a9154e60afe4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942f68539dc29af5c46d0a2161fd54f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97c117e8c6cf606005a9b07630b6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77989f4bf2ceff1ef64a61dc17787180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886686d10a0eb749a078e62084004516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23016dc8cee08ddece772c4ed46d2270145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92895c30d9fd6fed0b7fca653a4c2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938f946326c0a2e4938166410c30f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017aea4b3c83b59302a8387edc93f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359a743ae4fa9addffac576f5cd0f5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58b3a2d900edded373a8dd7e7c4e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68df9125a143a5c44451867b46a8d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65f519c7ca3a51a93b56c5a2c3b033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d51f7c144591d5be6dd8387f0e0f3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053274c63bea1038feeb78107b9a8ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e6d1e456ee91c058662ad3144aec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4b845704b50bdcc0e9ead603c152a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6a43313539560d96063dd0a38439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8c1c6cbcc951969f735626dd307b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabaff439ccadf6740b19c3dd6af550159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac883bc8aaed97cfeac48c6c1048f5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddeb156599452058d759302d870582161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be67a7273fd63cb33b6cf8bce347d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b4a704618c828f9ce67d6b2ebf648163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ca3e2987e54b773e55092a39da8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6360346d6b7a30115172ee9b7534165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ef0ed04b5290f71c88dedd4925a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d268084e1c8dcfa1eee6f911c4bc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb16d95b4bb8f3ffaa3ea1e6db9722168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d882bbb34a0cf3e75d04aa1d28f22d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5305db4b7fab31f3073e29b215f10b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0a04fa1e8cb7992652475a98835f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c06156c17e10179cab60f3792d98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfcf8c3ba8816d3c9a8ad529306fc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066976914fafcbae006d3b4ec281479e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e55813c0da6510b1356003a15589b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6073fd6cc8c2ba006af164da8af7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdbf532ab2c1253a25d2ce79269d35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4ed3da919f5081d2ae83efa0d5f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833bebce732525ccb5b9952625bb21e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e02902a93f648fa921cfe706d111180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781253a9341a352de59e2da55cf30e7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9f5e26feb1b15986d1b1ab1b87ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703470191264fc2e42f16c0328fb662e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425809727b346de9b20c58c4737d353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9649e58eab6fbb171f0ccd0159b73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c77355acc2e1ff9106948fcc462840186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbcbe066a472f303f2d32a7cab7f64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f6ea056e0fa6c43ece5cc55b6f6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69db46c579c6d0cf7a8842dd9c9961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a332994ecd0c2cbb4341f28f7c05d9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aec5b3f6a87b064c7875a89ef9644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b1366c1e3a6b658943082080d8fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd3a47c0d1cd0a31a6a38a9e23b01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3748000eecd84a67d33b6eefaebc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb1f963328c2066be42748da1a549195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a63795b110cca441e94558330300b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997286bdb4262085b462701c8a826a4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536a78ec388b246d2f1762efb7e2cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33aac7b710fa9ce65937cbad3e82d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2f6a3364c51902befbf916b78cac7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a743f4b053867323b01263512464f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb54e3abe990f5497b618cc4ee58c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc0bc3aa6ca6279e687eb46a7b4ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30af67cd08823be7f96c96385cbe77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77dc4ebb3bb736df4bce055a2860d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9d87cb841accaa1e38b5c88399e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab41370c589a57c99a263e99ad081f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167efa68a9a2ac4b72d72449475d53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e9e148ddf00f56f4e8c368488b77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d98c87a2e327582175510cc6c5f93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de5bfa73663551c237e679ae37ea8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ecc4964973db4bd86ce4ef9be038f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe731965bc0d99d3e40a0fb37523ef7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a98c823b78e08e28548f433ad3968214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1681cbce6a70155dbc3c3afa1a9350215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7185645033afdd89c5a6bbf1e9808216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3eef900f6895fd10ee7a645e30d44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567965e43e054eb53819093c6aec34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789224534238f3d4856dda23fbd587e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d45edd1748c35d2540c5f14ec9f8ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa1f9142bc12f9678000ffb61206e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a8dffff2dd30ca5e70f28d6699f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c57be39f4cdc74a2d73a8106110546223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec22b87d6591ff7f41865980025563224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c90fe1f4b63dc067d737e20503e4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2632667f60b420c1d6845433ddc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587959f6501e5cd3938f228483da3a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d879b45e70d3e6a8777dd3bc74367c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00584b47d136353410c9ba742d13a83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7fa49ec79b72aed2a6fc6f5ef8062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744e2eba005c3d27f98292dddaa89d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20a461ba75ad03f3219891424e225a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2f7eb367dd58c8aefd17c410a6fe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39ac00f8adda12379dd15201154e3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603744c568d880d536acc72072c93e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c068b45dce41b186833e1d359a96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422ac8f3e3110366e7a74715f315293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1840e17953038b91d132968a4cd78f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400f71965ff9941b14f4ce31d21f53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d45096d94efd51d83c3390befb8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c20f1095412b8fd36d83bd9f0c1d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871024a42f1fe8c7207265ff36e7a64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420567575f155a85d841b941c176f144243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ed2d6b79b33a69f4c610b439325f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18dd1b452292e0bcde99289f4d75c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105cbd21b116cf7e7df8fd9418dce0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6960331f7b6ec070c3b990ea3413f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde148138905b39edd3491a19061a17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a700765cbbfd2663bcff904fc31acf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ef0b557fa47e46a149ce19c45429250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa95dc2f552d89ce31e754983f7310251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a623df5cb244cf948ae716133f193252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601c1929222f60bcba51ed13e6edc4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794864ed73145dadec422de90a8195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7a94f5bc388303e114bafc8403e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbbd04b18e9bbef56bd4925e3989e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfff45f6f2f21c63d8390ed4871ca0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cac32ee571a83f796d7471aa8ade2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901273e207b0db389f2c8290711efa04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb80ddc7b576f207dffade817bbad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7269c7ad3da56f4a69452ee52f59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492bbf75b6e1920fba4b31ec5c2a6a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90671df58c5dfde9e73797d5cb3f8bc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09856f2a1657879549c9f5084d3ed6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c2951d1e487f343769d46b2eb284a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935d5df5d1ed43e6db90aa52736292266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218392a6ac36d835d97712e09fdcf6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4050d8d25a90c7fe2ffc12055e7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13ff688b7ac8ea14ff0198fff5f66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e1e57c508512c0368ca1b5d0ddef8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ca7ad53d64a31025333a444eaf0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a146dca5a14762bf6362a0d3e3a72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd033e127ecc7c19faf3eb49711e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500b8b2e3547cd7d4f71e3676b5046c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0acf09c7b4a08095ca87b845b8ca35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76349f464697959fd98c6bb98531d3aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4f682708e7b96c9a750530b4cd32f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c553868e4f24d16a4d0ab0fca50723278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36574a4e9aa7fb8f9826fdf6ac92ed9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27576756d2f858f77b6c7e2466a2241280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf57aedb638cf6cbeb1f254ce1094b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a4427bbffdfbcc170bba80712b51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9f4578e208ab03911f1fcdc2f085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a61feb24fcb2009bf393166fa0d855284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47cfda52535b7d30796284d116680285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484179a47b5b34b860bdbaeffca957de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df625a0327dedb229241f79b118b0670287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462450a671365cec07046ce6eedb90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41406b6880a40648c5560aa0e0e38b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474473fd3fa23fe31b62c7ebe89b192f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07700f73f03a8df2ac50d7b1635537a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d792731d162d11c1d678fcba1a9c8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f3420963f2212f6a11e44f0ce9ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849282fe3c76eccff18ccdafc17979e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ef7b0aa6d916eed4b97e14e8f93e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259e32fccffbee8ba304f98765a0787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd42f2d325a2daeefebd0f72f5406d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2093424835da43ea762253d9b3eedc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef7ce242f602c30495f405db4a2674299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ccf9974cd0409e7f58cc2ad9828cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac32358625694e2ea1cf9f619d76d5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e68e903628727593c584665e8cb18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ecc44e9656fcc686ce9ac366a411303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6aa32c1fce3ea995095a86766917d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59603cf19f2ba92a6a9144dfc6cfc978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fc0d2390c56f1fa9fc1486095f05f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976762b5bfb10421155d2d32c680dda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127fe34009be17a88d4a765c5f67b35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2ce8b67d7dff116a75a979012b3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d694268ae34d414d854a78957e55a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b9ddfb9b6363e908d932c0aa1b0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923e75781fecbb807ac70b8eee060e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50763410a00169a5e46c440f86242f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae960ae065ad905598866d9e29c38a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b72cee27412cc82d47a3dd6f25479315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67de904c31f1c76a1421258f7f32a3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d56368d968674748d2518628d8b14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b06ff2bc0c815e3d384d95a42ac30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1d3a801392947dbcdb42aedc8cfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e8e38a6e091a0c61795b17dd51324320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a73db7bc7f924baa54aeb5a201315321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cebc22c56a9cf2c2a1d1a720e16c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83192ad6ca2cddaf34dd64d552165f17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7a198168ef2899986260cf2cb0cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce6834662bd8daa5036cf5d7feca6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911cc81b9c3d3bfbaaf91730afd5246326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ba8315c5c848a9c5cb747655e154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b9792a245e6c2e4c12b20496a4ccd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05bb17b0f663b81d6018eb2fdd3939329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf17e3a734bff98a6d174ad06b31813330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef3f25ed49dd09d2c6278c8be3d83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe62d03e675708e5292d4c7c4b4c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e3e9ae85af80c45ee7a938b78cefa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce748478ec9b960028417dcc1c9ab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7bb03c0e84bf3d7f0263673748883335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a71c4772f252b400df79ac2c3a42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2720ba1d0430fc5abe6a082888bf74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92c587d50d4ee4e6776c0979d4d0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501347d88be13e8ce0ab22b4895a764f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c85ca93db7da8c82da6fd380ecef0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc79d62d8fc79c342f1c1e08e0e3fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5103074cc4266c884b27b537a347c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b17cda1ef65425612b46c8f12784343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5722b14a5bae4c1527f5f3a1c44d8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c20131e13db3a97e3c2cc0f639f8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32479047cd78bcae25913191378a37ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1d50d9f31214c688dd8c5717e8f64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7bee6050741aa1be87fa4c6981a21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b62e4f1616dd2a96e5cea5d817ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e40d6a1a3360b247429ef18e4c0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095946495a9d5258da36c10380513f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6928f7357a62902a7b1399a6ca09a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb58dde8a3bd39a3b0f949f71706b24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a94c474aa7ffab655a413e5a7f1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0fb934a396f3aea3c16b3ed85dc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df819663af70b91967512e9d66698f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d77b0fab2847a7bf38b145341b1d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7ff04d82fcfb98bb53ce49e0bb2cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803323bf89a216320a4d5f3c9d26bbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e3508242f537219cc694abc95b6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdefb22cfa3a2fcded82b13fd81e8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab79298ca36f0040c42ceb6c0b03c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc574d05a5631d9547a665150d32473363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09109cbc2937399327e92d7fb27aeddd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d765537d52c00b630c7fd38ca8644365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b3bccc5e864b412c56803491c4f06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a909b10864ad66dda0273841f8fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1f51e51d84978231604c54f8ee700368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef1149f87679aefe8273338c1fb88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537508ce54344ea4a59bd0907f6b77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee2817caa1aa3727ff220f7164193e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587c13d38b397ac4de2f0fb291a94e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a3fa34516d5580576a85baad342f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f4b17923c0ca574cf8a1a4c0a67e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79a0302ecadec89574de8109fac497375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f977400b4fe9612cb53c4443e00e1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c97d04e241461280f825410c57c23f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21534ffb7faa072372731cd4eca898378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e01c679da8d982361059aa896806379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b90b9f2d3083ab8b07cb2fcc95b41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1454e3965852e65514fa6cd62817c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556403aad42d2849894b071f072f28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9061996e95e3409872c81d9877f56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89e5d1ea1445c8b7295b9ea2db6bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e0ed751b6a37116b848f10d5210f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f526d706c1cf99d7a13449e15c981386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1d3ff3f109272868ef2d49524e0b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7a8b25804d0b055d97bfcdceab005388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a093e7a67607356423d306686fe9594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a29e590e9f2f846a76afe107c96653390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58aacf3960c948f75f0c507ca7ede2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53859115dc847241b64bddcd58a2f33c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545763c18bc0d385a6b3a13804ebfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935289740e824834da067a03aee6080394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2b6844ed72f766ca1ed7281ae9d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf31a06584a7ced0b60e02c229b8979396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2711d11d37974e9967a27aebf47428397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8ebe5abfd005fc475fd1cebb6890398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5601238a0d9b9790db857602cf4384399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60be9f7eb4860af2d11ae3e386640c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934913adaa16453c8cbadf2258b91bc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a9efcda1d42c2e34c4079b9084ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bf94fbc6d181fc147d4b8847965ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8519e32d241d80b628718f43bfa95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71864d3a84167bd16eaa5ae53bd2d78a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca35a1c42f4374c60d38f17556d30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac74e9d2c0d47186c7b526243a4a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8daa0b3ee3a71ac0c3082e230e9f85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcaf84c9f3dbaa20c6f327bf19be4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b651d0069d963d47e035906d98189410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8801a8dd38bd39e57c6d42ee4fe945a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6c9b03fdd3accc05e8a2cdbcce3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347025fe1205a2d739886de572d2b29e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62ae5a10d37bd76af537edd2b751c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868416f1c1ddf0c1acf30a01483e09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c12742692827c763afa2940d98dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236af872f6498a4e233fd566e3c780417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7565d07a7a8a661dd5f8eabe87eb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6ff78df84447354d78b9eb9a7d9d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6713624d5abfb780a8b4e7fd974f399420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d1b13dae92e8acb77469c3a97e95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d85ca3631b78a37e9a54dcec6371422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816676013deaf3e36e8ead7df642854423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef08e421fe50d400efe9c3be5cfba1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856de30d374ba35153bd4c2399127b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cdbad15d35fa7bebbf50cbb23010a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726394254eead974db8e00ddaa5b335427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624e5878a06df5861be6c80f42aab6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b748e2c76337f830e76b57322e6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4ed350e26a0250a29709adb520b37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387272f9a0b060a503053520a00cc76b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb55a91a6b9a7176e4f77424935295432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8a77a2f6d6e59b0e574f5e77c95e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4eee4770b17a513bf6ce1dbd88755434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c2ecd9ce24c63a7921c4d5b35c7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3aaa559a188274d1c39eee607a796436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b35ef576bee65bcd00f76d585205437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23391dcdf55dc77f834f7ef0e07a60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976e4418de8b04b8d15236655686d3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ccf89f818e7f00c6a9f39773d8069440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b35a70cf9d5a601b87ad92ef525b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761f1ee079f35eb274b902668d2043a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca00ec93ff8b4c76dfe7c793b3b79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc4d05027540f47b36f59ae46bbfa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ffd30b12c86bb41853d16056d7fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e029ed3fe504185bddbc1b12d2b5984446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71aa7b55bbca5538e8f7c1c483b6c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769875937579ea0484e5c5ca4c20728448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f223a0999ffa9224c615c617bb718449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d5c3998251eb57752824cfc1c40c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6907aa0e8c7908bffa0dd64c2c5a6dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5212308ea43ff98c9cccf24c891ae5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792d1996512fa223e9ae9cd32ca24a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b451fcadb3612e55a6b9c9e949332454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c942151c6a5018ada13d727fe5154455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4129cdd567184840d48f8a82cfcea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e5e9f8d4e9ef4d46e6beb44a8ee1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eb3cd72b54bc7ce06ab8d872a6bcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daf44b71644d98184e2abe68b9fc98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c735591de81ca346bddb93c8b925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615df35670c591fb62ddac9c1767929461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ce112a0bfaf69946208a6ee5bd42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08b43d136dd97399d49963857ba89c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e74fd5b7f4449da76ffe1e2c70599464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36382176ea82ea09a8e5e7f2ea96897e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a993eb853c2ca10abd0084d53d5a1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4523a1838056d51889d313908fc92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450c7eb5005d4b652925bde79ec672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740152518b431177912d79b683ae842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637eb3f8cbebe93ce1faf5c031d01f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf314baf31b2c4e7c208f16d9b0fe0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933526816609d0f602281f1e98807c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fd2c3f6449def63ff0ef338a4bcf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f619240f811873f290b4e586558b42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24f171231885403cf569239aff6bc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b99bfefe7fb9f7e57416b5982616b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e643555ca1c8a8bde4983fa89dbad2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f48b7b8f72d736b12433a389fcef0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d3b5f8e1867aaf64d43098fc40e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a981619b6d15d15fa85620282985480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b07a6f254b09dce4bdf4de13ff3eb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f4d670e7627ecb823b4ff46df48aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7f2d3fbec1db32ded7adaa3fa5a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df4082bb073739748c4cf1cd59a7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f50ff152612c21e272cf9bc6ca5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39574402dae06c0accc9a2d54459cef2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f333d8d59141dd84fa3c97a9d474879487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158968092d3c5a7fda9fe880c0a3e29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386df4e9ca78512da8b191101e5d9ddb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97e902d42f6a03391bcf01ff47bf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb411844f1b209b4651eeacc9fea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d45520f4ef5acba3966d1d02eb346492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531de57a8203a759c40b5e4711db0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbba4e2abaca3ee7eddf9fd06cd5db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72910e97519c321f522fbcbf456ab64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf731f9d1e7e4e1e9683d0397beea54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deebae0e3b3fc9d44a46d7b1b6a983497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd46d3167fdb871d1836fec0157fcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c3658ab6e9b01f000c25515c122cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc884d632e25cb9599f5e67abd64a5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e97e6d92e9620d794afc058c8fea4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d70a6758d20d83c47bebbd6f3296502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8fbe18b456eb56b469cfe04de063503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c19967797eb18578e2bc80336da8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad404b0b3e5ad105c365cf52c8ed581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc7d1e6a519256bf457998d42e880506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301f850ec9b1c44e74d590db7590e21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab5d282ffc4ea89d88064286267bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12531b3c79d8ca3ecd739f72d0f044509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568871059af1c5b28bab41c16a896320510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85d9db92b7d45e29059e6ddc52afc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27a4a78b5f6cbcac8262b92b0bec91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178cfd385d17da923b0b7e8babeaa12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365835116df1db564939b6f87d86379514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c898af6a1ec7ed1def50653535ae2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d50f384371590af826707938f9da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd781213d215881ab99deb91e9bc5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6cd01e80954591d9d2eb33bb420b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987528f2a26dfc3c0bc296958b3fdf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac731fef0e057ae188315a4b784fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aa5e510b8996e3dc29536d89abd5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca37ab0976c1acee8954e2a5657cd10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941c7b16d6d9c3ef8f1d98ee0b571b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef03c410bc01843cca016eb4528353524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb965d4b16a5581e0d267adf2797c6b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547945356f9a66a158c9ece14e3fd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deaa3316201d8bc2183e2da58445f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238576aee1c0c9e53040475d468b621e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929fb6b2e77360938d8aa2036becd08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db82e32812978d696ad1b52f8182ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd45cfcff32a3c6ea87aa57ed8ba7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b212c7f46ff04321c80b62d7edb1944532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e772ca609f3c0e07eaff49933efd30f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e74e844468e220f5406caeef050cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa02c8789511acf57f6815320120341535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b038ac2b615577cfa24ca72b0b85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5201636c1d2e428488aa3ad5647628537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d08794e043a9443851504a585c3f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0958e45d3d0cc96c492e65a94e29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a0c9cec88f819e5b51d819d064264540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd676095532f07f18af5b1dd599c962c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e69996cf53568add6fb00d81401f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08e1d4483966d0f389cc8f16c1c67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe458d9a95fdf9c23bf3974611ca288d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cc62fdc8790c9ce4df377e3c29a73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e4ae8245370db1681f54eb229dd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ab3a517e7421b50337ea1b72af700547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d272d4dbbf2f3309ba11eb55daebeff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6fd7e32f385dca0cd0af396ba2f9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2a24674d99ee58f05413cfde102a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc32970f145c191e7e47223fc28f8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667eecce1daeba3831bf5b7d89eff33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398f3ed312cbc2c461df32e8cad537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f696720b51281926b2464b6a8b4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991956f2918c8671ef18c63f72f617555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7f3e73bcc82f7a5e594161cea0dba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf70f667f092a3aa52b62ae8eef70d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c3e12f0093bf25019a465c3b5ace558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98e75ec9fe4fbad13b85041cac77d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763557656a9812eaf0adfc28d3ca4861560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b853154e9baece0c3de8e892f4e693561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f638ef7b99a211e47d8a7b72aabb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a2071912e5d9c3d2c1b047914ccb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb344ab020e3797d5f328da79e652564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51384c45766dac27757203cf03f8818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bfcfef1af44f58af60bdd8f37ad7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba590facce76b126f124f54841120567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99fdc66cf73d80cd70747b32bce55b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18067a62d92b1e706e9939e734c17ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd96def09068f2b1c64dee665541c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3932a9f5d5b13457bbf4961c67551b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad5732310b702045d16326acd66ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb2fde6ffc5f49893c88134d707940573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c898ad43b490a52ff65d387e8e6c7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da89b9edcfaab4e181b7ca49823fae8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45302d5e052866eeb6a7c097f9ce77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76496facddeb66ce40a2f151ab2ada55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05540ea7208425cfabda75b079341794578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9180af5eb245358c6aec2bf20c3d0a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801ca24e25bb0f104ebd7ac2ed32eea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca738af3f3c25eb0a171388284e7fe0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bd1868d0672628436b35ab378068582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158510fecfca51397f745139a45aa040583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24218797967dbad322b259531849ef04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a75e95fbc1514839c7764dc1a30cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60d0c82a4d7365528cea2d7b3495c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83af1c4c50a942fbf790d085d3a6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e3492f73519f86689d2d282d0e29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f9e89a5f5821491963edf7435c38f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fbb3a4fa5e2eeee108b877214e31e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae41c1ffff65646e39d5bfe91f1aa3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08db378ceb2fc76f3b6f0e707ae85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719b836de545bc0e91deb541dd6289593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3ae932f96c62fd6c1a92493e7d31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c4ae757a8d39ef68fe2f462f5c79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45acd619cb20a92a63e207dbd45a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676319b65af38de9978d7cec6b9b96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c9e6d23ec1c8be281d89f792c5e53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9ed763fee89ea971847e939e3703c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3101cd8f1e0cfd7c395ef2e484c039600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542c6a8353bae0db30434af8a96aca5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee0b936f456bbf84575e28095f58f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe2a582219bde0c45d97a0aa60cb63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56864e9f5c2d951519b2c85629700f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88cd44709ca860a4a955c227bc5dff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7d338e1b3bd829ec93e6879ab3601606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee1702e9f853ff06790f5e3ac26b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219bfeb16799eb2ded5afa8b3ba1cea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e944c8a4c5a20805993615cfa418609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678a31612259da52179706de4fff24b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0318f3c977012c51f68ae7f4a4736611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a088a30a37881e3c828f60aecc6e1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c898ddc95fcfda8b87221d22fca33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199983c69db1554e283b2d3033a27b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30883a0e6beb64e73c1aeb92d62c375615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aaf4b4212317a88f1a664752c3387616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996d19bb387d1d3bf4a216b091d0e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab797e960b8b85fe915f0b9e07d40e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec98ee67fb5b947f38253440249e2b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449128d371d06590faf08d26bdcd306620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec81b1a5f960338c4edcc1a1131009621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d7d2566bff2744b48d8b1fa84e66c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f4a8e82bc71ed01e995cbc19713f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea8fd4c3603a34ceef810c0e886a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ce375749fc5d60a4464a1b70a815625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0a73a4dc3ab94976fc1cd24a79a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1750729a87166f0c130db79a5af8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2b57c3efe163ecf05b68c563c439c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515381988943abe5e013b4e913890d9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366da352de361eb7594dbd2b66a8030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76e7cd70ba38ac46c190bfc9455331631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77729c0ead79410d9051681c21b94a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163acb703fade8f6ac72d342746e83a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eaf9d3d7fbde2c5a8e4b8e4aeb179634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26966c992f1cea8224c1d645a28af240635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcbc2d5fd72cb01a94f8b932b117a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129111aee15117e285612eccb7098e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4109fdc0c10425929da532e941e7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4696db286e352b94946dfb48b1b556639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34dce1699bac386fd51d121750d256640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d9e86cd7a0dcaf6c345f78b17b797641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b42af3e6800d85dfd32f98ba81146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c4c0bb0a5e2b5cf65a2a4d44fea3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c11bdedf4ec7d3a2a132245ad7e80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5326a0cdb93459e9e7495026c06cb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55570d5068da6d1c5168c8761fc32226646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d9e52fc6e472d32209b7fe325ed8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371f57ff24e751395de32b56d9946d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d04a23204c60291db05642195574649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2837b9bd2d9dbe30dff2217b3d0e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63150ea6710173e4d06c8b1ab9c583f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332eca5b4c3a960c206797739ed0157652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8649d9ce94d12ddfc88d9d970e91c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc770e1ac8129369d5d3dd41eca3c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b83c321a7b471dc4afabb1a355fbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e99792af1edea5467ac64da03f69d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f3b8785398d0c9e2df11881e96121657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639f07aa28a2d17414fbf42f9b42b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664805a69e274bb46056270357b9697659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f140df1e75921506f112369a2e53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01712d67725e92844ce186e1218e4a63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330eb3eba27f9387f13f75188f45303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ed0e3ce54a5cfe05d9abd80a45f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d822b0e562cd2008c9dc5c3a53bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940062f47b6c4b71ad5b118ebc87fa14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568f8646c282bee65fc640035fca423666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e629439479dd50e65c99f9c1b2d25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8913f9af29e9afdcd40dade6f5b7916668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8f386b3522c8c0189df27b6ae1ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646552b10e738313032aa63c274a4a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b22ae0758ba13ebef6f9a28b44d0ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7fdb844f3a95a05b2741a5ec3a367672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c562bf3c94928b9796e103a39fe7f55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb8fb13cbf88409313bb5faa275833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14602fd5f782c11f349115bb114b149a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5604aa581fed2d54f13a340a3f344676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711f70bd0aa541e2943b26875b86b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ecbfc960e2f981d42a6d26e574cea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf261ac03f7aa258dd3d437fbea2c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f6c8c8f83d9338ec31db25879ca43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726b99ff6101df71620fbeb70251fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ce706955267b65b5219ec5c5b21a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9966fc22204645eb70688737e8490683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ff27905a405301cc3712f2b492e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975052c6b544ed3669db2f3672963bd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d28a4e71edb524b25495eddc0ec0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cdad542b8bcb3bbe0297d5ce5f38b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cbaa604d692078a1a9943bf35a3c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40d16a91d119c8a444784bee978545689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f029036b3cb078e535b756def8a5f79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f20344bf1a9377946e550c955f7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c7ea5109651a5ede6063fc69278d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c8ca2901a869aa85ef69e112af89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f282636469505f883d997a109d805d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08ad86f154c94e654835afedf8f0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d225e2f3b48c03fef8a90efd3ea8a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728637d34c95ed945a4ecb59366f15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9118fe444d3dd4e5e4a675af8f5345698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d567081f5a00a41a1bf4fd7c0bb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337fcee2ef445210e91dd7d89a7039700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551e2826bc2dc6de4f561beac30164701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab9a10a6d4f2c428a9f25142d1cbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdb03c623ee2da054b3e8b3f3e6972703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156f04bfd3aabebbe34ebc76858ec6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007593f3d3ad25129a4bc66a062b8ddb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b033efb0ef8221af287ccd49b3ac3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4b4ea0f4c261b5519c3a11811fd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3441545885e2538f17cff38c38f5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e0a1c75725bd39df48ef154ab1d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b3151836881ad209c426bcc625e1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844342c0a59a99632d43e296705dd9a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673b2568909258419e6d2993718085712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b421c024a9e320ac1f6a4828fbaf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b0a295998410f944e01a2add8d1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd32addf428cfa9eb0cb439ade88f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b848e5243604875dace760de70e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472405209091380d664ed5f4fa7f10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f9d89054039cb513fbe3619841927718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218bb98a4488b6df00989dadcfd96e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5472b435a77b21799d171b98171ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb22d3f563b02a5509b32d7b71a1d64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af382e6866edfbdd029c3b1cd9495722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca3569b56642622bc23c9e0fe3a75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8286c27a3946c084e353bedb22a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873024cc924e1e414b6b35bf5f034d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997fc8e0ec10d0ce4cd8371867ca5d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde5c56ad61105e3a93447752d1890727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d32ac9826363586f372b331797e19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a272db4880f98e3a63f27037b1739729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f6a30c81d9d5b10eb1de370e5ae4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3c8f786e9bcc748a69e22d2db15d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4626cc6d0ab1245da8e6873f641b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a52e6139efb9fa60c7ebd9f1e9a49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8477aa7d31972c0c0c94f4e44b4c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef16b73dc0d7a9e0b499a0a0574ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf492d6792560a78c47f7b5b35923736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6186d052e1dc1990650189a2e7cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923b8663715a5731076a47083f971e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd9c496b6c133492995db2d8324f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779725c6b425c1171986bf99c93f9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed485b59c1e5e3af3ab145662853693741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba62a722e6166be5993525371c9126742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a2847d19a55f016d266ed35b1878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe21c3a66cf226c58e448e654b0ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e302f93a38745b1f4f840921cae50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d5bac72430e8b3b015faac1a162d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c23d2ca6792e9afb75e434ba2b40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed470250263b8142f020abc5a6b686d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb795129f645ff29a41b8e57f600ae20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa54dfc5b3f1b2552cf404f49b6ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa96a1174309860025e1a479cdea39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9972850a63fd8481fecdcc655ac5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc8aa3d8065f863fb1366a38f2bb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f22ce316fc124dad67ea4880716d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c10e717314c86371dbeb63bf342e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa328905b294fc959478298616ba8bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478760ec1af1cb94d446000036c36fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1816a4e9f012c0b66db67c18e163758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741cd004d8dc7e596ca9eabfa8f692b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>