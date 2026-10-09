--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bfc0a2bfc054ee08b1a57f73846e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc6e980b2492071ebaa1e8fdeecd862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc81ba3fc24e1732c21aa44e1d92e9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82387bd13daabd93d17ee2974b619d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae4bd549605bcab1498a03a61f02d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc1611bb09877835c31ef386241486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2061445b99c9e0b68740f736b04d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c04e7d23bdd81be028f919e3f5b9538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519162213fcc3a86925e45396e96c199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df40d4e615cfbd226f78ac6294a60910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb51edef5b04450486decf914f5f8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1576adb8eb8c017f3977a2cbf6df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74882210b05e896499b9e73e30bbbb8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f889e1107ecfdc9f408a4e63b0474c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee339aaf14a11b9d628aaf0d5ee8ae015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ca736feff87e2d56f9cf28749b3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207815d39b68d3c4146052f7b068286e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef626d4d1a0a5169762012bdc1f0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ac4ca37836b98bf8e760c0389df7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bbb24f699aaa8cb3f123c1af33fdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078716998ffb73dfa0bc0fcd256675ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711d9493a773f273a8868db0a85756522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266458ad13e8655205c51b9ce259078923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b118f45319ad51ee112a7146e38124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec7a29e4bdeb4c0776787b5ff209025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a48e5da3a0aeeb7983a0090c480b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007d5bbbb1b7b425e1ef4fec655a0aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb940e201d46442ad3b437b32fd7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6050e6c3694cfc6fb3a74ebd9c5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fa77d5d8f26be4e5b33cdc5858f6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761ce4c0d943bc730d22b6e641916f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374c7ff5a1dc5b74023d934d2c094632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6de701e58ce60bce12456b6dc16ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cbedb8bc2af5668469ed907802daa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a3b9d7c0806ee44202390b2f8bee135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b2629240da929084ebcf9d6644c9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983197f2472cdcd139004117f138e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f4b69715ac65af03c4186c65247238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20c484ed3d3de85d1c4d6d92cc1b9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a5ab4d6b742efdc1f29c1d70a41e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975316e9a533c6afbd05a42e95e90b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f12ab39587b6d83108f9c5f7d36fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c2ab688c1e91a40f95f28ae3e367143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0005f2bc5b37867a56353a2a971844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84b9d517b52d776973555fd3aef1a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b665bc200437557b28869fd77e1c0ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d5b5e92364dc963eb4db3a466ea1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1093e1379a731012a89e9e3d7c72a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9926b80dcd1935e9bc29121afa3fe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114cf7764e46a5b1d84ba1657c3b32a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228716cce5f8453a74e09e9d6639bc0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322345677a8ef4e6aaae0a1f764718052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428c08422197824735e9c81fbe9c0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae6cab4e4930b3a615d16357f32b6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacd89b62552c672ce74e2e98d386355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a47285e1cb4a4d3ac22aac968cca156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e3a61e5a1c0bb7ae12f6d075d56c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126c3a52e2708a9f2ecda1d274c036958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8d31d96b910fc29c8289bc1abacc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff587e6069833c5ba8b42b175badeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540e47bddc04f9cdedd2fe49d03b85e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda79be0aa09373f67fdbc9013def462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6cdf73e968ff0653a0a5447ce0c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea231d4bea2dbcd2f9b0779ae1f1b9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d12afa7cd822727b4ae020d9a41f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c362b7848724cfcdec21b83689f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aa2a0df934c6a78b7066eef8dd05d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29112dab1622fefafe311485ffd4ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750600d7fa1f77674811fc6f3aada4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134826b84041a250d61f5aa8947fbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7baf9fcc10a85fcc31d7eb55ffb20871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734026057d4d33ef0972c97ac3ed723172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db487f80332f0aa7ae9c9c70e3fc6ff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a05b9ee376ea995aef5149ddd76274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961a93e45fb32d2cdb84516d723d87775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b647abe136ff4c7cda7b2da7f4a1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a4a1ba136c38e89781f865140d96a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d79068550e79dfcc9b1bc810c52878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b76d0e81f3054908cb2eb765f79c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c5b238db6e6cb945017079c0956b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a920ef0de079b368dfb54a1cbf0d5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529874fb54586c2bdfe1b159548da62582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea62fe237caa93263cf96c9c1eb17f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39525e0ae8fa272c4095d288a64715484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7b1b8deb263235e36d640f8829c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2497c7bf05359616a57a33a036a5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d344099b46bcf65a350c4f84554c8e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac4941b2eb352c1840cd1e849ae2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b172490fb980cab7054fef9060ca4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89293357e2198bc59173f5ae4466290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298f3ee45c7b9bb21210da76d1f0d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa7965ddea2c76e701643d7e62d4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4109b958411706aea54d1c2f220193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4507216a3f05b879594793f5b80e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a8c78b7a5dd3bdc6dc4b74c9647495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d905efd509931609de6d8c315f634c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f29229abb9cebd993ed3948d51ee397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed67c63bbd43b003a138f42aef91598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91567673ae29862a463d1bd22dd6083699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb3a6ab2aa101d3df98c16577fd67f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b3f2348b285756d033a308b2af426101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789777756bf853c0b72d0aa7976fa11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648164cf8973cf0b899628e1f9efb6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b07b51d7e4ee0871f46a1172576a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44ce5f14b07366ae387c980ae1279105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f798a0ced1724a77a8de3d661c89e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15725033b16574b9e88c276e7c19b4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200638c7b32fd95505196f794a5a3bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15bd4e863f0a5e441688b80d99b8a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2760e42d1f90ff7e839e744b30e08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53642bc3ba670a161b8fffbc35f7706111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5224f29d6331e642882c179cc4bd71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b624e845f34e375402d9b9a3d6e398113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fe7329bd16ab15b33d03c3f840e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19802c3e4dd7a047014eeaf43f8e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40efd91355708b45161b3a4f24d13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7d826f477db8284d2e8853458061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c816ee38d2e3bea2d170811fbb4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb907e8c85cc94ec09d64fad35234119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0cbcfac81f0c7807702b3052aacb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da3b18d4c24848e7527cb41dfa1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e282d6a492ee42302978aa9221d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db864f6ab8abbc6e6150015c538b61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06cc98852b2935f59270e3089fb95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa2f30efd54ad3aea239cd39e983c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcfc86607edc7953aed3230abba3cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798946c36df0902199c6f35f5b7b55bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460869ce896bc73bbc8882294be2b56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5247df63b33c02b100f644a95b9462129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6803cf2b931bed517752eef7037ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eedabc63aded3cf24e3a97332b47be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc95be3c275a39a39a20628ce5618f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31fcd04a5a6f57888a5102b960a17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ef137da99e10ecef252d40e9926d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d65444e1d7a6d1de9f25d0e04b10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e7c36d32d92812b6f387895104464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfaf1af91cac67bc47d2a086415bdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b87e720af7c9959c64f4fce61c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da178f8e3dfb727dff9546fc5f7ab7fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc076936de5de78b8a5bdc0e09d65aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99ae97dc5d2efc80d9eeb6fa7ec605141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5edf0bf267d47c8f3551e3abd9c0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998cca63a87d2de14c923571f748b86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517f3fe502b5240049c5e3e0179d66a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e869509a1449196d2df79e11019a9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849049ae9d6c320067f0214546cbeda7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13464c79cedea9aff6af2dfaf8febd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a8bc5cc545c64cb68dfb4c356b0c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377b4d95d9db19347ac37318f0d54b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef17da2641a03cf235eaa2a9cd3167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d8468186234fc76053af837dc36f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3c4b2b01ef9e2e4296969994b3a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839950866f54c93de927fad019bffcca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20961d67a0ba676663d5691abde5b88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18757f1f0ee8dc768d0a05f4b6e2f3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eaca949b9d178ba82e0c68f3cea7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8dabdf0407e9af9862b33e71074d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1e63c19907f52594d61d09eeb179158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e00fccf7695706e9ca8d4eef18caf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd89047ecf359ddd66de172ab9c12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897394497a9428f52d6f38be8edb2d4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b90cc70f07b9ee6fd81e57f1bb08c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b8b2efa18656371f0ea7d753a2e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56bdbcef469359b6bc4e6f0946004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e7d22be24e2c2a05edb8b07440475165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3b165d3f4008c78d654fc39a9065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3807b568bb11b56ca343e4762da1ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fe391e76f15109d0fc6b9570193a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bdd77fc883c8e1ae6659471ad14c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ac7c31667beb62a02bb7055a97b6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e136f03a60419fc3a9bde7cb6810bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177372ff3b8495fc6c4e17ab90387249172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9e7c06a1fd4d1ea3f5fe329df828173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b757376fbcb1f0f0cb0e3cba859f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1015c5fcb0efb13feda8b42c19cd19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2869a212b51b1e1ab5160715e7cc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad21ef1f3f9ed87a892522004e268e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf449166e66ead911c10563e60ac7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db847411135b2311df7fdd32567d20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45552cfbb03d020f80f75fa716ac7e20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8223ecc4e58815fbf8de68fee4e52f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf513406b86c111a0d9a307894497e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224154d947f36a867c36da53ebb6ac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887761b7023f5c748fcfb403b1eced5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b4820bf04e1ad996dc7678863271185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d4ba848893edf5451ae49e713728186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f051d06b542ade7c59d5206c8972187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c75562a0f09b90fa9b18e2c936622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e03016084245f2be8f04212b7947c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d769cdc70cd0d0da5e3a894c07c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b422ac58a2fd5399e7a8f05e228d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378a6397628c7e6ba0bea7684f76034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e3899501485c168fc196717f54f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf35b3eadb84437d18f3f11e2c58f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc9702c9514d2910dc8487a01c900195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea3c4d85f07d24fb0e71085c23be7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247a4da0cb54e93ef8154abfb0d6452197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8eec46d5d4b79921ce991bfa40c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992172a3ccaed8b7a01767c37f90dce7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79316666315c818d85f7cacce21fd878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2096f1cd6681c09c72e328e57b8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca62439017fd2d41a996f6a0d85596202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5687226f604e16b92ca0ae6ff1a42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c4899e64a4095214a901eee8a05f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de8d7ea10137a8d3f3d181deb3145205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b542ae2ed4ea7638ae3b051be7607206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d0cfbe2eeca3a71ca86f5a38f997207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30dbcdb0d7308dd3cdac8cedb8cef0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b01d589946eaf9883c300d6b1ddf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49649dea05a2bc191afddb2c236eaf5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40fcadc6d9da9be8cb8dc635eccff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197686c290a2abef18eac0ac5787e31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c5ac41e4d84f6eb38e773255766b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936862092593c75b963f0e1546073db5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8bb239682c65e342b43a2402e480d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196462a72e05ae3b0ac3c5ab475189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb238c2433970a29d234c3e87b1633217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e48a1be18ffb0ff911aa85b01d750218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b7c6ff2ce97265c70b0b8197dfa1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9a623a68f4e8360ef72bffbddd8dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759a7ce9699e484e992a768de241e30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482abd029b6cfe5522e63577206cf02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f38cf4421a1925c9be1ea1075357223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6973ae46c2b76fcdeef451476005f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30ac48aaa1e93142dde32c51aad42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436d38a1546158391cbb10b12d7f771226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807498d0268eacff39e8ec2a2daf4f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1835b0e832e743450937d0ccbdd10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008645aa8b4a767f1ef1e26ac90479229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3db4875f5423276b397c74700801c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587de4029937913903bb6e5fd4808a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c9b0ec5f4b432df6413342248cd1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59741e9aee26194b24c3ad52c79fe7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0cec88cc421d2d975248464adf781234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba5491f6ef557112cd302f038bcaf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ee4164001174f1e1891013346523236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f98326b4cdace65af7a5374b7bc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bed04cda5b44b55a9673b15e05b9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e31244dc22b4fc517015baddb7fe3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e9386b465dfae8e590b8fa36ce6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5960d4c4433394bba0e26dbe7fd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f7d5fffe25f864a0b6a8979e72e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7503158be9d61a16acaccf3dc3dc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550a5b78afec2f58556ca516a3a62ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1514dccfb87d17d3aa2496a154322245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6536700b8f244da3fd503f7e6c60686246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947a36476acc3f6e2b8f27f2e8c65f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9194249a4652ca4757cf9bbb25fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0358b1b83a6ceb96b6a61a90320915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d12381b87055af4b4f89787b289f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3911846b9cbdcfb037e1a222402470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47be366f4fbd88d8d5326c6c3cb72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa63443e02b114ba8f69523c947675253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f49c86fd7146c076f59c2ffff22e29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d4c5b2214fe69b03ca0fcda83578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a905b1a0db3e01a1ed0e7ea5febce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a1b5307d989fcfbb6917f708b6b24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff36aada73021ca9d5180fcd7a121258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca1ab77f3c03c7041158a26c943f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb4a5ab55eeef29f8105cad56922a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534b0099393e23c8b4596cd1c85dffe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fcb78854c6a1a38f283d4edbccdf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a41feee417237af5fe8c280f16a3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a014fbb0cae032dcaf072e1f317c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb63e2dda0c7a7aea28a87682a52c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076759c9f89afc097c44e85fb62ccfb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba585d5d98b45c1d5b64bd58dd22cc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1216da70f5aaad9949acd49d160ab70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c63ddca70bcd5c687853bf8d3d75c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f72ae4f0aba511e3e779db9f45828270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246fbf9c89f5b2dc4a19494af0eaaff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611956754fbfa321bf4d965275dfcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ba3d08dfd2d7d2bfb58c7ef32ecf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd96c3db021e8da3d526c6387782813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e6e3b51c013ebffcdecdd0dfc64a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4afe96dc6dbb5051bbe9908590599276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2d14335e291e4c775ad9daa2610d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a70921ea11533303dd67dc3ea692ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba2005a08ef5140e5d87d1debd60fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063a1dcca22cfe0154367f38a42d7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577237a1839ed9cbb4b771a9f744ad6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9faf0452bed3039140f99ea87a6aea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84efa3fd0db933878566047664ca31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e756d2a3db05e631a6f31d8de53dbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3136beb34904fa43bf87f3f155e85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3d77caaba37d92af06a57f33f7130286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b7b5cc47fae50c78c9ba67f9b7bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d03717c1b95f8fd9377b36cf7fe80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42df405a33d953c2894ce44bfb70d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa8a913c01b7181ebc6d91f2bd239290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc3e9c35ba329ce91dfb2d33a952b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df656c98edc183ca7071a5436c3024292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e7e1d9736b873f234033024491cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad25dc6168e323003ca918b70f2e76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab450f854ed1641bdf5b1192bb219f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c46dc7595fb5a3b06b5a025c962c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154156bbf39aa6ec645b075bd0cfeb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d467a2264b8d74807f8830156155a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66482704bd4ac39e4fcb7dc3d8d1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce53382abc52a1a2fc22ac024e6943300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192cba7b3227330d967fa8ae665ab89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a758d6dd3d6f88844270f9f597182b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44b964fcf476ea299b43c838d3da0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4048e07083a7cb15fdf5237f35ae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78e2f28ff0806fafc38ffd929a57cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c9565abc763e67c52d68afa1fa22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9627b017a52bea44b0c680c4032da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e144a2737bb756358c94689f24f589308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c6448caa9431a3d46afd66f9ca98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8e8314f61727492f168bf3711536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472c0dbc158422daf7fa23e2968ef96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3fcf424137cd3290a3b3d55b51689312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e6d5f74244891337a09d131881159313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb15ddb116f40d9551c146ea0c8669314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c0ba86390a115983cdf8cfbf023eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df8f9bd880501f0b1635dd8eedf39b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418e2a5cfaa45b9a964e0912e410985317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1979cc4e9fc6228d6f2b2557878d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b9e684e0e60064a76354ceef8b30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7cc6a8a98fa84fbd096c38a680d35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a5c8007a1d8981990845d48cfa8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb7f27d5179b3f711f2e23a00c9cfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4f22fad44f3d855defc13de531153323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f3f7897c761acd0362e222416fe1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e7a87bf79d33f284c28115980b7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba42207aa4f4e4358f8d628476a41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9886efc36fdfd221b5061b5617fc88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972d15fc554b6a2d7d97efbf791f40d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f43c60105a79bce129194df4c231b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5a45c210f554594110d6942bee0ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34566ad61ad5140c39aa6ccf074d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2e8be7d30ae3318099a135193fc40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2021415224893b6fdce587488569e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65df57be09265b9c9d4551e9a64155d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ccfb67dc71771771560b8fb9405c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbaeefe6dc6d39268d95c535113f0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409880599dcf22ffad09853906a65e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f174f61377a04d94ac236b2afd413338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af796f803ffd10ff895b5d75f55bbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3a2e407367b3519752c69057e44f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109a0b1aaf374c324df6cc44c5540dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309242681ae4b336bf07f0d1651c4655342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5f192b74637707ebd16ceb272ed26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1366c106dc876ad438110f8d08c767344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a2b29574c65d3c04237ce43b7ba50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad33a3b5ebc326d28d083a86a0f18e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ecc3bcae8bcba3cd9ca6558d8a4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e515ebf51fa15fd0705b56f25f84e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7542ca68f2ec510a0a670be03a9fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0964825b4e2cf45a95f63a97d74a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db6f86250c122c24a61f8a39c5517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f90d216df850fc49d58f2ee2bb35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1abbb14f47e23bb6121c6ceb860f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737edca8424c06d966405468bf1e3eb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d938f6b3fd61f55862bd7173e1c2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b48226001f9f3608cf60f3c338e4ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94239a390cfc9e1826a4f9cf615ab1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8904e49aa798ff41ddd8990bdf8ead358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2174ce8c7b2e777d98052c31d377f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e231b1768250d7ab37140e792ebf7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360f4955914bcf700bec581a2d11f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be475d5de1d70843db91ec471b142362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d30dc4c9b6f96047c31d8987ffba2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d46b46cf1f2a2a7af083aefaa8cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea39afed9dd5f547d5b2cd2edbd830365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ea09f56b3292d5b61276691cf2f27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643902f6ab27747bf054488b0e03ba1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a75ed287086fffc3e03dd9bf34498368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8af66d7244815dcfa32e950cb751bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819c95e94015b73b34f54f9c0b70ef1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c62606f4164f81208c8d64e8e9a8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd82eb5170e7ea5a085aea689cc0a69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a23660b80f5fd83c9a98609edbebc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314717584319ac7d6ea2c0508e6307f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475e729d7b461381ad1d53668cf65c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9c4a872eeee4f3da8a867ea40b00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d51f4b81953cd0a0469752586c6fa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd897b2ec6d19df16a7d1c47571d6a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c811dfbcf1321aa26edb0582fcf3cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320261971239f668bf08d6b9389f05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3941c2371f31c3eff8049cbd2546c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9482b035a3b6c3741cd511f835eee0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14857f3ed7dd7d58f92135b1642bf12f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cbe3c78f07d57a021ae3bb1f1c52c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312ff28204094cf7e23e16ce6af8c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d4edb5f16e8186ded9bea51e3918e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d578ce80f28170c7c05ba4396f2dd33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642560f61385eea90216dac53413864d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdd55cbdd0d84a693d4ea881a27f76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78ec4b6684e0d6d5644912caa01d0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad09b13a77dfd1d820856e2fea47e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ca59d08b3fe8cc4564342d5da57aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8b917d387c14fa66f49d811d5965393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89439d0c5e35a10ba38b23762c667394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7943282a855790893aeff6e34b21c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5d172c7cd31ad8d219c6e71b5ba9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9b9ef2bd1fb7500986f2174aed532397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1af7f4469b1a9128341ef52243b2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9530f3c575d3edc12b0b864239b88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb0447a8080b2b714f6b3f201dc038400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b378ef1bb10663f869bba93572d58d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1674b7d0c80b0d8fdb9e924d60f1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7a074f0b16362bcb66060678ea07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b022100c70089f973b1b2098c316404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebce13fa0a40087cc5afe4a2f92e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9117cbd87422949bce728a30ecb441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51859c35025342d771020e69ba1f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3e9fd098789141bcfb94824bca54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283331125729d877310266cba3c1c5b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f39992e079da8c22499143421157410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae8e776e4741d88c18dcc9ea54f82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d393498db59f9fc424d0382a2b96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce36c0330bf6f8a44efa6ba2cb626b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dca8001ee1a4f2fdd1cc490d286ec8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248046a5f12f9adb4035e00b493c70e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14229b519fd85d95bbeba8d5b68a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aea81efd9276f70c3c773121e2fc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3973d8a93da37def83d4cfa38d63fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0a8d55c90d65990ee73783315a8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59c263d8e94a651ddca61e50000f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd17791f0fac233fcb93a2ab7900a76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda81722f8096e688d4f72cc4f6754422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45fe0d75fb9a18b951e8ac239c82d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a83d2ff6f9ebda57031acb4dbd4a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67c63604dfaf9dc48d407a75641710425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b079654d55c6d76383b2c36e7e5c25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd39e95b9ad90a7d7bff597cd8041427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12190f6fee59a65fea8589e7a9f66b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f54739ce71d3a8f9bca3a38224a15f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410acd078902f42d20c92edda7f1ab4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06ccad27ad89c00c1939ebd74ebf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020bbe0ab0f66c1f119d6fd76d7f477432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a854622c290a29454b54d8bf5646433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd1b1c7630384e8d12c562e5f79f8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adc4c12e15cf6e4a26ddfb9422fad2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b36d6ce11e777736a9f3c66c0abb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369919488ba1104f2e799c4ac1c684c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c54c735c3897db1fcda0857873b39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c3a50e1ed628a6984069aa64ab18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397412332ab38576f835b861972eb873440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968d6e1e844391f28cda3ca5c3f042441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accc21e18c3bd63c26b9c6b29f7156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45f4208777b007e6d35607a590d55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a610d8eefafb8e62657babc1c449a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205a5160013243445bca60da4be8c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6478da0ebe5254816a3781f279f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a5853b603c584826c84f3a1bd087447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b70562d891873af26c3c013098d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0c40d102b98fb5e71cfc6c3127b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0731c58d24b9dc5171c47464877cd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6369571d4d19fee5c4eff630efdfb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a31cc8ab5c94665a169241c7d63d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d526b34330f06da85f0da470097bc26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de8ac80d000c7ed41a4b158d1e31ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152ea1c61c22cceac1b1cee462f4bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b898e69f56d894d5f3de6ee5bb1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cf509e5c667b75fe0f97f1a1722ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17629e4dfa0016ca3db1d8e6ea022f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfdaf1838943633af2ab858c6d6a03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f82ab77490451674867dac54be5b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d578933deb33b26abbe6c53e758e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9bd1d7d3cc7965313f0dd8a00cb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b6f924c0dbceff931e75c39983ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d054d43e7057df41455a3407591cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea09700a3fbd1b0cdc1ef22107464465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ca0b550ec8f4dedd77e5eb434468466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f708b12dad2b5583cd14db725e870f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f9858e3f6b21efc475fbfe0ba1696468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff3cc30e6ac2dcbab65355d183339c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73b4dca9237cdd97ae31af856743a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfedc356f9315fbdf35b05e15ebae6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7e2b98d1b29cd4f370baa0401b1fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921360f8cc4339a997d9525a14aa76c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193241ffdc9af0d45d3b7b76d0431499474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d91d20eb19d3036e43debb495b0a7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ee2bbf6a64e026f2704270218b97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1686d60cb2d1ab0cbf99d6172e36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac409519289481bd8b91a729c55b67c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fe45aac7bc0ac41cc144d53f8469479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650058138303fa40c62d92061f72b4e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083991a145803cadb84cc74bd26a9bf8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da6285209f6118266479c0a6c79ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a205b19a404f92db1a68e29c1cdbe3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402c6dd16f6aeb053ed3b08ba15529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c74da9e2dd357383edd6fac9143a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b3656078dee6a0647d571477f79d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf5216835d2c25b629fe1d0d4d7aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97987f006da58e31d2574ea188ca5fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daa77f1606fb04873ff6ffe4d59d1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db506b1aeddcabe9614a8e3389c8b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b2d5b9c68bc7af64dfca65bbc1cdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce096d7710674334222e4b8d09abbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4966ec4e75656205944d65a7869ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64981caac86b24954e7c91b926e02c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960731c9bea266dc2586ca67767c1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07b6b2ac7cdd95d7820d61dd0a3df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8380c15b9fb33eab8774bc938dc747497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81114020e1c2fc5ce69912f0c122c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769189ded5b40cf8d28002cc5ab9ea2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac35ae028f1e19d9ff38a37ae4200c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4dd4fd65c54956f4b5afce512f67e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbd94975ff86af1ae2e5ac3486bdb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1ef2cd45f3fa120e828b154abc05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c5ed5c81d9f4a137e1fef97ebc66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2835c05706b66588f229d5123238c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994e2e09bcbd465fb02be14cfa5035506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f923b5c06ed6eacd3030909650c172507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d985bea4a7dac39c928eb530ea31617508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce100055e40b13b85158a2d14a4163b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90389b45669e6d4fae68bf22ceb0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b7c89ed8ba0f7c93d45e58984339511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560e26cfa3b951b18662be9f716bfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca08d034aecf0c2c0bcaadd9cde95b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460d5e892771a35173fe60402a4006514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a167839729638db2e3c6cae1acd2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d27784c549be9b3a1be4b15adc81a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7373af9f189e79f49ce4ff048e85b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7239770cc6f910b5e7da05cc20ad8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4cdc0f023eb35308d6058e27f8e53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528878e9a8912becfc9cb5697091cd77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970276587cdf52353f8f6bdc6d90038e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046464ea29c88264ed764206f6582b25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07efcd9f17c2f0913c53fc9d339c03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a3fefc1964fc9d50c5cf75e81d45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa24e02fb78ecc39a3f15aa3a9ef25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c4fb3acf75ce4e61d01989cf8422526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb10f5eed4dcb4289d3fe4e8cf4790527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c5ed644246be7731705b6d8070ee5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1f6327290260ead72328245f89d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2775182eb54d2b30f1d4e5c6562a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05535969e1173f2d314efa50b979a4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05756834bff9794901b1096fbedf34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e371fccbfefc93867c155d500a00a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed868667fbf4f0e7262ef3eacf6dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bfeeb3c804927a06646ccccb0cc4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d00c4a00cc4f91754fc7a6d25c9eac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2906d7ea0fb74f0bbd6e03ca67039b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee19326ba424e11acd2dab38aba96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d37bde451e0926586a9634c24159539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f027d20b7d5c87bf5e405ae403e32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f966cac4e50efa388b9fac1252f27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9363ed63f703cb14b158de9685e6cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322a583d6806bab73622e93d9b35e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c26c3ea04bf8c7d3e85653ae6dc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc8b5213d760a18662c042667d2f86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ba92a7c1aede59092c8d204e2c99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd207403c7db0cf2205074b743b0bed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf979ab59e6f57a2f95d56e402df1bb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c80e79c2c0765e7b9ee210d161bb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d873da1c75dfd7eec385d406731c6f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4aa14a46af234331a10c7e2237ea6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea23b342893e8a518c16735329140f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66494577a438f7790f08c8d07c2f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034b71ca27d4e48549a6c9864c8f16e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3cf3acbf118fc1c9ab9be3c44a74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37432ed82dd03e388e35697187cc90b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c4679f1b9e0dd71295ba62c045e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8105cb74c25cad2f23ecb9c74fbdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6023e8b3ae5ba09f962f52355e5b6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3de90b397e76be29f384cba6ab7d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68e20b67e3e81b59ef8c6479c10a86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f958c26feaa5f2ae4f8b5b8f54ea70b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc9d83c515dc31a2276881d5d2948b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add232c52552b324d04d416bf49532c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381621878c5efa27645665765a3f89fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed4f56e30f5178f04afb834cf053b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bc4175fa022953a9c49cff893716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479ac5f42c638ef9290ad1d8d5e84a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e7dc002007157dd03dd27fefc9082569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034638f4aab91b12a64c7c93ab399128570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d03d64ad35582cf72e980e39d327b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c76e310e75a580e568e368a97fb9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b00630b3a5c789de58e03d1fa3ad1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d084683ce6df6ef055b9669d5cdb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c68bd004e22513188cd6b8a281db6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b523e6409540701cfb93e0c2f9172576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172fc347b3cbbd9a6d3d7514241f783577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917786e32776011bddeb0c78343e28fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918b1466df92a34f867023d59eefc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a895bb2a5e6cf71b25fe2faeef89fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bda1a7b31e591ae0893b8a6a6ad7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef13c0c84e968adbada3e6751bd2ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b28a41f801f8fccc55724a6d428c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb2ee405eb386f00a0159e6520b47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9474e73374858bd08e331d479ebc31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916a057080c328cfbe6e7634cb9294586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb75b9f0882fd0b8f875522ce88539587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486207523677770faf63b4cb41a818a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d5e414cbf19029aac54b4752280c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be9b2449de4ad778d47bd47a1a92a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6f6f51cfe4846b6bc529faf69647591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e677ca6af916c3f1de02dc3dade14c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2dc3996c815952c9285b20350fb67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7125cefff9fbbd6cf7bc6946f4903e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3390ab71f0145bfdee2beeec958b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bef326c2baaaf983494f7a6bdf21b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be3e1370dfd944ce54f821d803ca6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b35ac60fdc70569a9a00ce57125b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9187843b79863b97bfe0b99f3a952a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f375d65aab8e49a6b786ebfa4d1933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472fc429df783381b7003ed2eb9328601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333c89197c170f7347526a70c3297c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8723ab53533939f6e24021327f2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232842f37d990099d5c7ed6643e8e06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4e35e82459643f125a9ea0833cee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373511946b0838388fca875428b4b2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c2508de948abec840f26b9127dbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8da0e0a290187610c968e511a64a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad993c0948713de2b7fbb5e6027e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175e45f68fd7a2fb91138d60e8a1f76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad910063066bc15ab32b2dae0409860611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e18ed7fe6d7796afc7eb2a967c10a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c43995e1a3f0422f5c8fbf081c4b3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6e3471060c35f6bffd61801eaedd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb71aa2cb6ab417d5a6a7f870c26e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128eb411ec9eeeb9e4fe0a8b782337616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44126a17ecac8897c899cea28551de78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc35dac1dc517702c8ed88d8d1e84b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d235e80604c2003120992f1643176619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bca2528bcc4d10f247455996b2f64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f9e7e7518a671b2076564d8520bc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec135d0e6e947866cc293fd5d3e24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df45f014e95bb4fe6de797cd0f67a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7de1e47a7b3ba7657cdef4ad8ae85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045df07267233a6ef98dd88a362258f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295cee6ee78923962f6ab29700cf6e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2596ca06bfdddd74442c763467015e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77c1ebd5bed9b3ea1fcf2929cf6f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289d69e751bb4c880a63d72060423f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f033187f9e21ee281c1674dcda8bc2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31682081e18ab7329782f00cb284b804631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d3412af7cb6098101f5e78f11334632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a63e0d3b7979eb818c8090891d0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5cbc2fa5e0743082c41bf77c777f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447c9fcbf677ebe282446cb65d8c85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77c0328edd593cf79476122cbdb9db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f7d1fe65b9f59cb8e8c3d7b92f9fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87041c3d86a5b9f308ba1e8f46ee245638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7bb12564882d8eefe3a0547f6e630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad850650640ad90fc20ff8eee430cbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56cc9e813750ebe87887560749618641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68bf0a55fc503b55d5b2392f7805f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76019d481a08b61865aaeaa8bd437d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979d7cc37062d189d5dd8b21242b55b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00886a7f3ca6a5082dc889a2d24ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d4e9d8e1ea213cff900b4d33f140646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59253f904fb4fe44505151c625804f50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d64c7fd550055907279ce1bb3409d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1ce87fa9c32e46ef7852e35c1489649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd48c6a34dc2d26dc6425687670853650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9567a4d583f0af5b1604bb65e8fb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963782b4e4fc4aeb518965501c4337652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783524b6083de04356ef517033e91fa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb6138514a1c87e46254968032ff9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348180981b50c870c8222d039750b52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32620cdaa7f4a022b77a381113744af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c17497a7fa9d2df75054be1dac73a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7a97e4f4e995a21bb5ee46fd0f34d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5bfc323cf479dd62eaaeae121ae31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55592518026fd4c9502a60eb730da342660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ab6db9cf7068f4acc8a2cf14bcc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999830230f002dab760f2f1389536fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b5fb0ba35529c6089a458d0585230663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d18a788c0adae061762f755c2066c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b42c0b51a57e13843b315ecba06f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb50d3d6d925485ba6142e552746de1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175faec635a8461352108911b46e44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7d6fd8a4e5135d38620c24eb88d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b96acf338191a26026154777aaa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b38dd5bc83f8d582ac1d7ce85b848670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b84d71dbc2c6a80d5bfb6e7edfcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac611113fa4712e16a4a2beab5ee6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8a3afc4abd22056063d33fb9cc0be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e99b9ae3a9ce92ae6bc04e4d4ab2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a01117dad8606ff7b8f7ea1b46adb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109388d8b6b61a5932b22da6b3959fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b73853f53725429433f0228281f36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c217e072e0cdbdb73b08f3d94c9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774bdc4e0c9d6dae364a8779b1e515679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee8c59b8f1e943260c023ddfcb721b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855a363015f65c38a570bbf4cc48e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f36125ff8efae1f92a57cd8483b76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf97b4817da958bba18c01ebc09533683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff296d9525aba7015bfb42dee2a53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32bf7bb2e5db1793eeaf2c5a049301685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8d99a1165e282f50fd2896fcc34b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66754dfe987df6d10f0933129d035b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77bf26ef05741ec3093e4aa3a7f1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c2b5a752747e7311a3e4ff708d5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d8bd7cf10dd9a5cf89d20823e973690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fe1b800d9e99fc87e2dfdc019303b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655233844025d2007eea3854b654a33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b58a3896d95bad40ac680c5badf99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56a8a53793a48a3c6ee28fdf0406c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f9219e9c172a0992d3c4e3c98211695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901dbd8763ab10903d1523074a8cec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf0058ee4155528a133cc1a5dabf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2738b59e01d1508f3803507a98a6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd4af0bbc8e70c341100e340984e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300966acb186b49714a7a620024461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436f9f7f50d907de1cb2b19b0656b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ffcf23d3f18166b8f9db534b6f6a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7801ff93b51d545ca8fad7906666e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386e066d6a7e01af5541863bb527c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356c00726635e9628c0859246dae4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e92129f351e4e1cd5e63df82e5871b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e453b07359b88c0cd0547837281a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4bc2a393e44315bdd6eeb70521da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d2ff33cab4c65107273c5104992b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ded18c5bec1b6c9f117548ecf156b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d4fb1593af535b6bd3318df5c8f4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2fdad5bf7b74658e794c7f4e41d52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a1f287ab08bc156b5eeeef5b8537a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43938203f5c4bf8cc81acb84711f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265b3e44c9ae093ed054bf83a62342715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5125bac3ecb713105f354e5c02f4ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069537165bbfe833d6b3943f91db62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263761fff4e3a19931cad6d0d49ca1f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd67e5eecf56e86b4d5c748196c6b50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78c522235af4c13bb047de7fa0dc83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84279400d507110297a9edcb851a7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1bc08ed5efab02828d09b9597e7fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d178eb157059f17c28d6cdf9338e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9466b1f0304bcdf805912deaca31361724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699dae6d17987c22a939f713cc89a35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e298f2a16f51c3f62648477b3b174f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087022ded03c96809e2727346d3c0086727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1d82851b60eb3cc974374065b7171728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba93140b30695c415290a89cdecec5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1dc97c8b01ef33ac0a43ab40666d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf9c508b1e195fcc49c910d09697a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d3c4ed8acf1c328c1f50d6991cc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb0f5c7019367ffdfb1954240d9892733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bdfc4c2e40dacb68a1c721daa475a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179555b39b42ef434a8bae70cb64a98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295049804f5b8ab168f0d0f8f9819bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc08d5f9850547633bca55345e0eda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc997668b3af7623778f1d0718e0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d0be43b0565206215c38857942f3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3a9dd3813131fc7335ef67838242740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88aef11f1d94a0961473a66f36b72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35e2fbe2ffe24c40c6cf78545b525e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c41afbbeea4d8dd14ef128e6ec0295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc65832f709524ff193e121b14dfd68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf715f1d3333a886be9433bed02c7be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cae2f3b80ae98d6b05e2462329e6c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad188199f50b567d3988588794bfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee4f78086fad045f3683938e807dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682503e93799c94931ec600d5680bf9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316d5610bcf9ef6b847d2d4334705b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db536baa9741f57653349b4cf9aa7c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ad89091900b00fd12fca20154222752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaebe1cf3949fb7a93218b08f313df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a511ac101da3b80f6941262fd355c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0992e9a6b01d3e472264938458b8c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c573a7d74caf20aa20c3fd376032e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d82ccd0fba897e58c0e0a5d23a1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553771afc883f19791f6a8c7df45a66c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0cc3edd25a96274b92adde934073e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84160844ed019a2c285736c7da3e45841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57f9c7696233bf326f4f05d29ff032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab7c76efb53bbda58e87bb51b93b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8880cf01f9a32b3ff767529b917b244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8003b4ddc4ac59af62c785168d31b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079224e0e95463206fae69de5851ec56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f0b1b74c4f9208d1a9f050797d6947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01a06fca67c8eb52e17b8addb205a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efd852509256b9a22f6efaa442a539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b6bb5b895e75d620681f6a397732d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088f945f6f9637fb2740dfb038e2a6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d915658786c709b1bcd401188468912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ec62f95cbb3b4faba07b9782513213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295ac16d800edc6f55c53fa388daff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65286359fa038459252441e32c24c0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19a6775d8dc7dc411bf0411b411a8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a61b8149aa693fce6eddf6a5626e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d049ba730895590dec0414974468cfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2d78cae4f29f9942cef1bc78d914419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7647bd6ca6a8c8277d25cff05e5cc4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57801e34c71f798a711559efe9d18021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55230897e61f5ff363821fc7f44dac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5ffcdaa2ea97b008f0e091a7543123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b45b34bf51ae6965fc1f67e7b742e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753205b6db94a5e3482042dcc00ea4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3991db5ec0db836457dd51d8e1efe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f3d836dc595ed46339a8a459956227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb20e5b9d1a44f35c60d8251a471928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c06eb1c71d4b98669794080fd9ce6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453cc144b6729d5c2ffa1c360664a4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ec9fd230704991ae2d443982ed9a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451122fbd657973fc333811f245733232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa491322194628ac366754fa3e3d7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4db25225ede17f66ff8acbc8c4f2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ca4a79db159370ad16c46d9b75c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc2356bf9738e591044a50b38df3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819bc67717a9c3faffb1f73b282d64237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbce249d30a7397043c5634bd5fa43438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba170c348e329a5c07367a94734596239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370d8a2f8f5776d6aeef77abc17b0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06de5a3f0d58daa31cf7873b09be2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fe33555b4d7b31f9e2f2f32ba583242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe98725076e8ce748d757da741f02b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d1dbc5f9e717e4ef9c8b8cde6b62a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47352b7d56c1db36923d8fd7e813345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6bbc07b61d7fd7420dfb37c82bfc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09936319c38b9fbd6115cf6b73538f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c37bb55b1d0383b3a0881526f5b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ef06ccb8ffbb8e7ef87fdb5c5cab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade36a11ed98974d87b8a3248bcd636b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3c004b66f52e72e376c4b3cee3f1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64334dc3b9d2525829118669196f99ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cdbf4350aa72ccd6be88f7d80fd5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa20c13509a432fb9c0112557aa0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f32f23220f829b33f30e6d66aa51355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d79e47aa6d8d47e56f5c846d00c37c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4477359948f0274cdf9a1098cd22357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce412c8980c1f00954e3483bd06bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f45461f114b24aa33b5dceee836b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e822a0ccfe836832094a2fc094888c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e02083628a066bdcf3682f77d7c8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a180e65b013d9dea0f09ddeac1d1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed82af6a65ebb845d924be66c8598e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7da678d51ad495da7786dc024d4c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42537038fb752dfae9353f71fb814f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e620f5c3e4dee351714404dc74a1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d9b0485450e9421f58c4c9c60153367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1431ae6715a55d5c0225bf91c21e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02fb7f115a44e05230918639b452e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9132b657dcd8528aff529ae1dcad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5845b0dace2239e9e24249f1a05e2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57d73ecd2a7e066aaf6016e9372a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60d5fcbc9c1b4f9a8733bd3c8440d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecf58ac2f12ca54162f919cfbafa6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd5e4574e9214ab7f7529f66dc40575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6050eb2c075522e241dc0c0f63345f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d4461868bf5af5160a59d92532b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436305415db896959c945c49375f7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a546afa996a308e3b89b65667880cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d7835337266161899d5dcfd3be4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd04bee790fa170ecb477dfef217d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c93f51d5669794c92160a28e04cae782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93ab5d8480bc59e6550eab5df074383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74982f0befd4dc52821ed00f5da5914f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6096f9ebd20dfcc84574747ff5892b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a393c79fc3eadc79af64f143d808f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6934b2f485e9e96475034c0fd5fc90f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973333cca39a482d6228ea967cbe5ed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76252923ea4a40959a7910432d99f36a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5b6c1994194615598aca1e3c95da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a33ef0d1df4105c7eec3e711c33891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed650a3808cefcab353aee89503ac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b3623f1b9bb91eea9f028804f665f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d831a9e7b59a34811e8a8e9c689e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60510e87c4b829dc41fd5c5064243f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20441f6aeeab64ab72dcf8a4fc8699d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615d2fc1c64a70d9b563a85b290ed2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce23224be4ccbb3e4a72f2a5f20da798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd7d881b20bb3fabcd3808a1a7fa6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325606e459682756632ba76727c87e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121342d79e5f533a4ab4f0992ba8625101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8998c826d2efeba37b983bb9524f8ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e755494d3b38aa78ffb97f599b78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86428dd741a90ff29c272cc6b154e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540cc67d33925b4907fad6ef41cf50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5ce2b537e2ed30ef6ee1ddd6ef93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a0599943e3649687ecd3fccd7539107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba3114073807d6f8a9ffe1969d46c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582195896e1264a71efb517bbce23a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1c68653832782d69a19c4929483e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde6d2c3ba7c2f3757c6869c06fa85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1787ab573bb17e0814ea6653dd897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f25195dce9dd443c6128359734d122113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0136388d8c3815e64dc68d13fdc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3230f6c3eec11d35325c69b16e6f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202de9fd7156da40c9222003f4f1e20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bad196167615c9c062ada29e4806a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849659bc683bfe6c9318cb8439b82bed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d69d07e382acd25b21ebbc2fe0959f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b085d53d66f90c17d27de9a4b0d99dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b8619b9c2c28d579114cd2dab7a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa1fce79ac6920c5149e2e0004d4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2281d436758aea5794bf58425fc8c14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5170d1f92d81f5b1126e4025455bdbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff542c6f15963aebda1214743acd7b20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f112da0a2da0306c69c08722b4010126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c2ff8fa824253b4d62053a6b46e21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21736b70e33fec21643f78493de9c03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e85d8f780e011866541bc52b791d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86285fd44633272bc012126401027a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5727f9dbb2bd124947dfa73a62e7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0361affb7da368be50df2a4bae1758132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8413c3d9aad366e0b967be5184a94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d11ec0cc3e760bb60726d3dd909a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8e7bd39f0c6efd804bdcc23c80ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3805d57f47032593002395a22bb85e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc9b1fc83b03398c7ddd6b92356d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33340e05d9174efe22fb657661b1cf78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513126945b6fab2895934e0bb1ddc6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42055adb497947372830b97f565706c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548401c6ce5c5da182dd89485f1d5b48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc344d5344004de997552b8e3e7faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ba0d8f4e65cecb76611662e0552e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074ae3e69b3995db58e19d95fd8bda4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a817bead5bd2cb8d6ee99793a69c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeffc559e920cc32f46a123e3aa7a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261fe923d61722a4f3bc5f7f8d8e229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e81d30ac937bf9f7508d719be87ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c6db701d4709f2b6c916071ec58c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70f7fb15b982e003f4e3468ab5964d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e8967296cdb4796ae663bdf538427151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2fad8ee05b236122b59ee1142d869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea1e51e7369130c8c40ae0ca23d7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6f88cfca0745d2247600878d279ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709084d9d4d464089a8b013f650fbec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb565a02c6a21052ffe4fdd52d784156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb989128b574b7aebaa96955925849a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a017c037108e0c16970e65ac61b8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128476577e7ae3754ffacf6f4f81ed84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da99613281193e928fe9cff0c4bd64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c287e117c7b3271b13a91c5350f3d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718c0bf8b1678a45efb737e94c9dffa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf69b36df6e9af0540f87ad99c1bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d50328c3e159029032e9f2e493d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadc5b96e8e9b32142cf098ec4f89d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1ee8cec2bae505c636ecd3b6ec746166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1868659b67ca83bc2d2cdf655294ffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df9a3285c553f637bc7e811e49dcd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7999f531e6469befa254c013ada4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e71f8023a6c1ce040cead93a99d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4db2f11e9d119b0b513e380188063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed033634b009b224e1ab6174d0110b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6a92f2db91193f5f4991123cc6e6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b847a5e2f2ad96c51ea8abe072a5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621cd1d16a30e8d3ada512dd7ac29a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c6cc682c218a6062e5c8d373109db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a070a423e489946fa5af08d25a44e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a240ac04598fd0d29dcc0f2d7528178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782081b88c597fc5a3bbeef2c3c5b012179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffccc4eeba29c78f954508c3618417c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7becb4d83685ef59c68a2c1c6e697c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5703154cbbc77363c26fda5cab2c1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47233ee3fc063aa9a7a0b389dde45bb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b12cfa4a854d6c4dc2c59be02bd18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890cc5d83c17c560e881284df143c2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775ddb22cdc560c8318132c3b1d458f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238edd77cd89bac5d455c074be24e09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfb2b1077ac6456a0e285e7046319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f29f392cb70089de918ad6dad6cdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22020c11f1a22e86666f730f6251b7fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b151f8c3ad36258340106a5c85f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a45105a346097cbbf63c128ffa493192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83699ae0adc1e2baefda719190c1cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0d2d0b3e249d5215a0dd5369a3f61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be72ddbba28960aa102647334db6b4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84768d8bc0e6ce75d846be8284b85b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf785132f86497557555b741247f78f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74c50cdbb4c1dbbc9e67136bb3549198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df585c08aab6a7e7a80f87ce592cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb53c3ee542fe3d2f7489788735a54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7e5573c71a9960faf6d3d8597bfd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c772b88775f99464ecc3693ceed43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebf22525a3fa08ced5c431764bd04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2804b5f01217db32620c1693b6de9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4d59d8399299fed185077a525ce2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b34b3e19d161f20e1dddd3a7df4ef6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2057d5546aed81e565f72e9e3d2c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665922594f368af23ab3ad5b65f1f04f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f184642e6f850ea268c15fcfc0ff35f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e850a94cbd6186edf7b2b86c194e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27747a004abfcd83464e4ecbbef340f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd368dd47b3a8ae174afd2848907b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d89f729b97f86c192a732a55429a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8786925555b0c0a359d2015a3e49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876ad458cd03345ef60cd0ebb08283215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf37212c3da4f0304523eec98fe7dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee4faa15048fa80e2eb7fc4a64fc61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ccfc555839216c683db0036dc5ec4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ddf38739e260c6aa6850ccd06fae6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2535c6ae4adde1a0729be44546f828220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352057b355da6d9db66ce0c6d28aa73c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f508e98631a8f72ceb54c6f5e79ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb65965311f34ad51fa951c2417c4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536680ccc62c2ee6e0f517cfe112be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404bc99f5d72bdda84201e4ac61fb7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f9a0d221a98b1a57eb42950f26bc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e7ff3e13eca63439df3c6bfed9a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac772d1f15c38262aec3ed26b141b866228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de2a714dc814cfe3500d327a0c8467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78892d6931dc329da5ce96ad0019f998230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71477714ec23222b0c39a0802a32079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d6d570ecaaf8fb96b8a95c9f1190232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815158a80c32d686c1ee133179fe5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a4a33e4b7187ffb900dfa17ff2d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994008fbfe6dde802187b4d6d5952e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530715c5c3440cfbc7a9c20a820338df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6883bb8991b683eec0eac84cbc9273237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226bd798ec6abeb83fdd7c1d048b0b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d185495644848ce92ed0c0325a4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef36f4f2afe5d4cca971d6de1a40b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d021a447f978782196f44c48e4a6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b0b2e74a9d6dddd7827d31e6244cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb53e49e398f8cfb0f25a1b498ee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499cc6090d724ab7862220b0a234d6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82144d89da19864fa37f71672ec9ec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd233112d30d69b213a34a907373a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7eb59dc21944d1617f39d7a89ec45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23647785390096879a495fba05e891248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bbc255bcc98c38a702fb2aa4ae303249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed11ff1fd67ceeba728223974bc65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dac2293bad1419fb02c60c8e9c61b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e5257bf5aff91c2ab088b3dbcf9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692947bbe52190d2729fd37dec5b55c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8e4fe427d955fba2c2cae2abec028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78c1468f9eeaf0b322a84605b4af6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412947fea08eab512547ad072df10ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c2ced50db9297a475b52b868eb44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf39cb2812848fe961b708ff38c8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fbd5abd234e7f2f23cf198722b0de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffe1bd2eb2bb877bfabdf034f3fc21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b27bb22908862765674ff923383b04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502353340a522e6397d970f71ef62b60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d0dcd0c365b81975d56d20531aa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d2292929b1faa4af6cd2ad3544301264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52361420a942b0932b2ce7366888a9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11405358f580724a33b812905c869619266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02321cc8a35bb37fb1e968213cbc61d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd47a7fbba0dee1ed390b62403fa0f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18014accc5a4ffc939c6feab6b6320d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418dfb028bccb1052a1f752574f4f52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d6fe4eed5eaebf0b022013032236c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3f0cac68ecf8d81ed333975946f27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a30fc08c69e1606ee4c23ab047aaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9441bf42f01a9d202af98c73cb406a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfea506ac6a19daa0e0e8b1d995ea4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4ec2a13592ebcb4a8ef7cb9d1878276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb372838c2a01c80c82906fcdf523a97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee39509a02aabd6dfb9c70ef64623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda47315761ebc3529bb9f2c6c6ee9e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299294b06dc11be3bd204bc2b2d42f78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d988c34ade5a7400e8280cab9aa12f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097d81fd8e089819274c160f0e101b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d67d0c056bf432e37b7516b27e8e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c903a9c6b67ec87fb9edb5a006acee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f48b45387fcf1efd1a9a1f78b89880285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86637b304537a217b41510eaebcb98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682baf8cec084a91b3f9dee6e3ed237a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3483786cd80df7623010082eb5fccb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6395e40940db1943416ea6176a6582f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f457fd8094be3f9d91022be6a2ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9f2ed58e98b7433f61492da27a23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55810fbe16b444e34ee463bb895158292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa089ccfedbba3fb216b23de94a636293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059ca6c5f806346ffe3921073cef11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819876cbdf3af760dd74098b6ad905295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf9a41c8daa76e939a53b3f16325e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051658f3b89741c6c41118dcbb3860c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04831c4fd90fd681640d9d80a6ba5b8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2622407cee90a1e3b2ccdc9fc492e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e832e1b71ced25bbf517d17003a5ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd5fcd275f268c82db2d82def4e6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e568ae2413af58207cdb8c9d3d05b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b998836876366419fb864e6ddddde5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd99a78500d81f264c61206b102cd77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e02ba1a379ada912cc14ea544dce49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e95986366aa52ee94b557551119129306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d66939de8c261f450905e2c0a0ab6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db4971089ab3e48e7b4a804f70791308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa695bb9b9fb27d95bdfc5fed5048e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0533f145548347c6bb400356375b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39156d394a4cf7ef01b02d73f0af887311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27e91cac2186b65856bc135b392ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72eb38be4c63b6e22ae484dc21e67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86825714be81d49713ff0a0a751eac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4ffd8f06c571d83db0e5a2f1f315315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111346569defd98a56b603fd5f254f1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee872dc9de85f81e2ea50557917e362317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f055e2580f3186fd6cf5a691392015318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68a32409e29c3cfe11e6daa5f1e37f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3662ae3a5f3b3b31b90ce35cfeced1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a71a752d1514c3352cf8d4d3d3fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c858f2e2f78396c84ddce8d681c92c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91b788a221f1be47424d63673f659323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7af94228ede129962d531f2b5992324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb1974333aac191e9e3cf8d4d8035325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222f48c8115e07bc68fa97f2d25cce1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f10c9be7a19f5897c35ab14c30824327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916824347371f862bc351de82e14da21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae9766da1f59fdf31e386687804f61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a580190e6e3c76ea046659ca2657a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368a231f5cd5d4649629b0f5655890f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b6abd48895f74d6cd46eb50a45bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e41e08b65f0bc8c434806739057b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b95e600d9822bef386bec385a7b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c04b0dd7cecb83f1423962bda650335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee4537bb467093116940251e8fef9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6df2d5a0fc8d4b1919aeec2561e641337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a6f77f36a2a06c922f814a1fa6552338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114991bc68bcd611be8916c096278af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b898bda8ad5e0a9f4ed7a33246c825340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa703f8029b82f8a226c2c55700a46a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14048cfc4769ca7152315b882290ae78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5594cd6b40081795cbf6ffe609a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070aa73071d74103a759fbf5ac4d3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a160585ef20460f83869fec42bc2a7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4824dc6dd6b08e8c5596ccf9dabe13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302558be248ac04000fc3917e2696ea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91406c806202e451e7c3bc78e49be35a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9295f12e2400b23016d3fddc8ae6b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a0978461e49782ef05720c782741350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998104695d4b3128f57185b04328e92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbd54aebb5d7712b5c9c6fbcf4cb1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c50744c01828e5d562be828d4599353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac813454a6cc31ae089ed8e9df7dd46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb0e9aca70289bbedf865afca34ba5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee009ae0511835de2c6a96fc95051356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec73ef15e6322f6b1def569b7c2f3ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd25d56b8e807f4fc9472fb1744a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115cd1e9f94dd409d351eb28b5e66fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd421135cf01f0a330c6f9e9a4488212360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30f4c64d999ca9a60a5352ee3836bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7991277269c7525d92c5481d78cd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0b5c2102cad0db609d11c26df463363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bad2d2d5a663f214b748198f48a9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cdd78108985b8e6c7f783d8f392ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a6802096e84000b9f602249e26a4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27708a18343a448071d5023370faeda1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c49c8cdcbb4aacfb7095e2644b53c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a745dd832cc34d1cca8e6f5994718369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ce6cc3adbc1529eb81e12e5ed40ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db692cac1730b9b78fefbcd497abe69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd43c6562ac8b60565886cd5623ac76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27db17d38fd6483e91d2ca285de5b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5595343a842f3089aa453963dbe7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a6bdf7540b7ea718efe995a2f415375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73623d6622d6c693d2e2351105e39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafef4ce8ee048e637c0adfc59ae1a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c0a0c06d2087c0bd98eb815808618378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc116bf791aa4b8428438895d48509379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458eacb5da0743ea7283b2df2f7ca3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b06dc0561eb8c68ed3c7051116127381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48652204d9e4826182b9c1aacdf4ea8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9068996155ba10631ba4bfe6eb80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b07d2a014e8024e1b9f78355809003384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67afcd70aa3d616dd111e640195320385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8df1414331f5768af5cc792707a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbe7806675d4ddac1752b4773df9ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fe8c8e4350fdd02d94b1cc186e840388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8637659482dfaea1ce5581ec78ce6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cffe172b2f1a31c013bf8ec2c82b7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35632bfabcad82bd0c7a4bf2e0b23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736463c6c826bd797844f0ebe2a0c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639c6f79db33c6dd7056723927863a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a1a34b888e2cce1c299c1bf2ed432394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e710693693473d9dd6c70dc86c6ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a68cc8d945060b40b0bd2b7899d89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b1624fe9fdc527e66566aa0840352397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5534e0e39fe36084991715787de345d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819172bcfe0a712abb4198057b2fdf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f617b61f02c58fcc8827fe5a28c9935400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8636153d1d07ed2baa4f71476d77b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eaf050afbb4f54cf8d05d97808d9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f2a4e5a6b1371cfb1853f63d8e59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fea87e4c15dd82b246fa11411adc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b64c911bb0967c6ff72b0eca0062405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea6c1b43d882f62d60a9dd66c490b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214202076b4a4ff2965d6329785a8a98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e32cd43dc0123cb53c92d515f81d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179a1e1789aed63b19ad4e244b5fba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3360235ded3f9a0d2db9859e4194d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e95132d495c3e3411301d11aec548411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af6c3ee463f4a60dc72f6e60b4fe1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f972e7676cd93d9bbcf23e3835c00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e766ece65ccdc05a388a07600c11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d8b2175fc068197d563f0eea3641415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053d6753b8bc90a622558bfc985c13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344db0210e7ab2c3a6bf2a3b8a1ab31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6be5788606f11821d8f0d2082817418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8704484c9bfea31238e77a5d59849419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16526c008f1a0327fe1b15f6cc1feb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422571b881c36f858ca04e5d72706ab2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba7d91908b68352727da3f6709ee4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8790a3472962fd5d6d6b793a315f10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed406a4a0736bf982314522685454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a49293c99d7fbc09d32fd33a0eb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b33b41ec5a886bb20e34c31b62adb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a4d3b967c113aae6efee4a4d6b3b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fc14631aa81fd65e5222717d793d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82907d71b6cb154755136b696655c388429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb510cab7173a6a4d6305191d859399a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd8c4391e980a6b0720b5c4c135cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1c020aee9f26702cee17ce01356c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4387599a41d029c1c9a691e9abed2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef076356f16e37f404752dd81318098e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8699122c5f60bd1903ac436ff20c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfec9a408dfa593706439884d075db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659aff5c1da284c4154c560ca0bd436437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad033c296a9e633f5ffbc17a04f4f49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea1414fa295f1ff792f1ac3c6a6ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07f63ecae63f26b8db22ca5ac2fcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b130f4e0996ca8a6634576b3e806638441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeebe524cdac1a01b132b81cc8be61c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7e3e5dff4652fda1269aa9c3aeb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93f02fe6a3bf3e16b140a2ee7562b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf30ff5be7af9706046e660e502ed6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c43404f7c7902b04a419898db455446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067c72d33f836a3eb8d074d6482374c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2ad4ac6d2825914c97a607b643be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcd0ef2b883db1e14a508411713b33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710eed1245cf4472d8a3f5e22c5f41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a170cb3b5d42f09d3c133315d8424451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb03eb3b3226daa401c44902f7efbb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad28bacde30200cd43049dedd107fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828618aee8949f108ba7699aa554ded454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81fe90055b7a21f54f16aa15814756455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a8464aaf23770c7720e02858703dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac0a66e179da0f5b1d50086eed616457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f42a00140707ab674463cb8277f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e59bf491c37fd7a1f24f583c63bc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e29a4ed3dec7322e081ff1156667e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9d1a6d0c41ca26b894472e22aada1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52846b5a91cf9c7b828401fc7d74fea7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfbc42d4c98741b8e5e55e7782753a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987292406e65d740059a42302198726464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b76fa4b2adc7a3121f2d860157ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b0edd008ed56a5ecf63121af03dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2656d53e0dd876cd0579e0929d5233467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745c9c446011d537d4d04e752617e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a167902975cb7215d33fd1c017b5ba2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaeafc3e4c81b92e887f9643382312470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ef71a819e01662f3e6a8ff518b3db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a6af1b86b62eb1bd9841ea224ba51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aca69fa485bbebbe9c69354928f6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24bf050c446ce21b1d7f1014622e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dfda999f7dfca9cb135c413c63c1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817d9a8126f7c4ec20b2c5a1196ca0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab5ac715a300a7edc6f68b4c1af27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2272944601d6926d0f713c0c4a31a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad7526057a4ade47c2a33fddffb36e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df607d617fdf10878e7a9d7855dba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc570b5a23e32cc616cd3893836d686f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ee430039286471c1d1f9c04e00b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d823d1a2b7e05d8be11cd4ba080a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e133b6d4c245e5d6f0402d9bdb78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f978576ab007bc394d00b75404be5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdce77926e032cfe8554f696d93d0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc9559ae6af2364b14838b9baa43d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418bd597817cfc0307815b5fdf2b7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cbf70e14a3dd38021060d80143fbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14cdc97e3699ccf7efbfbe9df5d87c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad993d8652b37fbad0559cb78087ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747a035b1f76ae40738a6cf75f2cfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4829d62348abcaeae4c468e16133493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a032d28ea4e8c74315960a2856a40fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd26a360d40a8fdc53354372863bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2d885450d5eb10f685172155a93e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5677429a5031c3bd6489b605f5be3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c758588d5500305e72edd266f1eb956498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e50faea8d3609cc3fc3a0307e097c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ac6182c671d4e79f8733501fcd1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d649715ccd1d1d0190aaa148af3611501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b888fa287ffc3f8b9add2919261c9e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307731818408e3e36d28da65db11aa1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afba8188bf5a61ea77ecccfe9beff6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce16be11586216a56368fcfc164b84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a5d20ccfce87089f8f95b617d703506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bb8d292bdd463b1f61b22c826c8de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b765bebfdd15d82fa506fac246d0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fdf6ae298cb2ca586b36ee0c71c18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dbdeb8e07b3e98e36807bb907972e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7350a47230a14fba14df8efb21876511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99275157b760d2683857733caa529645512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8058d224e16d135a01d9f6593aec47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b2444469b2b09f8e612e8413766d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337714e6a6ea58e8713851955e7321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe73970fedb5d781e16339090353ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389242f7c394303558bfb9ce0e9e3cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ec7bb6ade14b755ade4ca3e27d2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f824f73ec519d833bfd642e1a3506b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb41beaaa57b65b80b789c3ae8cfb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d8c46ea7003d5fc7e680e0074fdcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6abbe16a1d0d745a9efe45239daea9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfdb00568e0eeeeb7c31f390e9b4a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd59fcb44ffee7ab1306b57d58be1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed942df99d3ace7cbaed022a77edf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf4562d2c7e04ba15a3755fe4b331526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de79a6cc769280b1784999d945507cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d61087ea252b10e16f2e276ef79af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447d8600caf4cf305c61f9049c465c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0dc02ddf0712ab4e7113debdcd484530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f648e90c5c27421f6a489de2c90db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0c1bbecbed7818de74fe850141dd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb93bd999b485f81a479475fc7b1765533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba47eee707369240127faf7030066534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caba00bb2464962dab001debce06330535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437bf7db7b6c849e670dde8e3686a42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6cf0b01a016748209fbf4b9b0b66d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2888e0d3cdb1522a2032180ea178c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36b32fdbe550f9188364014196654539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51941820ae5bdcefa950a06b9a72dfc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005a2ecdc73256c49dc3c281b974c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558390d7311423876daac808bd4e9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eaf6b9dc655428f6ff843804a346b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b7c70cbb919d959b08f56d14a73c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3749c99ad706c513dbf51c311fd62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ac6fdf1f808e573e205e130fca40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c27bc5f9a3d1f36e33bad62c0c4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7611c307b1c63a92e819511163cea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f05f8e7be95e102182df97fa90c39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ced8fc4fc841ce6256f352b720b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b4f58344a265d0024e614753ceb1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432079998d0ab58319a5fd09eb217b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3039b612af825f279ed99fbe2d6bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3108c219927d9fcd76166c1d00625554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285989399244005f8bd1dc808dc624555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c514a769d2bc342f57e6a9b2eba2b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a864d8fb3f29037702d627947d03f32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc775a970e73c389a59776e0f7621e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9140aa38d799aec997000959b10b3f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b7a1ed7557afa53ffd81896f1603560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca017643d8f1ae027f72bf3859fe951561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca60d344d13a1ea2fa22a5c363cff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68511b39557ab073cfcfcc33284ade563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94cd891c0596d41bb9c9aae2ee3624564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549b8d675d1b1bda5bd37f1287886d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289588c38599439cb2f7e060a3e0b4d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffca533634da9036456d0dda397a861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4b8751ea36bc7a2477a4564b1a4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a6c3e64daa475d4d10a2653bc012569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf6274f9c1c2dc2fa76aa32716b12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a085715a416a7c73705e92ade7439c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2bb7951be233a880541d8ae1f2a3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f474fa5fc271885f8573e2bd5862a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d81f2dd30044aaaeb5615e6c267538574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815b182ac07458f9c63498c588f404575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789ddc738bb58ee8bb8189a9baf3ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ea9a5d620227fd38346ddc20b484577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da556bd3caf069a2adfe389b4e46a8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625dd97c44f3fea7b44d191a00fcbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2d246d5beeee0900dd5b75fda08a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4b01b5ed061c0881f48a658ea470581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6246e66e368cd4fcfefe5e57ee740582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6e9334a031a894452a47757c488b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37500c4d80c5c81dff2bf23be5749e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ce54cdead56bc2ec8609ee11abd49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223256b72fd5e8dadc1e8f427fca252586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d4ff996dd4ea8bdb8db191982c115587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e3a2e16bbc29589b44f40c71b6cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb248e5ca0d0fbee485c1b5bb4275589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d668d3f9793e103ebf43bdacaeb6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735696d119bb1d36c1f237a0d1315062591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629598cafdc0a94c528e94c7b991bdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725396241cb13621b14ef78fc05d598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ec6543ddcafe65e30fc5d0553502e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ef9b8e4892dcc8fcc3a64eb8ac08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e2b8277b1cacea8ddbe2a6c672ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453f54edcfa47a5448ed2c2d2ce08bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60441d0ce72a5b6e307ffee71431abe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05b4ddc4db228255eda2cf7283510599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec7d8c68429ee74e65c42c6e0397b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2cadcb00873b0619ad857fa449c45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f10a4d9bd06666c7c1f564e4d5c99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b7be118e3ae0d1f438280b049edf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a3a40c2f0ef921669ebeece1af54a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7915c39ea0f281865ccb497e4dcf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f971303357295872f9836a61f0b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d020b995ad7aaf02c55aa6e24dbea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecbd119a71e9fd71bc1943d00cffb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e8e5d6e6806a4e7fe936a5dbeb05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf759133768b1ac36fbcaafc7a5cfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678452e099fcf557f1dc672d522950a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d246986ecfff2ae3810a08d43c82bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab721e4149af00d032ce3fdb376e1404613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21223e2ed2f004d2fb134381f035cc89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdbacb5e3937be64c459c1a3a07944615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dda1cfc16d1c5e3c356bd9a6e566ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf917a2d2b3bfbc599798d99ce0589d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed83c6e22710411851fe7df3bef6506618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cabda12cfddcbc96173cf9fad514e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35039eb57f50b6f1ecc13912010dc1fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a777509ce7b0e0e0e1d6ba8b93702621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8940742f37813702acd4915de400661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b9e23b1b8b5a856c6034349b97f7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaacf24f8e0179dcae8dba58b25ac7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35e0b8c2901ca4629f38f6fe536d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453a4242d45e50c7c4dd9ccc436853626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf02667f827c7c2680a552ba7e80d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4b7be14167d6ecbddf9b0e12b03e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110842fa89a0511c6a28d0924ec7328629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544a06a4db3436a0b9f38a7c811bd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88b4f430095b2b1d56d0a8f4f42377631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a205ab0dc78507029e2a5cf8591784632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab243e79c198899339f1aa8c21c540e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd25c52c072eed171ac08e044a47680634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19777af506e394b6e4802457da2c7d08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d27768de4377fd49e027f96d1e9a88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52c2e0c0773e4ac85e42ec980c31eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1d3b99ae46c66c5b1c9ede48bb37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f3535e6a9e7ff564dedf0c355caf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc7d9328d8f768781df56da33269b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d6c18ea644035c09f4e9072fe643e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135242d6ebc110dadbd47150829c7b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ecd23efb92bd44bda77003ca741f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104c57f6b76b1221bcc21c9cbae75c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10104b9426a465e859765e3874a176645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dc10f7c47e3551d093582c7c2c9c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e6a88ce86772096578ff37d75072647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6c5f97ab8e0d873c4226687903cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e6d79c79d82ba6bb7c83d7ff7bd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1939f8e7ca5f8fcb3fe47af976aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa6c42ba48de990d6cc670c3cd3740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60835b1854129a11e2634f1e0fde417652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9292a03ab92c76213d77ee171a5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad4737be36ad70266af93f578d2d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c02a30a59295f6a2371937b02707c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6020f779d49522f7bffe19ff01a3ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259529ed676f4e1ee0cc19e6c4b863657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cd3233bcc63acc196cd70e24ae46a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa614b312a03bc9db166ef7ca629a876659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159266b883547f227caf68af440c799c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b2d0d829f72a82bf30f4ee26f0992661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969c21eb39d71b39e9cd1800dfec902662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5617f1da5c09ca43dd3e001c5fd1ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806885d4e5fd62a06efdf0cb806c96c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446ad9876a2a7647f54f34a5f0021a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ed73b786baeaac424b2cec4b0b14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38061c4fb17b8fc96ce78eb29ddbff83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de7d4b41627ba0a93bba0b1786f88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e459624d74f251b2536e80a56d99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88cdd6fba2ff9f7b31f33d63b61ffa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a111e8003bbbc5fde730e288151f7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5819f836c886724f8fba0f68ebbb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45fa2ff14d045b935006ca654cfe20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a425fa7aedc25706bc39d30aaf4cd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7231fdba325e1296d39a4ed7e3131b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98878fb27df3899d89ad0c9c51fbe590676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933eb357bfd4dbfcd70831eca3bcbc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb2a6f6e24e1fad1bcec1d8345109678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d99f15684854739829521e3b7fb8ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f8c4de88e7ff2ec9cca2aebb9f4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e98a282c7f580758520426cbbd31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45559f1e0a1f61988a67fb8d7300807682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa364ae7f9c33eb719d3d8c4be4579f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b05facdddb6c840dac793a232479e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432b1bc77a35279dee771623249cf0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1cb291d00f670fbfcac60533aa1cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb88abb893dddcac40018a436a0cc1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0525cd1df3441dd5677a75c0f40c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6be0bf516911873646204231aa021689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7655a7c648799c749477384b90bc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f21ed2cced1be45124a2e17e45d174691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023275a16b3ce2a100e10cb2ee1aafb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846af4027254ca3f60d579a5ccc02ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83d6ba39867cafcc5b2537aac91cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27e3098731c4fc6a898d6127d3bf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67577bc51689ac8f3bae1347aa19bb86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840aa98a9e85ed531376dbe468738d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de489be25bef94ba29f17888c4916698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a910ff28badab341b0e6a10ee5b3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f9e6da58f9651abb9b60326ec528b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cdb7a178e15ab69de7c74b60fbd64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6ad4f96c113d1a80e9cc1de2eff9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc32ec301d582a9a3c938c0837cba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84bba3f8644d61234c669b1639f9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5c3770438909ee69f7fa56c24b95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f2ca4052d9071f08bcadf0564d05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976491cf37956436782bfecec37a1887707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c804ce6e101666789b604e393810bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec102f33c082c522f01dad737ca992d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f87836b7daa2ebc61a34e7631132710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47575d0bcab882db0e70472415c9309711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f9edaaa4c3e636fe476da587c2695712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd76befa9e0e2ef28bfba063bb66a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0e8ecb9863bcbe2bee2d5441674b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a628c1d6a7904c99da60d18707e1c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c538a1e0e7d7e2694219d8ed4c82f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba03073bcff320906c04390ac8f43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c053d97afcd9c23aa3704e520fff2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a172d42ea483bad5cb8f64bdb2815719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66012eac6ec9e9f8680bfc000ce27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f752cb07c82db74e7a11b55e70c941721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb1e0616bd499ff0dea4c07fc22caa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a1805735c66d97797bb05bcda828723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db78ceb0c3e87ebfadf8e4e20ac88c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43126e3bc3985f9b7e48680983197105725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb45c06671aa9bf0f922ebb3e8c306726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccd7318c593f213325a82c6444f77e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceb45df4727db0df4ae71525c3acac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0352ee82b90a1d711272ead08bc06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1f21b39bb384c2268502f46bc715d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d24fb3b112587e4451f834a8c9fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ad063727e80d9d468eb3ec38860a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27816bd113c41e11b36de5ead56363733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59d10a1040065b10bd7aa748f712b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610df8af83bbd0a42d3bc2ab44a5df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3584f41f670a21659f550d076b8f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9e82a49c355d5e8b44215357eb37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319224897e3197f222d7fc724dca06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d020c0c2419275300978c34bea044739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f5b815981ef78e5774c5a49c2491740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3f46d559fd322438f193798669a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f777c8b51b224b8aba153cb980b36c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e301879f8a5107d663e6200cac718743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe393174573a22b0960fd5ca1bf7ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce56bca95ed7055a60f4548a579e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a868d67df90010d62d6f853a8d5fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096c7652afc6acc4db90a5711697e66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71fc79932726316b31503421370c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fca2afe7e79e76d668a5acc0c3809749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375d3767efed8937d878ff47e266a86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1fadae589fb4565245f68a3cf1ff2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d51b4bf87562d43b05978503637cea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59430e72556466d87c67e8a4140dd4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede10d90d32b197ca56fc17edc2e0a88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512420e2b294851e7a2ca653b5f7a987755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb94e379ec6e5cf5ae025f54b5fbbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2263e3c19430db33bea8cfa3367525757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e8fa504cd4056283a2f55f0ee2a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821573dbec463f8892ece5724fe3e2cb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>