--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcebbbe652ccb404aec9b1979b6e4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76257e99eccb653fa58947be58b722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500710914b37eb8ef21a61c89d0aedf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1f961efbc5e4dc9bef40ee6574d6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b6d16878dec3756c297cfe1c200595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc33588cd85e25b4c6f61e6714f4fcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d9ed49bdd2ce0e1ccd70857ce70917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde5c0b4df01ee7afef375757399798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909dc363e3b9503807cb31091c2c919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35605179ec403583a34958d8f0d9e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9c1846fcc69acc81b8c711753881b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5110af0f6c68d19547ad19e6063812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cbd91170bc35bf61b458130c4d46713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb927c1890f9736fc52ba4b4acd41714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce95241b86d23d70f01f81d5f4fa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc415ca08ae07b1680c3094634d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe19fc04ab010955f77a5962d4ef3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401299c261f9b4816bb4ab284131cab518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043402a69a192185688ba09bdd8e984119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7226dbc26f9a234a0c44862793af520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5552e3f61241ed779d5d446febb2e0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a15ec5f1101f0bfb9f2b4614c9c8b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a540db0e6b894ae0bade65b316692723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a319a8fce7789f0ea448d98fe35de324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79838c2b4be10af129c4f391814f552925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c20d28e24df713a3036cbc5c2e52326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe211b9400aeb8c827706a9587fba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80082e6581451aebe41d576a3567a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50a588be6f1a0e2f08465929ec78529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ddb4a28f1020af86bd8a86383efd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d91d205d119f21691f6e4c2148353831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c62f93d747645f10a6782c0ed516132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc0161e68c8c095aaffd4e924f8b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668d18643ee601344461454af4a6d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a5a897048549db74e32593ebbdec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6e55b96c9888349ad25d2f214e21736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5087853d363d0e9e59746025029a77f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbca7aac804c3aa4ca7c65aa64fac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4804e28f2d696dbceacc2430743ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c82118912eaef18c510304fb83ea540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb65b243e04a1985f65b335288a629941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee93d440fd72c81a2520e7283d0a1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed3fe436817efffeb1289324a9484943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a58280668f92b095655a3c15f712e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0227bea0da3ea0b81005cc703321245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee70f83b787cda9f41f0ebd9bc7d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809de9227ca7e482bcea84f9823eaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc1d7bacedee398fac43de487ed7d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa5a8e7f736b4db761697cf9d460e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732109c32940a453c3236ee82c69e1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d156d9a2f5f76d9853042bcbe95d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c837216bd9365ee1fcee1bdea8cca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc78b9a0a3f489b0fd9f10f7627257553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fbd572ec0e123193d077de6390f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954aea52d08b6b226a33de235deb98455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af343ae58577981713a36d3524433eff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f87f2c74ae003c651db3e3e8fa8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b577ac6023350eadb54f2d48d63b4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c42589f695b069f6147e9e52eada259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb561968956924bdc9b08be7690c01960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf791a2be2941fd8b7f9e79be14cdef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d885fbe2831d51df2b90207d8d71062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76b7620fbdc0ae756245d178aac2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790f54226ab31faf681e53fd368b1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddc6d65ca5ae445c887d9775e95a3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e2cb5c8c05ed91f475fd1cfc4792366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ba7024c60f946841dc37df55a1e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87b4b5ee64101a634da3f6a7e64ec768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a54af4038875b636378bcc240624e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109612ca26666ea9a43620253bc4cd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba309f5a8ba2dba3a6a8133b8004a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd9a9384cc3e6c36bf8865c3fdbfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec71e5144b05e52f64f593969d3ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b576a6f2e05079ee07c953a37349b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966db4e85789cf651a1e70d2d780d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530529a327125df8fd5696b6481936a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b185b371d369c835a9b6a7da4332f9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6e652b9c2ea17d1541d5ab3e66b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a052dd6f9a292870c648c73061abbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedc7e8b9ce59bd6877a326df05b97d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e73f70c7d9d92fe56ddd4129864781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707303fb3310e2e3da06e0ddfff37c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7db1294cd447dea3262eb4d428a4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725471cd97f2bd8efe7e17c1a13b90b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37316834af9ae3e4196c2a37d7625985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1cb5432da7ec919dddb2dfdf421a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab06918e3c2bad5e938eb722ce224a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c888ac7d8adf36de68698ecd7e098288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6e424776f9a6ebdf62273d8cc2a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28536d5fe0abaa2dd74bceff9bc7e1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0bca0fe5cebb6fdce614093591d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502286455729745dce1603ceb98a42be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9027e33ed76c47c568b3aa5db847b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b32e012d3f849859c77af9205c8ae694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759ff0e0608e8abc0f2b874f9f47b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba508ebb7d0436d0194bdd207072a87f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d1129b88d991beaf4f6fb9654fa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe0b407d8de5499b164c9900ca153598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1335f7dc89326a213f5e46780090f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7bb43a1842a76286b65c4286d101100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231fe288d87f2782c86f256a8593402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cfc2290090e9f41d5ad496bb97f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc6478184f3226681b1398b082380103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ebda13c8354df0090a0c0a4446385104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10706f02a9a0cf266fd9623ab4fd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b6cfe862b7611c628cdbebc76b496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b55735e34f1352faba80434556616a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317322f47a26a48a77de16e0401203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416079f80482efff7854e049acbfb0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35b754000fae7db82bc9d30f8b419a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489bc1cc69b60b1677a6327fb89bd5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a30b1bb8a51799e24b94c8d3e355f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184db3422c33e109b178acb2b50429113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8738be9bb4de4753272e2fa270797114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d47e86aea9afdea616645ff7eb227115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b9856fc99afb933e8bf639f829f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647403946fe07ec2014296c7cf6ece117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4de9e3799e7ef210c85e76c973899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6afcf55b59085c42715087ce62c2c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990f231073d87579601ab7eb36eb688120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dd5c872d63c8cb577452ba747b50e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced15a498d096a41a1e8a429ef0de27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f9c57b2c4f78a42ef7c0d800b06fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577967adf44129ea1a54f8adf8fd72b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54b2716f51a2d0cb4263fd2ec593ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd460bec77b08eb66b54568c0808744126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d255eb8ebadde29c53f0b7aa3272b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b942575c8c6fd36376c15e0cdef68b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2203db334eb9b459441fba35c2e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8f983da5ed89fdca31ee0131ecc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ecf6f30e376a8a11e773664847d1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca27992f39f2222104971cb5c78b43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a7622f068998ff10277bb12f65ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e53703a095afa5b916c214db57aff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af340276a258ae5ad00b5b3a918a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78db943f278dd8ce051f033fda2480136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d50dd42f66b412bf50d2481e7520e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c80fce2f65f01989e250eca52d9c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae46d5b8a03d6b7ee2a59bb453caee7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3d67a20c1e05d006918a630774782140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f227a9bce5511a9278d5e95ae2ae7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842dc4a85c1db0b21120b8823cf89cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9f4b5f3f0fe2f5ef18b63b1b0088143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e448e3f0082fc3845bbf49028974fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350b1d582c84e165592cfe782190c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d74721cfad0575cb6787886c96d6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e142a2ac41939c0b02517a832532ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885870578a15f3f1249f65f06dbff9ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc6c0b191f0e9a743d72dfd6e5dfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0048bf3dadddae9c1665e992ff9b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa85d993674bb71ce3545927f789d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284213c5ed7e3c8f679b67a59393c60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44dc94c293459d7f27f06ceaa5cb63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e820171a14feb5887b9b3a3496ca90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281df403b0e6a8cea6ad5e0e9b4e56e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9159774514b65b86f8fd7124342031156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca003173c10a32db7ee6f621715db4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae48c89f9612ebe217430ab125f14f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89498586a2683ad9678d7e3e7303b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330626f97678c1d7035b7e5e44d5cac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2909670c07c3c571cb5b2c7d76f734161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f479cc1e8b8cd1b825c0fd56c174d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91e7e2e7aeb4fb4556640adc39d18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e31cf685c6abccb5ef2398dd2879164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537c3e8feb694b62beb0dc0869d288165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ce5b2e36d59007aa54d1978c395c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1927f56bb06e317603631ed938c1a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549242c0e4a2687274bb0fc6119d189168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac985b06dceafa2cfcb84ed0b16c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3006e8a32bcfa3b5d92ef6e58e20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2a7d6c77bfdfb3f0d1a003c2aa5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0432d5daa63e9aa11fc6de6f889bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea561cd34b5fa0c3d7c58d7d75ed086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce886ba8bddc5539f4f014e7ceff9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733ccb50cb81abfef31e93747c1c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa3c810efa188a8ef7c6c36d99accb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da84429665934380b7439de73fcf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad26b57b94ca6d7ec5bf97a61912a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1433b0d161cfabca6731c4b2eba6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd26e1a643c851d71b39d342b8fa99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd325c6223d92fc306e62b7c02ac0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ca0cea3ebe1ffd6dd92750cb8406182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13647e9018ce47985199bb212bc4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decae19c46171b362eb69da320410861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d6a51952909bf094cb8f88bc52c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df372b4eb3d08ab2240f130f34829c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c34988d7d50ce491641637f02383c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d71e45d2957a13fa2592a2223f3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273cc2af11d335f2478388e677e27bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90faf0b5513808bb30c861496ca2e79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655d806ad7f795aa9831db58764384191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7476cb37e62c487d79de6bb2ded5e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1b9b97bd9a3b61a3c1d8d6df40bfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c7e63ecd2bdd2f55a6130e4510e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884e4ff4f0b83b0d6398246592d0f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92728cf4305d9b37b173f5329918b40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301abf345348186e21badfdb8df643e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028628d6f0a95558e0efd2bdf6bb97a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a7ba9970aa70c21da2bc71315d2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0231af5b751d19def8e412ec7c35d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be71c980ff924d5643198fec5d387b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744409630bb02cb40e8c07e30ed9b0a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dea63ce80e1847e24fe98e3d6dc7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891162b0a7cc040c96e26df52628d66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87899c5cdb610186fce380a3141a4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d8849bb54c37e991e0745f6e7efb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c95a874b5dd9ae965b8d96efdccfd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c88f8c39ca7adc135dd54cf9479e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1846ebd662a7b2e1443f32c97fb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b39422872dbe1fdf9e4e80d75627210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94359ab7c13a9aaff4c975903a7f4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6304fd8612efc99f2bde112543966a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52182c4f502d187fb6fd678a2e1036e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b6fb970c619c4143c88864a172844214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6c197ef3a3fd943f5767cd128a439215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c06b3a9c6547d375ae957b8e3a47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e01009fa06a26e3a381bfe2ae19c30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56a62e324be27744371500860439ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34661b44f835c815589e571da4d04d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95555641ee94113c683dda47d9e5a9ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c62e00f8358a671a1ea2dcd9f2d41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc62644e18ed68223aa07e8d75f5de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e36b0f715600a7991d6a9b07ffa5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c40f3d15a0ae4da6edb508183887d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7a7f9bfa3cfba968ec4c766125cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d9ec6b48bfb54ff025d97ee6e4cbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff9a2345c3e9277d6d6af37ab6eeeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956615c1c844d6af3b7eda63b791e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573e6a21f1e1493240ed6b9f6e8c52b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf63e5a78e182a3664dd2f9e4652c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e3222b676fb4d6db31b95d447ed97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede603290efb9fef6a7b20a7f617802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd889c17c111385cc80f0d96f00661233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae53e112bbbcfb9f26dcd4979e7658f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ff80181006f63fe4bdebfb2e5c49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77598e0fbebcc2305aebe1710e6990af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f1adaef674021a77a1f985f3dae5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd4a7165827dfec2913ff5c768b8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1fdc0a799672ad72b3e17b2e70b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4d02eefdf457ad8ddc7a9fa805bc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb21bb1a1097f1a85d549aabeb9d46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e2661dbd77a9de714884d49adcfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85fa42eae472d6e05d72f3900efda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a44e0f1d13872638bafa8203d376e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d1c037367a95f9f9eeb9e34d667d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643e3fee6a65c550d43daddbed871a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382fd6f85f7e2fc124c782da940afb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db78d50d90abfa3a67234f022163977248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7ef24487e5635705d0f71815d87dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c51a9584db3879d04f2dc40b143fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d8c393b819bea78a98db894b9da1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb910f85bfcced19286f0e15b28915252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc5fc7eb1bc3b7cbfb3129280a1e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c235ff29739eef4be270736a04f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bb34a7287f40ae394013481842e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0e2ec93190fac844a8ddcb69dc92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232407e0aead843fabd95a207dd9d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ebdb35ada0959ae3bcf9434774131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657db2f886f14aa60fd4dcd28a12e25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a786ee66a61748791ae5d47d6bd7014260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99482ef4ba0c61ace6f0dbd5534ca1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43450d3c7774c22ad903f618fd0d72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623eb2051988124a31a2b8d35431fab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900238d044875171e9b2de3d405b5e68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3724fecd08e38f9ecef135f8577b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88323e2dcc06c0e945cb644935236bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20adceae91eea48c1ead9ae3ea8f9cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2d16dbabc73c8886a928a755d8e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad17219436c003c2e5a9da7af9deb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb35d2a3d69b7598f02e34bc52705aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ad0fa1a98d3901ebf0454e8dc1b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf781b34b85db252cb0489a8e40fbf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbd064680e51721d94ef7456a2c5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab24b3140fc474324b54d9e454c03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ec30833a174a3a656e2f4a67a7c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc0ea974c07f217f3e629caab2a139276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec59879800559b6c8fb4e06e03b54b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd4abf4da0c81e6b5b3685f82974c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16333c9be017127c9f66aab52730b803279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f208c6cb1e9d68a15e0dc9bcf3365280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c26ce2df79b126af9289ddcb1452281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325386e1847f87050e7ad4d5a70d7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc4bcff407056c6cc0ba5051f5c8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c12ef5ad91dd926009f8f069dbd34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c5bc7dc78f6b99745c5b03f571c9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ea1745f54b6ba7a6cb9f2eecd653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf1ebd932b0ea54d8d867aca33ffd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7cd82c025932506a06a91e299e18b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d471c855c9a67e1ae339e2d9bd741a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262613c5a0166a511c8202a9ef288539290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e8a1f0e456a62a01eb2898f3f9ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd89bc75509b75638415d036247f58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9e88ff356f640017a6e425aecfd39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233ff36e0b69314c4335e9489d623b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3a07736bee510a36446750c3c5d75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40933fa5fc2a39d5df332ff7e2b967c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dd791070fdd21d28d2b3fbc6f0812297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc91361a3f9e2054c3878d3e7c08b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039375645a2e0c96afecbb2de483118299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814459fa27cdfd1a9a32c6820956f70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018357feffabfc395e1bfb698f1467f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e040c6cc3a6f9d1d972e36596ec75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cdac90baaec8351e547defce56ac6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6afa690862ec1ffcfff7f5b50b2ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4fa0ff4fc1c80c40bce8c728ca1ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1336e3f52064592168ee84c2fe551306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326f05756ffeccfa8a657836386d41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb9d207bcc1c7818e30d9941b0613308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab804da469f0ae06a1dcff01755ad73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb877f9468aad697d1e76b1e539ab6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7bd573ead82e73b84fc7e25307593311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286458efb330fd7f6dc5441cac8fa7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e629bf7df093252c503af38fd3362e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f410083042dd3563527d690b80512f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574cf9c67589bd82318f537734fe0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59dd41f2d824214dec47ccd767e966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc19a0c1ad02b605ac50302f418026317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c95a99feaf688989d5509774e056318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e5a86f6fc74047cab703099c6110319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba952d0fc40345a5e6d08f9d23fc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b64a34a30a211bddbf88ba0444a4fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8042dafe62144f694e7edfec359cb27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f3946ea280196d6c2fa8db3be556323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba888b7cda31bbfdaccea4a9c5afd1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff05516a16ce48a498488cec0833894325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e8bbd9337de37aacdbe8765b7df5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1eec8a69d5f12a8cbd828fcead846327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6e24b87b5421fbae245b7acc9b5d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0b11e8b112ae43d0f6c8893d5a170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432947dcfc7420f66de12270324cca85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ca564bba90f7146ce6c5c570efd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c671df73455b6382a607b70787bc06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99477a2046bfaa1ff6c7d6bedd50b62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09276c80f3f246c458cdd3996c770b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8765b82a87b43389ca71e3e9e3a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da745acebea9700d52fc1b4b3e541ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e76f0cfee365f737c9cfa59d0eb0ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f9f8c070505bd6aa05ed99e85d29a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e31ba78148cfa590694e6daf7cbbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e62e5de9e469ed91e8371febbe63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e20c604931bc13d89fc07054c2ded341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731403fa4c099fa93af4960314ee787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187e51c2b13bd0c01e0e4fa54fe9a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836442bb4f1d20075e55132b39e4b004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ddd6c78933e5a47a4575edc34a1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c870785d038ff377afaa6a58d7ba80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1296b8ff6c6adbfc4f0029569a16938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb4c5a67c0be96e8a43a0929671d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f87fa904c5d608045ee7953471850349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9983f133a9e89f92f6a0c9c2ac6d35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec88bf03e8589d20545e26d68bb0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817637795b158d34a8580e78688567352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34386a15ae1264df97f3ca8dc427b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e29f0c1afa258b275bf935379e2dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c50c3448a1a91ab4d6833b586352355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28df6fdee07374acfb5041a140c1e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa700c3264e39f5d4af3a5c0100d9a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aaf2d356c8748678918e2a8d9d38a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ebccad11393e1cfaebf95672bb82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634fe69e67a0f6c825cea1e36a71145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3ab49037ada3ead1aee583ea86e7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102c41826ccf3b48fcdbc92b7aa393362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0b7b33b72791ef873c271f703fa34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7136f83b56a55423fbf9876afbeb74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1bb31be5e7af8a62792243ea994da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2fd28cb272490dfc38f6f1e0dc3ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef3555e3c21911763c6fa1592fd8fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b222cf4daa4e74eaf84c11714da93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12364c73d97a67754f905e9c75d4318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f0364e55c8e54db2b786b80609d09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c89c7df12ba2917eec093452cebee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44c339078a64e8e5cb557d292fe11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a182bb7101fcc5ce1b9fc70a06a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc83beaa28c3f038981111574a4efb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8554405ac1e58f304d95696eb83c062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9df87cbb45e17c9e583ab9affe69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07d8af3be5faaf7507844eed1fcae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071f98944edb9be64db8bf5c1e6892378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45161019b3a09db82a2da298408fc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39dec933ba2c72f6d192e322d68c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093f49f5290115f52f65331d9b1387381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f9f6250aa1ec551e6d06707c5f13f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e216698676d6ee6d61da6b5595d99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e78dd68fb43f405f6b3bb83b659d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668d40db2f38be9d5a74d85b50e6031385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1911c0089ac32d22acf1b03593db4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19aa58742652e658d55665d0d58e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250259ef8b54ea987a1e8a8e6649e40a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51776b2a29e852a839bfeffc505e5a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ab8383a24237c51d7c067b287577390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bef1b1dd291aef8fb59a98716e296391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5329551f99c572240e86e31857cb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75a99ad3f805d5dfee6740f6a7880c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b9fa58d6ada60e33cb70fd9d6251394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d4a367de9c8fa305be9e77b4e5a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072f32d0b26146f017fb2aa55c44ad2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6996d3dca099e715c3f994ceb896397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253190d83e5ad9044a4ac8a4078369f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d90eebc4fbca15de0bc3147865e9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46a9bae697f0e8f817b3f411dba13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85eab69bc6260c486a55af07708705401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33f6851ad0f62ab805b74a923051e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015c9cb26d2d7ab72297456beef775403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725d2554ffb2cee352f99c2f5d73c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad049e34576569ba8e7fb890a958fba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6873eb135baf725111808859d6755406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c06e35f3982d60ab974d35fd96a55b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938d45f419f666cdf7f8e619a540d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030e4d04cdadfa0346ff1e25370fed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74e1e45795aa526b142e25d269b72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ae3eef9c98d699f4f6feb5a5bffe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fa5109a3876933b92b82ad06fc45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72fa72da66350e2c32acb337332126413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60489007e4ea423ab9bb602da889c19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58815f68d9e8f48de31292eea09fc2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb693456a3b3c6a01b3efa52127ee9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7093b2349c8af53ca1537718f2d3a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bfd4d787d8ebc2fefc9729fa0911d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79f163975c5e50447e0a8d1c1e5d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4750e8a0d89a9da7780d6d9eb2982b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2489898f509172c04667b5df36c40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84029e9a92fadbe6daf1096efb898333422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799199da4a701233da06d03f547332df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3631bc516d6a156393f925ca859f5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3287c18e55bcf6ea737434a2bb6066425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72f5b232e538daa81a6b0bba58118426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9daf65b7121beddc08d6fbee3895d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed97c5b0b76ab6cd50b706a43ed8c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fdb88a227085f6d2eb1029e1a9298429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2fe6757b9724353c9461def49c750430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb17371bb872f3aa6ae38a0aa4e7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a1cbe3184d77d31c94237e7b9e138432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a258108bd9456b0e7caabbf1ae666b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1ab76a0188e9b17272102e87364ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c92d7cea659ccc778f93e68908c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c38248350f348ae88d4f2257e7121436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c33ca80084ec349dffcc4c692b1ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a7ff5e6277a8ee8eddc01da8530ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155cf4f2788e28ae7a520acadeee2e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111a605099eb7d06e20641e403ef382440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b58fbad7b4cfdad254df1aa757abab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2dffc1606fb7f1c013c4626a85ad2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f46c7a96658c16918ffa38ea4b893443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabb48566494f91b55b00ebc71700ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1104fd02f98dfca8af9bc8e6784ee8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcdc5e55062d5e76b26d99d77ccdc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac7ed7c69f1df4ccff8e052ef5361447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc4463d8274a612ef4496701e3863448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976159c6ebffde3ee2f3b2069713211e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cd379172de41227b170c6f768c079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d8dddb7401f0f7d732fd9b076360451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f5bc536e24c28c3350595dcc70e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016af54d17bdca8043f5cdb922b75fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf69666354b4eeca498ababfcb8bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523afda149cc48ba2bca2b98e1a5423455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2873ea3edd21cf140310b78868d47b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071485a4e10ea6ae8bbc31e5d8700a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af31ee81be257ba23e8bc47350a215458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2d48e1511e10740d1c0ba851e28c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f48d13586667bd582a28db36d6f33c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7203d6833096ffa8761bf556146b68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c6a3d3e0938935006618a914385b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dec6bc0bbf2c2959247fd676b9d5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48dee4f4e811498c04763e5cdc31ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ec0dd354a30668d625b8b1dd9ef2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e913c2a2ec083ca9456697d3852cc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e838b242145154f04fdfc8b428245e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d836386b1e2e8dc058566922ef2861b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b8a27139d08e9333373728f1e7e2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a04d93dca87d947c9cf4d9b0a26e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4819d87a9240b8a4771c41afddc81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dfc9288fe59c062a58dbe3e1360a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdff770b289e293b15304d1bca2c7df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5f5d839cf8544ee392585d67526e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a709286bcd73513cfc90819602c23e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19691983a94747dbadb9467018dbcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db3e6e618847552d5d5b66c37a196477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b07d9a33d0402ac0d5c5ffeaed3e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fade10207ec5de072f9a986b14d148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19ea522fe725a290e4c87f00f927d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb284e6373808f12a713d267800633481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68660c60b0de33ee01cb93c0cfade482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f667e561ae5f0fe07ec1a346d86220483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d913bca58de8efca2e4dedf84dff6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64ead4bdfcbdedb4b3cadf3477e9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102dbef773ace1d064b7f9ccec9df31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d19bbd2e5e85af93f4d813df9ad99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a825fab030331668096a92843024faf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f46db3b4d7754a2a0836c1e87c261c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ba8aee46a396184c48da34dcb6abd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650407012b9be5725940e028bd797af0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2baa1eecb2ce671b2b38c4a7115907492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059c64a62ffd321efa86eafda6f2c60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d80a603e9c17dfa4fdee17027d21a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae5ea82d73739f99d6821078a04ac8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf8aed0e63638f7db48edc8863111496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afa7486d74112e5e29b71043cf674497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1e830e4c67e2b0e1380f03fee844498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402775c5d0e9ade6423b4b32c17fb4d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1ba85e4044ad48c8918b0d29b6cc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc07575630251b0649f8e347e96b62e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea740f76d00a7033abef77fde23c933502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882259b007ad4b20bc86dbbf191902b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771491106f7870b2587b0fa2da430dba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a6b552739d7adf705b8c91b026f97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe57af86d58e477a6a9477e60f8a07d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a5e357fffbcbfd424c1cd345e2c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3502e75ef337ec19c4cd5faeb595768508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47161451c5d94ad2315eb05a9682ac7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b56a4b95fdd52bc9079972a41ce7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f2e72bcd6647e2e29353dc4a7976d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51dc7ffe70183207f5cca10b2b17d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1765f3147e6b745d83f60dee91f308513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9407909156ad2fc11add214c91b7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f77dab2fad8d7f679d9f287310be81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845eb09c04e9432a4edd3566cd19669516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5d821fb635e5cb7958c511629841517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a4f74296aa797ae84b029c5f3ea2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c5971e3f8439e75c95b392c034aba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f01ca8efd6727b72da1235e7f8b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be385159d6304da023d3a5854723a18d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa175c63353208c2be0f3bd382e5607522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7c1cb0414309458eacbc3f7ec1afb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d4ed5dedaf08f09326bf93fd43f30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd55489454c3478a091d7476b1b010525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4058cbcb74fa40af72e78e4e8ffa69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060b5e1e56bb9238034dd562946eb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805be12e7869c737b5f6262e2b1d17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d000fdbf7644e50d1b2eb58d179ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a04703c3bbefcae65f03ab4911c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ef0efd3f805a1a79fefe1b96c66d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f2660e7997fa008a19a544ad1cd6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe64b28e1cc24baa1d52f5ae8fff4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2744fff4268b618965de82719c71b30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4015c9ef0138e33557f687b8c401c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9cdad4dc9e34694586fade256a0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d14c4da65db054de74b209a903011537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5850bc54c69990d798cac06ff595ed9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465fb407fe50c2aff7fbe02a004bdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874590fe2595627017de9e74fa12f90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361379644c451cdb5ac3d971ab3a0517541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4f04486a18825513f271cd45ae4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd2a0a10bc60082e6762c090b1421b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6f5a487c631b4eb31b33affd92af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3c312332d7309bc027e94a203836545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93ded4b728eb75f73e85778e7902b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a3338d91c77f64f82faaaf7b9641547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712463ecc098f88e9e266edd3087cda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e7e10a1ba8a90131a7416b43dfa45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73963b53b2dd74c7331fad03d9edbfee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee646dc575a02e87f3df5ed0cf0567551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e1ff5eaf246e19db9daa296bf966552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e68f18b8dd310d13b200311566b59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032bc7279b21d50e911af9f837b502554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb69697c6707b1c016c4e7be21b261555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88131e17a212c8dad381430df389b2b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24000a8beb03bcb0537885fca0b4d51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09982f5b398b2ccad7ee01855e81ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05adecfc43dd92f2a5fb68cb9bb36d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dda36132b928d2da8c1668f47f390a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2728d18199d37b7db55a668e333f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6a88123c4337c0b3d4dbbf50b9689562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a32d8a38a3f620aad7b91e4956e24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d099c03de15a4dae8cd56a99c1b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df4c9fecee821f94574d2a5c2a116565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e709de1b7ebd0b34250342b83d1ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc7515c3ebe282c068a28c09a7860567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348ee27dc50001d53b83e9ca844cb09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1521e9b07c4107d84add912422fa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e15adb48c51752d7478e385f45c957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773ac5cb096cc6e276a954b3ffcc51f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abeb1d39e8bd7e9a07ebb4ea771c1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0348f15199bade9b80fc67b2343f35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746ff3c276ed89cd5f0611c363003c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e83918c42cb4e694bbcad5b1bf8c69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6d725618e35051149ff4a08171a0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6448064804bcd6d4f9945224b2e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe64d82e6075901b8815dc8c0121ca2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24418e42aea5a2e7967705357676b86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c84b4dd8ed29667766914740ab406e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7660191bec910fc828b403655ae6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693afc049e6fa2dd2d38a9ef14f532582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e124bc6204e5b2b9685f8fbe13c5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1bf9bc2d62c905a4814f5d4bba377584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a575cae583ac1df2f0068698f58688585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42fff93c6344c4a51300f6f5d0872586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551003c9bb288d30fd0c615d636d2c31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9847d9c975ee95643a03c84d14b00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221e948e3a8f2a24f889a4166c7c30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb520e9773f35769d0bbcf522e5c754590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81bde53153a4df9377f7b0c415ec3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2cdc23f6310a5fae80ca19b20be5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a6f5e0f5bae7ab776ce7bcfe3c04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b40c3e2d4a0e44929b86808676f3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c74e1fe5dc2d2b0a90fe4a80d7330595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf876cd5613d23795699252436840596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81b54b5f4b5c81757652b88596e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9f2ea63f240bbcc314f638c3280b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed7b240e4061d3d20f8ad44fff497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c34ea205f086695449f71028bf2686600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb90717fbb567ae38e4e1c9071b70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273ecd3b0f3c7d67fc2bb915aa32c0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0eb4a9a7a5d03592a215675905672603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e58619df2af5972c78d85134c710cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc48e76bccf5cbd4cfcbaa38a9f5ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929f8402994682518d285bbd930b06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793568fe670572f14494b8806c525c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0af972a37337274f78ec6e5b7340c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d523796c85cd40bb8dd3de1960a3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1b85004545c3800ec716d75cc6265610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5ec4bedb4618e72f5ea69598eb71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0589c46e6ffabff4c1c2e2f06fec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28410adec8200b33c873d133b51c71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da931a1d14b777cf5e02c93f058835b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd17876bcf139fdb5b2b70b619109615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672ac289678de1da71fa4e4ca43e41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483325cabb1e9d5a25fabf5cf166fd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d94dc47528cf3d4c89fd8d4bc907618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74905daaeaa3358c56cfaf8894fb7a76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048b861e1d988a71606d53cb3b49d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bf74abee78ca6592e8143bfe3f658621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dd5b237e2db0db5c2bd403154255d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9191f35c2edbb862bdd9b2604b80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c00e2a2e741939c17852c180bee86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ce0a0f9c7b3a04121f3cd4b18bfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348f0b3d4ba75be7565bfeaa9689cba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1a3946a20138aa798ad25c5c8113627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ee14ab6772610f25d290ce00a53d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825bc528280a54388b5728016089f7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0052fac4f620daff7f5c44be7ed74a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd9344ab802dd872b05793b87ba1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc5c391dbd51839c86f859af42ebe4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727d25bc9a396ce3fe246aaf86f7af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f1d0b70e4833b89f891bf0043fbde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcdbfc163fc45ac4a9ced2a8ec0f5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90921010cbcffc9fad4da107debde6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f837bdcf65fcc220a6556f65c1111637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74788d7d5ceff9bb0cf94152d5cf7ef6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed622ebea98ec44086c39159584f4ba7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64b362db40b44bd4486686ab6437a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5fdf61bc268eacf5477235ee8e743641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e1ef7c13052b3680e62ceed808286642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa3adaca4b49c6175380e52f153e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770ffc3c08126e35f0effe7a868f416644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e56152a67649fe531622eefc7b39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb89672c7877f42e60eae736bcdf26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81003523cf4991854785d7f9ac675e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7746d894f6f696b01b19db694d68e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d73412a9d725ba00d8b6b4435c272649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877cef7e2f0839ae8b66750e0dc0f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626c44075122f23ff080c194a710d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46845c4a96f1eb783e7fdfe3d8738d5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a5595317d50484e0298852733f359653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5014729b553a9f2cf1df2df031a824654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796439aafd09ac21ba97f1e53d1190655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d05497beb3325fefcf0e2b8db9caf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421842fb4a9b9e70fe0ac8840b7c4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e55e0dd201ff7e7e473456642b1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3499616be57ce431b5acdf4fabf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644dd8e3f5452a5a86e04d2b4b2196a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b1cfc3a7f4763134c8e594d36f17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c805d48dfb1c770ba3c96f52e43ad8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb84605a18b573d7511889425f70316663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa248a6f3ee9bfd09bdffebde42ea7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7770bde180f01541fa44eb3b64158665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787881b5c6ac521254c5429bbae69ecb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3754ae6f73b6a3ef4e8c13403da82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb96f8a51e4d2529ed84a431d02234668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ff5dbb2a323cab5958746d9c07c2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095156aeb6dc09d024cd3230fb8503670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8929d6b08421d49bf0f9db2c8a193671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50029b0c436c1343a7a68311bdb38ca6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d63b78533afe7e9992d9f5eb4aeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd4667b17f5b19d222ee73b51d105674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aef0687fada2f82aa2d304eecbce9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1842b788113b85855e4bd23aa43e0e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b096367a080459ba26fe3ea4634c7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1feda8221a2118837460a57553b46f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7547eee1af645d4cd19ea44cca43fa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfff17c6fc6a21c1a44ee915cf0e1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba1038122af1cb3519794419d3628681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2371dc7f0ad8109eae2bba8a94201682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d67fa00b7f532e37804f342f69f6fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93135a4b5d50dcbaa1d88de92a10d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514c3f04c23163119a548607b8769de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098d6ad224f31e60f6dcdc57bbfc79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f076bc25b606fecdfa9e995cbfcc03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585625dbcb4f19f87b01d24cb7ddf6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51d60a3789bdb57129c41c850eb614689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268dc74e72f91e3cff0dd24e446935b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea471a507b4f11557a0d8c3140a14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b960d3eb5d08a726f37d43b12fc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e9397ab1fb656ad22904405571da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8eee47f12b2c4b7f967fd5e449d01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30e0b139572191aad74cb2c293d25d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09579e3a454e062d84184d467af6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638ca2381bdb14563322c6ca05aa32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4135cc4fed0c3c712151f1c13c356698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d9682cf0fb79eee30d2470347b6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab79460e36a0f90f146cf186cf5cd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558de221304ddf0642ebf3822677ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf07b3db92cbab05c44b712fb64971702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbc212737f80c29abef4f8298f1cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbaea39fcb10f624e9db9ac3218276704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d97dd8bbebc2c747563061f0af9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1672cdca34d912318112bddaca5f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3d4fae9457ce34edd5d1f48a08b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae356163fde11cd8105a36a00451d49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed946c2349dfa697be49ea3933a4281709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afd31e4641129abde6675b183433fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0145add55166111fd712716d8f5fbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb925961684b68b28d3fc65ade8a382712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0311f470f6187a5e87a2e0625d19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c5e404989c267e7e1a1193f5fe3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01c99359ab29fdf91190814054360715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1dc863aae7ce1729858bbf112e51b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ee42eee51b77131cb1b430fd6337717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbce94f882861e32812599299eb2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa816887400230618e8934a8e4b603719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ec7b6739a975522db457e3ea25e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755de78fd21e6a64607caf6868a0a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254b5c26ed442271f2420e026af9130722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2eef569eb79df8237d4ca1343a86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc11a38c361ca5191b5e1259a799cbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270e00d48b87b327f28c70bede8b563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df317077b9202ee2f83c379c9b5d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd00c0d977596823fb8b87e3b3fa0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8849e0763afcf5ff47868fd07288728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5572aa3f33cfcd08e290df0f02975729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1641876c8d7c1093ab790465cf42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c86395b3d63214ee7804c6831db1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d7613191443544ad3a7390cd6401732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc89ba5cdbf603ec19450774cb2ccd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0baf1577327a79f8b0f7c60ff86d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139deb6248d7a7422f5f734c59242d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcdd5387d9871a856bfdcdb163b37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b670388b0b24fd49d4ed5630996c65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd6d6e9c3027a338fab255ed31931738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a000e3da4dd17eddb9275093de022739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9b8e008fd6a23737e8be3f860c06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7469a41ea03be6d77897495f11daf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d765a18e5d207b62d845b114d148dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057226455ac5248e05a9d177d4a166f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7259042c5156799c9d62e1ebddbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432840cde904f22dd13c71c78131e039745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650c8f3e30178868bec51d90d7dd1ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136dafce8a0040ea0c5c8e12c6e9ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59499e684a1764f0ddb6ccae77231e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318a7051df47882b8912654e8c1cba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f552dc57cea678704f33bdf6534c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a49733161c55d62fa956fcff9b37a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb11da3b95ffed9ab6c582095ad71da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694766e28cb86095fc06151956ca990753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98590aec55458ce7ae5c866ecdba3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8398a2b0a8ea72ddc140100f53cd36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696725dde693b88fd3e548c302e1b56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11551da98fb0f3fd513ed0b64c6c89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a928384422e74cbb131fbade1270758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85f21fcb99cf97bbeb2eb351462184759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e684dd5dbd907703f7cfce2c4da197d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd3b9d36c916a774267a0205feaee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69c4367f89a33eec460148eb4c5a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd0e5875d612b03ad0bd3585166a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94896c1067ec61e3d268ae8b7e06ab105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687003a2afdae6c010d2395fc514757d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511f9619621728e6fabc76bc521ee57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7455ccb7f6fde90cf2972b8dfde15c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dcac07ca3749927e2a3160fa273ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf4c1a7ebe243500b7df984e0fb4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b95fd090c70e42316a7e9e068164b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85497e42d220466fe3efb03eb3ca0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f76c86bfac47105b7e2256307fbcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc638a4b1d68dc9666d03142bb0a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7efb6c32581759297ae97cefd9b1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4476cc2e690b69a92c36163fb39116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f94f77f7e4da22aa15e1951a4d58f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d1b0c8c20ed716d62926b1abc06218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8706b5baca0eca2b775a126c831afa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8c86ed29dbd80bb20ed35d0798d0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c62aa6ae85b5eb1ca6ce39ec1937d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714d9bbedaf24c9d14d55c94da5987722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97888a1cf2b2f594f2435abfd53c7d1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba692b5d3bd666da7aa70afe26319e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a391ca4b2414f4cb913f4c4593651125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7d16633ee29f62703e68899aab0f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4af270636ba0a1656fbcd9d435e30327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcedf8e1384395f22b3661fa59c4ffe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1df92f0fa44bca35f1638175c483429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad35c333ea10eb7b0c2c8efae3260130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f5c48bdf3ddcf91873419feb55dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af66fdb707ed5867a17c4d013223a2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a73f360da1a54b5626393a382486833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bcadd339aaa1ce34c1eeb2f2a19c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63189f46ff8148e89242ecf74714efd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e8ee6a04d0f7c3052bfa2303d3d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba7a75666c85f56a111e90086990937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ccb6a4aefe5794ff36fb489acaf9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd4fab410aff53284e228ca2443bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb908b00ecb25b46db0e2d07654bab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf33546105e60c1c84877fdd2060d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e029d1b82d41245fc7db1de46365e6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748d6774e7b71643c66455b24ce6ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2cfa8d3d715db94a07dda98ba754b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7341419253f6ffbe1107dd2492c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c97d49c7569734b3c8d87300730646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8071fd36ccdf5f2db27960578c03347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445158e4f0f48b0a05fe339aa7ebb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881075f8c6deae91d1a4afc6d9cf2a9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cad8d086d03192248c749de7f13dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8218b77eff38b3b55e5eb900981fc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c735b75cc3e90e96821a0655ebc25b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff691817ff4133a7f329b8ef047edfa453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0ba6dad854855944eef281c82561954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e709a497301cc7f4fc90c19878ca455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6aceedd80a00eab6a0076c50e936156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14191f0f6e63bb64938c2d9bf78d6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883177f380fbad8e6b8b0d91ec4da93e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359446425bea625d71ea1464d51c8d2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c7383363dc6df5bd51dc68ac095060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db0d504abc7db91fbebbecfba4535c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c77be2c169f31e153ffb53f81a4fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb3977849ffcb796a26ef12813e4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042840ea432d66b1c6dcb5171c6603864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eac06c81ab939bcd1b658bd5bc5a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062b14434f49bf0311b630dcb646c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188534addf45bbee41980443829c880d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cbc720a73150bbf859b885208548d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e6af0e28bba2f2f2e949938e15ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa27cfe45fb2450f86da0f7772b38670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd20b7e08293607f3f93b73d76f7b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e00d9fb066a51cf7f36a792e84d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60fde2bd5e1b3df936b76165979d3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115e587f53025ac0986ac6b9487e5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f6b2b0f5b4ce7872509fac93301ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3ca5ea72a4b6b01d7828ba7b280476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841d90605ae541e892744ea18c969277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4bf09f7dedbb60b3e1e8bd009f6c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d4429aef8627ff09a85bf2495c3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de376f9a6bb4d3f9545dd71b6fc94ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a874a16d8396054b10be59915bdf1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b32fd6c33dbd0214e3483fde9f16382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442ee611b2377a8c58d5a54823c933e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5898395cc5af0dd55cb256d55de08e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c961d405326c3a7302a551b5585669485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580516ce36953dba2f9b2b4dad35bbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dfda56b1fc2cf0da71f770673714e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb40a85d560924105c33e30185831288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f04c5672e84c0c32a580529b181d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f71f5395329f0b8484e91b0e2c00790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992019b15d8dee341e4ae049ac7e3f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c87ed5a9e55c78682094da7a015f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb18270591f107bfb4468c0ee0e96393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275e314286b5d4c45ab457f5a3d59ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a05298673fd6ea3fc2777b18af1ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e89e2bcef591ea05e46a182f17c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec619666c2c73e258fd9f57007705e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d85e146efda2970b5cc34ffb4df39898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7ca817abba73f7abb2be18223f2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fdf465952a523b01d6e6fbaa3dff9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb3340c3d78580031e25fab153e8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059a526671b456e728d347cc5ddbd6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea8492be82c756983dadab119a364f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df185ca5135e37a26bd092f9ed1b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea078e1fd86b21dcdbd7a34d14bc9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602dc35713be514acdf560c3da36d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7b9f972dc82105a68f9a3e713c39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33847219ed8ee1c584971cdf7e6b4fda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6463038fa64a6a3d050e4dfc3c8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502f04648d48d4a240e100120c5b06d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804088961b5abaab5fb10c62d3432b50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed60d0da6591538262521507921d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437f8acc73b81df0a71ff7a304a312113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ab2e6fd414537ef6da9a5312b23b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147890714e5db88de2bb95c260751c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a984081867e144dbc66e9fe91148ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b45b808eb00c02ecf1c2aa2971ed9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492450d08a8a183837803767d7d26d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dec9fba7e858de37a5d82a5288cde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7945ecc1c9c6b5acd2e277d38e0245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4887a3913711b332b8b13c1b2d9b45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac19995954347ad9acf70b1a0418609122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ccf0e836244d9f8ca8965eb643ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354f4f346c7c2ccacdf5f6f2c8438b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc988d3ca21833d41579ebcba2a61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53714313f1c3bd5fb4fcd3beedf353b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d584e7369abc168df21e8decd2c87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900d7ed42fd2a94bf46c9a519f405b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7072ecd9e56b77aec874b02e72a500129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed6bd73d55861cb28c0be348bf841e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8406d3d7db740ecbae3a4e298520b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a0e978161073e303fb379eb513f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fbf85faa5b628132c7c3f3cb11cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa4a00cb621d2013bd229410f9e82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8c80f7ebe75496b21ce2c9cdc3c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f234d304100780b6a877c00f0e36dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66667f6856a4eae217bba304c660a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4378c2cb6f1152d22aa5c2517bf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb9c416997be6489541d64a3b771c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce33bb330f2effd546599a8d406726140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d405e6483b9937f7b549e9b4a860de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f5bcbe21d24c72f5af833039bdf56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e0e22d6a2fb5d09ca9c36636e1cf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e1e19293fac52bd62332fceb58d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f1be4f457b188ba90d97a58acd01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b392084cc73efffed0b98ab5345e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abb95de5b824f84c949efe5fc1b367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b91b2405e1983053b5ab381341e201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba5e85060a1208e367bebc3db7515149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11ff0c571828f7b31c9fa15b24f05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c8820966ad92f74d0c3053bde702151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9dec7bd1618ac85b751f58e59ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec96b0dd16862ec44f0b979561821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c58632eb38f79b1ce76cdfc6b60a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcefe56fac339bf8252c02887c1ba4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a8cb7e1c6d164c9c50508e8025b32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c836a592cd6e4ea1501c32042dc54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc062c50fa5f281047661a91c44455f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765b99b6d329f3fc77a1ddf206e93b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a163f033897b89048903e49f72ce51b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f047f7113e437fda5a8f09b2cd1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d49d186eef8f1a463bcc474f5b694162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd33d203b9ad8079f6e2ca370a8106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7650a1166e6e4fbd7251a19a125e52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524542470527304aa5847497a664e10d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262b5af10244f4f488ceaec69479d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974b2f70c4be5a9d5c45e122b97ec7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b72de35d99d589ca6b09a7253c1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fec51ae470e2a3aab4ffa3c4cc0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73b7497ee4ae424064d6977eaa57b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef0a8eb900c5f8a9a72f2d55a9814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700708bf641ddee95ca91fa72d359eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf6f509034e2c4094d151f392103b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fa458f5b06b0587a46c9525c1b8c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a5ced058f9c4753ed86243cd379df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ed23400dd3151a7ccc6f3195bb78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8430ed8f64652d9bc9a947f31305177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d39ddf0a0515e7c924aabaa6ade6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdac86e730e5217d65d74b7219343e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b10eebef9e4285fc45451349ba34c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f537dfb577fe0a67f50db862a8a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ff187619d42f88e069c62a82fded182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e0649d12ebea5626970af2e8a1c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b365467032f3a1a2614bf4381f9eba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e30b2c00aa90974d66fe918f7072a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d638e873d72b63807370a0bb0e89b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282208c15a834963c6317c157d6099187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f49080c22d7d763010795b75c889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea494ca9094a20cca9f210ce6dfb16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b57478c3efb967bb85a61ff9dfc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a596dc72dacc7f680bc46b6319c5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d411e75e86bb86e751f1b88832b4f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547928d622ac815b30fe5d64660a733193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b1552f71d2ecc9fe6a120ea4249bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79243e42c3b5a96296ecf30451009e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8aba860766e4fa1b4d17e423abff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27053db37a93512047f4a092a1aacede197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba3ab7f9e4504976549a5df5ae1118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043eb526d83358de1e959104da8d9c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9e50dd60f3618cad10ad20b399baa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebac285057e53c01233ac67ed9ecea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d8b34bfac4e033e4b3127c524341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdf18a44f3f5cf731db992d2ad1814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ec63f5bc8a2a77c244d9c4a4e390204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efde10348d1fa2b90f466c583e4d23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c1d60215b6164f1ceffa5ad58a583206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53cd3aae37bed646c5eefb5fbb54b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ea1a6ab5ee74d44e8eca4f9720a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3fdc1d1bffadb8eea0bb1a662444209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544bdaa047629a6edd64727b4d7b2f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c87293e51c732a01744b8f82fda3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ad24b37bab7e492db5593d9f0fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e01bd6747d856cbd7b58fcef4b39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22f131e1b6c0df5910c634d8a7b31e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1212665e218692daacb0ce67aeb30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcf53506065a502c9822bb8f90dae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f546f750d3503267c83d525d9a5e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421cdd923caa806caa010512caddee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45187c3f544cb4a7390251f0b2ac5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3da40ab2e5324cb50f8d931ed3b84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d6d2da6e2d7b1d1a1ca835e61acc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96c46bc2ccd2d90be087788361d26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f064c2ea2cc072ee025894a502a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46bc3198e65249f84741df1774b25a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348324e7061097b3b8a0e15221e60638225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf98ea10789f27c3cb2327e600b82a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372c470c4946a5e29d92ef9a9e13b8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b34dcd8d46c3cf010df160d42d5a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821408bde1b4ac3a36899dd45875f851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c3ce8a5e54ea6726076d7f5e07187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff932dcc724f047f880eba17e0341231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef42a295d3bd916d813cd27de1ee5e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733402203337e489fce5851ec26006a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca70398a8d6fdb82d4f589a45a0d2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66d176fea6c9e83f0403fb19962c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e38b6b1cf9222990bbb12f91074e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc422f3980899912ee7a41b4dbc2c2dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e46e20fb748e13922ffa67925b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058d2fbefbba6717d64a851e7a4de05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003532e0223194996002277f2940998240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6fa57622662d5677bb63869e1436f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab65ca47d684197a42318f3df28294242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bd8c9f3eb328d9b618002a7a4521243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7437cf3eafcd1dd1eb939a29348f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b9f2d45527f93d114e9da3d3cf36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ba47174aaf4b55e5334e1bc3315d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf7df1690c08a0c71ffe03c322ee3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4792a717c9ed3ebe76202582954898b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aa1e00fa174a54fcbf4da9a076848249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7851621c24b91bb5921e3bb15526250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f9d90914d66580ecc0f565b0f1e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f12e69793d8b4ed14397f7dddea46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb89ef4d10e2250cc1a9ceaad823d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fe88ebed4ddcc8df03e20f1eea297254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dca5b29e2241564f5df1a8a6fbeac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ef373d51c6135d444dc83410962c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea922a63372d7a1de015e26d4d8918257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd4a9772f01c862bc39680daff6b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f8b293fb80a3bdf291675f6fed06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053773e2fe07d79cb9750fe1a60971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb4acf99175467a1e8eb322c58a58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6f6a0604b1d71f66ffc5e5d70b35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b906bb463edac277c484ceffdd1b2b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2064332e5b2c621b8f23fd0c780c2de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2f1672c002b45953b70737fbb41f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cbef68d6d54cabd75faf74fb778d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8e79c4b09fb6e8f0999bba8cfa42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972750398c3ea2320a41fc11fd5595a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029c15e4c5170467375cfdedad30d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd428c51f81d282a1500ebd9c3be75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a5ccad12b363655aa2ad9ce6e661271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00782d49b98d3260353a8b7897bcb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aff9cd927ec6af65c2954a6467030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb0ee6fac957a2fe2ab12eb76263e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c431ce681c5a594510779bf7217b6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda9b10b6be35951c672fb0533caaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad563e33f8b3cf44828a565c442e0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebfa34daa45efec98c0e510268f6dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c4b9f3f777b43ea6b110bdf8215d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b853cac060e63201fca57b4d832756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0e6e9dd7cdce02217c85401f2cbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a47264171733c5511ab04d6aa09978282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d00ec28dae228df7bf597fbfe676283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b19f6a5ee8fb86992920a2924257284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8280355fd7fe1453eafc7d27185377285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb5f58967b41b285f176c5a4bc9c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d94689fe7c1b7bb765abf899d8d69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f9df1975e059d3fffc3cf8c94f41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317d47022ba53fe4c639d32842f50f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b5c87e53ba7a72465d17666b958b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ab8109e6ff83b0006812604ec35d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229bdda0bdb46645842c0405831a8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2ebc4807b7bade7ebc7c3686312ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f321225cb09e75e86ce9f3d96b90ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabddc105ff896b06d2dc757e583fbce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205d052fbeefc3941920b0c6277dd2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb33559ca24b366edc0a20c9b7876297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116ddc17dad2f0fce5fb38c8b823ee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3a2860e63ae2abfec3bf0f414e00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcad5e5a9a9bc05cf5494806516fa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa1a17c12ec402c0aa34a144ba0c40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471cd9cbfad574a0c6e5a81e567414e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864dd3003332fafec4ba9d83c95d1ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749aa87d7edf00605ea2478d052a802304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f2387f07702f3859178644311304305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e69b39e0ebe74ffcb2e8a03d14e9a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c677421d92e60fd75f955e6215e80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92e88b7a488ec6fbc6a330423c1f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad5c1608795534b0c2c1abde1d8f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371631e41688334d3230b20802e1f6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb400a7c2a21c874398061e4721d10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee682ad0b2a9bb2a408f24dbc1c8baeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42a076b223a05f0f4f297eb386299313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a180dfab663f3ec603d4f880e0088314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc8972f8578e7a0911f3f0d8e301d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e5904efc32ed8ec91787e721122ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0681cd2309a18ded057741e18397c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95de2987d6433515f6a8ceec2e0aaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf8e8dd3ac7017c9eae3e094a5702b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1074ab8db95cdfffa58db53fd6e820320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1bb9b4a7e485b7b152ad99cd4c4a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba03382d1629e408d70bdd3beabce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee87d1ae10a3499333de6efe81edd42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb22d53e14092e7c14fab8873d4056d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8d59bea9d7cce66b5c293518f000a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d9c46978f81531087ec1689451363326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f08446dd5231feadde3e6fa744cc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d790fd800614485ad6f3f9025412f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c8576c6961c973b363762f1fa20f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5236077046be45523f1b01c68bea88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf0081897ecdc3a11db2c7d698c46b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af33691032ea85ba0d3cc7741bac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a111092407646d283dc615d2f38f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbffe833f08eb639689f6289feff91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae97b77e2a308166ca99b79793064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17544828da19cdcc976743f6273303336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407671e5cb28aba2341aafe175dc3cfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e8629cc1830163272e5f07073d89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b0abfa1b4a41f23797014e41e3ed7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2bb0185421b59ebc01dc5974c8a65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0e1acfe34a253513cdc5b97be5751341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90347609342901556b1861f9eabefb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306cf353df15d132327cf435886a9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba5c60dab1e5aed4cebf03e20588a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a298bc90246ac9d2bc5d593c72b2ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d7a78a6e1a6d3ee75615047bf8514346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863906a3ec331e74eb52a437aa47f892347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4a851ad3cb6a7f21de75b56cee7eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b15f2afac9adb7048d69b30940e17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630f47d99031bcf6a773d5baab28612350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb16c4a250236fc82e1084b272ddb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aea32d92fec5706ff0baebdb34188352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5713ca301d295e6f09b1aa2cade5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d24459d27f5f60f23d58f16af7c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed38532c0482a8ca96dedcf80be50d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccbfb80b88530915c58cceec080d42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e033140cbe5c600550432878c3d81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0001f836a4b7c326216c356712fa74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f8242872399cd4d28b304e859a86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce3a4317c2ef34e92b3d87e0ef4092360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587314d1f57ece8fad9b757ee5b43db5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa3b2e83f24c6336b8740ea28d0cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c8e1b61621c598db9c3ad06e972af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98c64012e124677d4a59bad597dd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1ba79b0c6815a45c915d2b8d0d19b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82e187c3b224d1cd934bc84d55a12d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127fd504f10cae3a48b8b9ab634a08a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d27b26c10401222370bbf83954197368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd498de3ce9807c62a6e4f1d9f441de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977be0af4bbdf31a8861842eeea27f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfe49c6b0b5716fdacb85721ae8c82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99d60e1d09aa6b8704524212e8df98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ac8e540b0221dc31b9d330f8b0cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c31426f2adffb25706e144335139b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8bad76ec38b63abc80ad3bfbef97f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e542236ce5adc198cf933e6e7b4c05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9d828200dbbab23ef088b2bd05adf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44dbaec3cc23db6f52463318a05b4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f5658e1490d37f5c9627ef61a46bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4e91ab6187a6e1a7b9ac7ef94b9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445393170f3e8ff4ac9c6b538f03a63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc0e112e8f9a3c1a1ba44620df9a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca4bdac915272e8750b69e204b4414383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ecf9159dd9c100413cc978889b4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7dd4a22e09e511d3a298e1cc9d964385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900285e3589a04475e75ad3cedc04b0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05382a73b632ccd64b03031bd7032e2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff5793e6ae99d6fc9275a358125ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6082f69fb5d72ecc6942f431405c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90519cabaddb3c5a8fc10054e9815f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b516e9b467c8b2e9ad4dbdfddde53c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1378eaa3cd38c05dab8bc49cce15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2faa7f867c1635b7f277640e31db5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d692422344f0982bb8c4b75829d24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea22340c2f3bd74755d35c4fba291395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684a2ddc2feb203f0ab2da141a0090396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137660f5d5729059913711a398b9ad27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc1f2ab6a87001dfd3c00a6f77242398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ae6eac936790ac4a2629ec31ebd38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cd45f547e2ea5e019848d9dc39651400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c368f9f9519dfe9d433cd923b5c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808927e42ba9c92d447c07f49f8ebd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53ea803cf8c029712489def10d4fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9235189fafa1ee8d73e491c382d4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214f5251567694ac985b9548941ee0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2816d0a8a773ceb2f69a546b1cb0d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ed1de972ef9b7ee9ead2e76cb610407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16b1271d17a79434b95376080c2745408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae75c0db52d79e40b92ea5ce0224a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927027cf4e400d0d5476d7984706c6d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6449b6882e0fece391c06a54e8b9cb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69845c4d9fda5c3f29b68073139bd5d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517c8693a39f740827d02d20667aad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28879977c8436b8a88cadaf6d56ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153771902ef5699648c256bcc0e8efac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5349fbad59878be6e77c9a09caeab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1be1bb1e7093c1dd5a9ae6000aaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f45d6dbb75e8daf3526e709c125803418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc00c986edfe2cfda39f6b53dfa9dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371060d3a7275bf0410333855efe39da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfa9ed569979ae7968f3a4fd2888dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b0b6433efe7ef5ebb0333c8e459a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab3ba9ce412601b375728c9346ac12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b31bbe9f1c0e1fac05275bbe39d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd82767f6def27f4d309f21bed3d3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89842c545625d959db19265bb20650d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d7891af409df9fc2217fcc3fcf5c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927955c9fd1919ba05cb8422d695aea9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abbfafc26d3a7fc2c673723ae8d3b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a52a60898d5ac29e79448197d07a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437a21e6dfd578c421919acb939f9c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011549950348f9bd7a4042053a291803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5da3f2e14a8d357ae5f807155a36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999945b6173f5475a99e5ba4b89e7a93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fff2e9d80df2fb910760c98086212435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee5f0e62e1ce339b86810422f288a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c77d80a21375c55b33d5cf1177f76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1dca9d7395e275c15d6b26098e287438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1477f6bfc6bc7be7852be8439bc60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25573c2769f86a9ce2dd9cd58a885392440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8757357604ace90fc5fd4a2e0c58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59100d29aaaf16841417a8b3b9c7dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60146fa78c08e48ca77aa810b3c08415443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e023f62cabde349f4b4217252786444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2851f6a530fdf51f2bea751f184bcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b22fec81e5e3e60d27b5f3c4df3b6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318bb3589f9c30eb83566b98a555aa7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5b7ddaec4f72d2423d389c147a5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d398d70cc5c1338a4ab61a5390c207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcbcc41512d2371e91d0435e5a2002450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a200ff5264d2d0669af1e81736a8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5987a463f421d18ee0d9156b32080452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b06c4b93eb37cd861fc9654f3d49e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fee184cae06da7dce3c59d10577d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073bae1ee2fc3a56ed6d777ecc9278d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b99e08826e0645b6ed5b4eeaeb810456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04630c5205f7f754ef24bc917c8b29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8566a383dce20b59c2f8dbbf5943c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc903b620cf24768c418a7e5c5d251459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb20273003d0f3540323ab9f076b768460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48362cdf5ebed5045c2926f30836d021461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7db0806d424f7d869edf614530ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9ecf09aced96b56b636781602e6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d34debc83c4823467da9f04e1d3900464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d0ed36cbaf19f8f1597c2bab790e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298447a9508c2a4848f1052c485003466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d816ee951054f0826326208eb4df9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0df1fb14c8507d870c103bc8013f62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84854e56e2c11bb478527f58f4ba4c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c10989c5dfad9a95c2da85a5f70b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad39cfabea1e990abde6b38ac1b35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909440d36155dd7457c96bcb2197f5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f7156f91eb7631ea414111a4b2d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318eb48e43169c58f02310f33a2a9f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786e50ac45334d02791a60d4fa998b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb1176e286cd27a00e974cd40a907e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57f0e980f7c561a65e1fd2c254222477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6c1611edb90091f990a6088bf5ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af631b933f7dfe5081ebe78192fa380479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae92d0c284ec239a018d88bb58b41c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba36dbfdbf323ea9fb516b0594d22c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0cdd9ce9f7f27312a8c2f738a0b93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f36928171e489edf8163c24842a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ff5a39030554693495b70c8462d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb279e208188108c1b63186c2b05d91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed7ade92aa51faf3e5f43363fc784a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7386885f2e8a3281cbed902a2a2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4e6a9b5d475194b66736b89eac5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e229a82df5581b93ab63bdbc6d3bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d469e985bdd670858de2bff172a5112490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4e97212998966931fc02b1f97d03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418a845070ff98ec9708deb10dd2167492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ad8fe3b0b239137660b81e37ebaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80bb7e8a924852f2710c571d32bd07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3c8e46f4024f6fc110f96535a3a56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a373fc6ad713398e4cb9d2b488bcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087373837a7d3644dba43f669155d56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02fd8479e09dea6516a462fba967a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce5f7821ac40d2e869474260890183499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207cd7f6ecb7f2c0a9d1be4608b55f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9f1027494c69d3fac08714853fc06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53d2e7bba58bede5b21c95587fac23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76166f5c99813bda0d9d50e1d2ef0ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15eb25c8610e4dd2b51b66d18ddb36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac41b92c682467910e823a208f415505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a537eadd5e2e13d79433cec7f8d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925896281c936092a9d7a9c12cde09e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb63f4a8db26860b62c71d41d9a63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e709ea37e54d2334dfe56c824d1a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c2da408fc1fa4ec1d058722edc5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0348202a81e8d3590b599a3f8c11cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad219bc1832704c3aaaca50f62330512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8203ffedde44bfa5d8409cf0133f63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd400f54356f58bf3ba01be9ff44a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2361e5e2e30d1842f24213d6fbcbf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e7bafce0e2e75096d0db941eb564516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2533319247e7cfa9e88025580d8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0fe0d199510172162f6533c09bf3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed79695d7bf1dd8b2eb5fe1a6ad43c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d1b7c73302941313136b942e6917520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa36891fb2acd4e773679408055fd3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78335656c3a3a6e0d98951709ac8dba9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881752d76a05696f78df66643514e355523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600755f0b3e1bd74bf73351bb8ae006d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1797b73020b418343a8a95dd7b3b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e8d56f2f7150033339b4468e86c22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1e9197a4656fbfa4e9c40c25efb48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf78ddc42e6b93d046ba50ea105d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6088357d06d82ac60f0ca53b6942d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6661f3bf5b9947694984ecd1db2f6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261f3c021d6281bcfc9dffd222e4385531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0ee2b8466f4ac33ecc5190c29cd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c695d518ea4879fe80e21f062faa9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee484e29aff5f019dc87b38494c629534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405c3559c612514a3c080755516115535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa0e836e7c2317d1ee94e5a5e24fca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b770493baa642b121b7e26a40d5c05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c301ff79e5fd4645a3d36995ce71dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a819de47d7c9723511ade796de2fe80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38864214dfdbda7dbce428393bfd230b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b3bc69bdb8e393ab6cfa8fcc12a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47fc910a2dd73b441368ad0087ff01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f872050a681f08d4329cd4e66d2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e9e48d02266f322623de3f526b0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179c1bd17b9449f7865240724131787545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c4878743ba80d0fc4391370d6d99c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4918acfbebe9541bc018f6ce3a915547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbbf6c6fea098efa9b051fbb5f0c5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917e55a3dfdac1fb832baf9e80aaba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc1290852ffdb2f87280336fd78cd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f551df28f4f3dd04ba0e5b14dd18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd077c3c091cc0a16910058023b2cb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a2645048e80d1ef471bb97a89816d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524baef36fa00b8131400cfc77650f11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f15b13104c17c5da3bded8cd06229555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44793267698eeed708c56ca96771be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d7eb7116da41dabd7ed949461dde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2507305dffeaea1ef2f5f24a77982e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c937be71a6f4aa2667ce2e4b44c64cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e66a20bf666e9e89d9711a38a0d7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179da7f9cc3cd868ae4a0763784c4c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6a67cb21df17caa34bc3f394e925562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7886164464947ff32c4b0c9673e7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da836bfce5ccea247b7384d8770522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc835bfd976af0e04bc62ea4900d48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e634cc10aa18d476d29cce42ffdb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c6f233c409d9ae098d22b6e8ade5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11456c127182a29789c6924a1b87d03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeed43973ffdd0c1eede0ed90b9231569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee64a23522b39006da527d5e1435bd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806bc6b1b14d2737cea5ba65b40b7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c986a6d2ac214990242762eefebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbfadd863be84f7ed0c541da7d2883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc344ea5067d41ecb46bb4edbe09f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d56f057ef2d28996d373d6ed6f9f0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd63af6a57c046dda3efe4459a00a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207acf81242ff723ee8705f029bd91c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b515ed59a9ecc438c57921b2357bacb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b7d0d51f40c93180ad7493aa368c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c7e3ba9569ec44c974c2425cbe2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f315e71ea6770fed509d89139fa1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b779dd455f3266822eb35e39c5da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0937afc9dcc547b73d1562029cb44ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f332be74f1e14e1a19572c7c69664584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e342d0b9cb8be267f55cec1c2dc55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff74f97fae4517a726aca976206df37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c72f9605c1ea3fb95f002f93c71e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417137ebcc633b90e2626baecdebb19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac1cbec4d13a1309e615a5cc2cda7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d901c5b8bb495ccf89c7f59a5be3732590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be8efeee17753a4361e1d7a573706591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f05e0d7de2e735a103405470fb64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af1297bab16e0d1b0269a4e7abe9af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d59f65a0a823b4c88b3043b5345c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0807b63c03b58a9d3d70eb66a55814595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429086612a3ad12f773305e5074662b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64da0cc5c4280ae6908c031702c40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8d7b81f04ebcc30386d1f470467e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba0eb6e0f80bf72968a9de13a9f557599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98885135a534773526129efd21758b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55ccca15b382518d6f3d0dec2a9cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cbeb31ab687236c6cc2a3853b0a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb453ac4d952393add5edf6b4eb1c01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef472f037fce865b1b4dee756d3722a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b816d32c1366a6c8e3fcc515c6b7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce87ae6701f7c7546e860c838ec0650606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102c27e3560da81404ffaefda7cd960607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950d81fed10697ca929bdae7f57a33c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde21b53ac56bbb1ab905adb71ba1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce58cc4cef4d62aa7df5f3ce5bafea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0827f4a014bc33a03fbc4e9947808d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa29944d06afc03060fc3d5db7fa3dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28b975fea82a626e809b127d203d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0edda8e48db93b124e1485f42efb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671190892dd20786e156ebf0c9255a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59908d49ff8b66c32b152a5d25f33cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5aa119558352ad63301de432e82d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf232a6be7f3012e8e1d6a4bbfa13baf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0f9c8343bc23ebf65a90f634c239619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479466242c372180e99acd1194cf7e03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4311503634c704e8f5b456d4b2e16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef802b688d66a352ac83e1a81da438c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898cb6107729da4f87c1173e3ba22f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e70989311fea5c7ad00b0727bd224624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81a70691d4631ea874a821921d3e27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ef3284aa28bc4de8faeee2f58aef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6003be291b15dbff022a016e9f64d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec9b302feb26d90f95cf81ca6ee079628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dfa567d5dfdc208ab85726e6e2ea4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae621939ffadcfdb7e7891bd4b7c58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97832b62a594e4d9dec5accb08ae39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f570bf5e10c1b41127618af66584b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e31e32207dc08d45c5be8daf05e43b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94a6a171752d0074168aa196b409a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2f160aabc27ac51fd1a0c452f9006635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb30b3c58d27644960e92ce5faa0dc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b41fffe3a6f8e7681be15e1e1c8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14251dd4a6f6944ef567805fdd93dc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fdb73958a1a57872c87a78ec7967e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295b843c31b4f315fd4b972b4c3fc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f16bc4ea877140493004d27d442c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76270022cd85874082d3f72bc83e5bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc306cf1c04c09958835ae9b81da515643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32d24cad395559d2584b214ca0d67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c363294843dbf7bb0b60691480159a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7e30da06badc6cbc343e070d8494646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec142aa6cdcf547756eda7133ce5f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ae1080eb58afad003671e0b924a27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f0876d1aa270795aedbfa0feae4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c97671af5d554aa8df708d278ca99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0929c7961fab2da19940fa67b9add2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82558573e46116cfb9f1abda25c5e85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5987ef7cecc594cab39ceb39a160e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f9ab6352c5e03bb4631f6b4858f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a8c66e839b38afc11997a74e23d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaf0a964b62c893d478b730ec73870656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcc29a0947905a0e5c64bd86628ffe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81a293c99626fdbaa399fd69733c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15b27366410893902b07612dcfb70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f346df4755d9d5d5b099072ff6b821660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73848195f9693ced2a829b76e0236e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2acec8a28058f861b0f303123d1a64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878671d830153edbf8eea550e0c5d0a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4e711d5004d89c11cafa97ef50428664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e74bd1631672b81d1b0aa1d1898554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde6f4ffb8e3e25a3c7ae9b8679458666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deacf5e42ce72cb7f897b17ed52b44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507083f12f9c89940e347f8ff279e0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b79e7b59d89477c68a8f1412d32f4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c24f6761efb4a10a1be84516a6748f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bfb10c64c2fbcc12ee6bca80f2719671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c512ca878f1c536cece73f42ff07c93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564685bd2afba880cff76c0b868b95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da219a5a5ffe7361f41f8cd141a68d45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f592061077aef98d3d70334e2e6c54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e3278f5ac71b1f0a4f05a402270e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fe71641cd74c30aed8b2f31dd3602677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dfc0d586459b7c95c545bf03c436f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c606054f2572ce806b0eb6ef09ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f64fc467e531cb9d6289d667c0382680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b94d151a8c4101b04e597a22fb852681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c525cdc65ccb02cd2f38a8f2d3dab5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40984dadc64a57ebde07118314778f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ebdbc22e3b8384d75beac0b284b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a85fd3f2aff8f225bc21e8b05b86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a17278fd5f00db95dc66496be38f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cc39debdaa5560dfc0db47fcd4935687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0221caf4cdf39618a6848d646f5f37f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eec2c8545665e04de03f81bdd9c6b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6216245f7fd0c8af7de84c3fa06e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de3220651c4757de14d87e1035b9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd3d3ee897bfeafd355b160d3ef67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d9b710e1f684a60ce951f79188f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a51957f7bfd05302b8cd145dded1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad045bfc32c401bd9999a5e4114078d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845cef7b220d99a00f39e61a1fbe309696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d093fcaa397d7a0b52da4282283789697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf50ea906e91c6aee120c55bded216698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7ae8154d964d0ee3780c4d164056a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e153a06ddcd1e862bd7077566f98ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f039bbcb995e80b68d46114cdcb75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d4013df1c974a0338dfbdffdfc1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6748d6d80dc7fa496a4609ea4a2ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f16b1922d643973110db6a8ffb92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d764afc82ee69026c52359d687a9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271556589dcb78e7d5e1eba35dae7ba9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6390dc0168a66998b2a62ea065576707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e076aab2a88ba392ce69ee8e88ca40a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7258b8907174cd31c1c30793b1415a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8f91f84714ecd51f043eaaa71701710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8fedfe742817f2ff077d520053c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820340300464d6970d97a860c63816ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d1474646f79dfe1cfc13e27bd7e8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb937cfdfd5a3e8002d1abfadc8d7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55e49b2bd3371b457d72a8105a547715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9be341e9e45efae3ce2a69c3967c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239baa314ddcc0d02a1b58237559b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab3fbfeb0e8fde791fa37b662e451c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b15c73e00ee514e4fadd4318dc54dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b0bf9d661ef357391ebe1d23557d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df6286b0df0713183721f786c335c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff152b8fce8322d9af57e91dcb20de3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9bd39e43c68ba1cd46c09201e06a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df5d460a49afbbbe184199bb2ec8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899e3389cc1415be7badd7e1a72f6b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde40746f9ce67b890f50f5bb9f358a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3883a586e58ffb011681c6e35040a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e209dd2ab116bc03c8e08d66fa7877728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2cc746cc11043609d9f6f0ff77e29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90c5925de1d265348fb3a7f6d097c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad3d48f1e426bc6ec8b5e8268d436731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5a7b717c63b3933644b33daf1dbb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e51ef76366d20c8af2ab9d855cd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec57b29b4341c065918a5c3ff95e00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02713a486329b78b9c199c97e20db2b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf6547300b44af2c33c8c8cd6145d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ddd49686d80383052293c8cfacdea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6c3048280e91afee79e5beff2767738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce042381de8c40d5c4d5050acdc4e6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c48e891161afa5712aa3ca714c0c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d873287b82cfb0be1871545b2fe5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf65f61970f2516c336ab5cf6d3a693742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a39633fa18513ae91be99a4ab2b958743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa517db79d3702e877e89d4eff39975744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43805abd8516ab27d20337df53e448745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df8c2460865fff390ca7a58234ab6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65399e1a7a2e8af24fddfd72ad581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d838066a94900e4fa561d78786b41b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78e4ad51875ce0fb9a46aefadb6c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ffe936a97fb78f8ce3c3414372e47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727f53779dfb1e8c369a81c470cc5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87185469bcd63e29e67696c9fa9e4ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d619d4f886ec528c110903ea78395753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d3ec0aa883fb3e177560103aa27d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa07f353c834441617491e81001f27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7216dba037fceda34319ddedde4c8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e02a7042c0541b0717cd93e68cab4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706b51424884d275c89cbf54fbeb08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a58bde9e6bdc21b8fd21ccc419fb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>