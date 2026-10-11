--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c27faf3a2d4a194cee184c5bb4abd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe4e21ce2979590619d5c7502529b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14824ea7a5dc7d22a2a7341a27bbd0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fc7cb1f74ce194f44987fffd23784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810c4b07a9e631d8ac27db9a86f4d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025955fd371355a3f9161071aebfdd7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b421201281b940fdadeef7771f89b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0bb7e806b83a8a27df6578945951f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e965d794decbbfe30c0c2f932f63f4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edcda82b6bfce97e53e14b58e5bb0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a76371a030076ef35b1b45465c5a9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de4a9b30982364d55941beb4ad58ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce91e5e0ad3c1090f7f17defcd380f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f86195d44670c93b35b5db2732f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c63ba51759145d55e0dfe58e384a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736065aa358ab3a9f3fe1991847a471716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a00d2b954fba5dc5e3a686d1b14ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7597213b9258972814b4f85b70497c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daafb8578f60f2e124072b3e91c7dce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047d281c3b0e1a5e20d6c7ff0eaa5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3b4880316565490247b8f58827ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb70e0ce5bdd290a3d9b17210649522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06c29a13496c72c2f59bf34ea381523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdafb8f7c487c64046c062b94109b5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e6b903b2aa03eb6c8d1fbc48fbe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f46d336de31a6e7ce8c8496e1dce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c891a30e0da2f9e45529907bb95727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfde579c51b52162d2783bb1ae8ab328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6562c562d912f8e207e88e977155b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd383864e51c1b31d910669f1db9e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ae29cf3954e64e0c8a132f07652f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca1f115bc6df421b3e0c985412ba332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85dba9758811e1b709585ae03ba52333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e8d1747c3c74d388c3563b8e074b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050ed01c41b5b94dc55d7b8e00365e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69ebd95be8ab7cc06a86fcea7080036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f917df5fa8fb6397d299424bb28c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731856d7a0b9b514e9935959c1265d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35c3562422a643adb34adecb5f521839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d34431067130515c085b70ce2548de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04189d2a6d01e715e8f42e9ed4be656341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636e6a16d287eab355117427d3014b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa1a608b742f898f7dd216a1b7bac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd4e138c5628007b99d0fcbf567d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647170d968ab705f3f50b89f71577d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f67d198c446f7958df4d2c998c9c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b2840ab7ded8d2f5596dd1e66e12f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55fed027cbe4359b04bf38e8af54c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c12b58de1261c9a2b9a4e03dabd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276bbf9be4d2e42abc737422afcb98e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b421ae8dfb9e10daf818a2055fb52ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3294dbfa79e1e0d12921887f1db2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ad19832948c6e1b46fa0189621b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380760e05f82b1a1038b983775812854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c07260f27180555bef10e31d08b1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0996ca59750a10bec7a7a2f2f7c9b5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad93607d9de0ef8c34c7f18e4f9e3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633835ef42fbe8825b81868c23c9c8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ec0bdb04f432d8a9b50b4817e34f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e9b0dd2c4abd9aa58a39e65c9f4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8894e3526f7576906b7e3f2b6ef161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e243e7cf6ec440fc836631f7717e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9143075f7ac5b7d42f4a1e430c246f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c1027c6b0abb2f7bf099190c547664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c22a98d0c0bfecc050504077acabc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93757d3e7777731fc3ce131d2c50792266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee808ef5265cc28fc3c1cdb939283e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078576a96b8b4cbf96e2eda9f0cd3f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a5df94a1a8bf45b804a2218f1874269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e6129c48bb64e3cec4b1fc1f9461c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5932a4b014bd68b6fedeb41183a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846534e6943ab07be9e36a3ff7470cd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd2c5d2213ec89f020be24d73d81d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57304ab12722705620184efb2005aba274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf097b30cb31dc8efaa817cc4d6aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1588bbe3d2cef85355e461313b7a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189cddac78cfbc628abffb15f3972377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d3df79c8f9ec34844c1cf76a29d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2502add9dace1b3b8399497b38e0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995642ed64dcddcb69b8f61be0051f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb75b0c1b8b13e0820c3ce9c83d98881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028001d96f6fd03fc05975be3459de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae022af855765dc69305e9c1e18a8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2eb9e42dfa5615b941da2fb60b19e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff24b91e61bc1215fcbece587c89fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b7c5542538c80cc0e2c417401302c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c67d1de21329c5abfe8ab2127b4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81623af3523780c64f9fc7af947a818288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102774efa91856f6273d47f4ceb1f0a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd089ee1b516108381a09c3da9e603190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e61d14340f375f315c998affe3c06e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7bb04720625af4d2bd5d641f5cb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab20bbc81355b5ce92a725f4b294d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfd96082e8901a1862ce3c1915ac794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34959b7df24f38c63a882c56484dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ba3f595b137c0665406317dd2b3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922525dc4e9b88b45222855254c4b0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6155b6ef358cf1ea079125b164422698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146996a826046f1b398afbaf4399043c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332156887c38968fdcca4df16275316100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37b50bd834b36def29155a0546abf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233202da04a02bb78a33e129b0df2e38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2c1056b8469fe2a39bec3007f95d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a688dbd6db491b7b475b083143e5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfb73699dba0c17e5b9a0e3faa80c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f422a14313a703cf985ce6281f6e2dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc753aeb624e57780543a79ea590ec2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45b65ccbf4e91f49910e32042c4ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd2a821e1a535f35dd5a66210e9df4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f13f3868760afe0b95b746bb9b9cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3a04f838142583b5a805997c0d29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa8f7d088440fe833d360b92890949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737151e90d3bba64e8d4edb22eeae2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc150d24d7d16da007896a56f99314a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95845b2e13d295279fa240099fae08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103065f552defdc04ebfb205ae0089116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684def7fb19693a61f9820b5d1ba8a51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203ff598cf53e7c2cc4716378a76b50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d2785f42351df5f507b23fdc4c83e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46af88ec73357c30e1112a15a30e91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c57274ed8a852169ef6471b6e34632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ad5f543e9100be829694abda77b23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670395abf790c12bc80cbd4359b3a529123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2139974ea7416d55438c1d161deec3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777ca999fced246d1c691a21b4515a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1732031821f2b38f8d057055afb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af57e834fa194dd83c47e2ab8d14a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4541f40e37dae94c369551f9478f79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30d41742c32ac5be57b1065bb1b54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008b258f66c154124dd6e8b9effd86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa84b05b1bd8e63d96de2addf19bcbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc7501e494b81320939f200dbd90bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e494273a050241da80c4dcc0c6e7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef044b8aa83821aba64560558c7b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628ff5b7bb40ba21b416d7fa9d68ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e7316bf6305e217e7a90b9fbd6b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245c5a737d7cb1c1de803465203c93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e4bd4ed733da2912187659e0ac59d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d77ea60bc695e1e9290268dea2f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226d2743d559fd9cd206e1315efbcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bc27344aa607d1a27db8f189a48b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856f177c9d261e07b0a30ad5e02d28d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea842fb66d38967a9da6c4d18858d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44641a2a6cee8bc85d14d64eaf906144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ea57a8eb3ce1c3c5b810593676c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8feaa373ca994bec85e089a9f384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874e36914b4715db4f46abe2cc9eac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e503c5779e33db4037304871280f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe84c4278bb3410a760b1ef652e33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c9c105db27e8814c0703a88eb8bdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db090f3b4fdcf8b39c8082c5c72f039e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176dea718914c9b757292bca7349fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3bf9f7464170056d85d24621c048153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a678d06745300c85e21b3d71f4937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb09e462ab97673722d837cd09308c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d00fdb021aaf00dcb49472f3f086e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34bddad399acaa308ea3aaf348198157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d54d1055c405843ea6c25aa4143c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd49d1571160fa42ae0e8d15d31d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e6a7583b8c52f1053389d7e76c2dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ee5cd470aca7f127bac590fb69a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c026e14c79d6230082504ccd7ae9b48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83548673ed160e16796be651961c57b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8abd85eaf342955b826daa95014939164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b5888f10722dd8f7b917a7b45d1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d684a324f1008dfb06e8123294e1ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a4389aae52756517de04313d1a8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687e748ba94dd5d3db9ebc38d50c957168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac395d35916def8e8521961283040169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3e749cec8c9e5f232562d8d02abb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088af48d17696fc3d59ec07b965ad0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448c80c98e2540a1ad6a1d6fa2d94d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b749328c7790ed0b88b13df9e15f3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0bec9c8a9502bfb3fc68cfa562dee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467749ef8eea69f473c91bdad475257175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ffa80e7be71f2038591187affeaf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eb23ac89b2e60d20c92add13950a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85cf308612f713ccf074c1085af20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26885e045f2a291afd874fd04a02161179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c11ce1968090068af4cc9335d443180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b988f7416dca0e175f80d95586458181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a1575d45ab5ac4e8b72f9eb70702182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2353eb76210feae5d36631201a629183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119f35cf247b280131bdcea11b76d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b7efdd62cad05cfff1d5e8c98b06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc083b0189e13366a5afe626e531dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10d3d2d72c4390ee09a1312094eeb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc0c5888618902f330bae607b357d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eddb275d4a7340b801b51a3f09c54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b140ab1755e5428bb7fd57a28f44f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab95f6ecd2ee657467d19cca26ad3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff035e095b3928e0e2a228acb4416ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70892c442e0711b33dceb297b07026b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab554256ea4603ecb24f2278fbde6d4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a96dedefb96bd0d1b3a9a9d2d3b6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68721f40638f5838ed6667ae6ab9d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52060354a4649c9a764cb50d571ee828197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817453fc965cd15a31e36d142290364e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a5d26c05594839813820e21e25ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1436ab522ee74c04afcdde266cc6d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb5a1d7792dc2d9d61ef154c6e03fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693cd40de92fe08e194f268fe160cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583e3f11ab66f5e46867591e12e952203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b27eab2206ee33f05989dcc6db11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d928155fc9bb13dd37f8a85c624b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5fec290ac57d34c50addd6a03e7b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275678577bf07af71e7edc03c7a1778207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291030d6b490365534c77c669fb42f58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ede7988d9ef2ed8e2e6e036339dd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267ed88ab0570bca51ec9739ef1182210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a814b9969aa9b8d53c27a9b291d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f23ed605a94afe2b8c72c15ebb49b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec72a629bef7df5b3ce3424b7f56344213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aede78ae68ec56628a07c1fc7b3f50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ee562b7ca97cd278aab21c401e3fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded68ad5584dff046ec910924d3825216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbd71d09bfc6e7ae8b31c739da86c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb0e8484fcafc95fb65a45e642b16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3aa4acefb9ea4066f7693d0a4d289219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15cd35bf5d1bb95611e49ddfbe7a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e314856fa4644eb4bdab445af5b6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eaf220169ca41d1afd0c43d71d327222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32556a4dc4072dbbd4af172e633e12d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d72e09b7ed9cc5affb896c1bfedf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b2432222fa6ba17df2ac10a3e35b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b41f63756e8d350e12d9fa094d974226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0fa99458c00fcd8a168ae1b7d0ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22695c4022d4ef0ec678a9c38f5bf9ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c996f85620d9d1397c2311a80506229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea27d9f0eea3d3ce037809411bd44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ed3ba98aacfee63460e9c63e706ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8109085ce891b20db5cab260067b1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75aae59c98da695ea41789f3c39311233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f67628599ab7f3745baaaa77a43fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab945e318145b103dd8740e87f6c11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96daa2b58c944f6f124e7dc5989be5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ec3467e00aacac7cb85698c851bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf69116faddceb1a16a7f842207bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41dbbacca0214d339ed98e543c8098239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf001f8a08f72d06abdcddfc8b254240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd9bc8739612b39254a14880ef811e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977d296358c7df17858ccd31f40167242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe20288e96a212be50c529d3fc6e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c13bb2d7f0603bd931d7aaf1bb7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd26e8818cf6d0f5d832232828aa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2501d50b1fd3c1cb3be810c4422d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348cca4f93e9729da8fbca35387e67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f58bd71da829b98db0fec1e67ee9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1f981408afb92ed4873bc1374a32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aeb401a42e14a326cfa6bad24398a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a354c17082b4dd87422bffaca1906251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a529c1e5f38578a80fd229e707aa7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533fc31fcb9d38f7263a33b07c751e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ccba9d17406c02a44524d88f7b7d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc512e37069e2a0831534d40687a35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37fe99eb75bad375e686c2c0dd7610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e01ab2e44b9e3854a046aea697737257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed8363aab966ca4867aab730425a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea6817c6ec8c256dc5f86ca632db00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bacf85db95635ada6a4a65f54ef22a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7cee738aab04af854e9bb21aadd85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2839b0e1a370707f67a4bb3fe0003a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647cdc3cdd3fc4ffaaa338bbc4e390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768899fddea833695e90556853856c8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224591dda8484a1d234ff110661de64e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc2ba926fdae305912f6078ec246b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342cc39f9254b5f953507287d57c6b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4225f074c4c360918de980a6f477d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776830deaf31cb15b14343496596d1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803974538ca8e096ecb8d3e8c29cbb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625229664ff5f05a661cb42a48b4ef2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774cc2f73d11e0d803e53300c3a173e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63fe976c23135962c44405272d2aa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba509a8981334e0ddb10aa3f7a6dde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78cca67b4ecc21826302d27c028a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897f8759876d3b81ec324f0fe49df0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a8437fa80a240bf02e1fef56e8e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e9b5ec62cb15218eb40cdb2d01808278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3290803539646dc08059611f4adf584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db27fd19c12d5d8f6bdce51dab5648280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb80c9619e62846cb0ea3ecf1163124281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cc5539c791ddb4ce5950ebbb3259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68f7b010669466bcfdfe31d0d078a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419205699e509b5c1b50863c09bb19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42c509a7d6fcc96ead421e48df218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e54844af26d2a13cd9c32d5fb31e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ecb3720b74f8d3216fb88b938302287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b76e3536644dda4451c64737f7e9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f019607d9722b895dd3a6aa61cc0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917a4d09939155fc0d17656a4c8c1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f94c33b413aeb0b365e97acf322bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4bd627ba4ed33ab96e0d31b36ec3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104dee86d55be5fd2115f172f34225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972eea7bab3639403f5b4001f2c14f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d2d8a3c690f3c2b88060c2fc49d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c24478c529c65cb632dbd4e2510f0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605fd3d5260385e4287aca63302a84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6a4869a7ebc48be41823528a20e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e3e6a92a2d363e6ed17c5f25c60f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff1f8cb714a20aed60e298f47fcfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1959aa6cc82e972fe499904288543301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d90327089551c5f977d16d23b04fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a2561d9935a6db58cf9ec38f8fda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7cb56440ba5f6944bd966bdb429c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0a79a6c383db7e2e19c0c72f6b4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbce03a46ffd61c6f7af477c3b176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a81c37ef3b4bf5f3a5d8797df9ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6308e3108e55a5776e5b6edb12a28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26349055304d40ef18f3ee50c0f0af9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19059d5bf2197e194f0fab3f3b62748310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a57e2ebb77de27784b6f4fdb33d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd9993c718008f03964923e366445312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17094e32dc717c77ac7aea8d684a13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cbf0bcb9b6ededff498782acf24f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be600841fcfb0319c6d1c6593e2e31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fbc4453d9d76499b63a95a4105298316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda97a24415ceeb949644bbc94a1b6ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935f793988a3add89f1dfba04dfef00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057054548e02392ed017e5227728157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace9e48f5c0af2565f4eef388b41fa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a321b9ab0b49cef8afda8d5674dc43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa18edee154938dae299ef7eda24a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0fb0863da172dfb96c4093d64676d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250baf3e3ffe244aba8f5bd5b5a382c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070ca22804cb022bfb3b48bb77eb18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d57dc20e153ff39a1abce0e53c545326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7691e652a206424e695bbce866a504327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de014fa0b742aedf274185cce92ef2e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566c9918a9fd138be6c13f113379ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990828e3f88d5c5dd8e0d4615bd2ad6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb49ca9a5ae7e8edd4cb402859517331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca9147a75a92fa9969362eeb6a6793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda220cba90d2a10a2ee614fed81c987333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b006cc5138009a6c5e438ff6aaef94e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb81149e31a9d84e490928911bbe5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca659375bbe060dab4015dfe5301d43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759781026fa91342c710f24c0d591a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b1e72591e9d1f84ae275e6207b8bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44ebcd79392b7f9508e13dad495e41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39151d0e4dc4868b3176b40e432bb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a35f1f98776762f42461440ea0ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093620cad15d0d6ec5ae1c1a4f7a8b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e2c62f227ad649792487ad500934a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab73aaf140fad694eec3e78119d497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaebba930cf7d2fa37093f6aceebe0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2ec4b2bb06718d64dae275aa33df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fc31b9d55f8ebd6b16c7e9e6d6af1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ff344d0299b0adf594ff0ef72096348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437e42c8d7142d5f6e23546f7dbb2eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b218fa9dcbcb73acc16260fb198e577350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d0790a2607c06c7cf42a584561611351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24172dfa691c7d1b28c25dbac6adaef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b657492f2d770d4c18a6960658ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad563e14a12dc35340845ed683453354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79635729fcdcf421ee84132996f393355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1408ce828b467e7482aa84d69456356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead724b5a2c6e8281867ec11da2d337357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd9b37a759410bfb0cf695d2f4a1a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648dd9b272c00009da9f44e1e933f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c72d34776b5d22fccbd08c9fec74d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4049ed3b1354d02c4810bad179059361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b544fe7d3ccb1c198558a1c5851b01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1743277964343f4190f4ef0dfb923c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f3b55754288c19a8a919973e30dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441725cbf0b9ba6a5c6d281c068860d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709606e514a69d7d81aa3e6510f253366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025590365f99cbea2abdec814c27d944367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4bbd45c191222e6d8c470a352ddb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa65724e78b31e42405f9a9bb23d32a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7cfea13d479237f92ff7b0759b4f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57917e3415446c13c85ca92e9a47731e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23360c19d450184b91301e203816d1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefde77ed94e541294260b2a144c4be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc358e8e97d116687429f19a3d5487b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cabd5f309d41c618363109c5da2db2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f3bdb8137ef89bbbe69ed52395190376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d15e020a1a14bbbc7fdc68ec8bde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf425eb2406b760a590da8154bba0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e4d8716d972119b97544f617949fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98948b5d3942f4cb8ab54dbca871074380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19f983703e251282488cf8b6a1e47a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995f9fdc6f214ceacc741ed3b524b5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a733f924eaed3ddd7afcce200f98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c86bab5b943df4fe5fde7445ab7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b21d0c0a1e9cf324cf523aff58e8fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c37c28df130be852e8f0a427b4861d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a559dbe73aacd6b3ffed45c154ca4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a714100cf840ec38e33fd4a5de1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f36254527b091ebc47d4c9b3bc6f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c7a4c797480026116917666a81bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e428eca2408dd5bc24653b304dc8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ad9baf480c684652ffcd6720d235392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafec4bd45269f46b59be79d919859d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba64f571c555d96e3a6b6f5b3d6345394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738b13ebaaabfaed04983b5eb766ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813009810fa76d474c93239c3cb72e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946321c303e637775a69e2de0a61195f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0c977918a67818541765dc3eb999398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb21b97ceacfdbcb34c38572c51edf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0012a7e41e1932f950c30cd7a8f6f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5528ac1292150da56095626168d7b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205065084ce600f513b953a537f0381402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fcd9e14497820abb0100b308a63eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc919d6e9f0abe9464ebfd4f990d19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0712c2b7a23064143c730a33be3e48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c322119fa79b99a1ddf1ff824e4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63ac86a83c912775523c84a44683e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229e50b283c3e5fa3b48d91e00f441408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b3db0548f72d4e5a13d7df88e2805409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a5f71d3a6e3efd03ff714fbf0a701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1abf32a480287c6c4da205f57e2c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9497d30909330aca2b4845c7bc5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1f59debade0e553e92252650c6968413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d31e340ae2014bdcd86b37ab5a50c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101d8a30ad5b4e9863d74e2ad80013415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baa460e030bc42fa0af91d9c78c526416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf3fa151a2c0b8cab3edec6b0e510417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb49226e1f4a7ae224cb6963753d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766048eed1224dc066fd7f6813a6cbfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188677256eb7df6a4f6df7abd32d8fab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8907b73a64eb80cd8ba6377ff595b86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be146e9a30d3b1ce4974ccf330824f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a881b0c9affd98033b2d21d4e1d0d44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb78dbd0c0c23280e2bbb250e3014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b44f0a94acecff26f77d79058ea0b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f97816e1ae7fd89f423962fc6566426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01ad35276d128602265a6908617ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b242e7a086a4b7efa043d4180a9386428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae6593c17b2cebaf3cd2feb8b09b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76dacf359c7f4732b6df76cb64470430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b16be28302e0689d32508d409e1b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7407e7ad12e358307d468019da050432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51faac2dc03d15ca2ff226fcdd8682c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84297bdb053e1c580d6ddcaa9f30117434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386bebd0bbd4497bf2c44763c91482435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8134cf4b7fb971ad50e015ebf030e3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae769bd49f13b74a89105c4bc99ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8a5deeb25ef8f9dc220c8f2f63b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2ee6c4227faec346e85541fe4ff15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd18cd00117de4a77ad6d3070de96b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877bb1952a72ce958783591281640a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2617d324078283db8643eadb4dd7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f28ea41010183b1985e2388cbfb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ce000e51870d56559445f5e48fd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc9d38ff215e64ca08938bf3d3209445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8b3233d0c2f1977fa56cec9ff0da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87e8abac98adbf7d4c21a490365312447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aa738147f8ed90f03a260c5ba8930448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698811176865114c88dd00a157e4fd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef573ffa9aa8ea597545b3a50b19fe0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a208c600cf4fd3343bc72419e9f06c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0b08b5044495d98970153718974e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c909e5945b98182fc03eb01782d3d56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351caa82072276882715ca47fa59e1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241ab34ded47542e138a5fa988272a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c29481acbc53f28707bbd983edb07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ab6911de71deca5c47ec1de597b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316958caf5c24473f1f59d0a644cfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af11adbcfb1ae651042a9d7c7296c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754eaffe8e687706482002299b9f3fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe25376ee6399d9321a362062b4266b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c467b451ac8697aa2a85b197afc6e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50ae231c51690dfee3ddf2fe99525463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b707bb394619a539652c39c6262b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c963b2df34db475308f0b3ada1a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e8b297d8244e71ac90caa5878c050466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5c9731e28489ef46c83b7e74fdb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028c96c4ea2fe2e15ca0287924ebca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc43f27347ddcca4fd9ab147d9f0b31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab338b36841671fdf5c579ffd62302b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80193f99a8b730cba7ab50c0486d1d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60119eb7efe43f93efcf4cc9ea0c7bf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b827ed477a53c5a6e95496325124473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c21d3407555a7f7b86f18eba0be6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf55cf97ff1e649380d346e6b3fe37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbc0e2d23451633f64c11929272a18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161812f87f82577f9ad4c8945e5c57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7552ac2271b4507fdfcb34f2718dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efecfa530f61a73a1eb65420039c09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213117798019396b95a7187726af69b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ae4bca695f13c1a9535a3b3ab62c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25033418a0a3de26eca217bd7ad646e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5afbd3443cc03139901d6c7bdb962483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe50e478728cc2d03c39b540750d3bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3f3bb3d250c482d28f2dcf752a86b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9961072472c059380e7da5eef49b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3329fee9b12e8a1e1f25dbe4758217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316349346ba26b6736683173023b261488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e3597e601be385d76713ee51ca92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d09cfcc785c4439533190dc32ce55a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fcc2bfa37013853b44691f368d599491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8e18de81c1e3d58de565f7a1802e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761dda3156c038856e656b60bf87e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffe3bd1cca52b8e629ceaddeaf19cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f7f7755296d94988cdfd693129b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d930e0763088559dc81bbd28aa239496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c603ef338a1ad21c01ff64a72f6b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d1e9c2fc3399820079bf531f8c96c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f8a6e270b32718498e65111d2b95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51778c2be27fbe2084626a48fec3776e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a961d77f8c9bfef6a8d61ef3980eb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb84de7a8b2d743a70a0cf283e2d92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d1066599453e92b790b88647ea97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e59eae0c6174f2a84d21f56118da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e2d89907eb8aac311fb8525bff5ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9046fe5f51889424a8119745dee255506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6393be08302e11377b2f55cd3ef222507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c30a1d04ce843e730a46c9d88e0c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9531e39e9c112a063101c9cf8263e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b4b337e4c5a6b6d71eee5b4aaa85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8bebe2a3ec7177396efa3b886ad53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533a92663afb3640ffeaa88e3c5c88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa5963fa4e49a2d7ea2d0db880a57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ff40dbb733127b8669deb4661501514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727feae4025f781a1efe0c108f4ed8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a3da64c32db8a6a6d6f0a76b07e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc540d2516ad942888e2c604903a7d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401caedf1de7d6e1046838b6449a3b22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73263fbc4dffb562479d2de021f305ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a85e63819e24699478ca2907e89a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59cf90d929d0946fd4c60197f9bcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d5eecc7461394278b92cc378bcbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0afd05de646d3f1e0f9148eef04e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94614759d89d39fc7085eb3e49ccc07d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62435d0374b6718475e2c7c8016c5e9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff0cea2d0616528065555126f7e741526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2202c1e32e8ee9eb0c8dc4d9e5319527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e784a987b41e3ce79a008304c9a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5dddb5b3887d39903b27f5a3c0ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef350c36412857d481758c128f13ec01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e8462f871de71aa9a69d4ae0d999531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b405b0b8ac92a18ef2f19d8a72c225c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fdcbe454887c4be587cf3fa26c09c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bc7f8491759a618f03e5a30c95f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e95973caae37757d3aea4ca888558b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5f828cfd983d4d56b1e9e062f35d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c948f94553d3515b31149a95f2ee0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89f814a6a74337af0c345aede17225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081fc116eb379678c503892f7c0a73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daa2a08454eaa9b2b2367e942810fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc1c5e2582d45561bb6e8b27f4189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a4d227eda531112cb9bbc60affdd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e4b28811554a3cc8e3807292c2be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b5999883d778521d774901370e14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8a82275684d97a00f8cf149e2bd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea971f1b57e6b8317ec69fe043b96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f096c3e19d972c6664072709dd56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53312da379310d9b8457d9b70375839d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d27dcac3df3c8e585b15648a1e5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b66534e9b3d973f848f2cdd526ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ce2025cc0a5948efe880549db8411551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa2bbc059d234b6d5a83f0b468bcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2f9dfaf0fe70393c30dfa95bdd3c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387bdbba9eb9ca7e83fe3969aa1eec7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f284b1152516f5b1eb47c2db40930d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26642c6878d414571f8a606cb7165681556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e705bcaab87edf3cb5dc558ca3dc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1f0b1ad4c1b1b3b4eaa4b09606f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0fcf87b7a03c7e9f576a7ef9346b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275445ffb0618bd2a1fddde91e7e12c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba884d3c185058599b9f28be1ad637d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb04f92257198cb0bb51965c23cf61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3831dadecea76c94b7e3cc1b68471563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0626539822656f4319e007e092479564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579249ce5d276edbf417ac7d0b8a7959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33897b90348cb6ae4ffdeba24d6b69d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2951894043fb012d1e0bde390c0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fb84e0ca2693f4cff65ea8554443c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1ffe7487a70333d011bd53bb0f774569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b3839931801d097e8c972bc4e9c19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa400ca19120e5a1b3d9e8b3d7caa526571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee2d74cb34c44ec01bb6b102e587e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576bae7cb70d4540d0a83ff35a3999573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781539e371e5723efa09fe3d268da4d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2a0eb642fbbd1a058d0aecfe67fde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ac16d85911a2105d965faf806378576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14054a4d9138c0dcf9b16b9a276c6f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1176ea457bd6398e443fad3c7022d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70cb34af897963967770e398406aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b4bd7413e348c1f652b584271d19b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2673ef4d0146390b8a17def71e44b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d1588a4faa9ede0b849a32ef31f09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612fb520b6f48137098c0c741f06a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0a51851364111bee308c63169ebb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb2174587f1a4ba3c6eb3e3994b60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11c863868e1aef15fdd17a1178add586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fe97125d31a312fd9a7bb860cc07a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345b834b12fc1de96c9e89d04352b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f46564a5d424383d4f23063bc1961589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7304d0187923e4fe2fd9dac6021f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a35495e6489077b3217ab2afe028591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fe97777642b436daa60f73fe10b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1443872647688356150ce50c68531593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9223c186ba6071f8e8f9f444e987594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ebd19a09030cc4bcd4ef49eb746e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5298627d4564da86eb93b0d67822c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d05e8c96570c39c48c3df6c4d9696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2f3e7420379c333494b560ec25e7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf71f170bde02040e470a16a4cd8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98911d4e7c548b974fcab57c7246f31d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54798fe5188b00b84da27615dd41139601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f1c664a558c80210e9d420117578602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b0e39fc3931862360929f5c8478d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49767bb251c819452f9431d99f431aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48eb6998fbc3b2aa2bcc1b1fc64e6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0131daa68e37907a2ac9c3f1e7180de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bdfe528be90552c16f30c555cd001607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e45d0e58d6a1e2d87ddcff896931dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1dc407740f1c6a18f840cdff6a2b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fa2888156dc14dca36e3af8cfed5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d19be1ed79d1386eade7a26ad6855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0ac0de7813fcdcda64b831dde792612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff14c0af1d9a12953bc0211c5c5ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b21a9fd71a70f35d48d5c2e6a08a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1daebcd2f707bf699f5045a6f7b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aae3636eb5cadf72808eea4f77bff1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828843fb598dc728a54ccb457a64891617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800a55096f60ac1dcc0f715a0b27151618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b58ac3f52e149822e75428c0247120619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15982d43c88f9938737eb7335024c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63e43b1f5fb8a5164c46307f00a75c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b9cd9fc2b1b2e679ec73047ff849622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2814963828ef3c3ec72736849093623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29487e3fb62f3e1d1980c8dabf8a9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cf94337286871dfbe01bf4bec4859625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a22fda603623315f931ed4c6ec0924626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c729a5aaf208115cdd04b01d856238d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f2ecbb00f9bb2a7bb19d4ea64dbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ffde1e02452e12ad7a37d95a49074629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0871bd1b64de917c243a47708b00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b684417612babf5cff524506861067631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f3e2ef6e2bd08909877385934655d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7882ef2a597e965723d73fc6a0fca7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b2841d712f4bfea75e7a563d7859634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21df9cfe7341570e840fb1fd076f3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667bb54d73edffa9384af7cccfcab1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34dd6ac2d1e275be8bbbb555876b68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f257426e24dcaf4a397401fda5f43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be47a66e2cdd9527550636322af34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349261b216e1fc2b76e10b35aed56a6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345387a7a149909082527a1e27f7d414641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143735e3e179147dd9fe2143877817642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e314a1733d0d08b46a4514b5e37d6ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736648e7ca70c8c2f7c236378379657644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef0870ffe782bd5f2915d2544fd326645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8a5bec9400101275340a18096c308646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061574651a80d084d1bf3f390ada428b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8801b3295db9a5439397aa2a25f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d96d48e86421725e54988a740e9dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa047e5573030c8b3ed3be9750473e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae64e934b134fe3a1db4f2d988964651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbebd53c61f86d6456bcedaa5ae7c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe798c945ec738434ddff714e3db1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e65442497698df847a883aaf26891654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b347cb1e587b51c1225caa1451b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0fd0f0b8f66cc7751f72f21755a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be481c492ce0274ff2e17abe499007c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf02e1893b06d140522ca695546bfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c94c85af41100a88378490bca189659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05455ec809a717c5904f6b107a1c1953660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0efa191f2b2d1bb892a835ef62466661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01756b6f69c6d9ced8556ef2f549ffdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327744ba5272f5c6e11bad662f3d2f44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ba56853b8e19bf442ceb25a96a26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b32b93d19a13b32e87d08c43ce727665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca855d3851e77c5dc90f8a254df845666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a7a07b56dfadc050774640ed3531667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fbf2849d86273b8cda2273e55cbae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6189a1101c53f11153f80353db4a45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92bbc4459b31c25e2f5e9e561a5a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a6649a5772ffd6f85e8dde4b0465671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b10ef6b31241577438e9e0099589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e01d48ff57ad10992ed4f0651bfee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd810b1f79c88eb70ed1b35c3a1a969674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bccbfc86a00ad442924ec8283e476675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ee957051a0e79f283c78183acdd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32558c9b483459274c3dd208ff2a4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d254783ea4a28b00fec75d31ce2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f998b6ce3ffded786c461f23ebe699679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec123bbde3e5ee3288cc6cc1926c4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078128dfdb6d3af2eb77776da54d175681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56338052b93a8a5290af5a809e3f10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92cd8c7eada8ec80d6aaa405530ae0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346f247520f69b5497d39e9f62d4092684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc58ef9692e895f3ca53702f26349685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7368ce8f5e4d0c4f6b20c31602dd6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baceaf5f36035ed3df7b509152b84c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e243ff1fd4c7b483b9c7dcc96a828688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5133281be71e5910b5b918df99ab6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e93cf8c4fc809e7f644d80c5b49a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a1665317ee51d9128e86a48529c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db196d68d018df6cdc1c045c25d0d4ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88d4e2d0e9e7958a16e4d239c6731b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71be37df997d9cde90a1a81e39d9d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fd2e95853f3d8d75d63529ef91168695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31186f070391c2d0c982ceb1cdbdabe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d37a2046288958902aefb69caee8be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ae4c543108951d6c8eea7bef788c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c3ea7a6f9e84b409b2242b3336461699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2947a440b578a7f3dd9c246369e9165700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea4516aed9cc57d2c8f2c24bbcb662701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f26df79bd9c66e75b35388aa929e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14071b89884e113900d24c56487e313b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d7178b1068c8a08f1279656b4ed25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1620b808c4cf30659137d0bcbdeb5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf39908ee557785f3605d75773534706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898304b21b21148642906042b476a380707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657956ad7028428a70edd5d5b443e90f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117198e1821cbee3bdb0278d6c1bb1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf12c53c4e3061b95a2e5d772212d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc55cdc659afd3e94de1b5c14c59e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb397b5cac5fd408d66fe74d0ed9b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6626aa20a7f456cd68de24584cec8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67594ac73de5fc1a1dfbb54ec30bdfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817d6ae0f1e6ab45d34a2f275fa3a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d511c3f5f2e628d5e465e16af5bb05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d1dcdf2069210397fbb28b4e3102717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7e6f19fe9976b1d30cf0ebe2aabd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd2cf2c57dff10a7e4355abe74fb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e5f75827bf2b8227ca4856f7f3fe9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58f7137e55d490ab5a472e1e9cb0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c138816afede7f06cf2d46064eff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b71524ed1ea688aeeb9574dc7dd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa330a72f25543dc76a2f1e95aa3b446724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507232e446cc69d0987591734c19cc77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416996a2e9047cb0f061645a248eab6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d6357dd8e903503a380a15dcb100727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842146cc23c52ba207aeb9617fe38fa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02279a522c484a7d4ee9122c4fea187729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad54ee9ad747b27e33f2652e96e1fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5b59482ae8e5ab6b11861df43cc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a6b7722e040b5f165716ae16ae21d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f9bfb839d977f9244eadf85b586be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a17b0eb5a3b9ced6c8ffd9961841a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191859474ba1a7455fcca266c3edc94b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077372cb30a433af78fb6949f2541ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68d6bf6970f2661a7bf114783377f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54fc8d8d4278d21e92d447e4eb2773738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dadf12c4a34bf2402e52feb5daffc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42741de8330e38ef98e85a49a2132740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26bb3e5d1f5e973e0ed99b956ec6cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd22e7716fb26ba3c7fadd1896fb564742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b919a95babe114b34f1f9d767412743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613cd3c6dbe9f86fd9e47c72d465f28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e2c493534b4fee0182ee056accdaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9c55657c794c568d19bc736b071e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e87bf56aba1c618839233635e5eef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c741805d8cc23dc9999d868aab6bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a097224b18d1d724065873d85ea1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0a0cd6b51d25af6fb33305eae71f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d5a0d22a34623ab2c13657ec4887751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b42a5664129dd159877ead8814a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909252a305378949e153c9c175206d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b386ad1676f7e851ab7231a80e411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce7eaa5ba4bd4bf6aeb968f05f8a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037806d12cf6727d4d6f2bc95080c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c236253836cd0548247617ab32834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ead86e725c43052a6c860280b37e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b488be84108513c47772ff0d00684596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e408987274c23723a79b52ae3d1577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046dabf05e949cfa65819d6aa4efff68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94438f09b741e554928f39a1c90a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d5aa83bf3785aedb91ff9d7c020610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91272909c54448c3a1a7aba19b070d2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ade72b680f68e099781be7e6eea9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104bcc0e6d47ed713547ab0542179cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132f3c314cf2c173476864412a060414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d63d3a8842b83306633301858c6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c8883f83df863bd841096a25177616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68632da1349f8ef86ae6ddd8773dd8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8629227c793ffc44bac4cc855ee22418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ad6154298efe4fcd962002493c5c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea7fd0109f4122fc0a1d4977cde2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdd25efa73c0c77abf271306ba3c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcae5981671ca6ecb3195f8bedd45b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3e844e586e2b31cfd9a2f2d2206323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfcf8e6d0e4065823ba13cda24d79324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153ae4fdc0e1e7772968d629b0941825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d90df81eebc2294cd041763d4bf7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe84862571360b05ba10a945b93a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4123995e98416e31a80776acad98f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da7f3217db012a1cafda668bf22aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519d9216ff42e6e8916dc6e4391f91c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef84b505580618b5d7c8519f9c2fcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4cd8fa0e4923a63e7e50ab5c0c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd846bae3ef2c5f8743e25664f5ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6c4c7f9b045eb58d8cfe41dafadd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc3eaacaa7088c0717588b4aa801a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6aa117bc1685c9592b5314a2a7cda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081678c0dbb86ced0fc2a445e5f54ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e543d90c69ef39d3915e0d1af85b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5614da27a3e6d1f8cc86956c123c79839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc9f8e06070df006d05503b0ec2ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0392f35d92abd6ae918ca6a236ae4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bdde2dc6065944d17b4b35a11b9bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aefa410f3075bc464fa3c02bbad2de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec486dbd6154344648f466e168bf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e48ee4b011a6bd5fa7874d7242fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0d46250761790ea2bf713fe4ad7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be7bc1921d5132214e3ecbc20dc82047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b2f6a304955824168aa764b8525c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3f36a5db0cdcb2f1df6598a98c07749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce86e27f2c08708787227a28a1755ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f202eb748ad977a1e3fcfc5970b46651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0ab93dcf71e25679f6cb1e36346652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9f9eca419ec8b55eb39d55a7159f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baf62f1d5622d68667f6231abf322e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f5a25ffc98dd848644c52887dc1b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7775207fed05f7b377372bfd9b84e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018710406ed26af09de0fbb51897db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c435c1f23036164c3ff6c34c148858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62195688fc02bde8a9cefda19afd82ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2ba3bce24a4a9cd20e409d92fa8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68eb17cab757d85a57750d1fbc972861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfcddef654d74a0c317aad8c48bbda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c99b10af46bd9c41fb04eb8972b2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd5021ad01d2e1e71a192e82f947f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a34f964647bc4f72ffea04a2f216865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473812b5a8368a68c92a3263ddbbc8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821268da5b36115d832a907f1a7e1c6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8689a7518f4b6e35ea847e6a922d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35891ebdfe7f473a240ccac0c666e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bdc74c06f0c822865f376d29eba6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c624010722ca9271cd320bc2be5ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf26ab1d2a7a0f44eb26d0e1a68174772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f1f8b381a001eb008f7edff1bcb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ed59197d1a734ad649b8c3304ebc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd7c560312e8ec97d611a803534ecd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33a20608e29c7e3746faf262c089eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12abb969a8bfd8b2696e96a854173f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8493052add059b51c12bb78918ad8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d428521e5884bec4b9aa876d853f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d8315026ac4869354c96f9213f3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216e9f377778a9dd9819c33263a118b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae20c9ea47efabaccf845a34686f8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897abc44cde23c4f66d472c461d566f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b14ae3c8000be14de229e88ab384084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abafd0c1a470998892f0282aa229ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8df210b536c10c130d9ce2a5d747886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606aab62553408453daccc35e17b3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c9baff7680a57d88584f2122c2d3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cbdd0a272442a341bc228ab0ffd2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672d15a30e5b3ecc69378553bf6843990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa1bc6ba929d92acac0f21b90af38791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb117022127815c278b1e97130f52292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89e34766cc222567842be9e62882aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d0cab4b30a1732bac21be0f3aac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f957ed5459737ae1a794fa286056d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec5199dfd5d08602b62d7553fdb12f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9085e438075f685a88ccbd2da81c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5173decf9b85391cc002cf84688c0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000013788246c5e239cae018d0330e4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d959ed17f0da0e88d6bd43b5d3660b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30131bd730343eff1b00dd113adc9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e6af2ecbaf8db85a180b66aad5f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e1ad1ee628ec14333e5fa46c183d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213451c4ee270631bd477f57dc1516c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990ae22ea8f144ee6bc8f4b947072f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2a1af91f15ccfe89d18c4bc3c64f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4277c2c388d0756e885d298d472c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d066958ac50bbc24806f8cf53bfcee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab348f290788890b9270b9fe3299b10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a760e035c2008d40e989b30da6aeb3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe913f81af13b850f86251e56512fff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637045cfda3b8e3a48695795e8ee63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0e8e087308553c0418fdfd2fcf7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd7ec2d59aa633116c6226243a45f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7441f2d814633b47a2a0cfbd8994bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8309b1e56c84ce93f6ac4e507368b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9285536b9d845598c7c6ffc501afd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a42c09cd86787510113a3beeb71062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd792a2b806c74d6878af12b4efce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deb9447cc1fa8f7cd5041cad27c012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698520ae6528e9a13e04cb4d0fb60d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ae95de4cd4341acd0a29168ec35ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f15d0eef6ef90a5e67a7fe04cb3cfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172a40048fb8f905419fafa0be9931e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d952d4d21321e60769719e7dc64a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce860a4487cae7603d37c7147bc7cc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285640be0fba9b3f136f9bf81d7a2de1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f68a58ed26ff0f03449590df9af77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36990f208f3877563d02af66159da0cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4495b1e55194146172d1353379eea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2f762aebe3eb395fd092de341ffb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b93c14620fadf235dd3d1ec32bf239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabcf6ec97c5d69b3d8195afc34e91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb546a2d0b2098300194d894f037d31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0061733f1193c7f12a4b8edab5ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee514b13b9263f67c6bb408212d10fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec887fd6f7f3e1e5fbed8be8b4fb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4f2d28a07898f56ca8c2594302ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc3a5ad8e99beccdb6640c637be29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ee522dbecfc419b3ab2a01d65899e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e558bd87e179da15960885b4e1460141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0f76397d1043a4f5acc50438d8dd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e331c623fa84df5f9c9d9e20ca4ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3e203e5d361dc98775862b3a99370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca023dbcaaa63ee426d7babdc45cb5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630202345c7354956fbaf6c837e2d3a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cec54107daa51cfbfa0fcbe8cafa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8983fbecb4296fb6660dbbb312b11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f35d41e44a483f9b576dbedb5595149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8db3748eefbe2cf7131b4563ad8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271f78b4612a573d52f14682b8d7283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceafd3610f24c8e2e65cd913126922152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c1d94f3022b59c9d26a42c3a280ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07263ec9692cda19544ef104af557752154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235572a653fd4d3512e2780c38abd05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5651874442249aae1f9af745e03af5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aa308f3caba96dda997e0b99aeb33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70f02979355c91436d6cbdb57a0ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e35e99fffeb268801aa0a0cbb49b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a79e9643b6371c6374ab7bb868b34a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc73c4981ffec3201dbc3ee55641b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f902827c3e40f27886c9fc7557d44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e21762766342b837e6e2aa01c331163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceab3e728958092902fb2f415a281c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3e2208b5e3a65c38b37730769c037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44f25afc06b3ac8e35a25032066df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd49eabed973db3751507683951b95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b860b089077a8f930a744d2da0f80a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867092d449a899c402e700a2a1ac5fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f241f940a1ed14300655ce21867bb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b5af6f2e4c94d7108fbdf9feea16d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf56c253cc976bf1a8d186992eb74b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebfcccebc15a8630c05584fda15a98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23ff50f1a2246086a9ae458bd6c5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24626c3674ec5d0f2912c8ac3d0360c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289e39662c13b2b44eb3eae2ae0732176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a669bae9eb496726e0daa997db3ef4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833d9a143d8a48dd6be1e3e155b6a9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992b238b4f707af6715556f39b46b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd0b1d6ff0cb936fff7a6725ea284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f4b58e8cb6d389f21e0b5f12e1733181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef786faa49792deeae610cfc87223f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133a4a8c98e8186ee7fc122997d54f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3696703fb934bc6d4da4176f86aed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a04b6f4354c9100210ed135a5a631f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd41b6595200a1a7fd809404e35c52e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda2a4bf39e65e894918a4ab9b93ff3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0036e0f1e2d43b51f9ebc70204f46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3cfd4ab4549d9ff209d71a26f1ab9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786bd28f0b991cb79e821a79762234190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab3db51f67d0b8ae2089d04f5b5270191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fadc3aadcb4b38b49fcd63568fa10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7603902fc7176016376516e54aab68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0a04c27ddf4b19a573a06f6c5ba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48f8a39b9942456f1a2b592c775bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e150827b69c70e2f06be0cc43d0698196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e2563efb0529219eae9322c7edaef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767669183b0a6b62a3fc327b22f0d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc69479298fa12141531359a2a321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af376b7a5d78e316d440a9902b1a79f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93e59b2587d51744a39521075a5cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6be062f87bdacda0ef03429279442202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa116d9dd343ea871fc138bff26d57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a418ca484098e43001436654b5dd5aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dadd51497624e8e29b5929aa32ca0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f37bebfbb84324c3789202a299155206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d9c589dd233e231475e72b0c970b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172c82d31396fd5ccbd1564f764f46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096f703c5019cdd00e4afe7cbfef7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05978eac6281fc07f5e779d56a135a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae461c5dad2c09c9cd1e63705cbd278211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805093bfe9125f63a42375d229bbad1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8450591ffafc85609a6b51b258561b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e34a2dd77f803994eba044bbfdfc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba78b5b28f9f17167b1b83d36bb584215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a588d21b90fdf9a6fb61f2966346216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131a7e10588e1b363145068efbc9e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19793d90d14dad53936092cddcf36a11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b8ef910975d610c1dbfb75fd8284219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f24e2f779e57773b9c4b544207f6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80267510768beadc36ec07516da54c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1684463b9b73122ee472211ca80db14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c78a6c4540ccd34a19910ae9d8bac7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a565a17f3933c71f4c9c54523f0ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08d3835d81e6a11b9b26b95eba021225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bead34647b218d40d962cb09672a19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf99f8704f5beee08ed2f90142d539a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672f861e3ffe406c07ee0d3f439d87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74349263f32e08cff170b4d2b64422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa35f26aa2fae129299cf17b18497230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e496b1c07e90471ffdf72005d5a0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95221832edae328d79278033546d36c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24364474b78acfcfcb6c8952522ec48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa95e9bcd27a1250a0c5aebf3385bd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefaa47b52878544dee67fb026d9333235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea5105bca7a0fd6513545fe7701fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411dc63a3c3ef19498eb5163038c64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb39852497436ed1c5f740473c7ac4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861b98e214ae124f316daa19961fcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705825082ce4f38927f464089a15f45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5af3689298817adc13e45646b387fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5443ed80c7e0e445247fbebda8bf2ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91e52847548b1355d8c4967410f4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be86b956dbb2c70d5bae2b7222645244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d7814fb39ad11a1e167ea587b7cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e195ad7171748ac7b75e755542cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1361dc00942a5053f0bc9a3020ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e88f1d22ed91338684ba454aecba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577d69a302fd4c5a81b9a95c100c7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172338aa3cb0a26321bb7cd870a72f0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5bd52c208caec2417653d789c98c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac57534682ddcb5c5759ea42e4dfae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fced100b4c03ec286286a86548408a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041082b742859e30020479a2d6c3c833254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f19df0e376ae6921a5d6c2de8102b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e93344d3948d0dee545dcd0d4afcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c9269d0c7773246e3ca6aa701f250257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dbd69eb9db255e2414efe861ecf66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa277e1e910d49e8b7e36e79e7dc68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886e89fe87919a2688fef5ceb92ff50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d737b90a8bfd2cdfc8cfa00d28b49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31845091c77469da78b49afbcb97c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920f901d868de73394b784faf2092d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19988287b9b9679da4b1348dae09ba2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6ebd7dff598f899514627d6e2fd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b21024fe002b41224d665244624d9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae54e848c00b2e616cacdd776dd5789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b43cadcf04928560d010793b1bf3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d446b211aed466627c988663cde9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392cba0613b19c96bd8c052bbe40354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801453bb6cf99b076f6ae117a4e5c170271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03be25c4f0944cf2951b54eb29fb51a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4558567a2cd12efe8f3b489caf1d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cdd0cf93375d8f1c8c06100b861c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6cb58068e24b51a6e9bca80c5daac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f8596638ec5d6bb6f07fcd9f7e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e89f1d037492ee790c2354ef2c21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2056f3125f6f34456ac598e59297a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb580a4e828086591f6575edf8f3045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c7da3050561d668301b4edf2834bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aadff0dd6ce50918c408203eb21ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0cac5d05c96813604dc0c8c0b924282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deef3f516d816df02081459847be597283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409dcd03a15b53eee3f1082c48a195284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a91b12aba4c45976daaa3c08d974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f671df996ba7a3191eb50a624a9591286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a26bf7266129a0a709260cdb4b9e28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9fea7f6806b18896c3c8c3d003fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e54ae0f407ff596ad13f937b8be01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b927c23df58d35dc901a49ed176c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0841bc831fd77c8116e7a8a4a1313291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4977e2a220035910f86c599023132c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc28b493dfd71f9a6ccbdf2bac14b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b751bf2ad341d2a444ea816070521294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ac13cc0cbffafaf0b82169d495158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc8565829f64a60467dd8c5ac160de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d59e9e04504e7e0f3e39427fb994297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bf1ba57066a5263381687543a6096298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02fa6a420b11e76969c225542a44a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d84278136e2a9092ce0b89adf7b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b0eca9d4685be4a89958c5953b64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b888db9b9fb2e7d39d18e61fd4aae55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f4a33262286c78e6d393393bfa58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbb9ff0e318ffe4fc435c946c7f409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0bb11d09ac8e895e7d0ff5afc25e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26eec59c6e6c863758cf545cb9908306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3c105a1f17e520168b41424a4332307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4fc7b23c5e0f29b740a2f9590c18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb650449744ebfff69f27a41b2d0370e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce299c719f0f48ced4a75abf8a75b050310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50883b221721f3b9e5a8bfa04dc07c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18503d50ecabafbeeba85ec533f04a24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f0b2b17641298cf393019b02d5f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d68f2ee3e23e833bd05b87df8e4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968afb4adc2e8fbfb8fd9f537ae602315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e13e18f842a22bf3a05a47c7ae1151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc296000e01a6db46af59040c7c63b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014702b28c1384c0c109c85e9245c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aed53da22517bfc1f4cf4d4411f1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca05a2fbb0156afd0bbbd58c5847fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740506d20b981b560f87ebff0ed7d02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade307d92c60b5eaf97de33959eaf41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48dbbddc7a8aacef9e346657b30abe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b500a1dd0d6aadb8e4b0bf484f751324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780412ca97738ccf62eb3d0581d3acb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a7d7b2d9a9751ad766276d41845f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bbad3ff2ff7559f281fde0153154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419193a6b1a968f9bff766f5c68fce2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0505ae4244a21f55132759c3b18486329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9c04a54415f87ad27d06348b6cb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa69bac031bc5460b7c46ea2bf602331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9655de39f885fe0a6b38e88cc572332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d90d26bab97a6b3b2debda5b8bf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac70017c6154a35fe984135bace03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db78ed835f6f41e51d6f4754585bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d86894f4fea3f5ac7d6d893a5e6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b492ee2d5eff31c4194bae62de4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2309ca0cb43e150151b74f59a1b0f17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053879410fc29a89198e1c03dce37b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef609b282af3d3914f519e05d69fd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33cbc651cad6c19af7e8ff6cd9f7ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51f87b7a8efdf5bc9163699e5522c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f93bcc0429178444ff0c9edafe2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa681b6531153780c3799bb6a82710344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884416e64eced3ff2299027961c81708345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4edb32e7a740054f1c2f559961c085346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc5aa62e1f3dc91c9d06a2e6ccd2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584cc17769ce13bc22b371b33dc892348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ca764dfc6804b7b39faaa27f81901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a32d643cf4b6fe8afc4a01f6d8a3d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3763316f81db3749035d694b7ae0b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd76382268ac462bb8b0882d5051727352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58aad8b4784a7e78a6d78e818d07d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c204ca804a9f804962dc518d3dac8d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f877e4cab211d61c18bead20c337e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3b6b07ec6f8ce832f59eb8c82c73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac766f9b8ed842482ff136538aed06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3418415381f8e95c68df5aff162458358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b293861106d57e25a5e3e6a2eac78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d938379105d1c2b58bb129250010360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffca68e888364228c0a4c089eca7aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f10124c5974ed36ea554cd6a8c86b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5c9038331d1576ea9d3a807be50a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2918c05b9a18de861742cffb0563e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988c3c3180490efb95a3598813c0097365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6bfe4d238602cfbe0479e60b68e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a376d7a11ef724cd5dd44829617267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2721add857873bffefe73df628de7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f5bfad99bb4c9b730cc06bc20826369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba080022a85931e04ffdb1a4e2b16e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e0055a014c65a8046117dd7bc851371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267a67ccc759bfbc4f7acfa38dc9a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81834a0ae3e3aaf036a7efe4663167373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94222bd59e038d6a38bc18f2e5dbe1b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fa414c881c176b7a12c2800667c5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c89d31371f7374f0ea81f3cb4777376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6b77a55214a12134889e9283f2835377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fde3fcc789775f5af6d40e9cbe96b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152848f2bedccbbfc0ef355a81a8763f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424cb8ec53d52ac399c0bc84f053bfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41043bc3571343a0109b2cb9c05b41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557554853dd1317e223314f1d8aeb44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151d533e67fb34e4ba6b2c90784c6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8df7147fed2c8d4a6817cc6bf266384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25c8aaab4c1f0b3d0574ef6d9b5d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245509812c4d74e28659434e4d30090c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3b2cc72b76d50fe5a8f70e8d5725387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26373b09d8e59a96a3e9d898b678d05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaec1ecc4bee127851c8674262a930389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98d9c2c8b8eaa1b4499a8dfb7437b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3121d2c9bec35f659c6e298a58946d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a63c06f7f4b413087697188f20e478392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaa560ff295d7974c0bc744cc6849e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914387efd866dd83583f789a3356a1c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9369026ba49f6b552879d23dafef6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e383cde3832e41294be437f874b110396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e11ed60b3168c2535644f656d93d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790cbc1dc6fb8c26fc618464389ae0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613ff38e32e27e2b613774e6da4ec4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2a8deae429b2de2653bff1916265400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9e92529e84c413d49aace6ee9940401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463fbf3fe0a5a437e172cda10cf045c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862ba5207875a45035489dfed86d0fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832e023ee89894d254048c71861859f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf97c1210d1ad762d89b2e69b6d03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740a2e3c8d06368c20190c8372add5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5705fe769de74a3840bd0a7fb6815407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced9ab9994aaff457f4887244e908a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225e1d55ae5ce2a709e6e15ad63fefc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63b0c3323a7bece1037b4fcc40e0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72a24b80dcb765e6d5aad89124d317411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31f1ba777d095816cb37e51903907412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d40451ab90ab4d28ccbd1b3d8435413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e895d48a891bb188220a54dc1a9af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac34d74fd1da3c46a1254829350c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e25c6519a79c3cc02513e02ea41338416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da8e5dd69a2c7d4c8e63dea716314417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbbc86b72d5fedfa99b84d5d65c66b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fefb55a24d65ad2303089aa194cfda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447d2c4263a407908764733cea6617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e1a9f7edf05adff0e0ddd404cc0bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775a563ddc21f1e999b33c4418013d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c927494fc2c0ae540e48037d8486b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876c24116e38cdf1a004638df44721e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815ef23e78482ee758004b7e2415b41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc945dfb805ea2da0ae948b1cc29c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452229af7c556ba6a4a709ae15f42e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f56ea05a7b4c844dff9bf680291e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608460f6ea6d1c41c14f5208f81cfa0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b0a056d31cf7ac3f66671e4dd5f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39090800c740866278ac0bb8a00bef6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb0e33004227e1e540a26d12461a9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6091b9e29f126e1286b3bb5ade8435c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb85f2e7b50ddc81759be008ee5b4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf4ad3003d8bf9c4022a73c66df40b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29be7760cc3e11129907f23540ec7d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2ed0ea9cae759d67ab994269ee60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacb543b22325c26f627f72de2bf5ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882b7368f74dd73890acefa6d8766b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a9141772ba02cdcec55178fca1a2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f83c4e6a657b61582e3c610fb057441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcdbc6f08beff676dd34174ba4c42b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d1c8d20fd66255046117de59dd905443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561dbc060862b70240cfe1945ac593d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059af63862373b327d01a090d73ddfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c87165963f71b22f1c7cca001e1e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a7303b7d9296b9820ace8bcec3a7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0c9211e0de7e030c93aed09866a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0990f598dafcaed98f72fdaca1d24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66142464f816eb565a4749aca047f95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4053167e72a40d6539caa2851542ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df96826644f62abe1f589e6207e8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b2f3dce53745c4062b42b2fd0bdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6dc2a0bbe70a0e37cc742fa1f5c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9113deac390160b4e003a227de5b45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc835d09a3a105a2a05babbda55c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca2138dd8a4cd117b4ce55fc3c64c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83739a86e5bd16bca252c76765ff8690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27390219e1084c8ad4e453da3c383dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537b1944000578c7dc6b00a9c7b38f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d53e11c184324bbc990fd57dac62d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391088033b4768186a38c98c533ec4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca0d8397776c4680fbaf19a5140cec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dfab6254ea2b9c8368a718daed625464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa45014ece0e69cb4120738a7e46d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46456bce86d0ca9956b63a4aa76590ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebb51b403d4b0a34cdb05fac453b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ca4f5b910b26f7d64f14574316b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06371d55fcb543e2f3006068fbe1972469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a771c7adc93a9bae7bb2e0dbfebfaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2a13de61d27e43336ecb586b8729471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b5edd087be9ca9820e1e38be38a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf70b95b33482ee29347d9d8194527473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4006830bd0b41dc1b165948e2708c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66d4cd1fa4ffd79753d45fd97aed8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcbb80920205a48ba8223c8debb63d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471acf628d83dde20278338b02e1e57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544179510cde36434387dcda57fa6f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5399b249dd1eee0b6fec17c62a7ca2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673379a354077d4c080fad28e7f72e45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbe5a7a7ee151d403765c306be28f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942efe06a317f94f9f1d7b4122519962482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c548c302e85208a99855fe1a68524483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846261d578ae1c37b5a2cd4548b9a09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a0fac416b2fd12ba93760cfc7b99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13216c6ccd51885ac375079200b744d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a291639c618d61e3af9fad311108633487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce029714c037208fa9d3204690628488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d5842ac4010177cc4d802a457a0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb5e71b9e82acce9508d1aecf31e13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48f63421e8070a1acfe0ff3b584b10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cad9f5a1469a6c752d3e9bd5409c92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057265488121f2a2d40de6a6048dd2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dbb7f1021bf53063c9a2753dae8cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a81cf9464d4409bbf492484a35545b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75c42878ef490ca31d32a154a9df09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d894232b2e848a1f717490a83065497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd76c93a8c1d80ebb63315d342a3a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5445659e940dae9162af7e30af83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accca64e9bf80b302782347da1eb346500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b1e65a15e59681b4d806696dca973501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399bb9b0ee584801f7720b66dcbcf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00981e42fc7aa43340d21535c6f717503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d6c8e43d0cc0eba19d3b010a2a0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7905e57fbdd994f02a033e1338f81c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfa1c1920f64c0a72aa6bc449b7e78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833da7ff202bef81c6b54ddb844447b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe23a2b9feb7224b620d5b9d3806e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131455ef699bd3a12b47df71d72f537509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e6bb0162a3a9fa877d1c1be5373b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca707b730d21fdf2f503d87996cae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5d653266f094e7fc6837597e41a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482311cc67108524f59792accfce6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7772fd71cabfd0f84dbea5e5a22ff4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb4bf041a57a87e53247eb9c3f618515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c2767615785be081558ef834b7c6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7029835c706cf71ae669cc24e36b5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997b763c09e7ae0ff397653ec57f42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8261f74f1f4ec795d251cbc62cb968519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926a88dc0badbaba6c19b5f639324f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a09864989adc2d11b499bb5172e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6528930874ae1c5287cab3759b31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f77a2aca0591ddd6b60965cbbee65a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f4dd49ddf8d783d75a273f9c4c5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7626eb07391ecdba9ceb92eb51bb59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9732586e515c9b31d82fb9954677cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e00a3d0b3e941636d2e85f64e8552527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfecf2e5709104bac68fa9f2efecbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb785306c345f976103fb3fc907c8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b186aee799dde2cbec0ae8b7d22f71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a086fc42a9e7bc400abacd09f5b7c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e24413a804dbb073191e1a5f6f064532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29e98894184d33f5baf2885edcce4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878b1563803bf0b8be5b374f4ec6fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2324f57112a6f64b8007492662db8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245a4451cc3d3346006232ca62af3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144872c2a0f113ee2a4382774a1541537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe9b114e3c07f76b1c8ef630642b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6a59e913a6f45a74d5f65e51a9ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659eda1cab0f9689748f8f065d845b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba322e731df4840c2c53ac469ce03e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f304b3d254622e83b2aa9ad9a0c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a6d79ff2bd0fef8fbe8a8ffa9e13e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848abb97b75870b787d3608c6b93200544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa3f9a7b942f46f4793cee772d6c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456e25f55f8ae70c7ca3f1c8f5556f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185de03d40564c42ba5c48d472e11ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed87e87c812ac612954bb0893dd302548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ba9e2fd1843d058e3751574a9338549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b88153fb64db47ced4d8cfd1a9694c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cb273f4fc12e2764aea08617b7333551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af0db400f82db68eac6422af0dc5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a40bcdc34f1db9aba3a5f00b76fd99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e3b3f106f5dd5213623bccda3ffda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8acca8d69588d591bc6436accfe58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebf33b49323e02ac91cbb23156185556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34c29d4992071ea7c7ff4a67b3103557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb3152234dbb8fb44da7d7dd0814a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f26338ef4be0e4471f2e7082b8626f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511c5f4c244d3f1f523e81bbe72620560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75cdb518040b8d2032a00104f1488561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59d7e5c989d00cdeb089428ff02b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2ace0fab28dcd12725df69c5941b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea89846645f462ff9e23cb63c9e0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba72e63250a2b5e1f55160cfe5190565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053773f1d04725ea7ec378283ab7c10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1478686ddf7e8b28b581eb97e5a4331567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5a055c312506a94c4f9fdda455919568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ac7b50136fbb0db995b4291dbe850569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10fe5d7181500ac6925ca9954efb96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aec0496be6c39e43b907b65cde4dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d4eb1c0d00b3fd52e3169f0c19ff4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc92e13184a43809a8cffc3a41ab31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc96a00d32eb7fbc77f023739851189574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378963f00f15067594cfbb014bd1e67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1352b37c875b2a23a54fa49cca7ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b8420643568c065128123fbfc916577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaffb5e415010dd9b392fb670d6136578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b4e2c7422ee7385be35d6dc7ea06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72747ba6aeedf46ca25656d683236fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0822c1f61e4a65292450a50cc143581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc43c32764065f67612bc740b42766c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450d34c498add8bbf2582b76f0349c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c323a1158367a14c94c1d9b0de6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa3f91638f9175eed98f60f752b9a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387fb08debeac4442978fa153a52962586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416336a6f5bc868f5fad2016db7c8d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1fd7fd70db16d084d981a3402922588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a31437998e968048ecc4b50e7212589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a4f287cb3be2d0df892aa9a3bfd5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739e24e20f070287eb97b3df8f362b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277c0e9fbe53587241d92570d3b2c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48539c461ffc2ba046466cbc2558c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddd7331401b3563af3721abfcbdd84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86358a0b2777376e31e205a6a5cc4b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1d736c88d5da68f97efeb2d78dd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f46c804182251100c68bffc5f9a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2753274516efebb8a814a7f59708d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e0027bd12f0350d55b3acd4eec903599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7fc7006f297c04c148ace82b1c083600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e95b22597ec4040eea76939ecae44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151399a2bcd53fa1b71d5f3d0fdd441602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eaa59b287e99d4e3b08c98d6e16af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65282ee78c29c4a5ddefeb788a6932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf180138f476e46dfc77298eae867605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934bfa7fb1cd495b5e15bc5f199e877606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad680a9d67c2d454e126b6247a5e2c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85139d7e6bf86b3040e7ae2285ffdd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f3eefc6198d822bdb3f46f43ed5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d3e27a9b425b33369cfc9879ea08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3b55215261e78ad2e4fcdc9f10d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b321535bd18215d077332850e24d2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f17d9d890a12039b860e5bf50340b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91557ac6b7759f6c40a32a5612e75b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198765ce32e3deefb6730074355b49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c316f0d88091856f4543a2e4949582616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef5f1f88ed2b3f0da730df783ab973617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acca47e8b24f4954ad34c8f1ca78630618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd1fb3f5b845fa33fd49851511129e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb253cbf8a51579194fa37bc9459204620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d601de712ce153856473d919e04056621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd260e416e4c0f6890332056e24454622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de075b00d41d6d8add365855041e54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93c59c8b1d9052ec2f5360095714d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a525eed069654da77240b7abcc95c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326cbdf568456de835f68743ea681ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560da715bd377036af0a36950ac4761627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b14318f6fb41494c856f87dc303a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c295d270ed3abdb11286a31a116516629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8ddeaa911d8005695965aff22dfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d9bc4dd81502d2b12e2fad9418647631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac118ce8851de1e0e146bcbc847e15a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d332aa8765358b72c41a504dfa3d75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff952c7b71f6f5ad32118c7a4b42f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe61bd41dd4ab752face802ba3884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c052feffba863a93c68a5867e3f97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99836dab533d788a1c2088e62cc27d84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb9adc34fa6124dc7f59d5b9050116638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6125b43b76023fd0083bda8d2d74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201a85752f8abb66fc8318cc23a6a62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887754347cc090c8ef98a53dc3db6fbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7498c0c1c5cc0be60bb5fc324bd56e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a089a403324af3891f7d08c373df74a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a5015627849a90893f8a538e8fc07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f6a015e5fee1e340c6585eb71d3c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d434e287fdb15460a268a9819c6d01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113638a01fe80f4b5fde5ca403d15b73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3118e55e6b12516e95fb0a2221ad1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91af37c8b331d1fcb0111a9b7d943dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f32cdce84ff04f657de6cd14fa5c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc8e5a76fb3b298187cf5708d7a6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6374cd2d6186692a10e4efa51d4d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71616d42a118ce40cc5eb192f0f9e4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf96a76e7764bf058b32939f76ced654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f249450b50fb47d675df528f54242655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15658aeaba1b646460637adc2b98cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06a2ff14b6fbf2caddcb4b7dbb944b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb15342a98d3e85f7d341f6cd7f59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b2d344664a8d6460884d60e8b6d6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856163b1d398084135b3294aa562a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbd2bed397584655d79791171007d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b97e5c15c00e3bac05b97d75d0d2d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117de6480f470f4752846fae406b62f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002d6cd8d60dc574840a4f09b9c51c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da2fe6e1146b61e8fccb2ab92129e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02c11c2eb0a2433cb9e33b4fa3c8de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1d372301d77ea047f290f06024e1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79ed580f7a8e26bddadfce4096feb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0deca77087135ee8add8a2d1589a8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7622b5169bb363c3fbe1c22a4e604670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e962a4978fa5a6c59237820fb5e2573671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b012f7697c16c55e62bccece3aaec0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57583e75d8353010f13e0e92523c35f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580cb52cb47e8ddfbafa603217647d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd60b67a38209f3ee187a666e5c370675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73077af986b0ab81a6227e16899d0a6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b11b0521e6b337c89822a63b6233677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f542b9772d653c82330cc83836972c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76364f78b88117a5ba5b94e82f3313679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abe5748cde320b3ca889ae5b55abdc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567b90d904637c8aab1afe9ad1ac83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef46147a387821aa8e3776dfed1a85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bd5e828942edf7b2c26088f55617683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aadf7ee6b192dd8d37c708883c9bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e62e5b7ca6e7d8958042b41ffc397685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092132f48bdcca1700685fbcd74fad0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917db41ecd5c255323f9a0263d4a680687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f423acd0c245ce40ea889cfff46dd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef2a5a47b822e0a9bd299ed0e2124689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f07f57ab8691b1a05f3fb570cd3349690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f883edd6d5c5db52d75af39754447691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18238739574a1d89f422e425cc9f3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac695be0e200be5a1f0b4275f7623fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3500ee315a61f560d04cfc68166217694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9ffb9755844dde35af9bbc20b0600695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58c0cffe5cb0ca8094f5d534da452b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51a919f56f3c24405fd71038bd751697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12729607ca040623c841f6487766d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775724aee78bb1d5039ac8ffac6147699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa7784c1a4f02458529d0e50b15520700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0556b3e227d57b47a8c9539014e8763701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4d1122c6c4cfbd3b8a436e715bead702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981091a776e1c884c30bef62df46db68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8cd78655734108f9ed51b6ed9fe35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a22912fa34c13e19b20a2a00c2b653705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf36979b430d400f494ac06791138706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949132c13cf7d1fb7194973004dc4b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be68506386af27d7fd7c7ba0514f6e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f19708db4477c70277e749a9d9fc2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e706a9f227d07c58964a8ad2e9ab6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f95ffd31813dad40eabf41acf06ec9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13ed0ee8464af8d40b1ee1796752d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5178825b1b427e26b97e63f3be142713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eae30bd899c275b39d69f6c7a0d99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757098cc24cbbe7e9360df2da49cfc45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef1a339a913f70c4479235a90a724716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7822130d61e3f5f5ceacbe89409d0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4cdce565adfb2af10ec02ca5d7e5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779373652cad5d6f944ad29bcaf87d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d92e90cccf41343d977478643ce45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4b40c9f518ea2d68d4d7e1fda4ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e4e4fca4a8009a21d17e65f1be5bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3436470441a66909a82ccc637547d99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71d15a2c14561089568dbb7bdcf71a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9e484f8e292fb68ba7697b30a3703725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b6287edcc2ebb8b4f77c711755a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c8bc68bdf3dba3f65bb8d501ed163727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf16242a7b5d424c0b0b225f3a7d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346d81963faf0658e7008c615a33c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086de993c0701c076f8f390ebe9fedd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6040d74f140ad35656890c08e6c81c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116fca50bc844cdabe5335c0a71c791732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336534ef1b2749c6e7e38ece12cf5ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2233d83211dac7d875b30b27665e0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac705ed2812d59d1a0e74b20a6c66d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bca327cfe13a769e86e27c9453d579736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b8fa5c6fb3c74288d7fb9aca09a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37669c093246c13673a1f47936f882738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1693b7bbe59a345878930c59a83b30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ee59e5b4885c95df2c6ae159934d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f1d4ce1f5373ce9d8e1c3e5364c65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e91537c4c841e4384005796fc3d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de6a4b0d57637825aee10dfaec033a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af8c904ca9962a2028ef99266df40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb25816ee2854df27dcfd88e7eca22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55860b245bc603ff713564977cdcdb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e091579af67c0ab8c04fee2922be11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08e95f958acf2d8c7a27d2ee9ee31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020cf805ef8e3c84f0acdcadd3d5aa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc773c1ca0f17c8d4f6bcac91a404e78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872047e345e09525df3c15e0a7e6ccd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40eb5bd283d9784cbd144f6ec3a99c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695ad884e9787d4b0352213dec90910753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>