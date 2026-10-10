--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2af8d63869422c7615a77d72b8e1761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bcc0aad521e18487889e9bb7d0ab62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf25b203c4c2ef3ba1613c33628d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7824310c65da0e8fb19f280e9a6c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c251b2c03ecf50aa5357839ebe6ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f574f4308a7470a44f4ab7e308fe7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be254edfb1cf4786302313546588b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5707ff00db4013a572204b54c63e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceee69c9d8e90365576a81ef3f95909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00e7bb90fedb1d1855389bafa96bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce5480df4190290a787f6425c4d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9f06fd610ad7ce5ef01e3e4f13d3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b38d0752ce85c4d9eee99d629ddc0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852dc277eb6a512c1ff24614ed759fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa90e4e178b5722863d8e79f1268c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac2979a5fbc924468ae968290fa80016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580cf7a73c266262b12e720144d72a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9c2fec8136bded3c4fd95b27bba318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a87c7a8a76cb73a8ecd57b288f2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa0b53c66eaf0136e706e2d832f4f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef5c515288a86e5c528aa8f1bf588321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9f2e1904eef5c5fb16192992143a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d544722b95091d8a87dbbe914ef80c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af523f9e4191890b3cbc0fa2fac59f0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76890403e3b96a6491a05a850595665925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ca2193d4853b87f5ae71a4ab650326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b74c2b2efbf3efc498b3dfe4d1bd2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe44dfac1d5a1ef71a5d66ff01ae53628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c499cfce461559a73f05cb180e7b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c581cbccce87fdc17d4e12ea25dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd3e69085b3b574f241c6bacf3e4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee800e013955be217e874a9e7ca2a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b613617819604a78cf7c1e1bdabac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1c2a6322e777c71f74ceb03dc3b0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c132607b95eeb63af169b6d94b43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5003dc947bc452f10409bded131abb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc463ee36b6b9e2a41bcf01a1a756f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644257a2a035886a04f35d11b4c25e4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f25c82e7c84250aba062801238c8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16e4d3721d1f4a3f4bad8cb37943ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ebd98704fd1773c91cd19aa5705241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efed1e0bad216a95bdcc86141320e0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e561658e625773aefab837a9b5676d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb326132db3ff4ffd99854b08b31e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80690a8da8e20b7d5e1e57b93719dad245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b8d37c7827c041d8e2f1540e2845146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0184a10c3fb8ee0c73001508b29fbe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c336b4796b644b52d93267b4d1e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3e3774f7e6d3cf859784befabc5c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a785d59c0a0b158b264bce73ad9d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7bd006fdb09db1ed27927ba0ad4aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e8980194f278fd87a7bcbff54b0f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0afc9462e4659f33a35e77e3cee953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9680179f149a23eff020264c500d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3dd613c39b21ff1317309081909f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ca2cdc983609707edde27f0634b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7fbff4c82189cad0a79959e900d0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c35c175d667d94b3eee054a091e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726cbc8bb28afc3bad3eb484da3e5e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da74d15f4c759d7eb3e540406e34e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9fe2f8531fe9ac239d6d64953f46161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb7e90452c7b9f7c8ae25a0ba0cfde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d75890b217ad7fb0f6be5252a661363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12382c0e7e7543358cc30216dcbafe664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac5e8d1b1ed38042c6183990c957a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe895a74ea5c3837a7782f8e170a6da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7dd6e2f9b3a588a77e691be668b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f3fc1f304f0058d28d694bf9af22268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433bb20f830fd9177ac9be29c5ecf7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c70d1534f921f980eac0ef28365170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83670c0510266fe5dadd873a563fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d73355778a8201dd4e210fc834ced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df7b2456d6172c60f2f2442205b08973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0de2df684d159019ea9034a589af774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ec1c1e83518b86a9dcbac09238c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a7ff298a6fde12a00c19f2cb3f3a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7190e8085c2c5758fbd658f776898d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9df07721809942da67868597340c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8feda9c17bb5107759a11e6b5ccec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d05ddae51dc3459317782ab1009780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d181d04c5039f683e0edb5f45edd4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486dba2102548d05968c6d2890f79482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fbdf3a8ed7cd10aa01e36d30134fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c74ef5be7abac2d924724fe18f11384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a733467383507ada8298292544bf97985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed40294d22567d46c184b3ce1da35c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd0208e5c9a2c78f7b48342e340c2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f3f147b390d96a0dd12356c18822988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd358974e1515c42748db0dd681e53ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb26a6dac2cc295aebb209b376c14d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c784112de1b21655ba2f2830283f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20232af1e419637a50a23aaaf787dcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa13e8810f4c9321d5ac8713d4ec193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2c9253d7c7aa531dc444f472138d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e8ba6dcec3be58760dffe3a5615ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733457d2083b4d1fed268d717fac2dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d4b4a6f1bdc01bd25c59e74f24d2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe258e30b3f1d1806102e497e282e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec531469bb44edecc1a2b26738198a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25055a7a9c67e1f618bc17dc6eda8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f022c75e39e757c9e3a1c1f771fb08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab733b2384e04c30950ac6877e2e53a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb227ff5e3261b621029fb83ce432103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06138f74db27b98c39e43d8e7e085d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92713692007184e1188ee0f498e5090a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3fe58b74ecbaf0a91a2d899df61f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b965860c985dfcbaf29ca4cd34c1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab6a9042a5eca62ff8174333a54f23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e14a40f669d530b96dfc8834738003109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363829f814a859dd94c21972d70426f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0541b3d6e2d185184cec6e934085dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d3d3e890edda416b569e83ae6fdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bccf0fd4b2908e02ab896f66c1d5bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005dd48e9ab3ecd0535a55bdd7945a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914a1f5121c633b1e0d399a5c957e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c01de63e198a76d564fe0ca45e43e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74379f19e81f820420764a71cb015371117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f64e52713d08f495f97d0f6fa67f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f666cce3a8db1c797a8f2c531ef095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377dd4b624dd573f76eeeff07b07f6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c4c63d46a28f162d55b0a27099e81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d0f8c7c89e9e49bb7f54df8197e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e4afa12ba6ef9503c57fc738178a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c73342b65204647231ea78fe0f0aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e58ffd1bbf4e7b1adcca0227110ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233229c96418cf3d88e8b6d572e6afe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403a669b1173e98c0ccd49f403e41c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f851992badb95d928e6e6a9706237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a264813a1396e1089f96ff3785e0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069970912adde9e22b9a004cc35c9d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8013da6c779a37fc9aa6517bf92f47e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455591fd7cd30572dfc1efae30ee408132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74ebd75fb92137f763c31c05c2539133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ed9f891e8ed9058aae3dc32aedf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf139f5f598ed351c354955bea8d650135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34d56c9531063f9a037cdb3db6c03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe8f9bd05c0aee944e03b0be42714137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badf90136e63c9d0036834d5f2a5d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be37d1e92b8cb97fbd75c8e5424517139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f38d65f82a66e35c39ca5aee02189d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aa0a495bed26f9321e6497c7e593d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506849522afd489cda724d196ce77faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694331dd6974ce4d176216e9b706ebd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a561ea03034debfb2e78dd1cc6c64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7fd38ec480dac09ca242846011eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534a11955c32a0897ed1008d4b4a06d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351a68eced549eff9f63eb6655dc6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9e7776ed0c91ec9346ea89635583148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be40637e9af8cb4554c038f24cc17d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db98680883867aef4a09233695d10ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae736e66c8bc5de9ccd131ff7087395151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5813ee3dc1de5bf8a452d38a2a13333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc616a23a1b4fb5b31b2733ecd4a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba5c47c8c72a62767f6086e43accf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309c3728aa6259f7b58efc2eb82746155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512b293a4f05eb386d45710353d62ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dcb0b71901a1af0600d77418b993b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40a654f9e651b95ef88e13cee73353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57e24a4dfa584b60cc1e4a9bf0278159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d8e555ebb525e8713592e5493d69d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895850a5fa1985196f4632320829e98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cbb4f01d504f650c8d16e7d3bcbcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb994809cf1ebd77817836e2ff4cac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36cc1a63b81b81cba79e5e086788b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692b2c42aad1c9c7d592fa4d2ab9d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e1c16fac69efef6a2e99fcf59dc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f37887d9e9e555ba2b00f61649804c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbcc290655f9952225ac2541328681168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5b876154bb65a950d8e6091dc1d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df4f0d34c1d23b7c942ee76e4d2dfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e90d49b0e575e9c6cd97bf3d7ca88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02178638678d36ef64853778c54a62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad77760265746a9d37b6532e2d0aa4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f7e014beb6a35d7044269c4db3c68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242cbc0418f0b16a3a4565f18b76f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cff75f3b3552075333830b28c80ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338860b86ea589403f261897a4beaa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99975aaf9e99ff405f70a27f51425f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf73575c54f0f9300cdc9f310d691a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cbf9e801b3c79a7f52509cc5aef9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76901bd86b4958cb8eb7277f01e2d8e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e2549403c2ec4dec201123aa0e10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c83b58db5ec48736955729ab2f7f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb09e4a1ca0049c94136821d2bdba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda5df9aec8ef9c8b1c4197e39fd2ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df016f4c9d2f967a6d88ace8566fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8db3ea1bb654ae0780f53961126c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7ad4da983d2e9226156fde211af6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a03708de7d03e348e8e2de8d0899189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a382d58d19a33fd553a715c6b10b85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54af488298f2a66df87a20dc66298a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068199bc53cdbcfb60850a54fd77406f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810c1be004323ad04c81803269c64b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65ef8d06b8ab700d7a439782725882194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b91964dd5fae8705cb05d982c28a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a8cba4226c87401632d5766b43fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d979587435e5b8b51e3f731f1e365197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185fbae90cd27709d9ba752c9bf48d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8b7e3bc82fae0c0cd88b0f2f6fb20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e67b9a90b5b242964edbae6c94ee5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9532410ff0c7b79c302335600361dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b19ec859e2744f4cb90ef380b566b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00b93fadbbc23eace28957d3aa7d41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9cb98b21cd3ca42571b48befde5d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075a7491ae6f8f3167930181b2c6a66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa92de74bceadda1e5bee03dc4e375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b2be2b16980c84aaa0fb1214a264207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295aec9995e0f1916853ccfb55adf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7cab40f7784c4a8f62312924ed12d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba30a52ed9255587734f22ed874c01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5e71952e14a0efc760bfd9e76926211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71402c6f7a900bf1af7bcab3e99882df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6565c4ef99861f621c25baa34d49af6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590d73f497d671f66a321933e81e02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f62494467f2a9d44191da3d6f5d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cce0acd57b9ac61372ed837d476d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805f930ae5502120b5b22b4956a418217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32aefaf3f88cc1c0494d4acd96311218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73b9065c630316394705abdc05eb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583af4253d4af06eb72a2de7818bf79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86fc330a6e2419d02f07006a9771b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb41d49842e8363740849aa0ece78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ca5e14e8f19d480fe0cee5396e91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27afa238e501a3f87164e62f5c5367224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201eb05262b886c3dd51a0dec01b06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d64efb01b112684015b0d83c028e14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f965ef9643ceb15584721816a4b2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bff564582ca2cbd333c203e39ced228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173ea98ab1c1275e32420f4af73977229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de61cc2989c2be5e0ff4be8dded1101230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5080f3cc019a7b80400e4ce993a4fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cff86e4ba9ef06be15cc06bbdfba1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418cc5a3d491845191ee82388494244233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271b293b23dd9472ea1085d73da4ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd56e028fda91cbda7d909e7b5fbc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddba2ed052f6b200d04eff892b04fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acbb3bb1d41bda56f386eaf304c362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd23c33c82e64e9e3c7c1ef755c78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21ad8c5d9f9d189374e095b6f189c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc705b27b00945951cd539bc09ece9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61422da44cded5b9d2660425b9b42f07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433699af020b8cc1e5ae9293d3e1bca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3c1df112868517c5825ee170cf03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52e3458d8976aecd759979e862669244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da26f660084651bd63738f4a15c1dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9420e711151b9194c65e87eb30edb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726c5acd887a6ce1e82f6d6a596c27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569258c5560c56f6cc9d59901538be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33d78afb0325bed953c930abdcca3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac46f5bcf45e69eb739b5eebf04e49e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa81f58ec5768e9c101f9fda76524c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4bed6e6727b40d116560ed5ff114252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae8598907a886fc45b1968fd67f213253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e39171dc8fdc6be5129e090b55657254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789214c7510e523e5ec870d1907222bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c63d11a75792a2af9b6f484542d06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac708048e112c74f83d6d3844c554c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae4c49dc3f2f16cb1a496d2c8ba3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ab2e3c63a3a00ca89d6c217d02b9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1d977b2cbbdf4a4b5aca24802df2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21968b9bd124e9920cb93a720388bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00ac898c0973636c3b68067a45af5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92458a9263d647462ce5352629b852263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32fc983cdae9664f9b48774ff19097264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7f588571a8cc597ffd025a447b0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c98246eb8e85f12f4004024239b78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8923ba051186370b873bf9b248978a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cd549e54a477ab7f4e7be1be18f54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13130b2124c76cf287d10db26a8e1245269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78845e8a809746d43c698c250598a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b9c84a0208898428b4196baa69cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef39bcfc5bba958ce31c590907c4f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8289bdcb0c9d1a1d980473f272eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132badcfbf16880cfce908892be848e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde896e15b45b05b7aecc384e35ca2ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f586b3f7b7219dcbe8db6281ddab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9c0ee7e208f2e13f457d6d53da1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd13da1d630033f70876faf69deec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987b89e0580e314702adb9e16644e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239a3f16de5117eceec8298f5449ff3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794efdb704e6b1f83701e3bfeb8f92f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820f5ce3575bf8a7b0ab5831a0394ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f888238baaa7930ae03e0b2085a6191283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc7a3cda773d66f22d4d1ad5c1d283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d32d2ae6735db45dd0a85fd27359b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfcd868b299f862f539be3ca0f7a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d6ff07060327b8fa5ec6382e21f38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4aa03e917cd851352af3dcc711b39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed027eac4dee22a5f2cc5f80679b868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5faeb3101a37f368d298440bb2c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ee7181199dd1c55a718b4bd92e582291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675357ad1b459926b0ba9c8f4925fe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c22f3da0eaa464f63ed499d6f752293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220cd6d332cf616ed60ebb4273fbac0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0e11796275cf152ff03db87f0010295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcda48573251c1bb7ae7b93e13f2ca6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975f72dc0b79156c3f04764a7be5f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5755a2dddaf43545baf60eae63b9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820520e765d08c095d19db1fc7f895e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd74d61408b3f3d63b1c8538c1644300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e0809597008aed78c7476a750f50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aa400ed1d4f3372cea5d66407eb8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf82d40b8ae68a8aa72d8560bfe502303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc100ce38744cf497578ab8527fddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783de2107db7c7bdc19b99f58e8596305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eda28c5139112aa7c4b0a60d26b98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4026d658e213d5e76894992b91694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c89a17df1c904c52d2bd2ca9446f26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf52d16106ab7cd595b04b210841c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9218a3d49cfebc8a0ee3717c13530f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858febd37215492539c8abe08b0df0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892cd74793d92fa6b1763a5abd362d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106ef08f128d956967311226c166d6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d043e22ddf39616fefa1afe8f03b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bacace7c6f1d68842fa70c7f22f2d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b4427bb3c0f59ea70a0921ac57086316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92367517b8093358bf69ebcd61cc11e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaf856678b5497b7bc285d2cafe9f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78baa2ff5be4d06f1e68f9104150b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ca8fec951c7a116066a4cf070d50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea31535dc906d50b6c899e058003955321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b0f4ec04c79965dba4d1c5da9ec4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6555e26db823877a3d3985734444c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408374d47d6b82ea57894c6f29cf653a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83083f7071641e40f0567b0d9120010e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc18a240579beed4073e6185f11d30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f073b9aeaf6d7642f1811d974833327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d38a1fcfae32eff35189763db6bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b617ec16a2dcea0f3ac30f1b46050329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d436b716f5f61e8b58ace50acd65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f8af9fbf4336377307e676db9d753331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d936f512247fcfe803772b31e2550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c63260de6128844a63308590264eb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550d88977de5df0fff54ee470eec6b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e601435220848c4ddd5d6caf994383335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704284a2952384e76a69f26ffa6d0687336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a509a1ac399dfa421a03a05e97ed1df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542113d6dbf0e04dffce6ed25b056cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23beb0a657c09408b14401e3bc308d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed51f780025c5f10341356e4aa45c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94294cdb26628baa97279b04e591e753341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b168d9ebcae2dcae16ca50a44d4ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57774c8d38676e1f9ba725afa7274a85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942fe6edac5cb8d836244e7af03fcd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f2a379f466d5210980b58e3ff3fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab85939b421f91459f69c499ff690346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418579f8ff568a696c855852601ac8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc418d6766dffd6274d7885b65f4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650f5c663a5b3b8067ab3f8ee94b82f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a18d11595aead4816fe651b597e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30102ae2d1e6df985cde18853d95a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e488dd0b01c7ae9732a1350d36e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707fd94309d7d6cd8012f502873f1a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e881533780fd65f978b29501f0a2f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dc5ecdaf6129fc98c43b79b874bda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e7daf3867ebcfdfcf73417100a599356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270f3c872b8896c19dadb2c9a4753c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095be376e68d8cc5b61a39281333d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0347195b6aa735233017832d0ac96b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6695f10a07cd55bb5c9bbd5176ca0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b783d2e4a8ba31553a59f8c1fefd28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035725d477ceb79eb41323d98a12e77a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb7a9116dbb81921a6a27cc2d5cd3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75916b2c1c5ba514a557ba6ee8911cce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb4e01ac36be12f99819c97f9f3507365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbd218f1dc974ae0a8830fad92e52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a156c5744bd121edbe20d9c60c18b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588126883823df2e9c53ca839aa28e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562d3a0ca93fb824f8a107b7511cfc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed47292fdda5af57029214202dc426370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c284a1b1418d0502f4d7d9964b74064371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c84edec7c8443ee5c0d58c572d8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe78f51931933ed3ff233ca87be0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf937cebcc289d8d30c13127acfa1da7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475bae2d5d4daf07528ffdca2e4641a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691b98f8cbafa9da9ed2321bc55fc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b602025e9c74faf4cb4809ec5c2543c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043289c843eb5492d6a3ad8cd410fbef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e3d6b1bc544edffdb539d7869c0a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe0bb1b115d7bb6f95e1c9ec14898380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b47bd880c36ba8e82558d89abe3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345f125769e8c6d47cdd9e14fe0d99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01039df89c3e6bee6a182acf7edf782383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038c7419df0f6cfebb4ff480bc6870384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d799c01a146298ff601aa0594459d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ecb769f602949d6a6f09ee7588bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fe86307a4d892db06eed70849431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78dfdd0d7641a91ba82ee7ce25f5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623177558c2065a300356abfe861d613389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1225363cdc226a286beb41498d95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f33fa1931cc9de58d609f245bf821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11376931c21022edd5c268b929c7dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66c8d3b9f976987aa279aedfcd152393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952bf69d3b15146b7d4b68ad7f8402394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8a12e558461ebce1ab624ceff3d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498953ba3f41b19626df815dfc8ef0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406a2b6d0614a179c77844ae446875397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdea61b1d5a48ba85feb9166a7ac40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ae7aad84530f4bf8ac57c64d38363399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0925dd5c5fc36005cfdbebce6dff9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0df5a748cd6671d421dab6326063d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567afbc8bcb18f3ff760be58d43f56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd86c81524ff46ff2abe0ee107eb47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f15725ac9ff286328cb3cc265654c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd65a9c33230bc86e4af3b81d231c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391a43ca36d73758993e4f37c46f5e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f53c7b4a2c777f73fb2fc7aa1f28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd99928a407471624bbc8725c0146c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d038d7d6ec67c176fc87651f6f84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4b6bc5ca9ca4b95e56293ed9b5eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833ec217602aa5eac1afc92820a8a1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988eedab5743dbefddc8034f205b28b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b537dd0d1955f70cae02e38e4f4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365def0a8e11b4f92a21cc41ec1c4c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fff4fb333daf533bf21cee86792e1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba3089766630188e3870811804f5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1544cbaa537a35ddc3b75fd93156ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888467f5d40bc40acf30b87f43eb565e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801e03c2974d98e518c4120d0698eaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626493073055a4d6b7f413fe0fe9e5c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853613477d8ae2f34a91d1bbb5412a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d2a7123e81e4aa8bea13c9ff07bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f315b9a1ee5d74c24b66ea34673085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b79031507841786153f09858ac14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575ee2c888dfbfd91933782c37c735425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214e9eee9f11d5a54bc248fb1dd6ac6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a57670bd0b6a08ffe7ddbb54e07c5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bb85fee2597817e4dbcb185ef112c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50837a6be7c2ce3a9de1cdab534035cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203355a4289770b792726c394aa3e09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf358f1f2d8f8d4564b7871ed53c40e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c753c0c680cdfd4d3920d62e28c3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f43afe150fe74fefe5e157ddb8cf77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfbbbc18a86e38965f1ba305e66ed7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ca240a5bdd0e253c2620dfa6e3a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4f3e938b3791558796e6c98fc59c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08f00c225477bc15a75cdb261ce6ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6190a84608b96797f3a8c4a4bb0e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737261f1674a1afa1e552e2d99d2961439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f42eecb25a596936320fd41e44fab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b73a535c52f86c5a161750a47bc6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d140238b6ffdca163361d654b57f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf81991440ce948ea805da63f7f458443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551925ad903fd42bb245096ffb78090444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be774a89e9ced83192ea69a57fefe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406446d388adcae88c5d008e42c279f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1d8620fe23803effcf2d4185dca3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c3a76ed7ad4a418f5c2fb9f9a1ffe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf68e02a6892bc63fe96f19ae41f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd895225a111d4b4849c64d49e483b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4121d930207e3da57f7d825f17695451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155a5d5879e8927e3933a33f1b3f76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de7c128cc8b7442c9c67bd853fbf3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ffa41b5507d157a2ef9aa996ba1c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6fa9bc42f389725a9c7b10243f7fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd966ffef9077a56684d58a49933077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00567a2019b3419ba75156d061b44110457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eeaa46764a36e3061bc4f39a08ee7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645adc01b2779da0ea01146c237f95b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bce16a30802d8de0598bee99eb07b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e11ced5e22e5802581820e6300ebb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e406a7cb2475f213d058b570bb18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd682bcafa2992ec8f5198702d46e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5a189bcd6d65eb37cf8277969583f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb410e2972f0d1f064b02ec0e63d31bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed6988ff96981b60cf9d25c7def53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6331d8b2d306ffbf7adb41b310f892467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e576c9660583b2966372281d22a4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858b8926320caec82ef09c0d79fe88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9898234e02574e68b181a2e4bfc4e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c0e8ea65be8e823ed6fbbcf45c75a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05752e2789b0d6c9ded9bda76d47e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ec2a3eed41073e2cafe365ec66a52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ea9539644dfaae32842e5cd7ec80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee6026636d4ed4e2b704e4045145b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62debf6d92c864ce45ca0f6da24335b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb5235cd0cb929172028ea152cfe0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940344ce48b9c4e7679f5d531d5144bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed980c20d419c48db9289aee570364a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d5b8e638db7b2b228d60c64f9d5b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036d449c791c7477a95a9baa0336024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad2a9f547191b4e64f926c51276d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182663319b036fb2f474b9103ac547d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a9f2dddb1cf6472964a4dfe000ac6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ff85ac26636545a827fec84bb58f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c041cc4e8b1228e3cecccb1b416bd95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6162a5c48db39011369257ad70fa4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b219f215dd01f502359690780853bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357c234f10bdde30eec5c61d9626cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea7bbe2bba3047969422ff4e8b9773490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5ee5dc4e165f3030d32efde860ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7835b50d98968d643c25e543b46561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019fc8c33bcd1c477b31958600f7458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb46b0771581f6be3b74519edf902b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded3a4939d5141d495fe2789051fca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cefec55a12954219b1279704c0f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a1c6e12159bb98f47ea63170e409497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fb4f479f4afad0eabc5aa314f6b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb274b67297159649fb9b1a1af7f977499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc579075a5eb3c880ec90a397f125500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1178250f12ed221f388126500b209501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dfa5c277addfc06192c9b0acff857502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa91517d84816fed984db8fc9b6c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075fa1b7e6c11acba744a1b412dda3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb5f08202319710ea43b6b5ea21a99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0f06918407830c86c2c531ddeabb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c838f8cf04be8a45d1aaa30ef0406507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d69e6ed4a720df004c3e00c8eb7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21acb50c6ae27b3ff1591ca43b41070509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603132b3766cc0c52e03f49a888db9d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162fb9f92ef289f547d0382b8c11d82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144e84083331db794affbd26a08927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c958e30e9730d8d88dfbc8be22213513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f70154c219ec33ed62388d89c8dc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c6c307b27b7664d086efc05d43f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28568264477159b6ba920a6762911516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7e4fe864099def3a3f5899fc597a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa6dedd32220edbc6ea1f6a37eb04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb628127f19bf99633f6c577fd1a01a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc50b0d143b3d37e1b2119bdcb78064520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e4b829a2c3a6817d4af9e805a3c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d74c6d6f0fed616ca51cfebef650522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222528189f36754b1c7582dc14c8b2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be6f71bd47e95ca268c41ee657c91a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b0dab0009b7009b3cfafcd2084074525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d3a3a92fe22a75bbeccd96d13f9c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b34e2cd70623014d2d261cbf0ffc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facbe4ec9ebcd0aa7682f56a4c40e99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3ea54a73b55ae2ec3c5fc59faf3a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b0c92c1c8efa80b75b1e469f9cc82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832b2c275336041642756a92c8c81cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e929b6ee6083027f56c388616113417532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa90c1786fff7d92eb4b58a79bf5c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaee972f87f9fd8de427171cec0a82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751405cc91a767cd475efdee462ecbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4589add0948de0330bf1ee601b13cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50dadab7d2963ef5a553b91b4491d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d96cca54aad82f01a1f83efaee13f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142a84b478ad7de424f414544466cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b70fef25159d1641dbe526a82e35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55317af12286f1b5f9df421a51d3e3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830586ede753c62b9cabda750d004d69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67733cb08672f533da7e68e454adf40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc02c27cb6b0c99018927afded196544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee1b6725663c40ee755f7acbc95aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3b72055341659aeee2a0f3bdcd87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedae1480acc01944052cacbfda90410547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb41659265d6020d82e4a2ec7f6499b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9cee4955f9af7820d00edebd48629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9424efa094bcb760cc367d23b0a015550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5110fab1569283f5619e5f0b316eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883a8a9a4cc08b7aa897cecfaa5eea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da742dc0d3fa630a76564f9244bc09bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1dc9f22f7f6bb7de6dc64744e5a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0100ad10ba60f44a1cfba95c201492555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ba3d9ffb9ef0904b8f658a5badef7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75996252d6667a85d1bd65fd4fc07d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94927dbc75e1ec861325dc106bbd21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7653f959c3ee4aa1d11d146a8da7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104bed10611201db6089235becb458560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c86d81d76eeef45d2f498197e625561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596f8290fe3a6c47c90b35ef5d6b33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff30a1ed05851821a3dae03543fe03f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba33b90ae62d258d1001038286fd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f11e01d936a2d7aebc8740083c1358565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059241ec3e0d282a5e5d2e2cb222c865566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be44a485442b0ec9d22e5f0f8c978a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb15a988d19443ef9587f327769bd1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb09921ae51220f23ebd1b6771323fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be689508218c219b1b7e138a24178570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a97d1b93f3525b6cb8fcdde284b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b254ca1942d668a9b523565b6c1d71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8af45466c341b3cc1da70e97b8485573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c30ae2df5f730f16845d52a6a4e2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212866f702b7fe5a5c9570aa5f645a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e979699ca45142a172928fc11c894d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0af26bfe84cdbcc3e48193c9ea5b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8984a88fdca98db65652c8a3b9c5de5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080d8fdcafd6e2722728b3944f2191579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e7a2ebbc01644b3b68a17ce0ca3a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a48d12f6ba3cde2febc6c70814d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c6e3a42ed1d9d9ecb40d9dcf1225582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa794e887d110cb0d9187e1192f4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb679bca97cea7e735d5de278be0f21d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cd461df635c18354263db0f42c53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8afee12f598f80b80d945bbceb70af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca02b7c2fd2fda452c5270d4727ecd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d4f691e962d8c53ebd3dffb94cbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b9dff0412bfad7afcffc3fa455336589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f5f7d05a549d27f6d56ef0d49df8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5835611c09f3d2838f32b92ce45d5a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24ed6346118332f7be9b0ea110185592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732e0bea8316f401b5911acdebf54bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099d124f6009977bf02b9ff108907d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01164bce13986c488fde0ce57f98cd45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518f08a24e67680605b25b3f22d59fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c7e4931d22833c08fd1a43c647b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d76e6a8c11ef00b27abb4d8811c70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b16ab96f0e774136da47f5668e60d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7303d80bf57514542ed6871215cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67180efca9952b53e0e55d9c52e3bc89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cbeb8e302aa87161c3fa183b96382602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcbea5b87c4fe366186dd36667cae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac29801740e8a35bbc3b1fed6b90f34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f493e011b7ff754087a2667bc4ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc528c1e41bf7058de9a011812d46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a1841273108217f88ef1ede10ab8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668872368dd48aff41c712cdc2eab309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b265988fbbd1c8e364514733f51350609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4315e2967de489aae7e4459e0e39f3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e78250220df892ce0c1187b09549f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d3a1085ba230c1984e159b8d35302612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d54761be056c3fac45ba95d7337249613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b764ed6482253d85a52a4a35a9e48d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde00f47f69d4ad3200e32e34a30542615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea71e8be2c847cbdcf38f441d280f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b376d7c2ee72c65306a3bd87b92e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142833c1b3abd0db46e0699a68a31a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce4362c7c8a606a247aea53af26e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9afd923202fefd82b1c707090ebbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f25aedd66237d166698cff6e27da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08b6de28eb03038f551dcbf1e98cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9b359fd12a0975f7cee32dfbcd30b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533333b977d81306b36faba1308cd140624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa5653fd9d8b07a50fabf9d448209625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b83354dc329b6f26a02212a9a34c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5203faef27f62afeee59158c5bbef00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce659bf0195ca7bf52117e8cd1ee6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8365dd6b4b81d755cc126ab33fef2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881abd60420271682bf7f7e9c5fe5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394feb6157fa2ccabfea773ba823ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da922ac0d6e2ec903cfef1549c8c1ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4abd030a4861b12c4e4013c3f4443633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605c0478737592b5a1a28bc53b8417e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48014afbc14a8add96da149dc66fb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae745a00787d31aee9c3b06aea2f8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043bd76bd2bf438e9c1b779f23c366e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfe4d4de5e6a21227f044759b7a7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25c8edf98cc2f1a4465f0e19faf31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fbd904906626d2391f26feb7b91e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c277d519d2252b0ea4fdd3b2a81563641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a53efd2ef393cdbb7d2b35c0f0962642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1f79b032a34cc07ed2b5e93c42ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705d7fdd36a70d562ed8872b24769f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ade7f7ed7f73aef387ff066ab388645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7da5f8f2c0b348bb641976981e33d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204167b3abba7bec66882055361e145647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f47488f22a0197613289ef58fdaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e607faa1ebcfb4612bb287177c9c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8adf453a542c66bc95db2e8b95a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94d3e53ce275128475515693545484651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c7167d257e566e8ec1c690df8795652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983391925ce2dba6a205780b0295d0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90d51a51dea07355b4d7fc4ebfae7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4b3348dd25e576dab0a8dfd8b8c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a32cbe856d55223021c93958ecb547656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ffe6cbc256773d98ef4cad184278c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b06b1640f9117d47acce21e8bd44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41582bcfbcbbc4a69836ce34b691d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de37dfe96a958945a999aaf1f3a90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284624942d8029992e6f97206a6dc55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19861f05ee95a90e234483a484a879662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee330832e62e8c03778d3fd47e4b87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34abf41b2fa5b246853305e4f02ebc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c80e135d949628db9ba2ae77a04b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3269a104d090f39bbb7d69686c67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875ff3dfd56c4c2fd30d133e7cc872667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395032e6d586084c73768a50ce955b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304332701d724307a3f66f1adefff892669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01db40b99a56f3ad5afe98c28975e3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50181de760e566eb9b7a9e7889df98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69917da892438a414238637a0c133ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65925ee49788362cb8003ddb1647c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0096999df90d79cc1b904feda0e4608674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d936fa73fd97ee54d5d04f10c50d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d19681ee2575bfeb1f76f5a95f5e28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8e50e7c4aa3240423e36b7aa960f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cda677c9d63a4ccc397d5f4900e02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b4c17bafa34cf835d2a4d0e1f4270679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b57d5485cde7ca6a12332c8bc209680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6a19923ed7b4c9e47bad95614fb22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ecb09a3a0ead62080c68e27f58af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10ddb0204ce91fa52ffcfea346fd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a97b29fcc97279d3c3074e7a5791e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65d3e3ea918ed8162cb80bc6791958685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7106f110b3d067755c03652d42c7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df216d2e3c70ee88c172c58a82cf5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46d89a777122c80bd5eba63612553688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1fe4657ec96f45906cad14944ce9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb77325c7c12da8298fea54ffcd435690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15a397d6aea9b6af40a7ef17ea89e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561157af51f99a22b36fbf5646ebe0b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22b2ab5878898aa8bbc2a9c214320693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca76d2f02fd07d7923dc2ce250b23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056985cdd1399f84692907a19b677bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d547c843eba107e828d82038c8c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1061e5080a69d7260dc4e51c47545e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb59312eff9af1240f9a624a4f547db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f060a7ff37922f1d06612e05c0c6b36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d51fab4b52c095cdc1b2d7bbbeaaec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff7136868e02028ed0792344bd0e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1500d5659be45da0ecb49c60f0f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83bd7e7b6f054738f14fe3fb543e4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d2ddb16d2b5339a05a3e93a51952704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27609ac1fee548e80b8f990eb57d9077705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ef31670071b1e9f4595c4887c7d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ea013541a71552e5be26ec3ffc0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a08988fb64aa230af99fe337b024cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2298816dafeb0a9ea94d421554c55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19591f610529d810baca7e43e01afa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f873f9108178d18daeb1d75b9e377711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f907f58ede8d862af62cff3c4403712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3850252dba17218cda404769c28ace713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b034d41f465db25afd48f720edbcdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0313c4ef6178717577fabaeccd87d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a846ecbc6684f431a8132b619175e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d91b10cb7b91592a438d2c9c55f2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcd65e23b03b0732c3097000fe9e24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada07e6df8a6b9c27a9e716f6f0a416719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17415e685c95ac8139ac49d44c370a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c000ab3f39a99b6afc85fe4d91f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90938985107fdc0a8a1f697e6e93fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449eac6ec682aa680e67d4c3bc45c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6dfd07ff218d1cc19ef185b19339d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2db273d27645da75365b6394752b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8485eed29ea103e5ac3c6d7b1d1c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43115ed78f9514d069c2867bb4e8cd7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74630f7073c721acdff15dcc5a63f22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d92a95a559aa8dbd97b1d37056cb44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9c9e669d42a9d2c035bbdd3448562730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b827b4e725ec2df0da6628f270465d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632abd5baf434de55fd1692d14ec4f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba4d293fe47a894858008a461f0da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56abf0938e9f2941c222ca33a47be9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454ce4fed7afec7c9b3e4fdb8731818735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70ece9c68258f54e78ab375cc1851736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b9758bae43a55d44f86ce9788091737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3019c51f6c237e74c7794239b05d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a04bc9615bb45d19ca6095eba07e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedfbf6e6b379d2c8ccb73852e4a4e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6d788cb9d8f594cef743279e4be4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d6f481fcda5194533306e2d8c862e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3bdc8b31ecf4754dad4e13b9bc49d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e882cc69d4e272b1e5f05d9dee5ab5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3afc05b3dea91adc353a76a6aa9a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725567f4bf3dc67eea7ea6619c27d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d868e93fb291274d91453361363e98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd02ecf6f0072d036e2ff6df95e4a4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760901c29967b838359e6a4f12afb56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2056d03f8429a38dc3e132c716e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186df7871177edd1910cc4abe824cce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425909c39ff161a613961b442d63d90a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9fd29fc4b1d43ed05e19c0345b50d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da224f0af921cb8d5681401e3ff0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb292bdf8ebf0b3d760272b48a0a424a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bba6f7431a255b027b85981aeb2d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac365dfc279785904dad5c9d8c93b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f7a86bbeb30d13a5024ef8cfa60d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07011dee14c411df1e33382206630cb6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd25ac9b3d769ec518e4432a401c5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3483b770b05ab247b2d7aed5a03442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b78fe8ce85a4295f1e0b523a4ff83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a2d51245535a0a8b92846016eab8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef8d964e70c66bc049583750417675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f1f7c419678e67baf61d10deee766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff1d4962d4bfff8bcf3658d6a4d987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a793d33a8249943a9ad709b68886438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86320dae823d3c621d201cf3766bf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e5745069ef0d3e7277e378fafb1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05b6d23c3596f676fb31dd246a32f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2926913f402f41eb9893ded74b0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da87cdf96fbdd99442ab6b383a52113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec10459bf7f2e44c66d11d2aa2a5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a697524cf2b7111b86e0b5f76fff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5461b3f64c7c6b12630c7c2152d8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafa75bc38ea20b8e3ec41c1a1e071e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d4af5928f0ef6cf5535059e24adeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb65e0137ca6c8a3805125f8e2d910619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025842d37163872795d6bafde1cbcc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efd36c531c1c31eb30215944a950f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc1b420fea8a80ca4ac1daa29d137b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e434af26e52996ab300137b28c4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e8ebd8cec5f82786f5f10f5e5c79224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de70f170778324cd4e57f8404ed3b8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423aa8d97057deaa31f732fe5faed8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72b5d95ec32ab209d88ece2c1fd7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5c1f8c0ca600774d067de967e2d5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fbda4e4ada82db61d99c792f69ab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e11732b631f7aa1a54548f562246530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536888056efcec74140bbe6f795c8f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418f7316d6174540d1ee797bff0698532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2622247f57c9b1a874abba3901e6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5d97827521a1de24e19724900fe2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797c601b3a0e6e31100b178931b6a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ee386d0425669c6eaa9ed77f7b7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7d90626fa8c4c8ebebb6caeba85ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353fa22d1fa8594d61f9550fc3ca5b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4bd1ced41104271e2ca50a7297ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54e45d102d8a617aebc0a9d73c084440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b026c525708d5b8d4128fcfc8e6ac241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3527ec49ebac82756daaa2c4d3e38642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080b00dc8154c74641c285986287ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899272eb1543e5050693b8e19d8e63c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d8961af0b41c6cddfa6a02f0cfcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501651398cd801e077ea5ba3edaa7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f03db0e87512d9f0dea53231a55447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98cba92b293c5a545a59f3fd86b4a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc01585f8cd56ac19808a73fa9f08c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c77dec4a55508579fc3bfd0569766050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088fdebe34059136152866f05b3e8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8682d9eb92879b2dbfac28a560517652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6496a5ffae4b23ef91e7ff485624a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bfac154b1ce509a1de248322c368e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e4e725f7de66fc5224e30319a5c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786126d69a2fb4b29f4cd3f7f8ed0d8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b746dc90ea99ccfc5ff0de40689cce057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f577a61270fca762a850e43759ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ae24f9b8fe7b6d3050bc8831dd5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b22b7b1e92517a78448bd8cff92a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd67b9f543a9b5b0993aa20196cce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70b27c09653b69ec6ca795c41970d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ebc8049ab728d8d5740c001275dda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f778960dd2ee2d216322134b66cae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dce2f1f250e5393fa46099f04aa8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685fd4faa5c3c0342c9baa354cdd2f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5fd55a3a1da26689a398f3b70393e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a686f87cbf0dd39fbc8354e133b576f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa7f1387037c20fc7d45400518fb0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513619c4cda788acc4aa6acd9472a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740f6abc0d8b35188fded35b84d57d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d477da6320fdc1cfbdda139fbe06fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331320a69016c08888a8029bf65281673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8110adceb89508b7d4aea5392f206174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b1ad73312206b38fae9702f87ba1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf9f6ed3a3444a3ca92dd8687c6c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4088bdc12495fa6fee67919b22c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e03b151d64e20a1d81e72d4fe0fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1fcc77fd1e8215161a3e734a0e2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413cae9df4674d124a4249efaf2a1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f328fe065b2dee7fb4f766cf0735081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20549cc060c09bf35cadfedd8e3175382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f59bab7531f40637420f2b4c8678a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82440bbb83ac784cbf973338dfb18d3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe41feb6c2190012fecc253cbf8c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744391fdf8b5dea370679210596259dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f834e8fa0127a1ede9f4daf3247d8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e1f6262a8b5e16a9dcd7cb844c1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7622f76594224e8f4fa0a76b74614c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0949010c87537bc5b9da04391cfa0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ede4f6f8071b6ebe56826e1c0721e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fcac5d728732a59079876b9c933c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3449ff21accfbb63a959b8f40b6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5feee73f0349bf45f545ee69c74a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc8d7014ce8409862cac2f3c97d3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386147ac2d30932eb1519c36a3a45096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3261393eaccc5d7897f2adc92e18597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813171a7ada735bc0390dc39fb5915fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9121d1fe43ddd6b22f439dcec3c0ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd9ee96d7ea58406122288b285f52f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829f79157bbd7db27796e5b916e375101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d0aba24d3ce9e09dd3171ea31aa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd972a2468074f3a293419de94b0c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee870d4334bfb3db9a40ab91ac808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d7f2a31b57e5cd60c6434c0d71ba9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da30e29420bd6f79c341888d0fbb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524f3c6f9acd77e6e22cd26177afd48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e764d3f582b9e96cd5e5c7581d9cc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17acc423142848783136c4261710c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d624e053c9f89ccabf56f44e6ef89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f5fd88ca3219dc14528f7a131b20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc93fb888c5b111887a52bd1cddd03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da09f3028736b1af123ef70f45b1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550f04fde19181d051b0cb7a895e12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecdea6dbbf413ddbb11c53ce6156de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1c413049edc6d43b520b61a76ed9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00608a1c403a2b550c23e43ef64dad7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32484ede1fc7bd75e9c8b6c430f80e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3e5d6c198b360f360dc43b732f6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f21c1b6362158eebfe160554764b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975091624a11bb4384b6ac17b0ace28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baaa0de2aa98729811f1ceb40ec238122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc4c4c2c7c4b9b4bf6f039ee4179a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd76ecc427b69a2837090dbb1e6fbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3801810569b49928375684492c5daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34fd6cf777aa3e026ddd5c4011c88e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76ab856fa56eb4852856bfe7b7a7a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f2628244edb7a0ba4cdd743899bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1acdeebbf5a3bf022c410d25f35578129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7665ac6cafc7c5277f19eb7dea142130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3326a875fee98dd5e314a165bb767ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98de15ebbe2a554b8f902d73e0d8c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207cab265efa98c44f768ef9f8a739c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855d03a19aad08be4ebe4f1b1672ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f43b97ece16737d281b599fb8f75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f021f018853bfe68a3cd56b8322500136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389499200197cbce3c1d7b566e8d0c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570eceb918334c8679598a3dceb3da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690243355edc8b7e439e54647a1700a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32130c898812f7a67e26f4b240974422140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d8a7bf50f0aea4595200501ab4d86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a81e075b66052faf6fc8c28e7971e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a705e844fdd5031f404aacddc0cbba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981432bae6c7c4b5c671a2874788bae2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5697cbbdb0bb2bead38bbf24f609145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd7f7a01c8826936783ad3868f0c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a1829a2da05474dfc9585c40739c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1548f20a0af5616eb8b4481f29befb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874a2df7bb1d01b0663443f5e17704c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2685ada05ecc79f54b1698bbc46e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71a1ae14f9d4c0a90afc4fc2877dd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b5dd11cf35aefc3de181757d6dfae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840b4c7b13a3d76d3d7f1c9ffcbe0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd885429c77911a51f1ea93a4eb8d35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ff900ce9b0936bc081c22d50bbae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ae66671e5a6cc1bad5026350522ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c61910eedb423965802da03dd2a5a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715ee86fcdb83b446cc69627bbde7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d97e5e69305341ab17e07ccfdb6ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c6c9a9dee87de70c2f5a2610db873160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a48ad5d287a0900a39ec4f14cbf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42183fa8aad4b02cfe3012d52c4a40d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba725e82b5bc322e2e58751bc3b1187163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396803617fa09497022d4a95346d72c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72c31a6ce98f4893d6a43f1957193165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa11ef3b64184f4982844fdc52c9262166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187691c491e21b15036ceffb5503e3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa636118f86b20957f02934a90945d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bab8034a11e56b4c683bb5047a7f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2364ab9b2739baa7a50e5615a75fdc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e440532deafb082b04cfacaac47b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472fe7259d9290b617756261a1f761172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6a30d8e7d7fd656ac319b146d4410173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bf4e0b4e4ab6f6cef911fe959d143174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96957b75ccf42d9d1a6469d686d27689175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61533093e1e28d334aa1cf44c299a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaac4406210a6eefef47eeccfd0764177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892dcd9c38f550081a18bc241ce18fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f362274d1c25b21a2d63abda8fae1a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4451195dfa44f643e760532fa505d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7cc913040f7c4c29f3dfdf2cf1c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50821f261d60105c25dd6c796ef4cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8522f6be3a3b703d39f82e09ef45f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8726a8e595904276d4ac9e9609227c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b7491c838ddf918ebee2453167b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fb4701f6ad1a3c52b8dae7f2c3b6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0203e9a08352295b090e7afe11c947187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa423ae203d83faaa1345b89675856188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15211983f90e2a3d69d0346f3a41055189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035ebb98146d1cb80be804ad12d230190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb375f01053f0f4e05aa080f229b9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5adfaca307c21ef446c81221db425f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf002b7d7dd5b094f0140047615cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9909396db246be97bd1d85e7ecec304194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a62c2b74cc1acad9237b96751b2b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214af3a6e7df16f65d9ca2b2361915e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c9b26fbb68d90bf7deec421667716197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362aaf2dd625af105b8ae57da8916f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe933a641751603bd125be8ca775ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e05b9b03e3f8a0f49863ce1ee38c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b932abf93f73bbdf68d198a2ad41ca6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58dd1f880a536b7f3484caa51ae03b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193ea892b7dc9b14c3578914ed436f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e665494156a5bc3004da2cb4cb21ed4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e9675050f6ea53244da142de83323205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292c2dcf15a6f24ca424bca3c283c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029caf1981749bb87d3bd4f98e80ec48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9db541272536c1ea515ec4de1e543208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda4057c815990c8ece3ecb170cb45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0a38c975a9afd44d5e87e3d1f9c4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba77163416f96293f16309b73f6a20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08472f70078a7c5d2a1e8a3142aca18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd1675b55b2293ce2edf71edf9722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722434b4e6204fb7a81d99b96feece29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e512d3a3019e8a4f64cd1c4d4948e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f704e6995fc30ac30d1cf3ff634759216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae9053d49b44a675af9eeb5db2558217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712680f4df9ded2ac96d51927a15de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b34272e109621b5d9e3f605f400ed6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fad3f9e525a0743f6b21dfdabc0a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0df2ca39707d9b660cdbc4417613221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406770987869bbb0a563fea739ce44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a869ae53a6e679b64d6922cb433db56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6725c139c390fbe06c342020162093224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73eb320bb00c49c3c021be9540d1d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a845f9a05f32c8fecf1ab93c3dbaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b548ffcfbf395bf4d6b6452682da7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5e3ea29ace2ec8c6e174ede582892228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909437d5fd93f17a900e4d4efb9e03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b567c9e53bfa91ae3f1be9d13260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4dea2f22ac68adac4f2f1ce95ab44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e899df7f91e9eae3799371b052677f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3dd884ceef6d2948b68a3108b3c07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d21142b39fa764a3a3a6c1036c682234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817079c7d3cb7ba6689f0abcfac012e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50340e3bfa449875c223a672ca520d33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3d03d2ceba7e4012a6e75b05af5b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1c59c434b0d04de1ed7ebcb74366238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f59e05a393ddb18ad7757d142d685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194323afe3334eb96d663381c83484d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bf6b062d98f6711dbdb8943b6808c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c0a91d9678d266ffbaecaf8551b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a7682d6426c8fd5dcf801cf87629243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3017cb824c0169071597f79a346674244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b254791041a2ae465111385f3871cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015fe8b885356da16271ec848bf051246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ea541b9ef59a405eed68481afe803247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c096885d9cf9cb961858050d78c487248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523ea0c59df962bf8640d6b3ff13ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383e2323ba48bf86dab88d86c66739c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfdb983625b161aa85864d32843aa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3af5dcdaad95befb954565b1e13ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2e1a763896405ac6279c82d0018d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e2de0e9de80a4dddf9c5abf685419254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0929b85634d952abc2a2d0481d4e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdf96cf399cb1bed0703fbf54a690256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8647fd98bfa8b10f3f2a3c9c1c6f7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95120ba2f31c64079a0e25b0cb04e8fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948723c645317d4faa77ea2a36727612259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9656be3b67bf826923d649e191af15c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e57eb631d1a18c21b0f87ad492988261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280387dff739ed52b369581f77352d10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac004d2d7d208d3da11a852748e6c44c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fdb8079f4917f2ff3d0574853a5c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8528f003441a873f85f35d2613dee9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e24d57c7721defd37cb17218954681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8bba77197917d14dbaae6f9270781267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7900f281c1b85d8efa11d2a5736d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca2251476a02732cf756406d0a1d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87c0da8b59a42558bed1f20269ed0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d4dc806a4c7f93e46042f89f05785271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c83ca96616c3b4fe3442713e116d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b63d7351bbb701d13277c353d804273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92788f2914f7a3cdd92d700e1f6ea1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579a94dfa02b27db82f0cacc8ac36f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208deec31cecf3c68dad59a7f75930b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e34c6172cff7c7bff586c95490c28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430520d86c5d614b674db1bd70539e2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b04b1d9aa4589900bc461dd95bfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9331275b4e0250cfa89a2022e80004280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ed0f79e3f2e28a539c652363804e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045892d80793717def9fe7d2011884d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784606e570eb338ec7b43ef6ecb621c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a87cc0fd1ec883f4c2a261478f939284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d116614c638f464f6623da067fc93a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd16c5c5ca94cc90665ccd57eb84cda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6164138d4a5207caf1bbc5b826a51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c22c4c039a052449767ddb17b7390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f027cb53ee57dc24671335c3c93902289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e6b6a087ecc278f4931a4080d085290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac677877955da265c7d52c0ca86e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccedbbf4c4fb722f0e5aa35e042f656292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a89d3fa908a44dcf779062b319e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e2589a493392d0454405231524eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3aa1099b25c354d06625d0803c64c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1df5770e403e99b625a9085b3eb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50373068944c3c663da0f3b3ca5f5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae90be8fc54bb4d363b46ca1a48702298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea04c482ddf62078c5b38443454be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295205320dbe2a3298aa8abc70fdc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a4439c0cf51b9ab2bb961921638bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cde07afe54bcf1bb2825dd26b7c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc907af6b82900293b1fb354252158e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6485b9e5fc5d675689ab3e4616ccae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7186e8ec9abfb06d49116a716e4d085305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df4621afcc156df3ea80a51600182306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10971269e801f6c56a0f77fe83f6af9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e46f806bbabb2b5cb4b5a6af8586308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779a71826d6d7191a14b107c2e5a7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f5dd42ac440dd371c124f5c9ebd36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e50f097c437293f49f5f822ebbfbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef63ee636551d3e0685f71cdc5cb274312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e87079a079cc212e827d3a4fc7f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea77fdc70187ec4f3ee79229c399cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f08a45ad18744f0a0b4083c015809315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f655eec2a2fd468aa34cfe6da98c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6047b6bddaafb3aab45acb7edf30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34b043e184c7d36e4dd61a7ac4a7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5251a3a69b6fe31eb258a8103ef846319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fce240d2224c08d53f587faddaffc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac20e6bb6a5784facf9fad774aa4da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c74d4d060ceba013d454c5618047f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c325121b9094763d5e2dc1c543e96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b58b3f6e8c0a91a8089c590e14ee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0a53005af3672a58c65329886f169325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d08efd0b908f95bf11a2170f084d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b271c9c2d67d1723b4f13677e6cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e80b657cb4f6e4f1d4cb05d3fc748328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062325840b644f0e22ef2c9a49b4be8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d2e851c4e81f7ddcd16fbf7ba8fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255df1e89327f072d4fa8a70731c9be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e0342117125dc3ec042e19033405c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd18ca012682678f42dfba6f8b352333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e51c0a023e7f98cc62efd698f1338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a9cfa2f4340a50e0c5a2cd22b0465335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c39ee358534af611415fcbc70881336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82751ac4f540031826510374073f3560337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86ac122ed2fac486cc2d2a72621dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a074f4ec6081731706bfba92df221339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ded1da872468653376cb76b518001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb60f5980ee4e62181f36d3d454162341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58715bcdc84cee59ba4a4d2b028382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b670f085126c2d89d5f11e5dc62b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953e8ccebbcbdde19a036896182824c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b57ad6feecaa56e0315090294ab3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2d29454a622a7c8df0b83a21e50f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b698a6134cdd14e36420708218b4c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476483924f079cdd95d5175edd12ecb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5027e8ea51d82c3ce420788be0d2d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b01045ce7622c73141ab59be7b14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdd017a3b54c8c23a63b22f734040e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560c3ad997c18cd4a0d49501d5bc82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da19ae1f8c4ea564919bc4aa819cbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb2e7da11898f6c942e9f7de8715e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20fb0f298f76a5745e918e8d923f5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f2b661bec2191d884231674855e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9ae8111fabd8dff4228c4a24bd00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2ed86e8cc5ef7ae22a3eb5b43913358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a2340a1fac76660d62fa7ba2c496359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188180f263a3060cf3b842819ba56a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381b47a392d4d1556c576d9a22bd16c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e214c4bdc8f04b817dd189888a37e0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b215c1bc89a42325e0bdc248268272363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add239ab22f8d1f56f4a8de47bbc713364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96120d1e44e77b7cf30886b1eba4649365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc2fd0bcd4996ef1ab7a3f04e7416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ff94ed93c04b673b7b1cb63f335f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ec8fc0540cd2aab2e23d58a1828d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a2ecbfc13a3730228c2091171721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645339455c56e01e896d7cb4b9d54f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772742b4bec207cdb7e5f0e17f5bb77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9b0bbbe94bff548b7523d6a3b9ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd0344bf0721337ded6af05cd48c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f106ca7730e3800b8de5b39dd37d5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959897f397b2b37523767c400755c45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e3d78642c3e72ab67f1c542948c4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ca454ee2b5a987a0f321844baf80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c92ba95393aac31f265b5d6d43ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155b7f4090cb87cab8185679c4b529379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b5aa47a58eb0fa3198c7651e2491380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b6c5b7a60df4d65eb6c16fbd9e0a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025496125918a66cc9783d63049a9f52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44678bd80777a40529620f9e3608f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c65fc0697d99ec4178aa98c3670a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6697cf244c1e93d8612e00638de6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0abcce69d1bf03dfca82b318e978386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf150d38992f7f7964bb77d0b1d6ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508daf16205e9df0006ef736ae95e4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388bf303e8a78f3b2f69bd280bc3902389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5564e3571e4407ed8051e9f774fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac3b74b8a5b37de009ca3c017628d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a987d19a5808edc472d71ce34d1fe0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe401374bfdfcfd5ef17fb564cec50b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e27fde6af7f82c98a672b8b999bd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15f49e1eb6e99ac26682742bb22e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c5b7a6d5e2dad4c7a2c86e568dc28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb80da2c2eb9bd334e9d2bbe5b59ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84249c24c8a48108ad6083d80c93e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd50679817c10cbcac2a3db20575a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32288f317fb5a372a9a919439aff1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808524c5ee474e075736a7d217a44a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900adead9fed6a4fb97847804ff4a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25504c30a6ec598e0f8104277900ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44c62bf71c0db1021f25e2b9540df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59281f52f8dfdc6261012249cad08d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3422b15b3c2e93a8b98ca62196a9c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd402e85d303efd172732035ba63388f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61482db838f10a9c74d39d070cb4bdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43d61ac32586d7cc696d5a2783e16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96c38ef8268dff49cb0c8f75be621410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b17a2648ccb57be81a0b3664cb65b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461896ea73c9c71d164df65af130bbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6414e57b9af6baa3fad579ff4268646413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450805db00f55fb1eaeaccaed2a073414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5057cedea603c192e2a6acf91b46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af29277c6670d138a32a4ec31d318c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d344cf9ce17305092c2fd0fa1edf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0ecef6a4870e70e6953c6e0b4beb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee3fdffe1cc108aa466f8ab9d12f22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6643957ad6576e71f4241a70cbb38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d212c06e303826dfb5a40326ddfa9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75414ac94c3c8c6f22e090eeb963cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cfe3c2cf890f68fc85f96bf453639423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936955861d777482966d5ae6fb7200424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a2160f4fabb1395227111f092b581425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9c6e5ec9040e10047dc72a54336f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e852699033cf7851414533f455b7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3701e5c3648d50dbe183a28cce1f9e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f84342e25b4a45e75bb1744de1c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2253f30c0c82871096d1452108cc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55204e71ccda60d9228d268f97f8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595497f4537b2b3529c2371b5c839a6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d70e9d296051b19e7bbde9a2f1bfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b6f4303919b4207037a7cd496e196434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec78d709c7b88781f97966226850e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a50eb7506cec295f956fb4bd84f90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6a3dc79314fd33e1ed63683df3546437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820dd3453edff23fa1569836a011cb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e22161e4a3bc035e5bb4363dd695439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e627acbdf12f98950284fef745d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794bd087f0d4d4bf99af466d2e4db6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d33f0e59071b3c0616df52dce4def442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fdec84cefb4146559e297a61459f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b35cfd980a775a91fcd53b0977eb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e810a8a080c55651bcfe195608b14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e676ccb9239cce130691e4488289e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb6583e52e6cefd92e2a358899291447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234bfd441311de6717dc45cdec81ebc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fad52ac83d92a2f3787d99798c4a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea8b90892d196900507619c5ba15e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346db2243e92aeb0d934de5764d64c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbb2055565045632ce90094477e0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413296a43f95d2f9a25bfa27a4fda2da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a19542a1950fe91f443d99f9feb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a158dcaade94a8d0fe88ca8078d9c23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d0d737c093e29a66de84b432e178e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bab1b1fdf37580a7cf8565ce2b28c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40e97fe25c470899fbdb821699df4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087a12fab5f25791dd4d0994d983fd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9831861aadbcd7f2879adb236c30cb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504d45cdd055486a03dbff4bfd40c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a183e1af0e6d1daddc83ea384bce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e7a9f508c3181c9aa8e39a79076e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d04b20b3fca0b478ab3e9b903a500464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea76fc78e05799a328233cba5ba069465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf1bc153e2e9dedf724ae03dfb8d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede865f863f040238e21b5f13f1bb6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e6ca5e17c464bcfddbd62dab6a35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0aa58aea22f69f608104b130146a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45859ae0bf4c3ba26bf7acdbf88546db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5455fa0fe2b5e822bb597b4adbb0b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a833d9b6b21e0f5f8c3adff2fa731a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788134513bd9884a45c2a2e86ee3314473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473f9cd2bbdf52f63a97b06c730ade1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770b81bbfa54bfb4f185241fb6979b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553a40cc2765c06b2fcd45d217ff14a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01342b3ddf748c70cf2ec25ef4579cf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d77ad7e6cc69aa0e389dc86758a05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03cef63c19495457d6c3ada5931d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bb3277dae30f2247533f267cd8a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703b030756f5b497622d487307d8eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af37011dd74e7db675454908c40cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f53f5c8d397bd16174e83b99981c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2100444921f349f013d0efca42e34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedec450d4981e65b7a16f9a056007c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6030a6a9bf71604f47e6bf561c49f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2d41ac9f6f481d515c2730c1f0320487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e2515e96f20ffc4d2a1c7e3c0cdc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ca83a61d3dc012da6ea4bd0efa45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12323aecca162ed10aea9c76a74de6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813db3c224ce01136660c65c2d697cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaaf6125df8329a19038ddccbfb8c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee60df818ba3d5e7a4ee6203b527e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca281d2e9d796416a14b09b393254494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db0d4f65762f3fb3b668f466bc9d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15afe6f8105d6c897ed273c3e94166496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e7e8cc8f85da38d10d1536ccddff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2319ab9dd7d687fdbdfaa849bdcd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdad429414d730a5df90c5fe844d20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7611d0854193cf7600a4072f42a83c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ba90c17b6ed7a90d4fa94e02d2496501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1c32c7ad55a3f36d9d29817adb0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab9c8b5a986755b0cfe20939a6fbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b5031dc5dfc730563cd38823738b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216e134c71e7bd510ae029c4657ccd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595940ee19f9d850983d235b7345ab5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145f72cbf67d3d2245acab7e2596714507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46a2a5c35f0f3eaa754d8f1002f51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4d20c9c5eeed208b06c6baf27ee73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ae91dd7d7d3c028b5a8eecb1dbbba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc03e9f706afb48fccfb3f2ef737d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18858031cb2c398cdf229710a8fd85e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2234e669e2c72793f9d75ae55bad9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaeb451643942e7b37a6963c046466514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377005dcfb7e7bdc349c67306077c965515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912dab721326be9ee9d4e1439e9ebb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979e8f0b4c596431b2365b73c0dfe7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75241b74fc612ad959e00641170fd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03f97e83de937872efd84e8697b458519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e9fdd90d62d8d292147578f5975b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7bd73b45c9e90ed3324375f90b74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e205c885c9b01bf448f3b849cac336522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451cc300d20906ce909583ad1d7b1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c41d401cc7a8733215b3ee5799ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720a484809dac1cf31e51e3610c735525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985589abec1839da838620484d13adb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ead64d1764783e4d9b5186ea1524527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3247d0cdb6244a3e9e96811a89070e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973329ddf324c91471e47d91468f995529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228e46980a1770cb167fb329f9b326b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf476e4c829c871152664c813bda67aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55f274b4a937f4827765b255e95ded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75ee31e4f06e13838f3e260b08af3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb71d69d8cd14cdf67df3a7af69d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568bae4c01994b0ce273e0f3a1d41d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fca1ec3c10a157f92c9dfbe17aa81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f722675b58470b756d7b73237d777537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683f8ceccd0e2fb42d103796ebf0f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21389abcc6125056627119e606a71a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c6aa1e676816bfb26352368b48fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a355b483e5d1e436f2ba0a5325abbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456175ec648379fdab9aa31b8389ce4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979ccd94d5a71bfb3d21afbbb02719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889d3826d0a7a2d71afcee940244107544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf82747374930df69d3a3e243104f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0deca27948ed2515891d77143ad9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c8579a1024661973f094d3e5134e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4ec90b75accbbe839380acae79982548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9926721fea8287ab7d45a6e927fc98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cac714be2fe6eed7812c1de932d33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a967dcda0f5f3e806913ece4ceda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbe506d290e097bbc6409887f60820552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a82f336e4ff2e37a269c26e24ad7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704517e7e930c23823c5e315dfc4a0b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b8719342f67a2ddef04935f3c912c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852cacb8612de5db72fa68f6a00675556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56adb049bccf789e503a90ad742ef3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234783421721a6dada1cae90e69e81a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275a54cbd87acb0bad72c9aa6c8bb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f151a151d1881896609c11170a486560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc72b56bd0c409a99b13b90d7cb95b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8df98648f5e9c68f978ccd22322b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb086c8bdb39a963ac3c6b4764893ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e292656d39b77764ee11104162e8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386853ad6c83fa72dd54c2db3a65c29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ab2b2e83b09cd7f1b9b6b8277529566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee0a81196914d074ea08bc21e1f8fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ed444af787af55975a6dd32aab4b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ecca7068c8c87d9f2d288cf57ff63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0275eab27f0e766f28da4e56af23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369519fccb3198c1d1e27e77c30659e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d74a6097f17c59cb593a1e225dd7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180fdb91535fb38c69709214eae2aff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2815da18f4e7eecba69fdb3a6cdc33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ede9cd2c0a683eac6296d68d8616a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa626bb80ab441210989926b4c585cb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd5dd6e8d8cb75f57b9579ce4504f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13690923e8822799d0100acc06c329a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53021729b2c5e090542e9cc632d7f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef52bd3912c4128757a7d870a0bbca3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b471420909fe2b74f51232a3dc4146581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee45049b1bdb68e8afc7b2c44b7a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c2cc4932c3f0d619eebdd79726c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647116db7699ac120d316901906087584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd1f862fb7a44c09544ed2b3ec217d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776904753c9b507952edf18126864a52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8db9d03eb796eca96e4d37b7ae5eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ae292d858313bdcbf7cd5915d6c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dc776cdf9a33e433052d55867996b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81397494fa52df0b2d668d37c7cfb73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b7a80fb42df1d86f2d56f71e77f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd5cfdbfd5517cb30bebac39b2fcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc428d2f8eb643e9cc22d6d1dca4a249593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da86856613d85e172f1fcb0b10cd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16938e6d2cbddb8d59187afcda3ec4ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58325cc09ddb4c859da1f93aea324f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494406a747fc4f2a0af1402ded88165597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae8bf912ac86e3ff18f3c6ddac5f6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35bc11496fcec00c148e6e64073486599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ef6f0e4019e6042c81d84d3b876c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e2955fcc04d97db3aea340079abc7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada41ed3aad9caec7f5cd82a4ead42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852948d231b8b948a79422727e4b46d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733e012df48fa8bdf45076a07b710ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e35e570416b41967d8508a2524a3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bca5c9534d6ce63b8bfac19548afe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c810bf849f61b66621430385a6319607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc092fa00cb4b512e197a41322d09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff23037b1b9c5464ae8f89061f807f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d2f4e7275661cdf39a698721017a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f3ae87c78ceb34768608e665340e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dedb89cf24f1274222013d5e059ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c87ecf19e2924681c8dc39f5af867e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f5ce18f79653c7ce4bd0429af2fd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316063c51d2e5eac08c2e102780a2043615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee2a591e92a16611c3bcff11d55f52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586200399bd864fee1863a4b2632ecc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebbdd5705447a3815aafbb601e04b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f69dea645397b4d237e0ad41fcad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772586af33963ef8fb618684da6921a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f5efc1700bd41a40f1a23f9c6ec3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377bb75c7a41375a97d35d356318b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59037aa02dbf1cbde8110ceeaaaab810623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d5ac556c6ec163c5c82d7f067880a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc575107a5f897ca85e864d738e4db3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35411bb050d7269242f8d641bc0e1a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36d680b877824f05e4781c1fa1f30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76513ecaa258daffbfd98e6578cecc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9541f13928a41319ebc29e387ad38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf725b3c58fa954506bf7e0cfff95de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4977655c400862dae01565a5fc275631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e0f2fc5c4f0e11d855afe0e2aa8fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e5746e4f150969a05aced5e360be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fcec16830620739aceab19cf46303634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343992abd3e355ca5b7943d1dedd63b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f0407a832488769e9eea2efcccb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a6a301f69a6aea1d1040cec77bf14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a038e9455a51a99da25beeec40d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d91587e2f0a31a952d6e3b1acbb3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1709d70d0f0e7881fabf8f37e1270640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7bb169ef34ed7911d956ecb188ce2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5c91266e220b641517444fb3d88e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7200c4b226a24092aeb3e01620a2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599efc4f263b8b17a16a2ab14dd973b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a8850d9597ac93a6854b396e08de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379413607a9e8fff01d428a85d97d85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e79272f0168f95fb1b2be5712ce91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13ded25b7b5ff14e98bde51840aacf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e723c9a0bb280ed47bee60a1280ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26dc5ded1def02bf8824ef28b4072650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc476f6ec4607053bc42bf5919eee2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6054ca59d633b65bafa75c9b6386b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2789d9a0a48ec880541b3d085e9d7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e19f93d90c5d7b6c47b488c46997bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a5145951c94a143224f4e684c382f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c9f117d3e2b051f0026bd44961c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b13fab9f10247cd16e4eb9163f30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13387b4af694711ea013162cf3f4de8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1cb3bf204945b00b23dc67a59baae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d64482c036a5e9553d5d2251d606f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc517784350c3c5b78ca8432b3fd391661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45354afc15b9e9b25e551584b159cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5d8baad2abadb2088d2ba67ae7a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877cca945e341d46bd10444a76f3624664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c419aef130b6a7ab0fb7dd6c091bda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b9ab7ca78fd2823dbefdbfa98399c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8acb05df47d370deee4e70f43abb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b11619757861c30d3ca919b664cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5a6d40aa862cce790b2e49d59e87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88fa5b8c468edcb4e29a9001e4e1f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec26da8943bee19692f6b1a6121ecac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b879587d93aa736f9a09b0645a18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7c1229d52cf8c20b593349720563673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca98e9f7b9efe4677d35d32d1f230d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a915a3921ba812d0ce35093fe70f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397db43872e860cfc461b5bf333501d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ddd15a378ec06e80a32e6e2113c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d48e7d8cb15869cd9b84cdc95900678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90494521621e6f2b5ea187332751d3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc668dcc1ceb8819fe0c9a72bc652680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79fcaf1d2ebfa7fd64c688095dd8a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b8427f5d7ee03bc75a30b4e3dece9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445052ef488bd1b98215c4869a0b908683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4f716dba3cedfcf9871b3af817321684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a52331c014a92c7c6801d69b05c22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1eb842e75d73edfb3b4502240a7f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521a6f8630206db41bdc39d138cf21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de613c32a92048508eb7878cacea6f8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1797a12a8fef1d8fc97d67f24b6d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f21f20ffab08edbc989d484b00a5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbe1b966c6c3755306e96ca28473b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890a179b6835d5a8b98a129c7b3700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936beee0e3f478723e46b601a79e1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac30e6bf5a7e758a7b0a4f3ed0865d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9046815ce3dbd49d68a0a8b76faff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ca5d70f01f08b7c1cd01411608854696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea516a12057a4fd289c57c616f2b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef356ed1c119775b90f66d923a1374698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4de93456152595c73f906393c9c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1582f48f596e899535d9ec8f88095b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e2af97d17f5531dba5841618071d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3582ecd9db165ab7db4fe1ec0b9b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e250dd2c4c8a877f05b7c1cffc57d5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259eec0f2403eb5784b9a49c0c79bb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a870a1f26e3d4d04c147bf1ae91a57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51de48a0862c21d4fae9400fe41abe0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae63ebc68f9f7e7d046a96a46d70c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70861b6ca634c00a09c2976f551432708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133874ca8133a28bbdcdb9f54f994ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952f192e62099f9952191cb296d5b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858db1e617148250307f129f8e8e0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96fe47f6369203bfb95c044e9a6a4b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1fee6877bb0505b8e6d86ba72de2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e49b3da7c76fdf1f3139a88d07b6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6030070e19e3bb68b0a3e9f69a3db09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b231e2f2cb8118e2adfb88a9d6f54a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da6be1b43fcd225086f55ee6aa524717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412fef71ec9edf1f706d225ce882949718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897df9f577808b40dd91e23ba82356d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164be1b4d04efa6e70a746a33dde66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fa2b046e2ecdab33b72859ac6576a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a440a52383ad19d4162f55d80695ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f9954ca04e5b8cd846188b4d7d85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e56ec00f87fe31e0fa0c7f78f795724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489735b75d7425e3505e0824efcb1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d18aa9cd4b7f1739bce9b93ff02e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe5738d1ea0a9be7020f5d7597cbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4813c97c24e7d84647ece435efefac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046f99f797c07883b1f42de339ea9bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ad0791c47dc6be6145c829dc25e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064a018ef9531f2360b9fb4855c300731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37487c1b416f24afa41944ae463e01e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f6289c1d1f224d52cda432c2af67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebcca2131bea0c19270145dbd357d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e44399b2a42c03d80cc4de6fe2d2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7bb622b68088a2064285846ec9cab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf262738f6f4008a7712c8618a32a42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a32a5ad834913fc16d0325c7d002738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffcc743ff404a05024f4442dd07304739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec07ada32ed3ffa74689be8717b74e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a316c34403779033ff623ba648588b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34cc76f976e684aa4bcabebdac1f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd90c814bc8740344e7083593e4390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732365cf0ba097a1a87314073bd1e784744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682528fe687e9d9db6018a4eea01db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd2990e16103410d9dc280aa7e064746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b746344d61006575fc2cffae5ee084747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e98a808632075540d6cca45164928748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27310aa53e6177a3e59b568eab562f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03aa8aadfe44d30eb1aac2d4e12a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f8e991a2d77b6ebacf16d6a531f01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ef7ea6f5ac54919fd2457835ced1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b1ac24caf6529430270bdc21e99a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdde6e5549147c6530b786b39e576754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b189f9076f00763b4df5449b4d7bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530283af930be1e6cc2710046e794e45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51075abb80051c8ed6f0db096a94bb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15770f69c0d441af580b3e9e01ade799758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8601fa46a6e9bbf8db9f6572a9460e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>