--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e895a0ddd099ec56250d9a8b70901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b60c1aba9818869b48a88a54f95eb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f040e0fa5b93c233ff73c07450df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee0e976848817488005535b188e144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a285fa649eceb753da43e69913424835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175e07384a5d0a7d6e21c21ca6f3b496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba311cd3a7eb14a593dea23999cf3867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda15e91f0677c5c1664f47d329fd448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c6384f46c013421772ce0c5a170f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a296660a2facb83022131a6995a3a6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07376de1af49648a238acaebabe6111d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95bc3099b9164e0491d688c6b9c61d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e71d3addc79448c74dea4b80de32cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ff36005025fcca4b25a06635e8a1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebbba6e8c8fe4813be59eecb0f18d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b57bdf78ee1e6eea228b15cb9ff0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31a5bad3098d2955fedc9774d9df917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639a4c022e49e7e2da7df436c76d8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db606b915bb87e37d6fbd5682024e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f037655c4e85f47b3fdd7adcd13c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465fe4bba145d377a5fb38d15b48fcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea5082ae5f89d1368cfa65001d1d8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc597f4c3c07634747fc7059a285fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f40ca143c0176510a12c6ba456c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68708d3936318bcc1b8f8191dde6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5d683fd3135e1071dee66b4da55a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd98c25bbc47c8ce7c3b3b59f793627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fdf5cc94d9af092c0b39f88a4f40628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a367d508a4ff9f489829e78747592729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907d035cf5d925294591eb75afe47f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634213722a389a58ff663dac1561c6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b803315b9ad320ac3f0cadc96623d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103502b4c3d8d5f51107c9abe43d71533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed3cf421d55a428d0a4870c04a58534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577b154daa1420d0d244122c5ffb5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe217e9f96363cad11ac704cfbd8c7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485384a74660adcbba4f56769cebf84137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875fc4a3835187a59b307483b9dd6e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109ec51eef8955941577023fa4999bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d07ccefddb5e9257cc71931e3cc6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38875db5ed408da145a1ae62d415ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e57c484c9bc81ea35907ecde5555242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9e0294606dcae65a3aba9d8a16e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c544757efe67710c2e02528a2e905d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd891c81789373447f003921b9f42545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a775d49afe23952be1a9430ad368ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156aa99225013afc2c9476fb1a49db047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f252e8224975c84586184be6c08d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7d92f87b72a3b47210648ca4041949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5eb8fab0e9502232e8389e0e10b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e512f283bfc0d362137fa68169d4f3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a76a0f45e81e0fc28d77021992a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65d0d647901486baa6924fdb60ebe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed6c5ae85f7242e8d354f1b021e3a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9a1010d868457e95b75e67a94ac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d899d4fcfd6051a4d5cfa3519fde956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc343f5eb520ee508d588bdd0727aaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891be88c34162997068bdffe396a56358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc42d4c72e2045f89ef48459c96af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e0c99b00e642ec0672e4ff4af6fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012249f5045ff837e951e4bed9b7d0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9a2dd528b99b4ee37fea5dcad13a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642afe4b14ea0b3ac334d5d2032f75363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c579314398f2bb8381c0517da16ef5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a29b2f6cde7b22c8a63e16dcd7e79865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795963e4446cbaf068388a7d664c6b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e97e7437237e2c65c94dbb824c7b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add4203958e57708ebab56b93ed1b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7cb5bb9cd8310339752414ffc47a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00cc5ef2b06577dd1dbb7bd841c7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048790f80a83b661e801b1ecd445417471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2315909b990b387c764b7e2e83cc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f070b95b5307d74c1dbbd885f6d372e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad84e2dd848d18f4ae65269e529f1b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcaa7d19869cd24bcc906ce0746d4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb62287fb35d7ce511b4186560ae8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6c76cfc12464319b97df3d5f9f41877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8b44c6849e972fb09600d9ea7e1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a653cacb1ff3e38434455800fc3e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d2c642dc4a93dcbfddb7b2647e2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1eb5e63ab3a41d88ff2f4402baf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebff1474a9b7d120ff9053c356b0a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc49a997491d525b70b129d8a5b7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd76fc3f1be0611b665796b8158ee884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655778923a809bab76b8e37af4ca064085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a22cdff88d24a016a1c35ec021543a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a195a9755791247410291c7d6853b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca81a139017533adccbb78c869b9a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b0c4c60735e6f8e10707ec3449d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdbc0b8a3452d26b11051644e4835390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69305b60b47e20194413d5fddbc4f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e501a2ab5d2b6f7eddda055f4d6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea56fa3e8ead0f109db9c2f7b74704093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd678eee94047d300258184d7efc3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31500ace28e4202f3fafb6a3fedd8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f62e0aa4547cb8d47c6b583ddc8cce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dcef5d0168a50757ffec78138ec7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1a5820715e4068a182157bb7ddf8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236635e527c01bae073384348249abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc0c8be7dd5236b9a2dd4718b9d3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e031e7eff51a96ddd3cb3ae9888d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2399da1f0a43414e7c12ba116451db8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d35ab1d2129b29899b56ab53e34dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b248f7acaa1e62787df7fb75da5ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732f88ac93505148673b4c751ef253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403afc30f8f0aeb6e674a8f5e53506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2521d060c63d6dc16a5755f96b31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab22b16c28ef744a7e3ac4ee7706a63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905dd2cf86abddfa7f6ee082f239ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d1dab539e764bbd46d9d4bf694a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d8cf86a6b4696d8de3182f86c276c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f86ea03b20a266dc29347fb8957fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9e01048ebdebc7dfeb50360170ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536c39a033ec0d0b22374c2680049b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60898410aee5c8b6e8ccb300adcfd650115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a1ea2f48e2d55ebe09315faa2ecdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74276342661a779ef6d59eaa2d85f99e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf77fbbf0d595c862d7470b31a3438118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43366889d6e03198bb05c49801ed0dc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1c9b103e294e8c493578c2e3103d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff20bb5954c6aa96c3150d518b556d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293238c105a201e394df5faed2292139122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd284f3c223047b21dae589fbf7f81b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d524cb4d7e1a48d57af2d8ee8f918124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d5dfc213c4e3f18f5d3b6398f7b72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19221aca8459b9fef6c4df48c0840993126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b59b662767956e6fcfae8f47b103127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b600dd4bf7c8d9ca64e427969880b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe3c8ba5fae7ffea7102d93909dbbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd341e091c087fb7312c66787606d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5abb55dda07c4da0c94b8470a1368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3696d55ea0a14ad9b13befe3b32c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988b61a03fd4333acdf5c0a23bad78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29925c65df7670835ddf627a68942ebb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418684685727682fb0d0e07e54c402fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a3e44f709fbe7dd80662fb320e8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5738fd3e9aa7dfbffeea5216f3b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57b93c89e09b939279222fa9e1a713138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ae5f5ea6d79fc61c5a243b16047b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95d01712cdfdbc3d07b6a2077079a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207d51c456ba68b95c5a4ee8a4b7f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af038d24524c1bb5a2d07fd15379bd39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e01ec1ecb35b0ab98877122a3584143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2536c3034086a9b56e4c651f892a86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0858876863541a637316e28a0cc788145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4618357591d3e19546cbbaae876c66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c7841feb8f2c2eb0646173c0548f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a519a0d8c8a3adc3d3fe7b31e4def148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e07d710554bb78f0c92248dd2e1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf443547b86ca65b9ba4857013861150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad77e42ba4bf3237d734cb05bb3692151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35142b04eecddfc924c116f9bde44e77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2ce3cb4fd793945abb1c11d91cb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a8854ed55c20fe4d417833b2a426154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3cc527eef5f73c609feb3da498a5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8dae45982cec33f477665fb7e6b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f4aafe70d9c4920e99b8f220f933157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bef7f7f9157db673904fb23f0e4fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c866dfa80a2713fc42ed0f3880336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8288b553bcd0ee83091aa4cc29636160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931199972b003d91f4f5ceb1f8f3386161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f3431f31a2d8ceebbd211fd581eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29fe1dfb866358df0b82b1d3a158e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd5fb5282b89ce671cd7e5a7c6f14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad0ecd7a7e345309076950aeb57da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25765a372f0c33263f5afee598b1c4de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971727d3dfaeb9b16287ecf41ef6ce6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f806f51ce3a9548b604a904fcbde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc90b370a9fde997c94136dc06782169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d3c27a213294d57e4344bdc71471170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e390942bfceccd1332fcaad98aaba2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c1b99484e63d8358ecf290ce9e8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0ddf1ada1aa3ae27b8edb1ddc915173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1bce5f530c119caa03ddb85d3ba32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f13d07ceeddcf87bab2231e4cbb9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0138701136c470efa0cd5d7883f232176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1980e1b71fd60c02d8ce25b00bd005177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ef92a63b0aefb82806879d08c047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e332cf468abd0b40dd67fe6f15187179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bbf9556911dbeb8e4fe53933f898180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529759013293b3f57ef2769234a8d99d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432071e1bbcb52cb4fe72c79c0f4384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9051f82889516dd9d9d1d1887084cf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f56efa303b946885e77eb1c2d5f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aee2721be45f54b5c887196672106185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b0fc147a4b7700f728ec03cd4e71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062031fbed2d760f56a129c66bd13c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80bbe41e151df2f16554c7eeede2ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6d99819c3e454b2effc0bb161b15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c267b40b921233f26e8b3160e140f49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2de49fe78d735edbf693827dceb57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066da7ef2e8a3fc244246fa365429cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9e9748fac9b14ac0fbe4d0a6f768193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e620c5b3d5a701f5365884c21795e8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb79b4c7cb11d2d08adc3931b8463e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f077fcaf796d4b0727d6afb969ce0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b5b6ed3d5cf6a034783960d6b344c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b557012d0f2de01052eaf094d5db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eaaf13b28cf348c68366af4e17340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ce31296c376177a8837977d959ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8a95535db28fa1451441d9336b10c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb73547dfb7423448976efa1376c9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25debeda11e5c4c6a2e6d402284b04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315139e7cff60d7e3c5f043a925ddce2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b42e758b2ffb49b9b06875872042e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363628d569148d2eab0b5086834dbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60220ba46cfeef707c5e48aac27cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b415ce8cf711aca3e4f4ac41efbab1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee19929582adab0466468853f70c04e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba4188416cbf17a97268fd17f1a0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535dc56914ede1c64904163efa3e51f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f2c15c6e5c9118fbc2792c49eea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292f0a0cc1f088b6a2bc5ec8fa49ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b453bfc0a2ced049e69e14e23d3e92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e26015ecef94da78a2c85388aac8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b6912efc4792a0a49544966a423fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a081e65c84092c17cdebb1a5e71f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0aa4f8014a5841cebac73c0192475218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9982095baffaf613a6cba2a5a9fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f700de6dc6c9b8350702125c2f9ef0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e53ee96132c5ece3eb49a3bd7557f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891fc6a7201f85cf7faee70bcbfcb71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde32647f325f0ffe329c258019175e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3dc53aceb615cef373c497a24880f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac265b629ce5813416b8e86660fa594225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73823f57f8a129dd211e88388846b77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08177c1baeb0b167b01a17b1804119da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242589f7e801594327013492d321d749228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049916437680a0615307d32285e628e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3627819121fb15a24f966815a1182230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0570336413b2d9d72be4d862074d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d66ba9a80cc22c06952ef7417a673232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82a0ba1b135bad5e4579b83ebda200233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a550604ef1fcd1880322cb27cd684234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa42c120f74a8b886c347bff704cdd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56975d61f71a6bc1b1ec1c9880547b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b950ed09ef8b421351ff39349cc90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d616823e5a36ea0b0eaa12077a94f93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77130d4a0fa9172caa8453e8e6d12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fec7060129c9259f6ff2396240449240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f3e0aa46779b8712356cb2dfafaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179086d70c2246611c09fd979cd0d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c658ec3c5b639cf9666a90039d230243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8f75a9526928b469f225431af64a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a9bca1a5187e282442fc3ebff0f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de748311efe127bd03a98aa1ca7639246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fdcb49777e526140358a4b2165f37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e52615842bc368519baf3ba1c1c96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e17fd66a99787bebc1fc4c833002b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dedb2e05fb7bf575a6b2229a030c97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76479e84b6de4973986feb9ca15a01f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323646b8ccdca6eaccb00234b3cd0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1e5313fe0d763b02114103e376895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25cff939d8543bbe612d4bfe53cf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed77fc31ebe055f0817a1d6a181e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e9114a1e6b82af9ca983232aee20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb0739a9acc80f462ce288a96eb687257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d24da6e994c23e853c1f38f6fdbb2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896a469ced37ff6a3c4d432fc8c081259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196210404201eb69c6c24e3098275bd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe541279df3b76421cbaa951813245261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924a6287fa7ef2cc09c3e67a158d32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936115f95b1e14b31528f142651e2a76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617a49ae0c0ad975fdc8efb2313d4d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76885df2e54e78fa68953a0f5ebc7ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67fd2bec95965c170f927c34059bd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c86fa369ca1ec5a49d6a73b9f6493a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd5ae27fe0d35cc16319ffd7091f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0452e61b14004af5e92613c8135d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6e250746dc044df7a0c4ca80c460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199bb6d989e9d245763a070994dc93f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac39b56f3d2033fb08f548374b38b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ed81086989cc45f042d9573a0459c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b167bbd9e8b88f5598d73562386c70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae9907d48a56cd4eceed9b1f07ce9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a47c83c2bc7ab0dbcbd3aab782249276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c06a27b60a0c2902257475d71a76d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770666e2cb60f1458791f31a7cde399c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c6183b6ed8afbde4dfc23e406c5f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1bda0c8e3b9e515feea49dcba02bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340464ab748a4b41db7d7bff6933c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f801e88e3194ad0b22aa41d3d77b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912314e765bca72aff58e95bc86925c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815364d6647d0ecbe3cff4885f4e112284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682b88c37dc46e6fa5b0f9092c2ce82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c4ffa725b40be09cbe2aa7465d03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ca2589667eef3662e0f9e3b33b4af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7febeeea43f19b9da119a1fb01877bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67642b05b4a3c48b281ea7ca4953b4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962dacded44777d5741b94a1528698d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb37fc21c4043f76282c2cc4239815291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f4bd700dbb2a4fd535d4cda18dfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352564e44cb130c2740971b72f889ffa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41446392c3e265b8bccd9db0cd81e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80cf971f3fb8cab1b4eea1d9edf153295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4309caac43c5495024f55f65d0cba5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379f7aba6030bcb17ea43b0036fbc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095a7306a93795567c677553f4ec596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6eaac7c2b4799990d870bc07d5407299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41a8b724e57a710532bc3a1a55910300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314afb87c714677d927f500e764fef1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd22230b9b4d663ec7358b337d32db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a48071c055ae238a016d3b671364d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff634548359a6280de37d195cf4ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ae7e9b2a129460c3b52dfec4a2fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40c69a5e35a49cb6e6159ee7e1fafb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cd869367acec4b88c7b253cfe9e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38486deee7e0a33357c4c0c6cf4dbd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfa5506955534d62f63c6517eee84c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d41df5a99f5f06e0ced6d5c8bff3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e527e6e56c9b39227d7917e4fc66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410373293b6d6a7de2d9d3c8f0504d38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc1a8419b852b41aa667e3f5f90c98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f909e468657f1c5ecb39ee79b173c69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e429cfcf53bd029b28f74f0732ee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729993566faf067547321cee58bf9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8820e52d55985981572a07abc6aad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658daf12d1666c7b1bd8688ea4228cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c24d6a09bf7449e720ee33b18ceaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2adbd66f09019a536d38ecf2128ed4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599c93e231e52a11a8f9b2e48b0a9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe42a8ffa8e19b4ebd5e635a662fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ec5c3bba8904316015d6e753bc7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48040088f5b46890ba0b51c9d6d730ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb8e0584043ccd1bededc4360dd1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156a58ebb7a3a6979abcd34d3a2d3fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07c925e11b851e8f2593776414ecd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a6a2d541c4fd0804f5592d66b5ed9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12dcfb12d0385aeb98cc49bfdea26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405fbd107fb0f617e0a1319d15c0d20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a41ca107164d24a94b127ba2f5c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202c1007966cf4bcafc49c28173fdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892fc290988767991886c01ee1a84e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba089cfa1df6817617b858f1192e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf9209a2772207b64b910825a47e8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65918a37c5268c025d055b6cf4fa4819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bea97663d9e47203d17c2d85f4f1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd61a186b0493548bb1348262ba437f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2f0588986420114f8c7d1865c5cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d975f87fe1b9af2641e14d8e1699d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614315da49aa4d76b264ad9e36c8e47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ad2cb5472c664632c4bc4f930ce0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2c535ba5183ba98c52860cb7bcc80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c23cd265f181e105d92db20fffe1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7baaf56fa639aa30c15dbc8718b3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e2aeb33b7cc4addf9273a77e7a88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f41e24e0e89a78e1878fef9e22a67a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade2644f75d235082eb9bde32004ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9109cefc92072e84fb9d2932ab9998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bed3f347d20972507582e38248fa77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10641d2b48ce8e0a6d854dd87fe87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f2a43626a9df216fddc8f9d9fe0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63000e4c166ecad14ed9b17df02b03a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216074cb92c8f1ae651e33a3c16f5b52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541754bd183c1b566b5cd2965a0d7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad63627fd8e2ac3cc4c9c9b326582fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50425a962a01dd7aa47c70706d09c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c2c740970377a343fca4e8813f1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ee6db344245f1570f6d283996c6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf9800d41a73172c4cf2f871fde0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240287c44528a5a5d7462a3be330b030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08963b60579b060403ca81f6c28274362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a4a77ace9bac8b5bef262b31fb49e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9fb06f624979cf8cf62de327076e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ed768f4c15c767b0834d6d078f1a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5243b87537e03df7fdcc1f97a742366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e4ee524998ad78b78b12e849cd27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92025ca620312cf8bf897738e8260368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc828a55913d9099a0a784e11e86dba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fbba788bfa3b2068df5956ee7f0d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07278866a05fa4856a7f68d1f7084ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed15154a44a42f03f75b4a89f8fe82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ebb5644b2337d0cd585602c96724373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4975fc8b720b502091de8fdf2ef8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85060dbe4d3d36ae772768c5bde717375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4230c0d0cd789422f686a27eeaae92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672376e1f8bea9d4612b2efd38624f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca4c8df1bea4d833c0eaa4716e253378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b655039ee207853ab29bdaa1d386cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa7ae04cf2e6394ffc4463ade46cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3b3de48f3e7da2d9d7bac6eedffc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc09d45aa40ff48b1e582b2ba3185382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff99c8d7a6a6bdd3823861ca1b8ca4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa51fcfa1272398629c67d4f74533384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af4ce2aaa7fd4fabe0a6620fb5c7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe5122da704c7d62a73f90241b34b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa67a582459e9d992aa53f0d256fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210454c9ffed5ffbf215ca1bf19d770e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63941049f6944febd5cb8ad3923077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913706dea18f2aa67dbbae9958ec7fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22ca50b28ab591da0606956aed45c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e87e9723f018c60bb2269258e5879392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e93434ea5012b108ebfad27adfd79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50161b8dcb376af69d95e59dd73fa073394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33f8a050520ad74546bfa284bd872d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cda7bc75e9b53f0dbe163db1dbf13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2e1980a71b809d374b916ce78f0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c9f86c0f014b9d765326071c3fcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973873debc14fc167c1e8d317e01d6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46103e4dabd38ae5ffb4108c71d1636d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e11f4a390bb39dffc63907afce2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc507cbbfc66f0961adb03d5ea75aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4196633914fec69263e5c4cf2e627c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fbf04bdfeb6379d64d969b1b89917404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e140ecbe151bb700486f34b2302223f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad0d8ac456cc9e91cd8f5c6938c582406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31890889e40eb13dc2eac5eb941e2f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f45af507b667e6fa46a96013aad3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df6d065abf10383cc6bbc4636d8689409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0cc8f52a95bb2b454e32322448e93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ad467592e35d92ac85ef9d04e117411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d86799d08803e591b6e59e83dc32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd12c6ee37c4365aa3d063246109b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d5becc704ec5063c1cd98b548071414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b397b5a9752fc4f73e1f6ce7031cb76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13836d65068fa29cb4136c8b30332968416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7945fcf0b004a710d642bf3b6a97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46a5e61200952fbd69faa69d906b5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b633d00e51ea76300a2ec64aeac7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426ed2c3c7fe1851673618471b9375420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2a6c6d59295403f347634148125a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c740b44ecbbb5f52649a7f6c26ead3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164280a7c315bd5c4b602008325ff14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696f52ff9cd4818740ea0db30441aae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca201bbb63471dea24c8ba436ab93ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd3d44d3c709d173f3c9ecb655318426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e185e87564094dede8caf4364183f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516fcbedd3da038e9d69aeb82a5d56c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab36709be3111de8d467480f4ae54f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4848ae8fe8bc9687a9c4418193c9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3c86f0939b900714af9b9ae6a260f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71181a34138999babb32d82bf37889432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187ae71ff2daeec73b311e8c527822433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e19357f5e0871e35353c9ac2dcbf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ef574589cebc5c56eeb88c564efd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ba10eaf3a40426c11d1a5f1d5f963436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92cf70c16048ba40447dc1aca5105a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202fd9654995b06754873d6aab62ee4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32758f63b3fad543aadc566f9dcaba9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026122b9fac9ab1058eedafa25f5378d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bfa74d22f7af8d22fbea8d63f2012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc875a6a76c163aef04619484bad96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedf1ee6dc98b9bb9ee59b9aecdde0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba5fbc3f6898e82f8e704697a49bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39158f88dc243ac5a52d6bda0331f01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbfc1fef81638ace08e45aeb8fa0e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760e74fa2338c397cdb0f9d6290dd1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08039b3315ba77e43c5174c1cb67b11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a5bf987eb994bab9902284496806b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6f99a514334c08d106f65da3638c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a1f2893922ba390ea78ef32760e27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef75d18cc9a7da1c91efad7f51f98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ce09d548c6176bed4340e3ac94a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758babbff75da2c07f216041ea357c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f8cc63deebc52d94838046c42f655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6359854125ccf4ac4bb00a9d6d5111456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aeca452e49acbd60db5df6bde2749457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f670ee68cde24b3c667bb376520434458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0cbc1fe0c4d75f1f32b943c1a141459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6731133146a0f1482a85c7667d83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ee41193f634da403a40e88112399461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912447400026d5bd52734ec5bb80b653462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b43341ee1195e344de0c9c091217e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16582dfe200a2f2d5ac81152ac049ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad4d3a3eb6051c7015a974ee2e0f68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc42dc0d707e65e45ab0da704cde71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9c124754366b45c86786e3f2e096467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b732e82f5d5c3b1e41f24899580a28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37be516121c42c8cca6402bcb48881469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd22c123d550965b343ab16104b8a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054717b7d6bcaa1c06a4ba3141f757d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6c7c04bb2f7b967275210edb9c0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240fc93face7dee729e9b08e06695f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c754392417eca205cc28d2924198f47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a40f02769c2fb4954531d55a91e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6387c51ad7e47b20605e54e872aae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f3ebac129ffa0caab44e13d127a2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccf0da9d9a8be1b5aa29fc21286ff5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d751a31332e59d9772f6f4923e445a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5504a9e28dd5f1cb7f01e28d752a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ba507d857d904c8aa266a09e60e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583fec1445cd91a87fb8b6689851a39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737693c8f800459b533df27554a913bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170b906c1c876acfdada949b9930d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3670586dbdf1e5959eb47cd3ae93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca778511870d2674ea9a28dd7cfd2f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9b5e61b8d524f1b7b976947fa1c12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e0ed5edae5028745e3a326e8a731488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931404305133968f978e57b9539806d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b66e5502e407c5c910b10755e9d343490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f548654fe259c8f1dd2d7bac88a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529198f8a0571c42c3677adf0e8ff3e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497573ffd9e27757354f37adbd1a7900493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a06e6a84270c1df7d3b5ee59f5cd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4c2985c67fc34324c874f99f844d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa87eefe153c8256c31abf609f37df9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958bbd5001b857917b0fbcfefab29d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156f168049e70d899be8f41166fcf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a72cef30882d23ec3e7eb929554dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e08a3e32c2c8134368ee796537ed80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5caa346f1be4a700b19911e1f3dfcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e3f424b922f96748e0709af1836e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be3d1b26c0d0490a6c8970a205549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4c8f78541639cb77572b09f44ded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979b4d8671474f2ca31b72f9b3e8e12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcdedda90776106c94b7c091078edb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf73ff889b11cbb21734390968e50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dddef860f48f5ec5b7c7fa9e7a6792508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572675ac1fa499ce7b79b51f50a4c66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc5211e9cf3947ce64b042f623a34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54519587cffc8056c2602f86da72f7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb74e8bb0194eb690972cc2b89325f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069ab733635aeae7ae109df177bd419513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d5ed73d865ffbe7f1a3c41aebaac5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7339dfcd438a5fc75f5f5d8d771d85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311e4246bd4ede0c51b9df48ff2e05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c3b8d7b237c7209b4d1f2a17330a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122dbb7318ff2e53b7111025fd90f4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7d1fe72aea937193dc8cc2b2d0ccd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011708cbaccfa5cb6dc85862aeb2d1e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c06d5446c41aa28f2932ac616886521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9d54ee7332054431af6446633d60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c204683be6024a8c087232e23783a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82894dfa55155d0d3d3ff79ddc62370524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c68c061015f87f9f36cc3b20b7f68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc91090da640411ea6c529b77a4b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7192f5c509ae364bb50de0e4e3bd58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cebbc76d629c73fc5285702470f20f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16106b89d076ccb97674b61097cad04c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e147593b1b63aa66702209323097530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c97f3cd9240b5ec902fa5b5d3382531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0eadcf43a789302dd780006e465e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c649b866ddf60a94fa788a98666f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c8e188d4664ca94a0285506ed689534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e84baf5d39d7b6d3371bb8ef649c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994cfe91f11ad310c57771f2f776863536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e9464d212c784522b8f914bbdc0f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e9df699f878ff438763bf50a15d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c60a0452eb8b122604815e3e5b32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ee9eb4b9b5280b9acfa249d0d84d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563efbd68e7cec9346c0db063771e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ffaccb1c95ae952fc58a9c64966f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47128e003a9d88978c1a632b9a51b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6620c4ae963f4ff80da1945c0f1d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2746d7e559c6ccda198620654fd7f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b5ccbe369df3d54e1071300789a40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3ffab04ffcfe820b83ee1003b27c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2cfb882d62ec71dd03ce5321c05a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf1bfbbc7b68c770949577a1a4894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f773769305fc24b69f059fe18c335550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab78f044576a5c236f36d005ad3ea1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72ab013c24b3ffdc7fc991e0f88c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff511c92f204b9d7b9cebac68aa66d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b5714c1caabbc00172a1d91fc0238554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ac1523ce8a3376ea0beb07b245df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6b98fd3e72192b95745b0f7c6a2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6580983e1542ed2829b029392206ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451f35e1dfe50993d0d2b62535c32c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22174e71fd634ffd5805417dfafd8bdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3af5603236ec5cde7a18b31466bc07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348512e27f41ed913dd39959d97a94a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f35d5a3323e2e2a239434185f0b46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a91a675ff011c7adaeee4d41dbe17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87b52cf56b28828717adbccc48699564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871198ec2f022517c4148334d5b7f35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a500e20272377feb604699b833b382e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd4e3d4bdc5670bfec3b89815e115567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248daa833d17afbe53e3f9ce64517bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b34f471e23e90c8c4224c9ce2a1aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257bbb5831f1099e6336fc4bb53aa55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefb19448538c987fe557d6d00d641571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c7c77d2b7408e75abfdfdbba84968572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099435c77b4859b2ca23d6da6e856e1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e19a43d41e7205af16269cf5cf03c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473455cb47d6447696cad53cc2f1e157575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b1c102bde61b8c462a716d9acf50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e5dc2e1ec792e59ff92821c23a1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a01cd89a936ef0bad6a0b62c5047c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fbaf4f647410bfc934d2aad0d9a94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5943eba43f9d76ed4cdeb962c0047580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b52687085058d6792adca59efc54d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015d6a79a32e7167f96436c59b7342582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb224b152f57d30c9abd4ac86a8e0c13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a478a36edc9c45c6d5d3a620e548d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3d5ab159e4191c64f85d3f1a2d19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452aa5d374c933a4b29b0eb9de38b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b2a4df2eca5b5dfd99f6ecc4401b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a857c60a70e03194696be8fee100624588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6679f65e5bfdf2927143b882237a6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b6a88d08e1a5c4e8d6132fccd155590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14aeb89f2f45ca1f5652a9e79dd3fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923714aa957e8a8233be7a57ef3cc75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60bef8d550da0005f202326c755ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965276497fde03cfee408892a8b05f97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701511ce123b94ee3a29b854342af3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a3e6416fddac1d9da3bcaf577b85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46fdba20c18b5390ecd28a951ee4d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665a266b3b736578cd25a3b647f0a11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68aea9573c89d74ca9d30afc0f95d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9193d885ad2b899c8494a557e07d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7721794e0697de752305707559f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dab3e4abd85d02b468ece25227502602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4c297d3e9a4a77632e9e77f17c83c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b14d844ee35dd854a10d59498bb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e67b2866b3437f3d0ac22e9fedbf1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600495e3b2cadc5cfba93f5572c603606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7885a56cc4e4d2af56cd5d1ef1f886d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d42bada40ac686088eb760daae4ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae52638817e80d35c42ecde1980e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6032d5ea16b475f7df4cf0a56f4c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02807fcf309b76f8010ace48b7206b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43141448b25222b774879051ac6e8ee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594712c2daee347875701e121e7488613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89ee28257add31ed405e7267b901fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585885ebdcc64de13722ce94db511e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c68edcb61fbddaf12e5e98673e3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c35fe1cd155caea422a8145966302d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b58e553600db2e6886a858e808b715618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8cb1836627cc884e84572562c44e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fdf51beb7958ba6d8dc18753f8f9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70adabe0a5ea3c638c493b494e6898621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a076aebecfb94c4919b9fb24818b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa483dac3c17eb1349b37669380a12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900e79943ed14520734005bc674692624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aac257c1ee44a2e891ed1224df0222625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8a9cc9843e74eabf3f3586568730626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcfac556b699e666c47f1bf36a0b05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202768a98805a037f682993f49a70da1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf174c0fb36369ff6907830d2bb8ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd509e6908330c7de828d9da9a0060630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa258fb9387527d091c433f0db5801631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc22f6a9c592db5edcca6848470f0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059a9f3a311b90b805969233d948e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa2cf67842a3fb5237fd11c9f9083634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb0081526e2e4b743e551573aef49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11dfb8b84e8db155408048ab6d4fdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f55cc3a46e2998c74eab6e35166d8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14f23adad8882d58473034142ef5f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7661b57d3b964b9925c644a64e315639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953eb292614e5358171c33a185f0dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf27cc112adb963f36fb734ff27c74e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca3df8812e278e84abda8477ab6ddf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160cf0b6d9f938cbd29c19425d4cb2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526cf10098321d0fb76d542c09757b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b370dd54a5cb094fdcfd9e9f93b4f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6aecfb82ef717e4d540866d6ecef5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2419cc9ddbfff4170aa3132b79494647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bdb8d2e030be311119e317945509d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5122f84efb24be6f8e80e7404f098649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993995131ea030e99366575155cd65ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50faa554bdbc8c8244ece4aa5763dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44f3b78402c6e3c37b4c8a8f28e1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99493d5276445cf3631f26d1788322653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54398991187d9999461765e72010d93e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba5ade6c2765b1d71329b57d155091655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db63e3590fcf2784aa48495d431565656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05f90d87fabbc3f14153319f98aad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985752890c72fa3f6a7f9c78cb72eec8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c75c6221818a3b60613dcbf87e5f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621f7a960bcd16d6820e59e6e3b418660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b11583754cda3ac289461137fe019661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe2881a32eefe665effd094434494662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45b1a5999c5ae860472a801115d75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc9be3968a942bd2243b7c82c4e02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebebb44162455bc281480f436bc68be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d6b384da5394904d487977a74d86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db18459273de77dd52423af2579e07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b94b3f954cc0d68968c253beeaaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdfd7f2ec7c3421c50baed132ecf6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789fd39c643c0f5ad96d37f0360755670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4efefca15480a9309d2c591b860576671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c40cdd4d0fec4d84437b8d6f706f38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771a2d05292047931bcb97cd9ba985673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be087a94a29d046d5c1328aefdb24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e3ca9be3e1b6da7a32ee6a719030675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59042bf797e3546bc23739d8ffcc81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0469bdb1d8e4ce7ebc4b589e49f6b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a64015bd3f758360ad0a0e9e32574678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb967836249aea5e413cc0faaf36990a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e9863d62992b85df060aa1da8e25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950800a07e292cec5a44fe84dc8c4ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4c83bb36911bc819db790d64c37fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2789db5977005c827ed7605b6e7f28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe699322c33b752ea8a92345f6025684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fd8f2088d8921044fc016c243641c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e38fa0ba51bad78231612809a2fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf43f046a828c73020bf82affb3c2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7789dc2054b576d745fff2a45622688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54adbe3ae07e8b01845987ec2ce040689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6aeefe70a31c8349567f054a5ea6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2433fc0c9f3eb97a64faff0497c561691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95496ff62171afdc6b0f29dbda1d3116692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc3982888b1c610639e3abf37c4e78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e370029f9ef3942c6ff7b3e0c55c60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c4cd96dcb2cb726ff297b6510b18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d00cd59205dea304f76417847c8e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda1095ca795a0beb11df64e158e82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fec9c38eb07a9845b09815825909f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d6059c993332069e3bdf743ed1bae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e959e9b32c073388f4c47ab1fe341700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f57fee733cc22e267e14c45a195bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026122389c30598961e3b533e1a40c80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d307ea97eccaf6c42cb61bfd369e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1adb8ec866f49a1b75ee350dc0447704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a054325b4bd46b59e32a84befaa22d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c2d5c0462f8e9754c254c217face706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fdae8d5ae2ece3125a6c27825a40c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a807d23549bdbe435468e5818299e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03139c5b4040ced6e34eaefca650a7e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49614d20eea5c54e85852919929d859f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb0c9c3cb0dcc3bccd6f45764ae9bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8eee60ebcc5acfc2ba709f90b6bdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5297cdf97441ae4f7ea74b14314bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5fc481c38a778b444f90c7b055895714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d76b67add755075b6e81e25db7d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccaedf247ccadd98c21c16f19241b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d9054448909f936c47d9b2e08d01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e22b6ea6bdd58729e87f069e6c35b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97f7ea9dd63442a6e95745681e514719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51d104ace2d956d5e348a774cbb186720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1921fbff95fc1a1d7393f34b7000613721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824718f9de241d9d87409c6fe20ddb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a711983f338ecb0ecd0f7ac8f0e5db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757902ab7b8f8c49626c62d9f14070bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ce55edc685fdd228e07f21cef861725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b283c68a5f80b24d0d212d4990c61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b902a834a74a548e908a7b7ec3c91a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5e0aa6743d1bf6a037638f145469728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9786550cc94e2f37df1b1eef2b9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bd8ac277cad1482b501984456015730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282557a8532e32b667c525e48950db56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78776f34636e388165cb75d568d739732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e88eda69418d1252015f0faeb5b85e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006a3b7372ec60c4c569c4522019df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6e1010151899761f7000549b922c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552eabd0be9b5657e5dafcc1cffcc06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174d61080f258b1bb54918f178060b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eabb1f9cfced3c2e62a490734c9043738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90830aaaf3dcc0c2d129875095fcfdd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50132afe7a3a78d07a25ea40133c4561740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0b8a6671ce364256606b0a28b66d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3038a52179171f1e26b4358ed1724742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a162b31cb24bbd6fc042ac9bd6a5f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5c9f1dc3e8fdfac8326a9aeca412744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234ddc716c9d5270b7befb371e8fa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000c1c1d1b0bfe45a22aff9975667f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255018afef60cf75f1e983a69341848d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875f88cbae649d26f5c7f8a8ea9bce8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f42e79f55c6dcdc9c7ffc3e33958a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb9695589b620174440a3dfc12953750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4fca596e9a639b37a55f9fd10f446751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41f4362c512faa40c9b48297053aa6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1c576960c9c12b89879c5b93356a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a6d0859d506840596134fe696162754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d608b79ab55e3fd37a2052dfe8d549755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4e35e0b2c47a409591594a4d140e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572be198cb6dbb9b8a5824a1c708b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c672d097514db0c4963802b25d0e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960554eceb9a147dfca645534fedc71759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49e07fe23ac4ac9b0d5249082e0561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0cd2f7d4540dcbdcc96da93d369152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ad8af8295cc222e5a8fb09d2d955f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051595d7793006cb3564b52e662863dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231fa9899041852a581d1d5c94521a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a8a81de591e035a766b5c856b44a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f5bb0f960518271fc6575f501f6c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d72d114d49ccf590f16d588fd497a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d96de1af6df939a9ff9eddf6268c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d4ef9e62af4147be6053c458a0da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059509e0303ebdd9aa97918f236a434211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae6295565f0524afe13eb6d24f27012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf31f90edae7b35597d9694d5716e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492fd616a99266520f9312fcc64042c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1313aede01273d97083bb24419f3cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daf6a177c7a4d29a4bde825bd7a47916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e919d8a59fb81175fa319c3ed5faed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e8acfd360eb81bcb1d75480fd07c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9344a9b5019baac7a983c01b6aa1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512c165e8b73db4c1a92ce2ed1952620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac39b9844b206e79c2ae5008263e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46db21c098a37dbaa22e8bf8386efa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eae2eeb2409f02884c3b4c9d064fa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b7b3decc09dc785e79b71c2d592824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f42c11e6e61a01f532c0f6b8f77f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55afea32f93c44a805a9300ec6722426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9113b92666f639cd682fa58e0cdafa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb96632f322506b3b29bbd1e8b23d4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cee5d95005a5214f63b85b993c31329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3577e68bdaf46b527b3d28bef6a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34962fb5e6e3ae87be00a9ec8029083731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a654ab67d23304fbf14f9a98994d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edfd676471d7e3f94f28676908055633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545d86a3f482990ae1c0f8ee86ab4ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395a515054cd4005c9c5ab214e85ec135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bcd48b6a0b50c452a2ff8b81612c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377dea66a504dc1837edbe62c2c7fb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e10f50fa5c71289859109e366821838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1c1fbab5e82a2c486a02915544d4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb481d526ec44c732aa237f18d069040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bead05737ac78ffd13d87287b05f1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b986578163837fe88d589785b998a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe4b476aeaab7a2e974aad051406043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a2dbeb6b7d2c314acd35f2d69b4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa2e266e3530e06938887cd598aef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15feda757225d68999b30e858bf3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9875007581b1f2e72ed85aa51cf9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9505550a391f325feadb7c6de1bd8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83624f680b1187d1f3d04e905966b6b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68563a975fa46faa5a362f21ca7f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077b42ddaedb44a205a8aef9f6134e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba158d3b4749dee52ee9ee42920036e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34a302591bc96640c481f0e15a14d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d1a2da132de7cce55a2387aa40c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10a5d47164bad01198d8fe9e81a2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2d0dd80eb87daf18d8dfeb79c65956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d79ba00ff282ef39a1a17b5cda96d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5182cd26861b93eae8a4564eb05b7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604b90cdc20e1b7cd7bcaa2db2a71d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd0cf393d690d6e8191f97b2e74c8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b5ac9179117e96e2bb917ad3a3a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f1f69a9411c6dbde8f7bb90d40e1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60af0ba714b3b7de71178b3654a5a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f9a7b04d954a56571159d064797064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3a9b8ee7b0261a38a4c284e3d898565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f806ae45904130d736da4ff7b8d14e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f11cd5db8206cf246128c8bf238ee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386c47f0002fe8f82e93983ed7a6e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6021b658652d770c761d0e9022bfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454cb8dba144830942aa00b5c0216970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd8606650fba33fc2f3efe60b3d43071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4295c187cc015f05bf0b2606e6362c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff804067a5d3ed79e74fb7cde2511373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df7c9eac9d6d5a7d44758b9f5e9d1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619062b8af7ca65c848ee8c815b6a79475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340fc466918247b99a7da08e03068fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4609f9195d3032632b0a2ba80bd7fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89946e6ab769a538f6faebefd1bbd25a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed53be3e3708f8f93d99768725f5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61060bc8637d5e697ff3a5de957380e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a5a7e3969eea192107c76a0bb506981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f8554c5ad2cfccb476bd0d6c2b5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc904a3e16dea386fe8b3024076c3b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a29c58e55eb44492bddf62c6c47184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374e9079fae4db50e169a70c297a0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5acca5623bf060826f808bfe8a27586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255e6cfb41536a53eef2ad3cc2e495f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e1b3db94f70a6d77b277a819dab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15f2bd90a776f6f811261f180011e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a32f7318cec8784ddd3c2a3e5104f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62371376115f8407bb21926eab6a5a4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc141ce4e9b845fc5c09dfcb21512992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64468fd2628ef8a5cbc6c03b25deb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f825a4a58977d5018f7466f69c532c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d72791b01a1ca05897dc42a3c4f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ee7f18d0c5195df7304017561539296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f396ad7a9fbccadd1fb8ef9f0c2103597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fa8474971f2e7487eb046def75a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32451c6394b7ed571c59fdda642357599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf67ed4f785b5f69513566036180433100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76098ad6cb710c08ecc9c7dbe021cd9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c1f2a5d7b6ebb71174f873459665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4db911a4017af3fdab0d33d538433103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7061844c70f90e480b2d15552913867104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91e27b44e4732851233c2bd514cfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d9d47d32c8518c714d4a35642446106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0b57f84ff77a0f3752be3169b7546107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a02c3070f21fd8df7f9ad2ed8217b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aab2b63dfaac5255c247a78b56532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9403ac6e6cd5f1f14b3137def7063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ee5bb9debe64a62d006ab0950c93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621560e635c5ff4247bac7b80345b678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9b86e09efc3df0fd23df5a750a91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f80e7b84f5f6e53cbb1e505f1943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed44065b789516ff6119c023a1330dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae40d2babf46315e3adad263212f2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3236313ff54c7d038736e197ed353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478771b072585242c0d4020ce207c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49120eb0c3990eda9745431cd55896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bdb105cb04ed05e34242b75b50fed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afd7e742a54954e2701aaa1ea0b9b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b1ca3e298bc7177f6c42c7087161b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4415f12d67d59ed76fc787a35ded5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08853945bb0b07a369c4cc934df552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abea501ffd4049df71b32ed4998013125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9385d69a9033ae54b797a3788d861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7bc4c908c28321ec4b4dd9810cb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ebdc365a413db80b2b6cea135ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc6e11e37ef833862a8a9609947db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a6f38c5a2057f2388b3f487152466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafa6c459db3d49f9f42534bde40b1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a6de5ca1a7e8c22632b64e9e883df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3dc9919b808048cb61ead12d72d2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97a5f97c6f05cc5828369e5ed3bd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f271a0249c77689e608578d69cc9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f773adfe28a2c3f4e9b1c484f939af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b27998a4eaeb929d6f52546c507134137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68334da8dfa574fc424eb9a0a6bb6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf488d119d81427738ac4b9bc0e5ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2886180768da71befcea07a7a15a1f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719cd62b7f651184e99226f80a7b3e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5aaf489804154a44b33d1ab7d249142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c0d41da6d14edfdf7145eee5cadf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e93773008b2b7c10d246953cd7efe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b679b157978d8f08e2692bbcf4534d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a1e7f9215f31fcfd16725767d3edc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df8ac771a25ee44e421467d51e92c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0876cb903f7f3b5053ded285919fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77beb7037e334d5fc77db5cac4d40ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a581f37b4782e0ffff4e97442a616150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3c0a986a6b4f98921f7d495bcb10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410ac6986cc1369801f0ede1d7f8065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3a7b7864aeb1503c57296df49b63f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8f69d11072b6c077babcba1ddfdee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1044e014092288c58458e9c8e3259d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b9e72c2c07669b08c5c40d1f9943156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b774e30d8266f609d1b55e8e8c3b7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b1f8147d1a0c973cff0bed8f96cae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9216660282e8dc9bca6b2230b46c80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2f25372ae9354862f4f19dda04022160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78980b5d82c1820e8b52cd8966ea7e73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee6f028631ab13c56e7d06ac10025162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c95fc8686db2a1a7b5dec9206742f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018b9a302ac44f0964502527ca99ccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7874f55156dfc976a6c71466cbd9e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1824b1a592fed1cbc94a90d8bfc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af32d12b13804bf88e4311175282235167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0650dcc96fab06bc9f7ea64d9bcc791168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fb367e8dc2688ed8d091af10d11a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8db243743d7ab03dc57fcd2d802a85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904060330503aa7aa8660eedbbbf7284171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e410ca133f9c792d733cfbda15cd48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffef674a34e189f6d8fad2db98ef15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663ef9f748a42fc765a64bc4114c34d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f1389ce3cb49634b7508353c8c62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae881c851b3c375a5f3ac6effd2edb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6c0a6e55bcb6b48e3451a86b7e70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081175e6cf249d5413268e16e56867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3ea3dc7873b2de04518a811ac50b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df28b1679c89664823618e38a6e258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca0d3d9424034e62ca4d922568f0af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57acfea4a266344949fcee0c8b7178b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292fe804f4a8a29e47dee938be9364d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b9645e1ad0c30718c73ddb4d1945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad8bef69ad012247bba9ab3657144185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1e14300aec6f7b4281df5b7119b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94c41fd417f384d40f5984aacd3b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbbfd77d817f2c9c88418a81d3d83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff765985dfe8bbde8aeb2364794b3b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f4832352be9fd61519dba544c794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e353c943cd3e325d3fce37f9bbefc3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb2199c6dd79c2ff5d1f501134985a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0c03e17e711ea0fe9088c723fa61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffd4c5b4355b8122dc4b83f43ea97f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e208bb7a55961cfeab40cf8146c58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07993668591a907a8c98eb8332b7d133196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e364582aeb68539cc8786ebd2ca3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd9008426add8de208e77f60edb437198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4c49e8d471be3a462020952333730199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e69e2f99a90d3f8883d39551b939200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c46ef347d5f33d8b8ec9a8f446395201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa433ab9bf233a4a50157c87e8026cf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1132356f5dccf82e7a6b2b178d3c53a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af005b313e29539d809e3abe7053b24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311ff0e840a26fc99c77b276bce4a12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977ba174bed1435fc28a67c591cb925206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ffac97d69a233af094e852f260e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400319ae35f7a0aeefd3fe8fb20fc698208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb86e0f0507fcb01cab8daa45021bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72955631882bbd5208ac8828116e82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959cef16bb0caabbabddd0f2e2eccea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa79f968d699f61d942c01d762ee8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbdf3072499dc1a4b7eb7ac4143a66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018edb1469908309acdedf33e330e2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df7f15758c4cb822b6b43448f138d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158b77018aa82fa269def1490d5741c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434af7dff59c684399850caec8988aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b79e4869d2f3322644c3963722689b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b923016c886b49a57689477e42b17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083f15cce0368ae3f655f5d0d9f505220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c882b88f1ce3870a4e3fb478e7050221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b5b9d7607a2ebd742b058852e6d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b6efc624a93d506024f42b6dd189d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1a9217821069a1de4aec90ecbf9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6090bf76c0b2faf4ec0e80be32608e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1b5508b106c0aba453e73eb971af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90c250fb8ca1c029c9da242c47980f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9a1633c8e6094a898885de1914ae6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bffd465bdff0a4c80d1a5f7671239d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7658905d224cd2cda4289d957f365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6294a56e38bbdbdb5183fb0179a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345cdfdfea654b2504c8213a47716d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b82bf2f34e76369d8e826b18abe4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90bfc19dd3f2af95659ba8aefa8428234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f080d46476ae9779c6a5860dda95d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a28cf09bc240201bc272f505d4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0038d5b9e8a740ba5d5f08d57ff8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96745840a055e89634ce443ce0ad03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb025e1057dcd739a89aeffaa38ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e777d8f29baf8b3b868f6aa226d8b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d74f5df734fcb2feec52a9d2e79e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194da61f224524c8cf8e7568c4d4eb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc4eaa44ce42d8e630dd782f000e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab474c30f3384d998ee2350a1903028244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edced3860ca16d3a9e6df01cf13f69d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446416a19c3bfd75f760e1a4e90132b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef26622cec7b519f61ebef04aceb40c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e26eed5ece54c3b3fac01beaa6c73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225d56dd64179a5ac2f8b4cb14412c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8f608b662a3e2f16d115c1c6ba773250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65dfc8ab2d4cfe706eb4da9e561070251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329b4a6c30be2f2200cf7bd8c95634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5ba422ebf8e9a519db7fb1f2d8af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec989b68b2e836984586325ddca4d5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d43bbaa1403574a55b8a1054d2775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec10fe069b3128d085603dc958898b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6181b2080d2dcff1adf524e4c72b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7214f3b14fc491ee6a626caf058f1a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5726d9c808621ea7638892800dd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebd4a0fb79e4038d2e6e40a2ef446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb2be50db54f82587634dc761255a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1a57f36dbf2da35932dce8aba9be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8131dfe343e9dbb62e250921d38be53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f5d1094ce0ccb81185f9d0f6fc5b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db5acbaf72eeae70f24dbd1d93814265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920482e29f742454d76114a8535040266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730f19d2d75bd310041ade23d7ecf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebfd486d93e0a03a1abd22a571e64c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd45dd4da011c9c81191c8fbf57191269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4405bb1b430b8d7e112416096137270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404b14dba42ef3d5fea90c09b52da62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95b567be8eeb4ce78f55cb96bbfe3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789827ce0517b081a367bc9036f8709f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f52e9f9baeac17e489d782f518c71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecafe1e7d0f3d033902be6abcf4ae2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a96815fe12c9b4dcd670585b50153276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dcba1a722f444739b5f8c2fe57d74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be226adc0f4f6e27935badd19fe5a33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef9571f022312ff625660a4032f9e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b16ddf3cc0b070815bf2724a074485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b66a82e037e5d8813bec43287f688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f689f461d72498d7672b9c75ca92a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3066db789ac41f1f0c48c58746cfe23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7fa40dc992e166dbe8fd3f2708aa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783224eee6afa675f9d20cf9a600427285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57439d5c25de421068809715f9ee0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5b897ca354284aa8ab05ca2dd128287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea32204e4f57fec8baba6f2703cb1c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5a003493a834e19e36cb529bd4ff1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916ff8d207e3244b26c976a244f8af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd46add26d35c549d86a2898d74b07f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432bf19bfffdb4139db3dc7b512b4e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1215e5f6f096ad3ce624877629ee970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff253fd45c79e97560de31d0d1805d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e960b50df14df529947228ceddd1a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a812c7445f887e1ce4cbdfa088f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79619aaa805d28a946a07f0a4db666c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276f1e62f1244fd0fcdf5e6c59cf45b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c07e826bdba557b58b00b4b2a893c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15bbfe118b746cce1e75f4341dc950300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006ade11e86446b1c0f037f93f9015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d6989c37f20dc7ea85d96d32c77d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b56266bc98d1c99bde3397f47186303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff10c844c99772b8489e1b945ec9d34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6dfea4a0e9db99f87c1fc2028ca96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9457409c44c73b89a6eed64a045bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ad2bc8236bd86542311b45e9efb90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8bcbd03d1732905e2e8376508e7dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e470043cd6d41a13af0496bdf759f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b052e25490f13ca788f877d8bac3c54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e5d5d39e46a6be7125c4b65153551311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a072980440a0bdc312d60309d999312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae87b40c6e14d6d02c9e1ca94fb947313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b3ac88257f609af9ac3c32741f66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4adc206dcbc8537efaaaa51b73fcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec7d3bb2ca4b872f2df634bb930e1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ddc113407f8b00956f5f651d811c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544165fd6e5e36d7a655546378ce525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a0efc8c98675530410790804aeba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b2c7877a0b8309d04fb6fe451508320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8e286344fabb7c84f8eda705fd63b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b561d37ee94f9ff424b3463fe2ec5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d118baea79eb062739311f0ce9c6e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529b3b2b9b7004f6bd27517b1efe5e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf811e2a0bc3ea3ce22a59dc8be9514325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21aad2a02bf38e0731ba3755f64e7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facca976f29ec52b76b5847927065cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f0cf7ab63d63adcc92261032b9c45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd4d3696a60e0144abac161d16571329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81540d59b55fb0cf1de3f4b8045d0cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871176052314e18530425d5acfe9810331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30492e623effb956ce1df1c82cf22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba664abbd24d08fe9fb53009b1a4eaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4ef39db6ba4f630a9391c7d80c53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e4b9671dd32d63f8aeeeb16099d50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c4d7b06393263c2a04251b1a0edd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1830fdec547585288e7b908d8fa3a51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118038555887bce42c75476b20aa4a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e7cba5cc3b4a5968fd1677d95129339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d20f9b38a026047d647a36629d53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00158c4e70a2d8c648044f1a08e516bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493caf34d1ff3444ca7cf3a06450c11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563735090fd02528b6917c7d8d08d593343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5d2b9306222894383760145178b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b748065e639aeaff1531a2ee4834cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061718e217abf0f90b977f5b588866e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744dc6ad95573cdf08f1e985f67160347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1a2ef9d1974bbe64eb216c940dd79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c513f3c03b5d43a65aa227949ede9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e94fad2ac5d522b5569e5f883f23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca58cdc64fd646f1628fe3fe3820ff9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2cdb3f1ed2808f418227dd622694f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b559f611101a3861a131c0c0d3095e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5258ef3e1467cf7afee083ddc7e5f01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042401a5e2f249e0d2e2c7d5c6d3da32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829c7e603794798c52d47d7c0595de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e905cb10c0729542799686aab00c08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6eba253b6f9b4b9ddfff64a44205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76d92924630e8da5d0ee5e7283ed6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab139d00641e9dde273186fdb96ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70974db24b7a384df30c810e0f9642361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955fb2cf1874f510b3f57510d6f3e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce924194b202db67416a429c37830d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de137e19af3b92bfdc3c5c1973958e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e65ee6bfe4cf0390d92b505112af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc136666621647d7cb905271cf4d124366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d382a6788f813d69a9de58e3cadf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff68eb337c76f1c6d55693211db89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1373b2e189ca6f68682bba40e8e31a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311ff22ee4a05e6789004bc06aa98a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2c206d622bc5cb28a5708793da9e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a6d000696d154becbc64a6a86ceec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2485076cf2549de7be38d297289f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c81f034ab77ad2b76d5522964cbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151da1513dd4168ddde272075814582375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f5b566c001a5dc060300b0ae839b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdcd42f74e08226b1371bbd2693e06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7794613d152095475865fc2f9b10e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb570892d862ca9e87985e00376517379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691512608fc0007b9916dd98ebe7e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc12cb1460739cf6547428fcbdec4b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ea36ec5732d75b7f39d418729d869382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96dfa3232710613d321aac3da5d6e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e424fab5b7df94a7840a491d215aa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a6aa0881b0c2261c960a37283224385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429988048052fe7dd670f5ec32fe54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45281ff7a4f5a2d18a85a908d76ba12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f02f03110acbeceb27f7cb45347e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d02dfa58bad7a3a96bfb8c0d51908389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381443e2cab4200e760ae18977a54e1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2059c29c553b9e9c0586e71e44170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae633016d39066caba4b597cda757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983146b69dd37ca0c89369b25b6fab1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f08d2c125e85e659ba4437859b015394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e3e7a03076c51ed1b984d99d7aab0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1aee112ee243d8e9f06e88da9161396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f8bd3930b0eb12b67e0724080d38b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496762b6c5db1c2f25e78849305d1f63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6103c7845dd1e773c1ced80b7e87bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc8a2c0d9f7defc5fb190020999d6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843651242ce648c41728d855b677bb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe078e7c3e67f5564e7bae5e6dfaf463402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838926a216a83d70d0af4762fd03b6d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55915a13b5aeb907a283e2007fd56840404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf116399438d7f28ca0275d4683c079405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd28100a4f275f03035af3735c634fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15ef51f54d56c33c81514c531409af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae045b774cf2bee17f4b3da1b55917a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640f3483f9646843f51ad860c6ad55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d901d4a629a34981f11fecea9655e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7572f8a638e484e0ae877ec4665a4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0336a64459be1643811ccf06157c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eec739ac79901df955df6ea083d92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548beb7052bd3b982cbc7e4daf5569414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3621b17a7733cf1aa67d59437b9c5a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecdd95d7190f44184893a6ff080b21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f11d2b3b049f1bd6094df761cfed4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429c4b52e57f46bfbad26f3044f006b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc729c6b4166def96787be700fa47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0df35090e4c65102037ca5c6b7e1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba78439d87c89b5e41be3d8c3d5cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bec28d313d25b2c107f0200237d8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436eaf01c9c91d8d4bab022aebb340c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6fcbcdff96afdfd8694ff100eb6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a112f1725b99909ca9ce04ecdb4c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe49a3d04d690d947908efb5ca42d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350cf54860e810e30e4544bb043c39e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb296d12d33c2f3700fe4c856d88354f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1328a321f1b44c6790c19e0cd999c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd532cc06c9c2edf05fc0b66cb65a04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468500e8d40f65ed00790d134c44ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae3821adec9b5ce1abd31668594fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa9243c5e1bcde5ca0616950b03ce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988116757cac57471c5c66e59a86b296434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d21061c9d3b1c3fae0394ae833a4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c888d6b539eedf313312924c1e0a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc85071e4223006908b50b5e5a89bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73cf3d2f9d143afe1eadb93d4aa3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b176ef0a1343e383a3a6d4778d01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a2b82fa50d7865bfbd0c6f8a1b14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f9f3a5e32ec4f141a1954774c4f16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816336f188560e1a5c5709dc956c3b6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b77053a6eaf935935f9f689c4bd1c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c751ce2f5cc95bb1ac7cc74de00606444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ded1995cab20ef7a0b8cbfee983c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372b9c8bda21a5569bb2605ad5ebfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968033e9c8d68b426e792dbd4dba6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec434f581829b84fc37a44f7e879ce05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b555de14edda899299c3280d4382c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76caeb0301d8e940a4ed5562356dfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300fca78eb6388435ab8521d7a6276451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380879b0523ef28c215f4905cbd13db3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096df05f89af4bbb98f00bcaeb53207453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf74c89f71f9137cf2af2da1d60d4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f669512212123eec5dfd74c9a92c0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f889f70e27548e7de671914d9944e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e6c57946f8a9d2d54b1f81d71747a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0e9b4aed2452f98d114030458e3cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db42ce37fa38793a50cf44ba2081e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d171dfb403647bf5e097e3222913460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c0b25c3d4685aae27908a299c9efc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f94c60a7e4ec6a6b343338e5d405462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a343e5758d8ee5b11c339a3b96c8510463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02544bf6ead394d173e98807525272464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc414cf56ffc66a254c641576026c68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1421792e216742e5e00bf780b527466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb42eb8226a37e69620a7f0e474509467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6dc93346ae5c4cf4dc2980fcadac8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e92f989543fea0b15687bf03c32a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c25a3dfd14764f23145e526f8d208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369ed83749148063d7f7e496e03c17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f342f523b1f84ffe30f3fdfc5b2010a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e03c07d7dd41092e4e775d573067473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e91816c057216bf68f87258bc900a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74abcd52b232f136ea35fbfdf103386475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537879e55cb2a9eb4472639abc1cbb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689dca70794f68627c9c4030751134a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dcbde9b6dff99c580095dbb4aa842478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abfdef945d349173bee5a5c4fdeb76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415288347a92f273a53ed2359f31cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccaf161592e0c6f3bb871147c1043e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c153ed59dafba1cdf9cc15412197482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f3a67ef45cc3d1311f46a4760507483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee544915464cb6729147c3ab25e5777b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269224b35b770b352c58618f3a22010485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed242b4ac17879ce415817e6fbcb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8d533bc8f82d6a6b8631abfe9f6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff903af10bf3934f40e690a553503c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf159cb6880a567b7fa5d28f5c0e5a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ebafb48838b90b1bd70845f321872490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a6aee9233776ef7b9eeaaec93a8b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedb76165c284477003384f7d76991b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863c544ae61b044e47a205e2d376a4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a538c3e0e2a08e9f81b5f2befe17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8a3a4af4cbc581175de141ea5e6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55524403b5cd0764bc5b3383595dd528496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f914fd71dccf00dff41fc8848bff833497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec70a346183293e13d3be195fe2ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7622af527c3d92be6eb7fa90a6551499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954191c91277c529ae61e88fe4ab707500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766fa6c2637e3d40d53cf33822ff86a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd75ffad4d5a21caf08965cac2ffa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ba4cbd5dfd3cf9376a1d89f92b37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb89381aac248f926c43870ea5870c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419ffb0f383d33a99609738ef4d9ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633515fd342dc4fa58ba2004b486e4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11ae48ff90f8933a0ec12e72e7c29e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c176fd78ab707a12d7e7a65580c929508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18f2a63fc88ff87f8ad58d5a678de3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa51dff45cefe78ec9c792a148313e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ec4e9657b3f2c582167d834d1e06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea64ac55b93ab499ac645c2c4a7d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b00c935d9559ebb766b19911e16ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c35fadceb69e9571312c8709802fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad127dd494458a42f61edbb1a91ff36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d249e5d23d4161ccf7e252e5ef49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0c6f3ca8d7e10ca2727afa7a182ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2470d2869355d9242cff14837915bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b0ee79af9cb88af537ea9e1d5f562519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b468c8dae0084ea23abd62c60dfac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4830c704f5bdbbd85bbd51eb1b69c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02309de9c8d1490218911fe94b9b1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719d5000cc0e73461f9c03e37a5589b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffbbfad63459c97b8f94d566e498b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597d1b577cd11210835a1851d92edf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5a3061f07618ff633f4bb8e37ccc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2274f29dccb1fa0687d02e8a8a0f5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc35029dd90081a6d3631d28b1b8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971096e2cbd758e1b999439d31cf3002529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683341c075a6f20a714332cfbfe7001530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e2863938e3a42b38fdc7b8b71a72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2c80d2ffc3c408158ef7809081fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac829cacc339a16a13986239ece7f58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48676abcbacb57ffdb3dac743b8b2f6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f64c0303883af3313ee4aa5586532535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0cd39c3d76942e24f429e4f48ebf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920ad4dd2c8102fc0d087f5e11f0432537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea96075cf3d2beedc2e4e8bc2a31f04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18cb9220dd9e23132116ed73f4bfb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34a1bff0b822fe69be10af9f45ac8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082207dfbe8a18041e527325fe05202541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03902694afe346a1332afa5db0c6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5817c9d56243a6b1b675dca463f6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9286dc24881ab714fd1cf69d7dca13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2127929e858c2dbdb523c925313c68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561196297b26408771db4bde6e4be16a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07244441c00ef7f6ce31b8a3959fa0e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d5816245db973f1a31f3dd1547496548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3023e365fb397f82f431fc9cbd2a03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d0159b34660e224121fa21fb11384550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2930f4fb211e92a04769ebefc7e6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2fb5cc5d550704251438694a0964552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955645a8f68e4439c2b88cbf335e07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ddbbfe130b31f0b9928e5c1734f79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1549ece159e5e0ba1d3de2418f3352555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b25c1148ece35581a7791d00b9e3b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f20579a824ded88896eb4c882e4695557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64a6503cb2b03778f4eabef31a22a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247735d7e5361b3b0ba59c7b84e101559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa333c7f76e8ad29b5d87b9e711d704560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba9f729ddbc7eb1ae2aee22cf6e72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ea8b72af08ac833a04dfbbb5b521562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd08b36974c71083d9e570d0b67c2ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0debf8c0509a375ac2cde23f6b97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f94577c5ac9012e55b4cf8a59d92d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a50e906a0f280bebec7692caea72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dec49da4e71ec2654ea58e56a65ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eda59050086d2a0ec3fa5eb934e3b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242aa080cda0f16cfe73edc56146e66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524fd656c277e1549e1afcbbb8bfe66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e2a46c3e9d89767514f5dea903713571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938aef7b61262b6441d78a8fad4995d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b33a3141351b7ebcaf02ab4ec8ee79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c507a6e4f047739b356226a4ac5d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb20e78a0ad4de29c12364a5f0a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b05f1ae2ff3f6e4a4d4e8b3862281576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c535cc6735b802a66af14b6a7250bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c09e46f0963e91d3f90b32b2fb755578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca969549ef9d9149fd0a8c67eb6df80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cfdea05cf507fd5911af0c77e0dd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87285c12cd19b34e59923ecd2d79adf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e61d2b12f0d3c9678f43535cf08fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed9b3e5716669a797a75643058f9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d8ab6dd05b95d92bf8c2ccf3a647584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154130e15d7a1b53c29fef4527d98ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f031645c228e950e9f40ecbedc1fcb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa19310ac1ab785da39be47e6f44e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae21ede1e9718f858de139fa918b64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbbacf4171c822fe5ff032ab1c864b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46ce7b886f32260b9720e357203776590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f43887a1e766262241ce4c8ef69ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b6d81f304cf1572752bd1c8c6e8db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e022b9ee84a4acaad9a928ffad73d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac8c117a91aa6d393faeef9b9010b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bfc72f3ed493d7b0b074fb2a1f765595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad91ab03a1f8303955f480f30c4bc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b732549151039fcbfb1d131a967d02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c465d758d28082123b3bdcc15e24d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278614e27296e5265e6ebad766dcfa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb24ac3d1dbff9ba8526fa5a6046c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6454ef44c108c4f19e1729e163c5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d182cb34f4654dc5192e49d742c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ee737c26e8931e5eddf1c2c5c992c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e37aa5e629418065b1c1f8315ac7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4d318d3feddb070b83074fb40578a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1095a9e9f03f5e22568b19f1dbb3ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392d20e32235e4d7ecf8f85c7396f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce699e7b2b63e925e857bc1f27466f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bcfeef21891eaaf914f3fb52c1622609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5733e48b4b13ff86f525eae8e4b349610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c133764234673cfef2afd8f4cd14d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fa57edb8617a9f605feb5c0506eda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b43a6dee16d314c1ecdbaf2040ea6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d895f76eec8f29a8b28527ea00e18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449222e6e2a568e8aebafa7430a8d52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53e0eaa075b6c58f583300c328cea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af80dd5f8b4ec2a4053c789062071617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0c9d8a5b4513d10ead96f0494bb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4f2ed3c58402f1fbaffc734300b6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aef4b7c3f53e3d3e87c83f11df5589620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d2ef4d8a0d030957261534ec8e34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd258e5bc67b340cab9bc5f93c920622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948547b60aae67b1c15a4c502d44e59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c102bfd65b354a8e6d84cb1cd7fe8de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea67d77ed929756c76e5a4be509fe69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d9ff9330ffb718ff2b062f7210a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3b0faf5db3c3c1a42616732a0273e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89aee7376e79e342b9b0f7015d92b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c0807c5959d086679ed42f693ead3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74c35384be9e165992d4e680ee77a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c6a8f45101a168be5a00be25c2cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df9ac93bfaa667101f8c4b86c3ce0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd0f0840d8b8578810e763522de807633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2da654c556cad060c4e6044b2c0c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ac07dfd095b6ef3da1de829becc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cc1118f3e5391ca3edbb2e929aa25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752823881e7c098aa9a95b2d283e74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea642ad144f9b494b8af3480a766491638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127128027e4dc97f143f46761822adef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac41d92c410604bb7201d9ec46c1b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb038e372bef93b81e68db748279e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305671c5eda579ee810db13c05e076d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb4b314e37cb6ae47ff5d9e98ad1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3a2471b574221510f73e3c1f3d33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f0d4abc100ea64c35919a1506fdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1132a135086a9e65429bad97f20628c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46698be5eea08f2b4e649f6b152011647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211086091db04fad9c8b1825519ab04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d056d1c52bfcad0104db8ab7384c68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360717df661096c0ff6b4a1118f1e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ff335e6c1c74a397afd3af65a39e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58892671d2678728a3f64ff9db3c03dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73aeec076e7c1c47997733e001c0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43a3c22bb7eeb7d54f6fc69cc7cf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b07889f9336b0666b59249e90b3b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57249d02a1dd62e9e193a704f6288a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be6cc88ac7f0bf18ff3f492ba4c4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575291bec0003ebe7f69546995ff002658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148149ee7c78626143d92c05b69b16f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f248f9dc19a93d6a41d3f98245431660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d57b349bc152ebc191a9b2843b84d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928f815f49acbfe2a21bd53d914b92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b811045338ae02d8867fcd5499d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4fad72d19fda15a4cb11591586cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7efc8d6f1d00b093fd8b3ac532efd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ddb6ef44a7a47e150f7024f49670666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c42b018f2628e88d6b31bddd15c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca768ea3136a43be53af1e184a323e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827838e589c06b044871ada8298c8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58ef398d6dd6e93f584ff1ef2c124670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ef691c8be5ce1cc4cb7e1254a9e68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11471cbfb13d255f92772673141f5e8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de870af55678e8baf5c926f8cdce93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b621f85cc3fde237d0cdfdcfb75f891674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0052f8cc0a23f573c4a498200317f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93209c8ec55b4f9e9123c5094600d503676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9de680d4f3818bdccf15de6419c4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac26e563604e8cea99a6d2034f9fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35451251c4db0a0b0ea43ec3dced2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57104e9a8a01c4fe595c7b9e8f0c32eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb742264b4d79d4050f3f5c0747e564681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a15b84a0ea0a24f5b1b681184be0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843bf283e2fa9f8e57ff4876b2726c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489406d9d52b4708afc834e7a9aeab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd7a651de771d61cdeaa7407c2b038685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295c0af64048d8556531df74a1f43b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd9a4620d38e9f40b7af9a8d410e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb47588fb1904e9a4fe8a091eb3d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd204b0a395f6c5e0ab20d571bed5ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37b5780f5bd2ef5b559ab594407a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e158bf64e2d5fadfcb5eedbdbf01bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6148a5cf2dad88d175793ceaeaed26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3675221db55cfe40ab6dc65127dcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d795a44270d6068876cf71ecd45a8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d829950574c1d1551357a829f7fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b269199d65b199fbb0b6b0b4994b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9e8a3d97e1c8d7ef923eeaa3fc14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6daf3f6b8a802b35e82bcb1ed84eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea408e563ac73cbe7fd09eb35258de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d70b08aa9c17175753fe36a3fffce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e2d254df448e1e5b846675e219c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726b28371dafc2ba5098dda85c59129702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11280728a27800a9de4dc42b4ea700703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a21f142010d1744732c5daea73ded704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e12fa39d31346a6db0eaf7b558e1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b202100d78847569380592a8481d4a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69907ba6862c82582771ee66e39269d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f3ca93520250740aad0ec6e4a5b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93df02440875a83ba0201af4a1fcbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d66a8e214b325caca48bcea868f77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5d1d37139f173d5e12e5c5a588351711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411fc17e3f6d390d2e2c6c09744f7df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e848943aee15edad841f0bbb51cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d41b41f5922421311525d78cb17a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9329b254fc51f677dd8a507f0a39a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195ac362a04cabe451a4f1433816c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25a4fa28f60f8e98372cf0ecf16aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd55e1a58217d186c74ae34022ccb99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6c169f36fef264d0defb4c557731719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e784b75c79a80f09b8bed80652608720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fc6ed02ac0f6a6abd321d4e10eb69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a40768690da4db8f7c1125ab7fab15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ce096c6d8deadb9f9aff591a84847723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46097ac21111976bbacec8681358372e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97931e6be808d3bfed7cc3fec2ba09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1c25dd501d02bf61a625ba2faa11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a406e5a13ff862e9aed0d756b97c65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d8c943dc091ccab79a28bc6e5aa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c0bc208cdd657ed3f90fe53c83f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6bba0f139bfcda4411e6a4969c76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639daa5afc1b4d3947865e3cc4f7fc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713a9de0a5b11603eadb1a5748ff9c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2fbbdd35aa4da6d45f2a5a9a5f920733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517ea1b108abfd810e326b1730af86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb3a8e7fb0c476c7788cf761a543b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec8f57b9b8ffe9c4b210fd78e2e8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de375985726eb3bfd0ecac2420b2597737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5ce93dcc11bd6d7bb9ca1815f96d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca49f2169b3e7da68cb431b156148739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20956640823506274cf0b370c7fac72d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb5e734a6bb8e10156d6959b9271ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54393d970f00852abef34b2834d3f24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ae693703c299dc1055cb41349648743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824237e0bb463f50ef5753f3b6ca699f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdb33cd2af6288fc10efdbf5a4ad8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975403d95a12ad61c98c0c648051c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f4ba09cc7fa968fa02caa7c312b10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d71027a6bca09d2274c178f04065c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09766188fd87437d62fe507db20ce7d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f78394861bfe6a5cc5f035e9e5a4d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e6a459e6a76044757bc78a6035686751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c2ca3361135d3469289d2cae78d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a057f6454b4262d02d35c105d6c69f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9c4e94ff2053ee635cb384585faa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702101863fc5bec57b8b6faa660578c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d4177653bfa571a50f2f2171603e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d7416e54dbfbd11a3c32129b4fac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcb284045cb91430752f239613223758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85781b56a740a52782316b628bcf7b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>