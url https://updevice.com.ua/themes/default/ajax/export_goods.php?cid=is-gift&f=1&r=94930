--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7814f2e255fad3c95ac77be6027b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ce1d2fe56cd9ee7554e53dbf721f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef9fa81d5ec7d448b2dcc20549903f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c93c04c21a1195d4d6b7a8d0fb384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512102fe7b13e1929f6611d6447d515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba495f5b8bfdd928e65e8484ae5e106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553efe6730e2a4acd95fce79173ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2324d7c5d69cc07f7f98b596b1b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec06c7ad0d357b7847024ee16587ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843096d56e6abd1985f5744e7f7cb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd791f38e250ca4a950608fffe1f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78958b2fb3fd47466c3e5f5d1e7c7cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9defaefd3cd120e43621b3c76606913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ff0540238a1989e1e371195ff61e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8885fe4c04642be48e52a4143f1b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7938db312a5adf5a9eb71d7350bd4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e07314e2902146af79745923113b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adacc4335a1618ea6360ca7223b189b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad834a33ea0eaa5b818c18191a47d8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb3df81848f14f5d78f3a8c9863e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb275271351537b2b728c8fbfc531ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441adf0aeb0bb7bb166b98cab73743c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7c2f97adfe13340dbb488f3c9e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81c83a4f545312c59fb093346849ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33546f17197d488f8999ec04187d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339edbd20f12f3dfd712499edd3ca57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa28ce9d3fd06d1a8826d3294ee77227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebcf5cab77215316248eae81d58d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2c399f25684d53fcb1f4527dbd1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc4bc5a943e00776152140ec0e3cdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5bcdee221d8e92c8510d7d9c862a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0966246ee89c9943d8441e39f2da8b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be7fc71710ad7f5a1529d2f5d79bd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec1be726a3290407ce13aeda54a0fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41a0f655c0b6962fe272ee14f3e6c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda5d74aa37df6e420edc8dfe056c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2ffa75e2ef3bc44c30161e58849e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7489b51345a03c1a3744cad4a32cec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfe4da23e4c716f04a909ec6b4d4bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3c332be6f6e83fcf2eee69833d47140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a592057037e9c8b5d313ae91f14873441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a007900f3ed0d23c20bbf202358d5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e960cc6912da8f5e48211d37ea7f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1372feacdd01973e49931466215ab8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb360e4042e7a77596789c48865869645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc94ef0635a47f43553ab7ac18c7a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ac7402f6631e95c8de70a85c8272047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83ec12ff9c0115064bae5ed138d1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3629ec94c0aa4f27dbafd9fa50b60df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c48061ae6d9db602d99777f17da850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b1f1ec440ec10363a29f2cacffabd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388fabd139cdcf4038f674a50ac13a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b4c304ce6671efa11fbe2b1d059cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6272b44217c95fa14f93ec0e4b316954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174a3eb5920e20ca46a8797add11d6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2142709baed6915663046023ca7591756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c42b95fd989dbac6c0e9b6e57458357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbf9819e71223a72d6956e6284aa4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607081503a153efc2f3dde3325fce88659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad9b60d0faa9a3536ebedddef1580c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f96fd2f1b954c2ae676f7e06161ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959cdcd0735e7ae65370fe0d5b39d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e69da9dd2d4056c012835f3c91fc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aead64dd97cd2825a127371787b689864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c177d7c63d6e12d16c794c56b933a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d4ff4d83be9ac9533ef59fdbf26466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059acc71c176fd57c7a1369b49ffb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dbabe5723390de5a060d4d9d6194868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b85a9d149979f92421abec0d756f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350487f20571533a43196217abf5d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19155168ce7885191e22418a6397202e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25570073ceacf7955b3e358f058d55072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf696c642ac1e9b57e52c6d3a7043473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910775db9deca1342703a5fb09b04a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1ca3d9187c56d490ced81dd78a7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf666fa8c3c1d8a51c330342bce2f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fbd3521168f38e82011df13cdfa0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4c45d95bdbd6096d7034b9645853078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8c6ab9784c72989416606f5e22f2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3791509a66c78d398b61bdd59fbc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa8f1a52954e016237dbc2dd4bf2ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5435a0ce26519176f0accf60e19a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629f3175b0ca64446f8dcb5b14b74f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e6ba1d987c0636ae459f5b0bdd76e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260fe3536d213851083a52a2a9836bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb6981d4b05acea87e8391baf87b8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3db759a2ef4296affc9d9f00d4e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aecb6fdcc4a4b602d5826a0ce408b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821dac4368ceb1da20c2d92e5fcbf9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c653eb7c70db18ab1740e4c3bde290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4497d3bc74ec3d5f6ed4ce938e95b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702812fb1270bebeb0bbdb8f1c7d6e3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926da956c4ff893542724efc95312e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75f8d9c2fb73fe14f4b4f1ea3010b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f9f75f7ddb2cb557ce29c833e36795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf4e7947ee4872842c7ed289267a7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1463862b83052a99ea732818515597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657d0b079e7b04b29045ea7f103767c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d02073233b11dfec39b3c1709b8a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04fa175f3c4ac7353a5db5cf01b202100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5e141310285c8640039d3c359b974101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b14694d1a7e392fc3734a47f4688e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a16deb6a4798661b5663bd6da724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3663a8c72b8b13c1167bbd56b8bf44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb4b4e99048505b52008d5cab563ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf27b3b00e62e7b73271a571bb308a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ecf1afbdd659c654f937e2bda9e77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c941e339b921ec1145e7c051f382d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea95d771ed80ceb689716b2b22bd70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae691ecdd796bb1d21118617ce0c950110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb033ce08d7137e331f424b210776ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f61a5514a35f7347daa0c350f6a9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa62629c8bc89aa4987ac803d9ccf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6e7d0be53c33f67d442c3ad397c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5eb3995ad451cf1e5c392c7a0ef7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf508032961782f286f8416b0bb1f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca2f874f3cc78437c97163ac33ea86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a1f825b53f51bbaade405b22a39bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c684e3142d08c80618ed2b54dd795119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62faa635ac90638132b4df82108388120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728205355e904fecd990fd286def3a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2017dd1b138d9d7a99fc260e9029f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2afdab7505eeb956c0829cd4bfcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a10c8fe8ec1f24596f794a32010f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef5c6d99de5938343932e4dd094dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81087c5f530787093a84d38e38523c64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748ec41529a75497dfad30e02c23b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c6e92a6c58d8ce4421ee390ceab89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daad5f233a93cf7bc0d6d5a51bf2692129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5db3e31f05d137b95c4cc99d4a7c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0c318f1c45a0c6cb46ae537638ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf78137c2bae1869ef6f2a892136b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db474c8d07a9fa91bd7fa78699553133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4cb35f9ae2a87993f59a5e6bc2253134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad839cd57ccb7699eec5679a59af1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f865f675848cffe57de3c1230f60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1ae43d1ec96809ab6db117686e36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716f868a69125e9b6c482b1a91efc95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defff8c24c6c51fa2b9dad820dbaca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c3cdc9caace0155dde07fafaeac9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862c063246cd984825e07193912c33b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e6f2b649d5dbe6fe1d62816a41bff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f7e73fbc99d5e585e6118688833e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609dff62552a91e93ce6d00ef57461a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1d0d0a4ae75ffc770cac0f9604e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8debc0cd8844e895f160d3ab7747f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581309a6426f18e9a96c44c8a41ae2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42085594d8051552b475e292692749148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b94467a8d59f8829ef989ee2e73ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d53929bb827dffa1435ca0635a8f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa25f2b78da26656c2c18fdb765295151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1596c9faab1d6c96453f97357210e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01a17cfe5d65e9a1cdee6426b7d81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075d7649d63d6c068ecf4df0784a54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18de74cc58735e914d86643686f380155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56ed8f5f65c8ccde40b490cf25ef2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b991c56fb8a2ec5d9c5378befa7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2fea8ba9de875281732cb17ace3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b11394ab59a8de466b29e88cea35aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f9de9cf8cf9a6d31a35f39be42e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4167aad7384b870b08088e256e5a84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bdd9c97ee9a4d43fe52c3503e489162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77da46ec8144cb7fcfd1b26126725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446953c16d0e7afc53b6baa6d216f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805746fb7d2011f654cd80280704df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6364f044bf7d91c7048bfa9fb577166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27922708f18d740e982d135fec2f2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545578b852701e04cc941e997b25a8f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9476dee039e256136747b51836816b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd723b2e592e1dcd3e3de9ad8eea18b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433e964af51515ece6cb2df7dda6f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115480f2e9cdaca0fa262e12b91c059172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eabc49d7b8566d04069d79abf169e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030f4ddbcc39edb79ab7661a913e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209eaa5a1b991a748c11b0e6461af05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c9d9fac8af91f9ec02383024397f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44de8a55ff459e9c63133e664b1269177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0edb0eb6970098917f2146224b64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998391c7d4dec3838c70620f49112f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d4d3e8704b18dd5099e59968b8ada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412865782d2bb9f37afc48118e5c4f79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c2374120ab9b8ca4bea2709e08fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068e4f9d72766cf4027bb77d00b6db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c84ffacc764529377ad1ac6f09691184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c9b51119c14643b94aac00c0df9a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ef673ebd894d986923cb3d6ca8b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202376a7a312d63505c7eb4ac5c0cff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717af7d1eb59215f8dc284e23f3d229188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045521dde5f4db7e124a476377edcee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8b880486d3fee941957d4864392f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b551576950c4485df3cc6609bc0b4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a80c58310e5dbe32cd15764379ffc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a29eb6264a8c1e4d90e258aab17a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516643bc37f626c9c003437cacb5249194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b3ab215645072d37a5ea40f590a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16874a80337d14f57f80a912427919196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a2f2802c30db4e0b3f1d5866066b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943170ba108f66a7079e67d16d85a184198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ed8dfe1d44a46a49b598d07e3be9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1dc6b8a77bca1e85272df490e47d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b09e2dd72400eb1a27b14ceb245e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21ed14aa00df09feb0d46608b6f16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa48b4d1aeb8d2518a1814d11865b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bff68af298f457b7b8008e9fa4e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be4495a6dbc807d16533fc98cd70e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bd5841644856cad301baf8c6edf23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b40200ad3a4aa9d047f4c0e9f7d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264869507c999118031504fbbb06b058208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42bc7dd7934337f5775368b4394025209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d85cdc09d12c2d92dc42ec8a6822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d064998bfd6f776f7b4bfe774d7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a22fd17b9ad067b90f13d49acef79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44dbfffffbddcf865152ffc512e3e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f40baecd4a93b8295c7ef9b674db5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6305139718cd2b28d39229a51f04fd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a8c9c4a08790e4127592d7779d532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a016ef876cd4885f002366b720711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5808c325146fab6aae7eb62962963218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b0cbcfd0bac3cdd6f2ee9b233b360219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1bf6239b77372acc31f310da8979220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35268e6966a8b0ffbaac8368d55246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc81a0a448506934aba53ba436cac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6f8098f7c5b0d184480efe7da44ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b9aaf66cfbd994eb2715405153a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858afd052f1d66bca148fe95cf3a633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0879295fe4d5f448cd31abaf3b6b63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7f33a0e8c8bc091be36deb4ae9c0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905326b1a87011909978e35d3c34004f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e82bc4366f10bfe0df96a06a3cab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bbb0086e8a4c01211e6f155a3282f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee1b153297c90a7cf2d0e3be9ea0ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83d824d4c870ee1c2a7f9e1743f26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898099331c7a6d210edcc2f2affe7c4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5decc0527cca5fc0f6db8005d9bc585234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f5506c00f78889b575aa0ba03178235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3793ce550e757f1f0c117439501e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a8c593a63217e1a738dda4e05280237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fecb61ec3f4bc2de3bee27c071830238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a34cdbe9f5760654d0d46c2e7b61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7989fae52b31b02f66dbadddd21125240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d6e27a8c9f7ad6bd953c1e6f6fb67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a2192cb2107329a8d9e0b3acb7aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9267f93d28270078a09d7aadd459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e911331cd2fae7fc59622454f16298244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c4f00394291a4526d4994ef55deec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e8acc7a1d6b5c6adf3ef6169836dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed0516ca1d94b9c7773dbaaf97c49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232fe3af9156e0922a067eb9b2fc94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506fe952bed22ea635f48ad33ac148249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf34f6dbec1fb08a3f156dda82c18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a644c4bef4c5d123d16e75e2bc8f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a99c3478975896f8808e749c26a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81cb7357d6e24bfde9518a6854b59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76dccd6028a16dea4b1bed273eea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32ca5ab13d8d8b5f2e805ff1ff88d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360da05c2e25ec491981b19ace654ee2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d694e4f3afdaa64207de749a0e2cb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ae98c24427b15331c12a83b80cc40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b209cd9d7887af8fe32a56b9aea4ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717611993e47719274dc7b48d19a8497260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f2181e0e355bc18fb5dec0290889261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce6468491b8480acb99f4234791fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074cf0ae1a711aeb20864abcbdbbeea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb8f8218485d5e8cb15ec31346652e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424cb4277057fc746bb9d19c9583154265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e8aec9c88ab295fc3c630e9ef5a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5c79224f802fe82dc1513b049468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590835d4a0a3eb0277116f69962587f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc3e7d03dd569e60e016d231403533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd09fa79c7bfe9cdb0dca95b87878270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17740ae233fb20234fd05d837ed128271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242e2a81688059d58f9ac10392b3d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243f8e64afa77cfad7412ded4ef09a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235525691031f115f485b024db1b9be6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5827ce1d6d65a8b83459cc499c1ada275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc3ec2f70bdac94b55f39dc76936b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9db3a23a81cda0f8209bca64ba63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fdafc4c8be118843508df1c10f887278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba602c4c7894edcb1d7b528a01a0d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24106e7a47d6c4cc7ffe166c0d2238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7666337ac06b8f3154e66d4947c6002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e28c5eface2d63c8d16cd99403e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc332b678c68231443c94bacc53722cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b84831eaadc45636377bf4532149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb2485bec38f40f0ba348c52ee45b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f33c0fb2284e049ac96afcc8930c61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd13bd949f9db2de9716f4ea2d4231287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4bfd540922490beb20b8fbd3c01c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202bea37b7760fb69fb37fca8fdaf0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526dc62ed992279c1d71af63958047290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719493dd8a52f66e6f820075ccdf529291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca5fc85fa920772bb78617e6b7aba3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385724029cf0dc9f79398ee6130931b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941d8f40c952e11ea81588d926d46c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab63883094cb0673025933faba6de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd5a2bccf170a2d178676c56678e3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169563693e2722211dbff47859b674f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa6cab90e6c16955ec77924d3c71da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e48331f4248760c7d242bb7dbeb0ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaca8885035d684d65139afbd20e50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c63852c71c52c6b7fc7958e283b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e95fb48b90adeea6a6964ceb72c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013cae970299d4438d228320740e7cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5eb2ad57b52feb3e9362947f4b02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c2b9929670fbca65a73490a2fd959305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8cdbb8322d98e75b460cb6ab7598f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ff40b2aaf5c88bd464a157fa0403f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028095831b07d38eab510f2ae3fed70a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f5c2093b6cc8d78baab808472cbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb581a01890304ef30b895068b61d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7abf2a6e30dc758d549467d45781f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227bd4ba83c64816f3f33b3ae0bbde2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e474f074f8f8b37e6c21e90d39fc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d91742ad02bbd9e7ff2e34cc48edd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68776a90ffd7f4acb5d9407dc9ad4717315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6251fb66e41929a3ffa98b09544d5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932b6dae6b3496c3f544aa798226f54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcccf7ae4d2b2e96d1e3cfdfa69823d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f86d4da3a8abaa91f731e6c33e700319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96dd58428a4cfd132c88fb522984f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be54b6842bebb3cc55845253359d16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6bb1c4b4d3a41a99a655e7c81a06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34fe72404aeb34f69634f88a9a385a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2c4b5a4326ecb28842dffd6d8edde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31d4f932279b8504eaddb4ba01d8df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d55e0d2e6b36556611ce09510f51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9d7cfd31a61bae45ae1b48a31149327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eaddc0210e660a68ae292b85d643a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbee69b4e208e987a56ce15a96fc8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed46e4ce2702f75bef847793def10e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe0bfed6758d850e0ca93f6b06b94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119861c94449091c52f2c3b5dc40f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139c62e802d3952d796c7b2948bed6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3c9df92739b8f37b4658da53e386334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10af69429965d995aeb952745ffa1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e7416ede4489a1fd3fbbcd1d7697336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec8429d735f5150f53753e2d7563f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7bdf71a80b5c5856e4663e126a6bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f1336084bb1a22decd8a09f8b123339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591eda2965e766f07463e91b94f3a96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6bb515c18ad88f1a5d99d597452ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16e9793c6a6c6a98e3fbe1b05b1b44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0c802d17c9b70b314ac4eeb17ef3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cff2cd8cb7e154a2183d0e54b21ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6554c5e00bf9821db956887f2560c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903196c14c093b4a39f16e4849fc95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2cf427739dc8007257356002c4796347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69918ee9f6a7b816e19530596a117a77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ea6e83a491d3153a427cf6db364e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6cc91dc1c45c6d43d05d5f95c5ec3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a163a2cad859f84fb70cf43c394ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6fc27ddfc27c8704e43eeeaf6e98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c560a576d0baad9c29755de19862353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802df59de058b4a78bba95bd1abfab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc09ca5f9d655426e941416a36c29ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062bed4b3a252eadc4ad91d99159abe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db0f1abbeb2805c3d6a11f4184f54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c7015d1c57dad291c237de9f6649c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063fa3389651adfa06f33aa8a270829359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfb8da2ec90692311248f601b9c131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7313fedaab569d50fdd3705bbab0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8daba175284bce1fae82d74e5e284c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f4369bcc12a2ebd05839b59b7896363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e705a76369ac15d50539c3350a2456e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941149a3b2479140d1b0aa4d816394e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abaabe8756d282ef498ba152ec2dc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33341249cc2af8ca6549a0617436e532367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32a2f7dd6a0a535e83b2e255a0d60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d979644f9292eb057342df07be07c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e3813a69fb85c67819a8e9fb2f047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a43097c55349e7cb38680b72f04c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea919593951a7f9e7528bc53813b57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5bd439548922aaa49010971db0f7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd92923577a8a3caf2435ca7457ba83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ef77097be2fad56ee27acaf97f329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d813491d15aa6558fbe85f661e5fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f1838a84e635da827100824b82d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3653633579d31968845770bc5f368378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d21f75f40bee48a6b2f0e456b0b12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69185026f4329b31cdd3d4a3fa0671380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e57990d061d81e2484145572934183381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda6809cf4b21d1e9455ef19a916500382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfc515620599bae22786564f5174f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f51dd6176afa57b3aa95138663531384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ef07139cf9c88a8d943fe7cd262b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b003a398ea79039b5fec8084058c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e62784fcf7280d55da0b9a102175d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde68e0c4a26fb9633ceeb3a23e6bd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f806952a3b54eb71cb42601650ddf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e5910e55f1fbeb265c08bbf3b8c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236fcb472e2583ef27a406cff45609b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6386e95df45acb79e6e7d908a0233392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a067edebe3b6148d6036d618d93ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2b795ac90fcd51ef1cba319f1f51a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b75326cfa1c114b470b4d2b19bfa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adaa34de330b8c97e80e1985b17f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96162bfc959ee3f1ff03d3fbef0c46fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a34735adee67c4ec1c1845a75128398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a4e141a55527f5cb4c928739841c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3fdb7d3b58809f45a0c2057943d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5208c0fb2c87e13e9d7b052fb30ed03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f1c44664f7bbcfe3903c422e972db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cefa33f4d5b20e5e0c72bc318252f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa917dd86890109fe892fd9dbf0b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bed28d7071412a8ec470ccd258f3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f6cef4a6d5be7336e4f2db6e26a13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb75066ef1a7ae77510b3c1084d5ee2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a53d32814f3fdff7d3b547535df8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a186ea141a0534f0f3bdb1145799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596632dec332a99a483cd0ec4262480410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd16d6eb1e9abcffe42cc182adaf3d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5824a542913596ca31b2a2604ab1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f71cb8056a4095b0c73c0f3862485413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624bba4a680435ca0e8691a9a7ac4b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35949247748688e442ec2e95db94621e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723d0415a13019a410cb0f9cdbe8336416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d404a39b12685a2976cf6a503ac4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca042d3e5d184bf63ee6703a353c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f596a1787d555fd824dc6cbe5fe1903419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d227871c649fac281e74b399ff9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb476cbf8d2cf9c65a028b44210dc5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dada5d2cacc8c2d636b1448596b360422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7959e2ecee51802358622f5c66685423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63c00cb6589b76e156ef491e6ff4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c731390bebf4cca6cb184fcfc33c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54172f9e440da3507d465761721561426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c84f3aea79c625581ce72da2eb98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702100521f76508cc4a319da9290de9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc277b5ed16a476da5dcd51236238429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd39d13c21457c88581917f9ddda896430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc0d300dde22702d99d90d62edb6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7903effa56a19f98fec11459f5bf2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c341c81749d3135b95c1e0b1e9558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2197ca333c6ae2a346bd43dc6871964434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac846ff65471759e832f60c4f8749b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15157b0ce6ee8d553c4d87684bbbd585436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b7b289f9261a84ccabf9a0cb28721437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee549b2409909f1cb7c354f82a91446b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3278d3e2a8e548dbbe6fc2c9aebcde3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbac06305adff37208330e5aa945e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef2e2ce9c23bb38446b0215875ca7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987d432b42ff33b921fff0b43e6517442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90845ba92792148632ea63da0e5db703443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46be00e8226f2ab580011d4d18f0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02368c8b2ea8df11d0189f9849ad5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f476e1d56be0bea215a6fdb1254cb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62ef0af46c863b7db43c74568ec833447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46040cfbe885e30ff8fb4a59d0126f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5acb5c13dec9caa1205f5745d49fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb7876f4be5ba671d92c5159f766e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fec313acded9a9030a30822eabcc55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010bd65e95c7a58458ca3759b75962452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a23cc9e27cb84752778317d61f38e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d257e7226be7694408ebfda07faa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c2b3573c1211d4358cd47d76ec17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa6b5152dd36a0b3e16a0c60440bea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7990eec0a061b64f26bc2f4ba5966457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e86681d6c5b9d1a596a2ba322d2d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e624cf11fef773a4614154b4ade940459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6b4abfb91d28b67c56bfaa3b6288e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524280d23e40ad61bf263d492acd066461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d0e9a3d84eb99470bddc30c64426462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a064996199efc5632f5b220f5ecfd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b148270bce77b9476c7d9fc0e9d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326bbfaa580c8c4bc5f017cd9b8dc64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e8363354da56244d92689ee7a55f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d32b4e6fe4552ec2caadd5f23323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd4d420a79fc7d353b4fcb03e038c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de537cd98366a09408f71da7d4eb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef562e79b9fbceb50ad7537331c0488470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f4cc6891baddb6cdaaa9dd4484e6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988987beb0a8cf69c2e18002d16125a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f3875b8c6584e7d6555336511e46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab76600033c1d981f4c7b36fa40d35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be52bec6229919a1a24ebaf8ada87e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f04d1a6157457c16ca4d5b09cadb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee94f7bb9e8bee2240aa8b2a05ba7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b5d7a751a1430aff08b88d61ec9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9378108da6d65842f7611ce18f3bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267bc128786e426846f0c8776177ef6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7688890a7b595d5b1fea60aa728ad3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645e3c4ccce45215c0eb0a0743a2a2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb01d6d13290d4e065a759b95d574483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b6344e3fcd7070e7d220587a38d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553bc6bff8b83b8d314cee5974dd14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d03bbeba5ee3ea76df05c71a0e3b06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f15fc0154fc78e23cdfb50a1f259487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54056731d0204aa10791941f7b94c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141f803ba1247029b59c34fab9b4fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5e83dc6a43051094232cd7dff0b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1723e783857f5a699b3a9e035d8a9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502be0ee3dad089904657037c691b4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb7687d5b54d9f55e0125ecf6c2fe7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb110db0c0ec444f44236a07cfd04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3422f216d89543d6de12b5b726b31c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0672ae846da03cd612846cc47e932d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a808806e1d436a8ec85da564fed9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a710d853875cdc7a412f836be925c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77b54f0e8ac66714113b0a8d5dc41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12cf620df66214e026a7a6ceb77f63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403758ae7f86ba8be4716be230defce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43696211715f8c8fde97e3d597134fde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030a7c8c8d5e39a8eedc703918e2b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612375d3f44083f5d023adb4ed7c65e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c623c4ed78a173600fc8bd76daaf23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309d3d986e710e9cdbbd8371643df9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157479a718509e8ec86c42e200cd2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ccdaa754c805f04a579328217b7d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01622a20d69058fef1557524830852ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea491031661b325894590fdb3a2a02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfabf0cf4fb380c5e9de923c7c069fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902c73c3e29ef83a76089efa1743b8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9bb4eb95d0a50e520aba76ec3021c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c545256f55f61d26bfd5ffd26cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001443febde39cfc313e977a77eff30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30295fd92e9ecf5ed37e977de58a08a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e97064b1fd0c7d3a3a16f7365365517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026801c9e250e66f9f5057adb1c48039518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca8dcbf2845d8eedba02643738cb00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db417165664194eb75c5c929bea472520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade35e1baae57f5261b8a190c78d4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f261ae963c602954d9ac2c1b731cc06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1866a163ab5c09ee5c5cf19131b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b6bfd338257dd8dc7132429f2039524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d39c4cad9f5d13a1da0e507944f26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61cba7125609e4e76b83566d8ebf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487fa28a73482dfdff7f77cb595b13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4604d282d5828b2ff706d30bb61b520528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3271ccbd20f458fc3e993b6f1be6de1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccb59f1a960c3e6195c5d126486ff7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e2c06e3a6777383b840872d5b84f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090447738f4c5be6eb45cc405982b7cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daffac98ecb1b8b66de78ea7995900f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa3667c4bc1f6ed3ae855317b950f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82d727279b628775e82b8d8e91178535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b046f98e28a00da139f43b4a46d95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab77488f3150b3eff407d3b0dbcbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b55d41c29789b977dfc6dd26a2c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e976a3e9dcb37924481560a49c844ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869eb9c86e9e8aa331b1057b78f14a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f84ffe67de4425da7f559731e370541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafa5274f5c908450961d5c77ea67c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb4cad63ec6c1c594dc1e81493ed4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8376ed3f436c4e6026bcea01cf0e32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502b741f2f0c887994a88076ee99ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d786d5fa40f310574e716fd6116e93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89fd92685b4a8df3191e0946432d91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78370156f614310cf77b3e99b0d84ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db599e0b70d30de779a666203ce7f29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91cd6003031e33a69295523b96bcc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780b441a4bb51c5a51e663c290c9be2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14dc4d56f1f0e5e45637813de3979552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe1bbbbf9c912d20661b6995e2f6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae6393fbb44455f95cbc35cb255967554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370294382f8c52396c0e6693596a53d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fefe690923213f3439fe348fd194b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766acb78335086aed8a01294f2204d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc40cf8238eb95aa6d85a5422aad2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435644c033a3d744c9bbc148b814837559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d1181026ff359c9705f468f45902560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe5798fe0fce2515fdb71b9ca4118561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f99d40a4cfca4734997f227741960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb241343c155f6ce3695f171cab1b363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872244cad084e3681114396ecf54a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247cd3dbe99680fedd58b51720be50c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f471a9bf9accf315afb59ebf5451566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d51e82cdd4e79234a6836aba642ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e505600eab9161be09c19a37f220568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba446d72dce0fcc36ca940166c556d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbeee0f50f8f0c4f5dd6795f7408f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0976c18ffac9f9f4a2e5b481463ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d55304dffda2d39823590c1a6cdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba607c118da1382b44aae90dee9c0e88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6987d77721597d7e2897ecb475cb3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dee206302327b9d67bff8eca49136c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23397fa311996f0caccc61600e965a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530f24f87ac4366bc828577d3653a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154580a68e551c549296ed4e880fea42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28661a7e6db8af6b1252375de84c150579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8dd489a488d05afcf302ce4b21e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e70dc4cd9c89d87841f4b82070be3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b386f2eecacb005f8501d9f8525c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd1e079d488a96b378fba63d2d8e46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f1394539653e6d02e47b18cf8cc6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59fccd108e90f290b814d475d541a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e369eaf7a77483d8b2d662af39d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd73064819b769aaf8347e113ae064587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea933a3d1c6be4e2f87dfaeca9b97fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ad658b68ccf57e6f57c486b3a8705589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca51a87794c17f12525ac060e25725590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b245be03ba9374d3379cbf57c0b52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd55d82ec48826a09495f8622d9e16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5269671dfa426b5983af1ebd72d5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42066e31633f72669e788fee8f3051594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48a65e45c0044605eba141fa94dea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc5762c5ed9cc80a34f1c15afdb7a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e27755ac6544c090fff9f2ae380dd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b27dac436adda39e323632e04533e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed7733914aa60a259282c847c53b98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab42e59552674df80929dda3409c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a5f8186c1853e19e17cdc7313602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6ff791ee90174e0d2df0d46a1bd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5df8a4631699b6851579a132cc95b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025850b2026a470903b012501dd1ddc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa2b19e3cf6dffd81dc775d31ec77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb666de191b0239af3925a070b56af0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd48969889b5e2ddd1cbe34747e7d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77904e74e661d4413513a21e676df772608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a3dfe3853adeaaa658c11f31dab53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2750baa9c92429409b24cf0ed89f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c81291d7688f83119fa70c04506e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0f815e753656073807c6d42330b37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7ebb220a004f9a70abee43c57e4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5274a3ecc2677f71f81866c6891b95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90995e29ec782e7bb6335d392b7a52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a4fc4c3472d99bc607f5709ffe92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24650cc817c8d294e2c7ee3a140b07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a467bed067511e32547336652c87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d4356f9a3192e668800aa79bb4d15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ab02ec3483b3e6d6edb39dc365a9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742bad18b5e81058fc3154b5a57706d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f3cce85e3ae4b7ad5678019d2a28e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cac7639a9a2a760a63346c6aa6a18a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d89110e4a5f756edce5371592e4a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753480bfa5b41f1ec364de325db62bb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d1a4e918255127082987416f1551626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048168bfcdf77ab351dc33466652ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf34436541518b6c01a089bdc2696b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebdff5bcaea61408e5a124b60c8b76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448fe32db3b672e8887fb092c5826b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff3385c1400c54bfb6a1a5dc3032f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b7d1866e08f9307d04a5505ef0e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ccb2b3e0442778490ea3496596c9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef37dc49e703f476792f40f69ae3a73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96b3f9782acceafec9d970cb5818f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0b91194a1ef6a51a3c35507254a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3f38e1fd975a9447156e0c7ff3ed3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc279cd1bd892f4ba50a276083fa09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65cca04774d689f95886f39b3d3f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b613f617cb84bea8762a3439a214f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9a913fed68aa12af1b7db9c3eb644641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43a5656d335b387f9b1d35245d6a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868146b9ddc1bf609bea820d3deadad7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fb8fcd21226611fc02048c5bd3749644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e0d51070915fb9783bc543f34390b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcaf2f850af10f5b37b1d4b8d4baae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f46fe7e9779c0d1171d69e95277cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b29d07fa38b479a6f06cd51b574e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291711e09bd873344bf9674441589ab6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688984b412a4b27f2cefddf44183c61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47832704da63efc8d838b9c31327d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88fb22c302ad47a5a318ef2af23d5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe447c5bb73fa9299a0d3d93c4fab96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9e2830858e502b48e4772596a4ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49da9e0058766c41864f9632692192655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405018a2dfb832ea56c5d57aebdc61c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29578e6a3fe71937426415c0a1be3128657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2779592019b7de5b850eac2b81187f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd44f413cf2fded609fd4548432cd75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7478986b528406f806775743d2d893660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffff17780c91fb4c37523e74a93ff6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf33c55d9da3d513f48fb92089b32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291228c643e3cd76d95b9ef4d0a23c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ca75f715877ad7cc6664fa3b8b6d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89ecb0f94abab5762bf02c7695eeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504d42e700402faf8b4ee8743797b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928bcffa6cfa0b1c49da679808611db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f0a5be1abe227f40b582ca8f8c35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a4c4853c148928f15435e57b579e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b71ca8eb52a22941dd5361c7a926c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf159d7a1652c6dee7fdf2f280291671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b556d64e4e91e1701a9ec20cd48bacb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf4152f3b0a860263681f934adc446673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14adb32948db2c486e6be5d49c82812674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede91d039a2f618298c3dafac7d370675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f6306f5ddf8f03aac51592de1bce5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bbac7e8c692469985ccf5c980700a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0811fb5a90b248b71f1787ccf29b44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e5416857ac977ae528c75b314299679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5da693e2cb189cece129ad2f5acbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a227c8f95d811524de51d8c0208f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cafc446cb1a8e57ff2a653d215a2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679537e807e2bb4d4fb5cd5904130128683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d0ed2c5d7c322cb61660316433d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445f5219b7508718c5f2a7ac8d938c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656546201782b06f880367107c3d10d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0be5cbc8c6c6edd3efaf2f5bd1da5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6757bf642482161908aba27ece3f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811f7db4d1163f39db7ef6fa9d0c05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da47d01f6cf344da5f9327040c8981690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53899ec621643fbacd503f12ea2affd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588251e691f5d60ebc0ecfa2a189f333692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaa542ee9a749ce2c067800854b6ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3aa5c9d83b6746fd804e6ab8bee13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b5d71f99b22cf4532cc73606b379f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef3127dc5d335dd4d1190b54e190b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478fc2704bd4d2fd9670c6df458ddda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db127c5aed231119e75301ae07a790e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cf2720df9613321e5be8798ea402699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0152e662edcc449173bff464e1a3226700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358b95cbf31f47221a442b0a6c970e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b25c00e1613f851223c971a1039d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82963c8d4a103ebd0efb8cb21c9e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a0f09f0cc669c268c31046aa459f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c1c187b25f4b3583433927d31f63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055abf09fc62efdd70195df14432da30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57407a5a2ded1909793e70422a5d86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03820666df9475bb1912c6029807c818708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b853b2a3ce8fdc914fcc3fcf5958709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b473656942809a441969b63ca53399710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4445ed2dafcfb8c533702e44f8e62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d33bc104e9a9f0ba0cb24e0c4ba78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623eb4738fdbe70113f9a4cee0b2c04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dc665d3ec93af506edd511214145d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f173934885ffae90e976ffe3ce93594715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b68546ecb839261694279cecc6d5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5590f870ebdf6c40f5be9f9d7e2be6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d588d5cbfabb368bb4c5e6d18c270718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec80608929b74888bf1c37f07c3de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea78421d0b23269d09b53768ac753720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e44d76940ed9922ebe06e94e8a85c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934554a55449da62233e664f655bddd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d64e537add2adc0449b0411f8f1a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be26dbceb3cba25fb675b22e6c7f73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e599c47b372d6a779e98ce1fbf8568725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95681962134a137b1c7a9c073f9046726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1bdcebef117fd1e75f038af678abf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28e94a996577b9e2c6fafa5efdd6bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5ff99d9e4ca6f1aa7e2f761c82d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18cc4851e943e2b00732b0bfc3edc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68718fc1c82a0a881b88d758e8784bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d6c16762e0402e932f46f402af0d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d76d2279e9fcb48f62bda5b08ced7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ef421912d2ce9e60c84f0ecb292f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4637582c978b3e274d926a764065d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552607166e4145252d24e5de04bc7c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8c2747e3baa69e6aa0a91845ed31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396851bb6a466ce03be5d496c3a37d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2475969e794c66c59f6282bb793ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b7b75865c0ceaaaff4182cb34ef9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a765a8c1561fa35680e5eaba41b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fd0741067c03bf831232c240608d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe45f8aed918097cb95b2c951630ae2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e792efec1b47a764e8075abfe0431744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f6abc4574fe979bdf4f482074aa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb51f8b77b348a3f52fb5c857add0bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecae6ab4ad9bf65f14fe2ac39d6338747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7737f5a1bc68cd65d2b862e23e5851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d7e38d35c7460791408cf21522f1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfbf842a785df390eb51f4b4ec5067750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcc4e3ae504f051238adb4d6b55fa4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7877d48c1e009d2b029231184a9cf70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee10438bd7a655d960acafe755aaed5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320494f3000d25a5683919df60bc1b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725612a1c56126b09f0922b8d7513b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc3afdc8b7f59e406077779411c07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b299b169a3e5579139257ff1ddd99b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db57f5a3aac1e3d4cdc363a84bb61a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd94ec2f53714f4ef9b4f3cabcf3e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dba202608a75fad2835e410e38f7691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de3072f4a745982cb78e47953da54b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a0dd864d7bd4e35f3fe666a5ddc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458389cd13183be91fdaafbe3da347194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca2f25ba99533b540eddd946948985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1d386d4d4d9d0ab44d8f56bb90a026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2828bab15bca72deea2c4dc3e0a6f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241aeaa374cdb9fdcb42aa6712b1628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8381f4aa8aa3e9cc1d2617719b4ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530dfcd40feb98b99304b146efa317b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223dfee437ecd4b7b56b338da883d6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0950d76f23860274e1c72494efc74612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a94a284face4f807d8cf2d00677813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20174e8c14b67ad4b82b8f55440d2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2edc66b2afe9b18c820d371e4307ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e92c650d4cff7a264afcd643618716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b5e4a9db92db253bda5136912234b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eafab214ab655089618035dace066918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d216bb48d412859a517404fb75afbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b997b0fd8891fdf28244bf7f8245fbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf8d2853aa0e32b632e88cb4c3ae621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737deffba1f56358bc25c6cc1f67e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df60e6f1aef5530d9b293ac7a2aae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b0b24fd0f4f7d3a26eab22a8539924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ff72c15b762bab91c239b9c2866c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff06f96cb18480714df6d5c37b266b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e6d092827b69cc7b17dbcdc95c1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae44d31d49d642074624d01c6550f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec101d21059dabead9a6e3fef1affda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0777ff3a96b943950a51695711756230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c667956e8fcaaf5c2f1c20cad7762431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093ce68bee4373a159c8a9d109bed0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec456e1e7f904829f2d9523d9a074bc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe7a0f170708591c9378285681a8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efe7f3c81e85f33f8e39cd4738c05635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce7a2e49c17c7e68d27a33c4fbc94736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8c7e2dc21d5f42381ddfc9fec9a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64eba350a9ac461fb85e0cb310050a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd701a3d9b0c4c728d830839262672d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b307e19cbe761956ab7982cfa42f4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf65d7b8ec76b64404f7b8cd47fe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a9b0aeed651c697f33db9abd8b6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686d49b15182170c94c681cf34b8df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae255a9c5b4c09c6e9c9e8c45e35644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037267d98b03bac1db09641235e79d6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a47cbe2772ad7c546cc1b01ae7ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496e13238df736d20592faf72e6f3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4717fb3bcc4f9b711667b2f697a5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710462a6fb4d12d3616440d6d1c157549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76c5701a72799a7cdfb0dce847427050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf4b62fa4df6f1137857755e819ca751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98544d8e844ed02e5593949e10d52c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a8c88887fb93d95de664178c118353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ded5ce0485ffb9f0d728aff7ff54254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd2dec9d20e33d2a2a96888052c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94315bf65e2887d353420677c83c89156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2b7a81698300354dbb328c79500357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf60882c6abe2ea4a3b23020b70188158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e35bee68c12f9d33ced6f1e55204859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d891cf1167278c6bddc8c6195f33560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6845771e2c6734a868ea7637790561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a89ec8087c04c4c826186d7020cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb7309a04231493be1a2c0cd51763b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04e0436398187eb5905ac6cf173e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755043b040103ba5f9c62b1a96e2f0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374310acd2983e57a50d72e1674b770f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff825dadf47c7e72cca407b4c614646667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd02ad701c4b0be3d1cc77f10aa95068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ed94753bf5f3b80391cccbb45d0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5818ac28d3cfb1cc909cc9b39231f0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e610a8ad01b5a51d32702bf8216071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50b9bd916e9095f9e060ca428d85372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab57e9bbf2d301ed9611f085f54eb6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77fd54891d8564408b9203acfe13ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e2d478b1f3dbe5cdbdb9b017fc50a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d1d9b9854fa079b0b227cbf5760c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d1a2f12e35c6f9eb366514d7d8a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304da0bae19e2a67ca1be35e0603c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22608954f8785349a13bb3222ac66e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9cdaafc5033d178ae8c566318922a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a835bbaa0abe066af5678adb037a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b60434a0ccc7da4304591e63ce9dc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6c5c1e90a623b8271b69592e77c1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f424a8d05631b75959648ae71df05b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1525f14154ca1ea0e01f59b30ad65eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c8f73d676e1e7706858b549ae7c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f4d52e894516ae159864a97feb7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc53a6395fdac8912a21a3f4c2902988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaaa5fe2a6dad9982792e6d15128c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a145fab0ce534acb8d21082e6407bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de96c09f04315b6bc6429b1bd93a1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f4535b1430fa7350a1adb28ced5d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199dc1338ad53799e8c9a0069a0230f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993a8a3132429a0f11154c6bfa1e2a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48845e191594a4c228f23e17b7230ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6111548bd7a3af54e83de906ceb4c0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389c9d85b527cd848f07b94da15cc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c02a167019866ee494a942c895ab4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63749a69963deec51a2388d83200ac7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0a2c0ce62d4087fa1295cee8182d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4cd250c8f16a26134bb23a6080cb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88775bc596200e2e481a78cefccb5d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeecb621ec289d3f2c0c226434869ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973a3ab86b53f77783f7f24e9b5f07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219e1ec46457c07dd44c6e3fcf2cdf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e681aa1ad078f041ca2ba3187aeb377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa133a4ab8b00dad36793b19a7eb5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc46d541ebd459fbf6dbdaad94edf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64295468dec27cfa946753e5c31ab55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c0b39c1f447114ce54222215889c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ef8298f3a803660246fa34cf4fe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381119a2f2001a31faa4e2ad1c7c6d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61a0a031425453e770ccbfbd56ac0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadecb566a2cd8d74c7a902ff64882c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aaf12aa5f9569078c129be62e2917115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe9d59c526d817eba10309b075142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e32359e6f2d9bdc25d3e1dd2eebe0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c809c4e8379ab708180bc254c368e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6a990ae9dea1ba9f304a600f5c7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b19d35efc036151b50129b0181f7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d41b5cd3f5105fd6b92525cf11a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e3698d65c053e80eef13f314b7e88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b5710052068f5f36b1e5159de041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146741268f425aac07b8473984ede3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742e2f46dbe966474ae313ae789ad3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990b31be1abf8c7f81dbe4ec50418f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508116dc23829be145218f38b136096127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f77dd7bce9275768b7b6aa5e6623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23aeea8a660197863c306264e176e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5312197b6647ab807eac79093655786130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168adb9853cb27a279a9e373aa56b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85158ada5e681ea134426ac06773f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec41581951f1b073998c61ec659b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ca833f94da4d4ddc1971962f5a4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5462e3dcccb2976a243b99242f466135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9e1305d4b39f5994374c774f263f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4188695f0afc8d9829d042909bc8af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f17426b3a66e0fe0c42b6aa7500761138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68b0581e4ab3d262b6c07fef502f4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3e56e9b09cd0f1f92bd5b338a306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a0dfd5806c74da7aaf0be7dd9dcf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449e43d89a58f6ca813a379aa1f482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf38a1121cd0395927d3de98f9625c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa2c0274fb7586d864ae0fca850884144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291d84d31970b21a0cbf0bfcd09d4e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a67b295ee5ca2197681194e42a40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611d190ac389a0525040c1c53ce4abd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86585e6b17580fe5dbf556322fe103fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b5fa1cb0de26618a97658cb459ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8775b02c015050a80f44929c221c5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdafe772fa12e090dbbb6a0057c4144151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86fbedbcc18e520216183ec3f9c868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a4d0ce3eaa2741549d0ed1b10520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b208659926c97085a2e1c6df4525b23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fed1a4badc420f80cbad0fe009ace155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ac1c3d09e5f3b72bb22d25f5df265156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512c8a1e8a24b80e0f251d6b8724b5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c289c2d33a80adfc6ab598a20fee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b33168ee4c35b3cb373c7fa7a164f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a11fe85aaa5358830f5f7785c05d33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fdfd05eaa3d992c20bb89458e4c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343b66b77670e714fad257b641c9168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc89d44d6ff56f4dcdff554d425ff55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac1f014263f226753960dd6cf1483d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcecc00768ca5816e5c387e42eda59f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fc13be03a4f7273edc5be66a049c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b16552e15a7744e9580bf191371d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3814e5ae97dfa79fcb107868111de4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87141acc95806c07eebadbbc22d3b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b78430a0c0d30457043c69b10d82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68692eeeadb40912440517fd106b168171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31f7ccceaec5354578661a3a2c487172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d18c413b077c52304b2cda978b4ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d584771c26d5074ef137f6f192bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb40071a3eed2889cb5d88fc723e4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eabd362777a19fde8e47cd4ae81c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be508a4dfdf4aed2163f62b50633f94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870fedc10c39848cc9468c983cfada5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139b9f215b19554c7fbd472782b99d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251cf2dd7062ca5aadca0686384632180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d425f1a63777c63597cd8596ea3746b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edacb92eaccf569b81cc19fdb56e7fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f5aaa5ff286f2879998e13176e56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec5366cfd6518deef6cb33e292db22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fade79f1d97cceced6e058a0d6e907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d368d20c6b3937f4f1947d1bad2d47b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f26fdb3384821067a9ced84f6c371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721efbf9811d5c809105b6484cc7bb1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8bdefed142d66ffd5861cabc19a7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da987a2d5a41941aabfab75d00d3de39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b99f06b22634b0cf9afb566be429191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91754ac7fc8ee9a63352168e52dfe28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf7e1666dcec04f41be7151a1577a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3f3ee0a58e487476915fa7580303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453fa1990f72a38a8536e8d01050816195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf157a80e7b325e34d235f69d85ae5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a77cf3c137c400d6df30aac933a0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e06b2f354be6fc804bf3134da5e482198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1921c9682bba383a94dc04437d8c54f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212042bc8caa84b08867c1a33d4ee2d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c5ef22ecf7c1ea03a20a1b30684b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675627adfa910b91f14add912195fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a064a640ca316f40f05bd02c272f12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c9ad288102d5b43453df176d45963204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788633e87bb1c4dc619b319b073d583205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1bf3277f39f8b72b18b23518c206a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0474a4733e4e598598fc88b8aff1080207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d217db9c05717e807111409537e65a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec83e4b46fe1587833d1ca8b085f28f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4934c812b8c287469588443ae49db5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9a8d63a4f41ef85439707dc52aa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78366de21b2d191f05f879f35aacf93f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b519ac9fa7d29ec5cf70e3f0c4e92b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaee9401f39123a7bee990c86f7a75e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e3e75e37e5b3ca0803d9418f84f80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76559c9a7b185515d56e3330b0d1bf29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbb537451fb9c1f39e6fb2529b6b44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb78cb58cd375a09ab8c000a2f7906218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300724cac1096e4db6e854a6b6f3f48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8b239a3d3e9f9d1cd52a6c8af10d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1bbe166f26fbb8ad5106e7ea22442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29ddcb37c7653b1035b0b2e198cf98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956a6afe906c301ae232b3ded0ed35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b41f0656e717e67a79cf5b6e74b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22ca66156c9adf0a1cfae55ce43392225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941430ee45ac85aab3959c2870df1f94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f953aa96ad7be780173395bea12dd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325c644443e98eb69f67b781b8aecc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e699262e48a00daf0a4f5fd8406e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e080053bd31d4f9b760965c68be4a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662902f2329722742c4b0a2203bf895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f62b9992593e03b968374a5d39d923232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb1d339f59a4d15992890b70bfbeec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752457386304f14f605cfe29a6f9ed18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8498da03d5f936d51222ca6aabd16f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f74f0bc285993607446de655ae27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf8a4ea88decb45a34557a13650d2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39854094381dcbbda488b57dad8b5742238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cff96814785a6761c9cbd9bbf043b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524543497ab8cab3d3fcd2e0689f8b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d405225d1a948cf822d98e0418f1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37adb1b8b0ccc8751e05b0106292489242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f3c00c7859254d3db1ed6289081c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92633727859e31ef8c08bb0a899f41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32969bbc4983449042d0061ec02707245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27e1e72571f1c72901f231888a551246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269ff728ffe551129314bac11a6c652247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141fa53a797eabce5e469cabc9e7b14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd2a9548a62cbadcbc785e0df6b1e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815acf31f8023a2ad4ac6ee2ad41334250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403cf88ff4b53ac27eeed3d6edf1a99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd48c54bf17cbeb419a539aebf615f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae71966d1414c2296cecf36d32d744253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf29057e52e95e69c6b6fd8d5a052ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa089d27733df2da5c124aa3ab6676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60d27dd9a9e0c26270ba54b3c040d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3b94e272bc5e11be20e7828d8325257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079854483d0365f94c1589b42b4ca58d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e24bb63ea15279473437b7057ce1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f245fd71181d030949d48d30f155a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d738793ec18bff4a2f74f13cf1c9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20715acfefd38eb95d84a83daade589262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e74da799a0b642435156e03391392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e9d6eec6c20badadbf1a65b806a7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b5bd6d6712e91226962d3ab93682265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e69c16b3fc8ba0928a63f29fc61c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e612b9af3ee18bd32576d0994a894267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573fe9a78ab5b89ab522ab4b8a0cfb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c430de07aa4985fdcf9eeb1f1e00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fee03916918b9cd61472af71a67ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48b7f2e76f534842f38665b2c3a84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef9c40a1e6562401336c68d1890191272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f095e674fb6d326bf81490d2261ffaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9321fe910311f74fe7a8b8112b56f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5beb79a309a0799054a6fde7a7260b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa15288058a0b20235a7fda0c4ce18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d67c92cd15d7a060f619a12bbb074c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7aead2694eeaca57a46d2dbf7e6d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198f744f657d4594899498fad5c56c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f101d56693d120b51b5ad959eb48a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1d71f73de79ee2405a812fc06faa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351862df75daf336f5644a11597b4bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643874f8cfdd5cb1311b81c8724cdbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f994cb045e9003da996bd3c1e38d1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda562bf3802f57ff70f26ef1472bd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95215b26519f3974a73581e8f845ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e256b31e63f0ac318f7623a51aec2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c94eac9e36dfe2a922317fb3d0d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311de8ae39ceba3c9852cf2687f7647289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594860866c8d1f37fc0361d87908dee9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531795bc05a3c067261db4688d33b395291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225ccb6bb294acb1a95a64cb1fc552292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2248f09610a313e403c4bb64f28523293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53154628f7618b0b1e9b9325557c3139294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cad00b6cc2e18324b95d597227047295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ddd21033bdf5e3ff61c79be1d970f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053bc6aa93e782e0a70dcf10e51fbef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfc1f5a3e26be251affac5f6399697298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ddb23dfb984a5a1ba277ac829817d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090919f3a2bccc55c8495070498a6774300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dde76e7e4ab4fe583da5709bb1af4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1c42b51f5cac482e1018de8b1254302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934852003fca4bf295b037cb6d05de1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a357c048ab09a74c45cb20813113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881a7919663da20f27bf49c8948b14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ba4efd8a2c0f0877eb51ea5c6d65a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed9cb60539e99efb96b38e58788e39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed409d1d8164412f160eb904fffbdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eb265c9b090094c0d33790e312839309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7326c747618745bdc4449cc07b94d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757141ce013676ab3d4447317b407de2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318291090c52267ce002e0b38c0688da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133dc83950327621278021bfdb5d7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86717442a9eaa683450b98db3e1f91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18128161f2240ea3c3caf9f4ead5a9d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f71a9fc8d6657d1d71ea0b42ea8301316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee2db8ad9dc9c02fc7bf8bbb3b8fee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915507b2682e6489d665681435f9ee1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc16651361b96cabbdfc1cd522e2947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc19c5e32f28b5432aa16cbd794296320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd16a7c8c576eb775b094f42795ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d79a1d27dcc303cefaafba92abe93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b46ac61bd5cdbda5175fd6577855e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4ca35b4f6647f498364064a09af8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66f5989788b75ca305c3731142efc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29243d43c8bc96d7c6cb1b126d98fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5548010a11c6e815dcae8ed78cf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885d77ef76bdb8e86dcab2d2c0bfb1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9cadd0d4032bd7bac50eb1388bff7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2050dd17b714241267952e4d268916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae4dc00daabc8828b6569a840670a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11222a7d28b1d93f66518c40b1fd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a885ec94efb63479819079eafac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6a4f2044e6a8db333e403095ed8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426a46452e64a7a67e67f9406cb939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa2cbc0392eeb530fdfb1a76a532b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef308f5fed7bdd83b75368b9cee146337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89025a1d7f179e4f5b19fb7a7f8fe4fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec1c792a00adf9b532ae8f37f6228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f53623e5b9b353d81c87f67d9f86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafbb8ec07c6855f62cb41926df23fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a4a69b5aeb2fd9b934420e4d74869342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7680bea3619c456755399efe8f8c64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5fe58d1fa421b697c65ee2e6a062c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bacf80cb067b15a73494091f3905c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63066fa9c664f7671098483adbfe53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc542f88cb67322cc18f72c9036042347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94438f9a423c1df6590ead1da9ce241348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c72d90f4bfb17f16f49097930b5536349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2900380298585fab45cf269090ce1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badc3f077fdb4d2dc7e247e945a7be5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698be77078043312eee68903044b8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11054ceb56e9831e3868bece70675b98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cff29b502aa6a03427c5d44a0238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fec48a4e5cf551a7c3f9e8b2404c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869aa87461fc17f4021cc60089b3c75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e40ae1cbd19a1d96e6c63d3d6ee26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe58e3836abc0d829d483d8d18664d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb0c19aa2f7badc30ecef18689d19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa655d540e651cf7a2483563193e67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abc318719560285f595ccad0fd0737361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755c7da5f7567a4c5ae44271905833362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c009650c4e6831a9f2359ba505cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4296a6637a62c93efc5055f364d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065f625965ee37cd6a0cb004aae8cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13bd931024997a2ca9856aa8aaddb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a1a8f00b8c3537a2aa0c47cc0ae9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd525fe07f536795a884a00327358368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf497732f1c5fa8c321303625357acb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903ecb8fe1cb21a0863897f9aba897370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41044609b713f9e70587430c8f6b9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266064847e3a29eac9017b396cba256372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1cdaf6f9f388e0a59c5f0f6b3f05c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b673f7193055eb692994e4b3bd5751a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec38a8578ef1ad689029c39f97b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782f3f3f7b82bfe0f4b2883b6c824b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370265d249ad32d9ce8b48050d29b88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b86a91edf1fb3b00e4c84f2d9fc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b891b517d978d0c796f5851a375ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd16e2724d93be5cc115dddc905d37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4747519aa58268cb2729861c0412381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5fd65c4c222479b59079239132ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b6aa10aa847f37627a2f81be5e576383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e078d0456cb8a87b3a1f4f0f314099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f194812b413cb2f17a1c4ee120acd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01ecdc3e85071b465c49a37c573b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb084eee63f1f9a19baca0be8644f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93140c33366cfd2cf04b1336c4bc8962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f70755e9ae23fec0f56547f13089389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11077750167a64c47a68fd28967da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b143467310301171666239b89e76c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc15c47ac10099cc960049705d3fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde7d7b123afba79d61acd075735513393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d180c4d8389268fa89348a86d2070c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bae5979086c61798c10ea2a465be6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec1aa943942c90ccb229edb03f9b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1754e0b6333f81451ef59a4ad2ecd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6188fd82fd30abd6a1962b648407d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a9e99baa9e7ea327c6ed2e663cfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2e818f61069b0d5514dc27d438a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972fa2a70f90ba2227abc52cc475e27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbaa1cecf412bbca2c1afa8e8a6e9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c878a3d330a767ecaebaf9368711403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c358dfd707047d370b07ec140c353a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd857243788a91b6657d68dcf45ca5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a92ccaec832f3e6e83fe6b93008f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd58fcf2566014dc65c30012bcbd07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185e7fece05aee2c0bf8a44faa9787408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50eae02b107edb5d554f949ccff37b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777346a0d0e7824f5095ac1448d1f47b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a928863423555bb175d651d0c9da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a2b1e79367010698dc6101e3ee4bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7f365f09a2a770c353eab55e97f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95b7f745aed8a62e4926358f68c585414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f45511657ef779eaa602fa10777296415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50a25d0630bdf6d2015bed017502d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118bbac0e0989a16980476f041af39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675298e819a433026def7939041c892e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156084050a4a3f986a9f74b6fbef15ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce108b400d036a5e24520eb94a12a34e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438528620beedd12ebf2cb25aa9ca6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba841b0ec9e78f1076097f2e431f5ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976296d90a926b4a1099e0e29f5a3ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c44c2d84836030e31fcbcfca5d7de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1486b70db84881cc734feb4e21a59ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc31569471541f9eadf3365f78c95a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ce19db7724b4e75e5f8f16170b31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80773dfd7f699af7fa0355e66f8f42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dec4eca11ee30bfdf35058e69e572429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa4dd52c20417afb9424f40e1ef2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6873052abde496f598f645fd0234aa1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8c4bbda9740a5a815b3d204f3582432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264340ebcf328267cda910942199434433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e04c391d37ec187fcd5e0cc3357e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e480c348fbdda36b1eb730233afecd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44d00d31707bd6bc53a89857d681c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316952ed9be1c5cf8f104299fd5b2edd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0e42d3bfa4e0b0e7578f445c97d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e604f404d7de403facb8920fb00c086439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e756552e9b9e3d47fc4f87271971c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b63ca53fdc113d5938a1ee0aa2d71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec8eedfd98591527c8a1557a8709d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63597a1d6c4937183224233b7680ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f541d7ea2609cede1b104503468d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a2e8b7228ade7fa65f930e41d4800445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50448a4511e33e919821d101a45cd63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a61ff52977f0c49191454db5683f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921288dcdd7c885583ad90aba106cb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d29da579bc7bb4cb3cfba1aa896f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b63a7123026534a1b74836cbeb56e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b309e2b3e2182ca01665be4d7dbaca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030110e7748f0fe032505ef2ea8896452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bc3fe7886f5fddfe631473ce6ec6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcdf3c8c5e062d163b02e192184fe7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15016398ff167580d0960eeba2da42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b874d78d14d87eaaf65d25ef719170456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e7a4fa8e07c1198f68a26b4307c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c344d24cd9ce2a180ce768243e59b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53bbe98a899af8979f6eef4f692080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a94407159bb34dfb35d410f32f199460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cbbfb3f833b6a7837a9c73cd0162e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52716c4c620c7db0835d8c9070c89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1658d8641a13c3f40685be4a39f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be57e8bd2094da97fe3875d314a6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b946038a75741dcf42f6f1a0e296465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1846818e96f26d6e3f212b3c0c7346f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240e858f4f978926250cc60bd4623a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1203c1b531c11972b20a4846a0ad9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdaf69891fcab652f0620463436a53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39cb7f922f687e706ec8102775021470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ab64af4c1309c89b876963f1cdb0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f4593bd8fd4ab64c98523dd42a19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056448f785b5b7f5055af003aa408e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43459021def2dfc002749bb31842fcbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d94fe9f709c0fcaac41fae8c5c6cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8912be11a098f0d776bc1c6455ba6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a18c3d41b503eeb7cb6791203f9e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e63885a829ea92ad82c384c1bb18e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f00b96d5d7a353da91095c4bc2e12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8d846e47b779c957acca0a1cf0d0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45c568d25fce22f0c8219875e8999481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d75e663dc91b9b14ee0d0277f72a70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b056e5f4bc629beeb7ef913cd19115483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ca953901a5318499a565244d77ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74387ceaadbc575e3fdba9cde5c0c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc97e3ca90115a54f6b27ab6ada17d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c97db85000f2a28190d46cd163d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30aed8bbae3538eebcb72db10d90c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf73ad3d8aa0f76a299802f1f7c4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ec112547e217c8a9daac2f18e9ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e391cef7098971f2ffbdf019bb45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cf5605e81bb734426b8766488e052492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b78508f74ff68dcf23953981b2ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03407dbf620e3ec7a586972430fa48a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cf8a546091c25713c7d9bf51d77a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d4479f1c536e3ca6f19163474f23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe82ad7f7ffdcf7f28fb2de9488b4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609bfd3b56c912ec790c5190f934a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c583c42a01c2c0fe86dda6f0ece37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef03d2fb242db814d50c85c8679c69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221a5560b58a2a97e93183c6914d58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff3a188eba74e099be411191761b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821714ef9112766949e4870422b3b14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ac74a601d5d38cc4d6abc40695d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eecc444e4672bb331cb7b629653e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abad8d2d22e7e105fddafafaad65d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8befd3fa2afcb52146af934dbb32cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224247866f649b730a5dd1ab463dda3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d3077cd3973f5bf22b3a49c1188f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c871acdfb518c4007fbe646cbae25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424a954d72e5c333ba1a93ba858d744511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec6986a69b620fe791844302ef219512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fbcc51e971b663b29e14737266582513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82ed2e6855faf6feeadc65c024bf64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2039325b0a05c07d35ccbbf4535b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e809af2ceef572511b97af211e1105a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff4718c11e96c14d42b4789f4cba46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4971eddf5b5ab4c001739b1a17b542e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac7ea17cf5c2bd8929f8a36a5f306519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed34f43d3331287b75dc2cfc3bc92fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ca0ae9b7f64544e0840b437c2526521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87031ed33a2e16330c27d5e4575db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8db4b24bdac98556c831f98fa05b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1791f36d89a2c9d06117a35559afc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35c69ae77c99866c2d71abc2cd600525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeaaabb84952c2da583755efb6ae89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32956c32cc0db0b49af24ea2d19631a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289574d668ebd0b97091256c3a17d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4f9521728a0e3aabeae629da1d168529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5e053c441b66c43094c2221f88bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5511e4d2007751072a9ea0fbf114bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b93c9755ef721bee0ca9ebb0d63a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c773dd92761ba7752dcd4f8d119217b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617382301a9c30dff520ca3f9ebe11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a654ab75a1895994f507db1905ca34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6281666e0e0da855fe09ad11a468d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b529b8d96ac8f887b1a2c60df4f09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaf338f9cf403b86d579b3ff9ea389538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9fcd47a81bdd222458df15e5bcda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b7e98092d72844a21a2f836c00ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c5c0e067f027b96a34fe1dbb36c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c3b1b8fead11b1f333c7937de72be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570db2a9a4567a61b409d4add14702543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d7b729f813d4eeed603f36a043c45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3786e49830005586127d1d42a615ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4015e243385f7381438fd6bc49f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b19ef2150c43c4cf327a3b7f92477547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4b84ec2021910e9893486df603947548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309cba113c4293b61e691e2a308d61c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56971e1468c582cdf31e6dc47b27b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d874f1174b21a5110c7c5b0b254cade551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05b8323db5d3926de963ef89331c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6bc608e174b02de5d876350394448553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852432fbfa80ca4265b5bad0ac699902554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849636c409fd87fff4a6c9ec90c4bec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763a3e9b5b040da20b8bb1c7ef5884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb35068ca8d03a966fe935531aafc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1174c81b9443a3ec3af16ed7ca747558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21f92952d85653bc36b3a8d7a06e8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daff3e2ac34f5adf81c97e838f4576560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f570dc4e227deb1f29acb09e67eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64ed98d7cdb0fa18c9166f4b9e172562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ff32915a26d3b09323cd8f8dd7c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35cb158675246c22888dcb8723c1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ad60fb693248433d833dd74b4073565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917122b40686c4b74fdebdc525d28a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78eeedf2f994e8072c647499c987fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434e61dcbd087697495eec221e5fee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d0ae89131c1ae67814dbd5f3d884569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235fa294593091d21fa8b69b56b6295570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9d9c9cdb49f0d3fdb78c7e300ba8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61d8061dbe486a830827cf42a1c73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db799ea006266ccf4c2b64eba4ff5f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dafd021b683e3da8c77a9df0e223b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee7484ab679c9764c2adaefb0ee3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037731161ae0221dd1d7f7964807c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69da0d30ec02de5acfe88dd2bed87a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b3b193f6986cb9057e64136f6006d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31884c5a3e55da3153b57159ccb0e1c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da74ec378ae711c3c2a3fa9d0bab01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efdc9b573fc1c2359b64c41631878f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa740812c6abead8302e7acd59b3e73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f28492935219d5e16b13c00cb5b57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a2c0ad5a900eb0e69f6b1898f5203584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd1bf9d076d3e2b1b1a50114243b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342635401bb5e0a276efef3353d5575586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7132fa41bbffb8e998c2f3990b37b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3236a586898e9669247a114fb6212588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9358c60f24e4e24766ba6485df71562589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade2cf42162ca0f33b82297803cad6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd43ab560fd62bf9fe744c45bbc9c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000e2790ab4bc5bc397312fdb5b1fc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62eb640066b9776ae51eaf1b12dfa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa929c8a791eb8b34282f62079e07a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f661acae22d1d60f0aad04d2c635595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729bb5f290bb50da9588bf466f70579596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431d1f80dd69987138628c7d6f84464597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233629ee5bfd11f2f737d8a6e40c42bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f58a2ed2c6e4dd4ea29b55542d64b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd3f5b2799c49557ebeb115d04a72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229eb14c235e7a8e24434461d9f2a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e206d5cfe53de2718d562dadd90b280602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6c58f918b53f2e3d872b3548b541b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff802608919828b92a71704ae678017604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953bda77bfd7e5f07ec590be5a7c6c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9ea408cf1bbc3886c30330b391c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48b383effd80c195437878291772a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312085cad3d43bf830c2527d297ca9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310564f7c7ad599147f730c2fe13c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498e72d68256f44b35c9183166c8273610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8cbb7976bbdcf7a94f13634fd59f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a7da936dd7677943195dff3ffee0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879565cde9e5f606cf29a9bb514bd96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26929a216d3c2c621a00e576d959a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b88e68016365b92b621d94f9f6fbc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac2b580f3830ff552f4272e01b99a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643cc0367736251f4e35e1747d4e76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b32609567a886cb33bb1675f4049618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9e609e8736bdeb5cb295c7891fcdd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157573e5cf413ba7233146bc1c752da4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed7d018b56ede7b4b7dd86b4262ab8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978079b387267636e280d39bb2807f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ba22097cd7e5baa9503e589e847d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0080e18af094be748e149db61c903624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206394d96330eb7b0bf271adf79375c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ea4a25e661b00041c8830c09141a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496fd56055164d76fd40111e75d591627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ef71acc8e05ba62b1c418c17dd38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf2a958fc7e7d1c03e74bd25d9888629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d195922f1141a3481eae4767c950e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f557ddc4cb20ef00277ba18fa3a116631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3146173b9b6458c9d186a4be06f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69888e430c5c1abd06561238129cba6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fea7b9fc35f2b4415af9e556494cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0b187512e6b02b021305df39bfa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57866fded8fd402916a520f4cad40f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04634f4dde3c0ee7199dd8e5c9c674c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e565b79d4ee6e35b48b7c3d523dc1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399215bbc9b30d7a35975f2a2f3a165e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c77b19da1849448eaa869b715b5dc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84efff25f57de7a15f3133c52ab0b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d65b31eeb541f1c6eedffbd4625147642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ea3c404f2a9d3a1d0aee1c9c52e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88472990539f41fdc640137571e0ea0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb814eb62495558d1f7140492c4655e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f841db43cb9a11b83724148a2005db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba181eb803f8b139562b00024a12451647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6bbc046474d319b435ce77e2601cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89bc73f20c35391bbea758ded33bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a800a3e60dece9e0413d0edce5c6d86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c39b6b305d0a37809d00f4ea6c30d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b10ebdd3d0349fa07836264951e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c7299fbce429be777875cb08cf731653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba31c7a03c782e348359471eaa90127654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f3503133e5bf2297467a0235b7b61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699fc72da32774aeb4c825b37e29a83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd384d0de23061554fddbfed77eb5a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f92a04767f1868048e1f66f263c41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4dba9fcc4968cd67980caa0ef6f01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeff0b290ded479db2bfcc5d2ede7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8d8b6efd2ced9fd6b7e52f59f01d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e936eaaab4851c471c776ca8a9bd2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c30d1aaf8b71b329162ccdcb22d67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4198b05e4f919b5d0154d62959472664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e33d54be32821bcf6895d56c95548665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd19a2a620028a3709454df5fe88fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288eb6ab61abedd33a25738741babcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d72c58fac5c1c121f20cbf9854121f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963894de38d7c0239e96c87e3a4eba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9408a29e1956e41d5a4c3bc8aa3851670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4195b82c432cf2002991dc4b26480671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1869c612f139cbb64a532a7a3c8f7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed124b04fdb9b2c4c06e1b0b03a43cd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e0740679ce622319ad22dc82fce1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91c2512c52ceb03b7921845b6e51e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b08a9d4a43ea0ab782e84e283ddec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61bc112c6f844b4781c9402739092f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a158d0293c7e86499e5c61cdcdb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93292f424be5017de48c2a429cc87197679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c4c60d8d9677c2d34814a7c99a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045fbfa21333472362e5ba28d92af3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037327ac48a662d4b23fb0fbe06211cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69e389e1bab07f87ef1087e07b4fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ba7f3fc0992c7ff86e23c61a99fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed38f9b534c654c5fe2fecb27f142685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f21432177d7e893ccdcbc8c96b5c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4e8efe62f4073c9b4167aac41bcb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f1914f0dc7de91622eb203da4b3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141696767d1141114d3ade9cc80b167689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37013189a546fbdb4c7545a2da010690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3f636d02be76e065b28fc09df7c79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97dceadd4ed416a1782e29593fce9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd49370971a62363ecda1c328f610b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cba5f3115a03a8b47de6c37bc10977694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e287e3699a670d3952d708b6c6931695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4205104d447a38cef1a55730f3acce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e9b37d2933203115dd141bfbb4502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535dbcb1ca89601d221f52ecb63441698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1f3555451a67546989b2db39c9d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0cff586b37f24e0df79c0f2865608700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a52e1ca34734792e6cece76f031396701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809b3017b65321ee24f2b30e3ba770702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4fe3a646e3d4925f025817e4e25e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ac2cdadb6859df0379684cb64b83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885dc6cf12b46d111f935f1f7bea340705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a1ae76cc18145f607f5d666f9434706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f078ec4fbacb85e77c54fa48bc2b91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f8308ab12e6c044f40a0c783b9b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ad835a8757d069af0f3e530e47c05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d06649cd388393337abe987a5cea6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f448620bcbf559d8f78ed087f9e83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17543f4b7729758b6d7c76cfee79e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a613de1f3b27dc028d51f067176ddf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d15c580a6f7a9a11779515eac97a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2af450c10217525b45a00870db38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160308ae52bd85262c8c8a37c1143f52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c59a6bbfd9233cfafe93ad58f420717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37381fd1457bf7842819164ac74a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05e69a016b9fb8d999e26a0bda1fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b49934837c9cf6b07c9ada3ce5c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d2144aff9d9673d39e41a7e790e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87022d8d8a900a2a427bab6043f50767722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac226c805464170018918782ae22f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fd1d256c71bbe888088722874dbb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a45ee92856d1e1a935fd6348a049f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6038db992cabc0124c9a1b4d9b1146726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c668d1b75dce0811ea8c40553c58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb19092a222371826ddb448071db3ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc64c5c2dfec5c52a58dce3c14b2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49102f839b9057fe8cb3929d3021160730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856cba1685076b126e37541e970929a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dace6b0efeb4b93f6d91e865370d39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252da81b739c7def3aa0c89b03a7fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad30fb5113e23460fb7b79720decac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8cafd66b7dd1298ca13ad072eaee9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933078a54fd902669b039a72025f07e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c90d4a1bd1ffb9f0f02be51ade4b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790b75ac967d65b2c75fbd729a7c1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90034623af44a0d48d4776c4cfe2276739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259657502b032586b6511edcf94ffc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803c8ef957f38034eaa53a74c0ff25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a2ab5ff6991c64fbf176965574aa6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab8d94eb6bdd8ce6b88a0749494b05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefede0333fdfbbc915c7d6749fa98f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b3a4e08185171a840614213fb0f8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb99fefda286e83f8acdeb6b867bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d330421f55f60971d3ff0e38e5e31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5320ac95dca6e3e847712a0cf1fc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182832c9a73b6cd84c7a45fd2bc5a47c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e841af8c1feda02096c75011ebc1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037ad1bc86811a54a4d3aab274e5526751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd43201dc33fa554d5d0bac1562827752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e852036016e3ce2bd39f56a79b950753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062f9bb9ddb9800528efc3dc2dce589754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e915aa513d7dd22001f5641e8932755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9df0d816f5cbf29eac5db1ca24605756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba9d17852c87dfa2a416cffec1c2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089dd2787510b78f33d399ccef8ff6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9540eeb70e40f071fa661d902150d5e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>