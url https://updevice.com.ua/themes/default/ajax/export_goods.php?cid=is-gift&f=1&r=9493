--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d07ea3dafdcee827ac48da714bd3581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2a2d107a206991412a9ce2ffb4682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95db82db350c692804a5d00709dccd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f86780642ff4eec3d7ddf4c7db49204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2f6d67a58f6b569a257fc4d9bd045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d07a802331737f8569b835c0dbeab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82562686657d790dbbd4aa78e2259237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb115f2f201347cbd3e3397986d2fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ab424c366a069ddd5397acb1d6eb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293b48ea9fa6251567cf9a7df0e20810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063346ebe97035d45682a61de1bb0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1362b1a5194188de3697a7e76bd5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770753f14dffdc6e7ea554c4395f851213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c076594e55f5861ab27a0b28b2601214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce2d91418f004f25d155d68a4fd11a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d3b47ea8b493579a60bade3baa4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb081637add6b9540ab0c03b9bb27d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24f00e211b28ff7b732395f4dc48d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6a14a0966ac12cb2555c7639a31c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda407eedce8f3ab9f2982a2db679e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3db93e6e639c0bb12186bbea7641221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b45b52f9975bb79f890c51e4e3ac422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584958eb1f438b3996297d5a766d64e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5569a770dfa75be0c327f26675e0c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2672e6fe53dbeb0eb8c8f0018cbd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507b9e9aaf2e8a1e9577b5845f9dd1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292baf84cc1ac189f53fe125377601c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8276f983e895289dec9887636ac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45cdb8b0e769b270d76ea94305764a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3a27d8d312410d4e8abd9674d97e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a55f3218b26ffb3b4d73614f7c94731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d526b30e78208de573f35e8c0d8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc75c90fe3269c862eddd1cca1b2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b8edacde3a822dd859dd6c047281534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7941d03d68ccc23e7c21d177cd1bfc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6b2d3777b6b8e0f77d5cf4dcbc0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a931074ac65e6e7803d0697089c0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665675b76186622c9be3ba0d5a0c33138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0879f658388fa876f04725e26064d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d7561131d7f291094e6475cacba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ee6add792829e22c6a7bbde560b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba29e2ff377aac92a138546563d55942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db36d834a1c1ff80ee12e690082cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30030f32e6afd445de69195ebc29397d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ff2d93d76a18691842de4d2505cc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e98a606ec796f60d6d8f7a651c64e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca62b560af2ded5b310c085ed2c3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ddc9a9e9d4aaa3d1c6c515c5e9cfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa537708632a5779b3cdd6acd3cb07849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeff033ae1aee992726de16ee489c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6f0f61add01581249a41a7b14d05551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fb6a664ce19124f94524b1bdc566c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78690888b182a75b2e0b5a40db8f2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd16b454065ef1713db4813ef630154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e0868f841b26e01f6ebea98a7038755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6cc67c6e2cb195d2e908a3483e1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae28cbba617af41736b541838e497257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de58a9812700d787ccdaf357b7d8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d70e23b4f112dd663e091ff79e4e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318841db8aefb7ca5a17ceb76561a6b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246be373dac949f5827cfcbc70b19e4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfcf5dc74cb850009ed796c791f53c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46bf1b95abf5d9af034789010280cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a4fca377148a4f8564682a55fdebd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065c36b8d23864ad0e98b0ea09f14c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec839a47dac4fdede291751093a069b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933908c61e38948f63d9ef7051994067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a39e18e4937a6a40454364de6d3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd1c64bddc99675e9b06a582c13a2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44aa1f7b1307b07fb8bb28a520435470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f685a2fabceb3bf3c37b3ea5352c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4160c95c165d38bb4472030ffed4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea63e3ca2d3e8a79b8d4708e2bfaf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad177ff5a40ebd36b23a94b4e4cdbd0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74812f86a2e532ee772054d4989fb4f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b03e7881ce6865dee06ea62cc046676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047259a347c6660ec3ec6ac18061bdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10411f4b2a29517e3beeea6b9ed79b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ade263c8bfc51b0cf9b298e9c77f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb24fd9624d6b33c40e792291ac9bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea7cb9abe0eb8b9c9e0bfdf778b07181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27221faa953465db0a624b028b08083a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64557bec05f19c1c7e18e4fc896e2bab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ba5e6359a1df3156dd23990e0a8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6fb6d48b9bae10a4d081997d6b17985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1c197f47fa3870b00f6b45a02da3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518fa57fbfa19e2148cca193830b1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938199a0c41d2d94342a8660631eccc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb639678377c8a588d184f05d1045589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007674aaf8b385fe09c8687008523f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c871ba7d1b0a64c3eb265a5f3748f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d20ff0eea433e1dbfb8fdcc3648192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad79e9982e035c97df0fe0ae69967e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231606b719d89f6a2b18e11253168e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3b4dcf67c71727ba740146f836af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1612b6ae55f7baef3c1fb93e3b9c1b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f28596b44f649084113866ff61b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d5ddd9a5a32aeb2201143841fe6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c93d3fe62c4b47dd5347525b96cbee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddc6e4da7fcec861a43b6781e5e2a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5e79bb3f4131c9eb23ff73495e5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d88ffbc9004c59835c41a3e7cb59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5596a0ef0323bcc6e898ad8caa2085103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bc854f2b9a45ef3c419327f5abbcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4384c08d4c24d103c15a97d3d10003105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f32b66f64618398f5970c690a6c323106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7489ca3b18ebe986cd1df9babe9b70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d17335ce6cf768058430752e2dd7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09847a47ac4e40f76e1b382b31006e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891c7ff0a2cc7b85bc06495a2bba28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce69c92964468ae62690339ae2082c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8275fbcf5f1a45f9a939b8b9cfa9dbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f41a36cc26bb91111fd0183db80780113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942079e596f7b11bf3a6bdb5d23fe700114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1098864380de34a3363eba36063e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb49972a5f03be3bd97178f6e9b9e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a8b9735221d698f460a08be2d6d8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32182d5c1069f0ba2b79f82dda49ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86814b3e099b33fb6bd6e978b335fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d7e52dd10f714c3fbe606c2f8f48e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4815903a980a5145fdbd8a6ac4e3e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb3b276b4834b61957df2d89a53a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53888fd16551264b200881f4bddb5252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def71eaa036f37c547655448fef1eb27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dcb108e32cc9d6013f9467ea6b1b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e20bee232d000b1fd24ba8a80c58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014edd4570ccde0d1f850cacad83eb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c4a850437596c81335d11ba61eae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb295f5ccc4d7e4ba572e67cfc2302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f43972c8f13137d3aee128627bec12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91985d51a0725708bb1414c8bc3e1b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491d7ef5c2cfb6a512c85fc503585c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cc76028375a693edcf001603ad729133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900a5535049af177340fb88a818f53e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebbafeb494ac6467b080ed1a8ebfc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408b751337a4c7c598dd023a52913cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c203215ce288866d8feee1535b0dc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832ed1cbe72fc2e2589248d3e65c25d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151e1b51d170e56f441a015f7e25de6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce062027040c016594eed77e2719e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7245dec85c0bb0db7a37f5e7cf3cf56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d778453b32554f1f638413cdeac0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e4bcd2e5deb13a0af9da84be3b9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df1afe77e59e859f1cb2e5770ffab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2fbe2f33bec88eed55ca0d8d00cb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0314ddc3fd420b3c4f9ca4708bf2e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01741ff0573f12e707a5e55ecfe2860147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6298ce405c8c205ebffaa269437d0f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978af8e49c972ad63fc4b4274d15817e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e314ca5af30a9f3104b5eb4404ad25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa87ad59082296d48480daf654e9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c81695053ba0728a0099ad542000152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ddd36f037437f8d148aade51ae32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92df4f8ba1b20e3ba9177d04add6584154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d16a9b591ad96c360ee29dad3b82f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400b2ea7ffdd3927cc72120f6e7e55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe97009bb36e0af78f29753ea81b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a7426d995e9e77b0d2b40d37566d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff142e43c237cda3bc65c203e1cbab2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c35e238dab0bbd4534024118e0f5fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c3bd26c37b606328cef40378935e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e07eaaf944fed13a309f98e518e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6df28862db9e3dd88f47f06bf893b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749e74efae42aed20f2e2e40e741f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206eb02e21640ae2af0ec90aabdbe47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c216a02a239dafc235fee6544a88c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488964fac55b96d6c14df2b5826f099167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62111a0d24cd566957af72a2271a13b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd91998fc5e4b42bb7106c1c3a0598a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d5b88421cb2af92772c02cbb57bb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46432d2dac12d86491c7d75573258171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1dbf0a87d5417be520453bf25d29a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba887ee25c9b6c3f781632f7fff23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848e68892925532137c8214f1049dbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaec63f1d159421f4fe0fe2ab6c6c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e64b7dfb3c18954299c9acf76157f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa3cafdfb6787ae47d42fe2e4005dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463981ca3a78582bd5506a3d0aa5982178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6c23edd7c21b5d6dd5495deb4251179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9abfbf8552de193f0f702f3fc1307180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff5d6a3d1e8f7c4128fd49062d5c1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859ecb795da43d3c6ad47ba58e4f5cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d1850e505b93d0ff1aa30e7abcbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec634e6e7d34941726dcdf2d6fbc0eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc8b468a284e006882b6368ca689d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f8bf6d7058fba74af5ede7fb8622186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551559abe99386667f38d0a4e1167f38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690a61aa0d44a1b8f5f56dcc42d1c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5bebfec7bbc713897d25f016317f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb603634327800114309ce7d462d9487190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5291866a715b928fedc6aab411ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58812c8d738e0076c191f3b0775b8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc20999ff2fed4c90c7ca589fea31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f817b3cc11508207f81dac8a75d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f730b02f4c2915316f4fb980f3e8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072a1af4a077e09a220b28ff06d96ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb2bf18045a429d1fe68573983c6b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28accb27036c71aaa4be698477e429f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1334a3bdd6fcac2fd51463e0b528199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b523aa09c85022772748c6d2028820200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a91d9fb4c21a8ca4f0e2b4bf0aefd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec6384bbbb53b84252887e3dc9372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6958cabd4e6026852efcd69474d13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f990b5d2848be493af64b50352dc51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53e164004e70e202f03b3851f1e3cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8e65d1fa630635922e9db3543188206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e26ce7384f132e4644dae76590e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440fd7d7072aabb13ec073ccd676c4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8764058ee974711f4ed1588587660209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac289728a176aa21847bcbf20041e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e1aa254c8a0684579e0299f255d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d7dd76f1ea5a9bbde5120a2eba55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f2a9f2a20f17b8543204ba17481d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9cae5533a1a4aad37d4e80bb34f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7389b8d5dc7329b9767e7b29418fdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2194a5a7998eb7a1fc63fcc2a7dc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fb56b80b9b2af2c85a7a364a7382c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb06bfee017905c34a673a5240c9a09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ef1b2037af5ca0c1d4716a9fd01f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947782f7e4517c6866e59b9ece2a86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8a2da75960e4129715413895ebae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d15ccaf57f50fa4e559e75c258aabe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891fcee471a890364bdde1478f2836223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858fe611424823e78b52d92bd6c1cce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76325baf7f6109bc08e1dcc789370c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bbc3edf93c8256d905f7fb274f9f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c087ff7bc47427b881bd3b0b0edc10b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc178d9dae19ff4f191b2f5e59f8f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4374056d326aca8ddef8e0f939584229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9236a014691d4be5441115d0a18089f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f2595f24765d185e886343efb1902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5921494a47a8a62f3b66889740e08d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db39dfffa88aad108d05bd969e9cb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505c151bc44edf6bbb9c35e6fc455d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22d0c40c572024d6a042ef0c93c58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4629775db087b21314f13d879e631b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287c9309ab2fc6c830eb853c256004237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979fd202ee4eae7b04dec2febbb82d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3de56bcada546017f78ba2f3cf2dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839ce0a66b54cfdf1615852afb53cfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f04575096866bd8a646f0ec76859241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd981c87f0e75fb9d08ca100a0d50070242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c6a122e89fd3440ea29dee42724d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bf01bfb6f1faa2177bb2c47d71cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208fd018993bfd4fc92f773f74aae6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a67c4ecde2df8303a282193d9c5c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41696dd2916f24b97ea623fe4902fdff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac400965725651c9d3e460bd0fee510248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc7b4b50328cdfdf9829c3a82b124249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0d8732de061c9ccab2d936ed6b010250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6a28147f92616a1f57faafa405f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da273296f49bd817ac3c982b78595252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35857d114a38620cf0a2b7a4e7b452dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e5739f4a73031bcfdbe1acadcaac6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988efc0a50e15d467660f75a2b2ba1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4768c5ffb4cea4aefc6411eb31d8fbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0166130fc776e7dec20f6b5755006257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208ac51269a39ec7e48005f425af71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8c48f7e9dfaaae6ff7b46ac3364d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b68b494b6a9b9fc7614966e9c78c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538840c97b18393d97f9ab14d951fef9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb3cefb610071c6e822893d70d4da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b0791fa4e257fd2b62cd54c858dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8316d2fdd084713bb2a30c32f9020c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce325ba0e00409fc4d49c155d2f62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418848462059ac7f59fa1df00f3d2c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ef8d294377992035d543dfef31de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0794932ddb846d0afe9d7b749351268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dece12cb0980bb8838b2fa149102da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49aa04780642005ed17248b9e155b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dac5006845f38c78ccc4eba2716f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44593b4d8b1cfc42d8ce15792a7a1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7743ae67dae4950e6337bf8ea4670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131a0b67d773dd9a7641b99279a1fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf09140f4eddffd0708fc7d7b6a27c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ad07050fc599532dca59a2bc195cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5727a9f7122db03f393a9391f1be69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56aae7f5291b73c94956474a400987278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06670357afaf067850edd26dbbb9a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8178de5045acf9419c1acf9639ce9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b41f87d918c777221f6816ad16a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc484e9b54cc2478e82e3c8cad96cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a9350596cda692e9dfc53463347b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954359776788894d45d6366a9b2b21ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9a92282f8002d8739e5cc9fd47b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51bfc52a0c4175c7db000d1d6e347b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860a56f976add109332b675673112d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d133a36890c1ce2b5fc88488a9e6c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93503929c0bbd92ffd1bb2ff1dddd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c586680e729c1115e3164ec1d2305d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b16a45c848ac501b4f3e0d0825940291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b2fc7b8ed90a808bec723dbe925b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04eb8a06ce7a521768433e78d0c23f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d5b298f4ce28c9d9c8a3d2e3af3b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd8692dfc6260ab91f735320f71fae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed42b3d7bdef42792c4634ed5accff7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a52b1d8cdb99d207c5719af329de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8815f1f2f27bb676c9b13b27efe9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c1e1ccab11fc7cb97a204f1659b7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dec3542b9684d6d088fac1da22498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972dd53ae2fb9606dbbbc3d8aa33661301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538112ded3e59ce61a9580e29648e77f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387804b088e5a1ad590e045e1f7305303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241d169bdc5407bb43744552943d80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76debfbe6469b6babd3c9f32dcccbdbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2209d2992926853ccf111498165a41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890c2d272da67cd82c69b0bcd5570a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c5b01fa8b25e1c4350ee2094a330308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f93ae0045808dc4796aefa6707af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae8ac45126891d0a6c230d501a0f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423c43bea64ada1a996b5ab53b5f20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a9e805b7b8ec21399c2cd1fbfb2fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d51f836617e8c055d2d4bc910e98c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60f0ce98372aefde652fadbe79d0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab901b003424fb316e5cfc921b0e1264315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a949d30d32b7094c9b3d7d18b4442c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300694f01c09cbb9a0270a19fac7d934317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1117dfa35efcc9b4fabbab169fecc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48d273df6de2571f786df6b0d645c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f08e42e42a16f2c7f27b37dbb51a59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e3e0bb7bc8d0139becb2c32a01e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b1ad7f560221dece2ab9e2437044322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe4bfc1aef7f512e3e18d65033f30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9eb1829cdb15e6119cfea26948cd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a2054215bf85c941698309083493325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25f80628a2e6871e6c5588da52bc30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab87e6edb5d7afc7dca546eca60a179327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c11d3799f844e793fcf5305e635e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff4d208f74d25ed4370fa8051a1c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66074237e44b6d9340994571ea5988a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b8160cb0fa3ee39d3feaa25ae08d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe68bf7574fe1be9e99197c47da6e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed663f3803236ff2e7e10e9d4ff9d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b0b8c59b96bbc359cbeb8f131020d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb22ef3b19aeabf113a7cf39f9f662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b7be7752b7b74de1ba6b79a04f978336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b8da45e3f57bb8d9a38c6763e2da6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5f575243268723f0d1b524ee9b8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fa6dae121b4b4b45544d386d5d0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4fe4698484633f44185045fe00f51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ee9505ae348d7e07e7fde982ae3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da06f484fbc50141fa5858e1548712342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebebea277b81930ba48f42e4b244009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b7a14e595ed6880849f6ea876c4a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201756a9e7686d261dc55cb469e000e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651614031d60fe778e12026ae9e02d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2f312b0691253f33f8046f4cc3328347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f88c6f7ae600ad172d34a507097c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f98bf81fc0e1058bde36f075b6712f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758609a75d6ab7624f63040555cc8f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d6ce7d7e57520bc2823f7a7f86c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af1aaba6d097b7e8ac906ec658df8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d095dbbb3113f365afb57e72a8c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34b556cec730c2646ab0f1ab78765354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8968989179d7e663c42410fa11be5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbc58f3ed20638386978bd6cf5d18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498172a66e5f10a89d94eaa6d313705357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c6400fa6c2b8783ac8de7700e653358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7ca77d4ea384927358cd0b7c3b862359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de32a63a70638bb17958cd79c8ce7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832f679eaab8e164a3f2890f7829e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355eabbbc4957d8f6928637cc9ddba7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d6f9623aa7e71413336e8a9584d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561fe2c6454f107f0ae3efc78aebe52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ff21bc06acc9d6e215be10dcca9b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d071f11120cd9a603b4559e369d1ea6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c715859f4497d065e35c83cd07831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b44cdd80c522dd2a6dabcf8c5ff96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf3c620599592c8ba205d1c394a91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c910083fb51741de0b56197dcfdea1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718169b958fa5cfbb627edb985b742371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0623c2bf091506f8b82a27838a224372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02784e6a37f0080ee5ddd9e2ac856b18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4ed6660389687e5eaf02b6fc51a0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9122f047bbd0eab65ba594f88573a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb416dbac6dfac6c127afcebd20851c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3f725c502c450750d8e7c9024222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e910e8f61894794d7f87c83d106c1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7530ee23122752e61fa19ace5332e42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de1ac59e03ed12fc4117524006bf13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c2e4d13a48580bf6feb9c7732770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47634b56685e16bdf7c73f29a9c7aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c50606398d21c4bd356ea98af3d30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263419ef76a2e528ed717a9e3bf843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de3b196065dcd92257718fefb29904385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c925c88b876ec28f64da4cf6622311d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0317253b184c3e1a89244a7dc554d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f18ab50b2b78af3dd446a997eabf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b22b4d52bf831e6ec1ec7dc5fc4fc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c7de756059a894de7936bebdeef7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c0eac65d5b21f346cdb1749827b63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b914dcccd68b1cef1ad0609693972392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac08fb5f5351fb5a02734d0f36395a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28101243db14a956481b986d1b577102394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e047b258e405e9465c62f3ef7c11da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504416f60db2f9b83d68b52720ad85a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047756ac0cc15e0e210983d2360541e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57616a106157df788e0cd3bd6c01b69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e557c071b291816f4ff931a7c651fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a711dc9a5f3c3efe0512bfa5e46f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112abc824a2116a8fbb82702a7ead7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df7cee30970be4d940d8b2c47d4e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed6de1183f4260dac656e9f0a6f5f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca345a1584b41aa63e5ac10bcb16a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed374d55d69f027d66c1f215e65147f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b305c35c954449d21f6a1033eac987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ac9eea19bf878f5d7e1521f87719407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bd65ed6cc0c5f4a3a0a24ee09e940408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69ff5aadacb2997d6e9e08f33f35a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843533730b3a6a7c975820dc3e09f943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc80c33b5d5f1ff0c098cc07ac658c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f1ea9f2da683c7159d4e197813377412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66f3dba60e61b2afefd080938162dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a96e72076f5b9b82d5011f14ce9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4227c18df75391d928ea103a38f1ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417d299331320a23cd3ad4ba8af54c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6620139d2a27080a99088d120ad84a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bc0f2b922a2f00b8b37384abdafac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e18c110162ad397aa4f8ec20d4ed9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd506a3b6c35fe1f773282078c8267420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4a50ab66e7486c64e1991e4d2a98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d25602785853fd8108dcd0b19815e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67605de17cbf03177d149dad3203f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6885212923312ea4ed932204b26a2d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940f7afcec41fb1fb0e4521841323fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff41944e3000374e6e1106ee2ddb6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfc6658efe0c8c645c4f60c44a48c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4b3650a09b04d515311fb766ffc47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6c706277445e85b672d25fe2374a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dcb189ac8b72b450c254898cbef1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984508b6a76b25753a8240432d0b197c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e368ff1f305506c85b55da0bb08da1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b511ccff013f33ed6c522c0fe41597433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b4f5a55705becd6923cd9ea375c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ffeaee8175d7eec999f8f3385a389435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86008c1b08395537c21ebe39c6f5142436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48febfbdca659f2d2273122a4327b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97183fbc0a2cc3b2db72ab011621bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878652908772f1439da26f5b601390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60e5c759f32d16e5b191362b7dcb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b539dca816f97cd86ce6d4b787b7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085bb41537e6162675aa62e14e1680a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6322f8424a38a2a55c4b2974fde0bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e0bf366ed5e8be0fa19bb0bac969f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188331ea390389db7e154c8bf89fef68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01815c14c825325c783e6ea0ed7a43d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd25883a6fb8c97e1aa52c8e3288bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd6cad5037d958b0d9834843ef668448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ee3dc46f7f271163a5af2ef44b006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606e7572bf80af9bcec480fd755332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b07427d9e18614f3d0726ee6d517a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fefdc457d852b62812ef0394ce384452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd1404d2d7728e53d264ba39141e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6510354fdd0a6093dffee0d5fb116f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e59dab29e375312b1d411f45ca0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81021422d23498a93b75b3b7a4ef6ba8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4734bbf9a6a189b489a32ff2867ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ed498c9ade81ecbc45eb291a720f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba379bddf905143fe8a06757ec286459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901ec11be54351f5239d6e3fbc6142460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f66c2de1cdbbd3cc644169078244461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de899e4427e7ff8f6de49004c697d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b35544b5e8cf46f2e2a630d089a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc4cfe8ae33daca7388cd7b305ec9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c54d8f2cbcb607f2daaa3f5f079cbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2af1676da8913b1dd9e826bcb0b21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605308790ab31eef4fe711af454f5633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29c6cecd10825fea8378807c4f765f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470906c473334b70caeb1ea711c0dc9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2909c76ea80bc9699cc3c742f4ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc0dc0bbef8023aa5a7d52654b482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711093ad29656125d583b04a6b466f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387ed306b869386f73c6556d698809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a12cb270235afb80929189c34305b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2eaa9d3adcaa1c1d9717b5acc71ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111194a12a5fcfa6c9acd1a23a2249e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0cb70521b6924ae3c143c5f0d7118477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8b42921867d81b3097fef3037532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039ac46819bb933d2ae005d19a32c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d682692a371b3c04201b7a6dfd23b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45339440d76b1520ed45cbbee8aeb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f67f9384dd310f3dacf1d7b6372e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3396a179a9af0213fe8477893efe50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc372ab6f83d6fcdbe4ab4f98f20595484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6728aeedf27de22575b7f9d5efc20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f9c3f1b40a0aef7f6795213ae6020486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e1709c45eed2dab6e5636e434a7ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8893e6505052bca60bff9658cb38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53ed2d092b5330b914442a3cf180c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55593852d98753d6e5d9f9371d75f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21893eace503883e270494c5b940f143491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87776997271001bbb9ade8ad6cb5a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373fddc1cfc880ce083a3ce48bfd058493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc50eced939c20470a3e62fbf9b690b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f13f3d5bd61b6fa74eca56542e2bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387551400cdce6e3245ef1b882fb896496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f036a89882235a085a80c7266563cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e03fb031947b2b5e37b15a2f48c28b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e015042bc2bb4ace03619c59b81f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ef4bab4ebfd42b0213c4eb85049f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c59dbaa617bf175cfd407cd49034ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17794f186d3143acac4795e05eb9371502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac17c2cee2a753875eff52d6498ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845a8c4c1d49b3f5b228dfed1f57f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2b2e5ec56f68206bd578c95ed2209505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4f6864dfee67b7489819ff641443e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e8dd6f9821f885dc7808e5a8b3c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613cdd58488287677847ce2911eecac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a0cf8c8768bc8d92b204fa9bdc5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd2e1e517f2e8c2ef6b9c78fd0e9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077139c182e0d2098d21b651dd4bf0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3031d41b3b1abe84543b6496061dee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48130bdff00efc79c9b5635ccb9947513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb7cd1dcb8b83c1071179f78d2192c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae334bbd167472eb13abaabf2e98814515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39acf95bb5c9e23620307fdaac65e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1ab880b238b876d64db70b285f69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339e3ad11d1a8a3b0a67728b8d340d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419512dc8b3af7e23f87d98e7599d0ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f71e943cf50bebb62b63181fb5f55f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7faaa6a862281ba57b6f11ffd773d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad67e396c44dbbfe575a5c3533b18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ac96ae17666d0008a7ddebff91e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861f29afb04607743184e39b1c8b66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41602c2c9100a2209f59a8da6d96bdaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa44c4b289ce22204ac39b44f94c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724e6c00534fa1cf4fed49594b49e1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2e7095cfeaa39285ca08bf4a92bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc826ebe07ba7f39723e7f1be94f219529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1a1edbc3acf573b6b80522bbb4c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072f49304e9fbcd473dd3632552595c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73455d040cbca9d62cd496bb6a91fdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5131c6c3ca15ecff2a480033d076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b098f8ca79bf31a93d2449b8d453a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2c9d755002e1713e6d35e1b52f48a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a1b50888d135fdef78180898e62f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fad6e78f4385501dc2d70c6ca26c33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d1df143aaca32d2ca2ebcef68b82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fed2f540e3ce6129f07d2093e9eee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a8a1267d54f9f19e8b65bc9f6213540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb3f82d5c01fdaf1e8475bad4f16be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702306380fada85c279a5c12084e71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d2fde79d5d3cc2aad54f9924eab3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b34034adafb4a92f8e25804825e08d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4066972a79c6928fb379132613cefcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8f941cad501309b55c96bf78b76b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a626ee7227c4f2c7e76d9ee699377bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4244c885f4d161c887c3c7649b15e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eadd5f0d37fd07476a32309ade6e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59cd8f78686e2eef99043dc6530f04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cec7740d6a271d5434271adacd56e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c307a74a091b2da2daa061b7400cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b4281dcb056aa5c925f3f0118497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9713659b9d506095e8ea8b420722554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b66164187fcab60958cdf28e87a83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616e18c27c78a8fadaba0cf056eb6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f856bf290eff49bb8c2355b278ad1ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2368b1ad194d0cd5f4f090cb59671558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1228410f9b92fee7dcb15b160f26f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b064c2806efd563741269b5911bd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610789755403f0dfa8ede0485b8468cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d056a40791edc50f74a3c101b689562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b5998ae092a04992c0a5dfd09995563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e25b4916d0bd5756daa126a33506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b391ffd5dede3f55cb2316d86ba1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ee68b41438e87a1859bb9d0ba1f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a654bc3338f1f7410e78e1ae6a631567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5acd5be94ea9344a343a7bd8a49a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43146d67a6efc299fc0fc66a1e37efc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287c1002812cad3f2bb0e2481a81c30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b5c060c91d22902fab6c5c3ab086571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55ec7d0adca5d58d694a82e55410e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1130bb3347a54e16429951a62bcb9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86592297d71fe7e3c5597bdd768c48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56abf37115b330fff555b11e166153575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad86fa1788b3acef349a5958fb3eec8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36789b28432ed3e0c1ed49476fa880ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e5ef29afb4657ffa4e9f01912e94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3bd55354c9fe96b7bb9ed1b3a27da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a25c7796f36237d5295700ce113d3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ede16c581fdf4573be69552d6b3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9521f97066a2e216c98ed14aae2f814582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37dedd6d6252e77b8fcf2138cd7a79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa633b3cec2ccb487ea2d5b3ef4dbd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa9489b9ba36b55dea169d779d3ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032b8afa4cb27ba9e93336d105e6f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd057d3d60364b09f666b6bf02c80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf4435444cc803f36506cb148aa4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cdc068c86c4cd17297e3fb41fe395589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86aa92bdd6053f70dc1ed9d31081ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057f02ec05b2d0d21fc60fed4ad55d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301f8108fef26f87c2de50c2073af9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46e24b7093595fb90ee993d488183593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107a8f1922026720b7238b0112d270594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fdd07ef5e4d0c7fea4e1740d99be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf8fc87dc4f00b69f54e31afd63d19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f3ad52b5b4dcf5885ce89d49f116597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391816d217326241d6200ded90508e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa926246283b5feda8cd4f028d44c66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431de83d65fa47e514e171a808b5f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93169613b552fa70fa8728859d427436601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e346242a0559fe00b2cba40691d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa644c5bb698a730f43bb4c2bca36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de974b7bf5f32dbcc6b2c5d3469e9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8286aed20fc092862d03ae3cdd71b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077d96fa86b14d262193e2bb401872b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc4b62e4c86725bde5216417c765e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147011a54be9a47eb70686015fd81d24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df465fcfd5081a9daf4abcae7b6134609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729afa45199a1b276c6a19f33c47ba15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa70b35500566f97cd9b6198140fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4195c5a2298c1e3c77107a04f86bc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8f26641eb26dd0d220d99ddaa03c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631187c644734ee11989ffc2513c053c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feaa47ae8f10c4dfebbcd0817b9b96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc5b4d8d38d8f80f1c2ea8816764a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235522ddb4770d099e4d82e8befe5d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b96cb4f12bc33721760776baff2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d91dca8fa64376a33d09601901ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52d169d86bf60e0770095e339cf06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b12ecc6cc70b706d4af6cbeea73aa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ee68edf1082e416074f8b02dcf05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36ed514a8c3a3beac041ed6ccbcb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d4542f4cbcfbbb28ef5e8d7252392624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8125e070db63b57182713ae90771625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e614efd7a8a1bb12d494415e4b6c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e641a1c0579fe09c9807bd209ae80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012a6bb56fb80df9977ffbd5af85824628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167637bdafa4e613fd660978159ccf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5502dceed80d052091cd2cb69ca24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811afcfbde79b5cd59ba18b50f9d2b13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0064d041c23c571f8cde2a8d6ab8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fafed2c76f407ce3df6ee8fb3fb1b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028eedcb4087e10acdf44a86e8655ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb0fd145b4dddb87b9a087f635ac56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509077ea5b0f8db7999cc1335caa57dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289742c47bcd2d54098f2aba0082ffac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656bcc2d5e53e0de8c8076d374f628638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131f986386c3e7d837aaef965ec13f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a2e04a3fe0fc49fc0d6b2ea325c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46d8dc34697ef2abbe2d57ff4fd98e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee323d8871ced3f5c277196c2e672642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04714fd9cbc02da521ab17a5776dd91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063fdfbaaa41571d2c30f585c2c56aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8536ab2551ae6ad2ce92be5556bf711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893c99822c96f9b84b3bf2a40f10b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbdf0d121c0cd40138504298d2cefc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5e592cbbb9f4021d65aba6e5c9f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25660bb23f3f7dac6dcd1fc0ced2aca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99e9d079a9974206cb361f99e1182e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338605e722b7f244f67883fc08958cc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3420bcad25378fd80b107553b4854652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f75ad71acd5237d10b77cc6d8110d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bce24cb23ae248ce508d87d166463654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a77bcb0b793b06d78ad685c646552d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3c9ca183d4ad33cf15f239527bbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c7f1179cf5046115b9afe73a1c059657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4974355bca549dc562511c0680f100658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a067d66b6c231a17c63291c224bd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d1f1c6e1686285444376d27f3f0d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee095330c12c23f00b5c505fce68a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130d4365656e2cdf093810f480c5776662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf431dc149adfa7d53f9ebf2ecbd50ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e87e96abb45f5f9b08b59cd28f30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35d8241a6cc852c1530a702633b0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f3b9c0b152fc80aec16ad7fdd932666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be4b939ac038d76389e8f21b1705b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb2089406ad73a0ceea514bb6fe03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a476019ba51f072f5ff1c7d40ca85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712d2ec0092aff94aaa986eda6c73e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5f4ea32d9c00b5fad9852b2f65f1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5ac4b0c86a6e8552f69f9a3bbe9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af4175bbce865b5fbb64e801d6de0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c309d2aa2599777bfb1c28d40e99cd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ea56a4034413f9505e65e50e6fcf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3810b34bd7df611ac5929bbacf9cd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd9973ea9b7ee5a00d564422d474b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21bc4c614cbcee0688ecf242bb7b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42435403378e846a6693256a20a6b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280095a378bdbd570bb64f1669e1219680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838438d30250aa4aa0b9a3c0f11e07c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81823dcd6d94a84160866f2a506eb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875861265eaec9ef802d086ba79aa33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b5380ed033db57c59e41e5d5c042684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63e7193e29e6fc23bfe40dad183701685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c52e8ed6d29fd6bed88c17ee5a0e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeecc4996e82f84eddad33c2e44865687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a3b80a41c054a9d374f250f8d6d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbce9f15d57ae08ad5c67735e13e56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7e1b02738d3bb3d4092e555cf826c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dfe9120de16dfe4b59c839d528d2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f6d85c06ecc56666c5365ce3a2c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf317ebb2a7c48d49945e1f077eeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f6e6b61922016b09cb1979c086788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8ce4f4a5bd79142029914ef198c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054a7ab1147a8c91afd002c6423dc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cee0e9be7129ac5c80315e0409185697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251282770b8656175461cefa08a1e90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115e9709d31eb42888f71be7966e5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d13669e143ff128ffed212cf42e9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f292c50aa776922cc624ead87b0d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e4a837b8da6c51bee49a1b0cc683e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be848ae4325a1036415891e074c64ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00e209c8cf72c1a0f57e8a57f697d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518158c7b1e2c29c776376661eab4a4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40b8de3fd64721b9d89d8c33fce9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0781109b1873f9276d6988107c323707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b818a9e84991fb9d5dc9264fae8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874c45a826ccfa3088565a93be854c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49eca1dbd61861832b374ccd105141710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055703b08793e1a794a148d7022a88cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ad01c783ebe44c2eb4bff14bcc09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78450e1543c2c22aa96d6463836e30f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5418cf784bb85741a20fcc7a36eee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064bbc580e41a29aee1a613aeb7f1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11ac57a4994a09c4287569bfe9955716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c11120905d5aef4abb5c108cd0c63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55253c775120def79063ed1e41187eba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643338baf37561dd3374463b257a44ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64181e08f9df50d4a224044ef306c72b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2391b1131165379575a44062368ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e879b669a0537150c98ccc11f55d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502eb515599337c02e5454e7bb013b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3f80aca7ce7661a31472f7f26bc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82550e42a473136f25183b0f6171f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba0e7b6c2252e2aaede9022f5a897726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28703c4d35200207a8cc093d86950b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15932b282d579682165493cd273e2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b455d5723c71f9226e7167f0a7c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05033efd16b24e864fc0651a9b90baa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344d389321e8cdf9777a55f7d1fe59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b463af1d0a528544344c9781ad7264732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348feb7d5863f09be9e81a0f907cb92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653932d07fdc7dbcaba4283c5b0c53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440ab1a5673bdc797ab461cc80d9c2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a41d034938bf197b18d953b632cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34d9bbbd69648b5ce891a110924cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d549116ea17058de5b0458761c42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d5f93aeaef058b3d3b3425cdf9b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc91f7670ab284d14f819db6ba5794740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb2d96f14365055e761a075c121b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e8c1da9b111ef65100fde21057e54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e7d1431c13cd98e9637e836c1ff5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706bd7814ec3a1de7d4a65e457e4482744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8818e6bfe30c791501a635c8a3cd6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93980d74e55652a84009dfc64d60d6f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aadd4120f363c07d1d5a588e85b3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24eeb727784a40c95916dab4927f64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7952ce667086a3e1c9c0cc38ae320b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd461d00cfb37eb83e4c0d1a868c82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b3ebf425a9ac84f60133b3a9e905751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c52acf6586e25ff1ec03ee0a6a3f84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbaf0ba4525feb041de5f2a7fc6eff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add395848b500d31ca651f3ddb52c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d21cfe55e552983e18ef3a33b6bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e61dc9df394dbe6990720f606423ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f742574f02d9a616415d4a3ffc38b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d132fa811eefb963850b93081248758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7403cd4ed8be9463ed5fa3360b5c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b0daee4d20a08ab156dbda786f70b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0cfe8cdb8bd688e0a24c8b01921032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc3d421da243852ddb0838c1ee2bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaad805a3ba6d665079dee0df144fa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0efc470630d52963c9f3f78b0b65915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1985380705cdf9904b7fb4eef693f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910176476b5cffa0a954649c745d7f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83117172a1d89e8696188a0fc180332a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b71002fa7a3a2cd554c9596d755b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ad97c8ec9117a0cc0d7ce65a745bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc9a1fad161c94f211f7e883e9b4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9b01ddcc6fddce5d4b847e00cd9a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e0a24e29931ceefc5f4ddedf8e6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04c409a79f44298f069a7be024fe3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5290fa8ddf6ca491fa91eec46f94815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a6fbb8e75f1deea7d6abe2de21d6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134606f61da122ce637fce3cdb059e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d919bd1fae33a2a6aa9abb1e31ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd973eee304e9c1481297e4a08d2a8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9b5dc6bbde0d1e3c92e60b672b6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74259cb2bd141b599bd950ad2314c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be6f0c861dba9c2669e5ff87d75de522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6c3a59c05d6d1e8ed3e054136cba123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756a592428dff3e9369fc692fa5664824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29930c94cec56812520d2e4171a56b3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0a682f4c47547087d9b75b3124a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f47255b9b6a83edae13f8d362bec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54011e3b5ef4184e3b0d7b3bd6588728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641011eceee927424696d4c6bbb7f6b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260a1b59abfc87e747df322b86332e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46da7f8c75b1838697b725882d0d80431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84816f3734e791d889f6f8deab6f2d2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb201e108a4a52403e24297349d3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05aaef88f98f3286d5c150aaa5b0e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4df5bdbd7c69a5adebd7656a61d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ae116b208002a38fb1ef1e587997436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cface9cdcdfc2cf9369c86854c5ca2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f7f534eb98ed7516a30fae976263238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0018946a7550bce8f309b2f59ad3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5716b2f24c75f71e2e990b0edae8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c7830046d59033c45e83ca1f09d9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a04813fa6ca7613e5404546a4c6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36b4f1d3f454195dd001a8b7a0846543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93b46e8ae2cdfc3335969b4523071044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78705831c80026bc8f56a31ed5b7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e2db126f14df5d976e8b532b30fde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c356b6617c2eba3584e9b90bea79047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c2ebef5bcac13e18a75c96383a91b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9821dd0a92538258fa419d23344e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a307df9618906752774f5693037c23b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6571cae9b65eda2bb827deef4bae1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d7e7d3d73929e5089c4c65a6b7f0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa66a1ce2e22ee8ddbe5b5d06054253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee922c9a565c826fac1f211ae4e52c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57457fe5d1286f6d04521b6aafd5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd5b0b6be6518e3a0aa0bd2644f7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854019f6bdf501c9b3c772ce5b39e40c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93789383d5ee383586414e32aa97e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16009400091d748b5a454e9bcc7d8ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c8c3ad201fc65ad48896e3e963b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc78e72fd59b06cee17fd35fe811161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90032f5cfb6f218c4a5dc9024e3d0d0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684d74fb2af9209807c1bfa5867b6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ba861fdba550a3cce6727e303c6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d99fc56f772c79fd4d606d7e308265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23856b2646e7a3a3697ce52a81b170d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651380371c1da7941928493264553f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca93119ad1d10bde3fda8e808621168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bb5676a5b4b3dd2e39b4000f7cc5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96f3b04a1e1cf9c9f47177907eb68a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f45d8bdfec33a76a8483b7f23ede771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3314f2ce6fd354e2dfee566f87b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce59e45c94aa1507664aab43bbd67c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c9b4490ad314b88732729fc07dce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ce6b5cf2476c460eba718cf70fc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5db6a686711d9cbcf99963294e0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeeebc3f5d27eae5e04e760c9adbbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fa16f65d4b46bbc83294e81655b8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c32379c7976228e97261e74c05eeed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea45b07ba332a0ae8c40a9799b71d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffff4c2b610546b8ac02f3d5c21b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a1e423bba8fb16d113908a357e3b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7b79ec1bcb8bd75bcf76c121d01d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e18f30dce37e8cd421ac7b61ec49684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfbedc2a06326bd93054385393b6c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1d2dc294a51a00f586f3f099034e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57932447a81a3f2d843d04c5d9344e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf5e8748e7384f793b279fb30c3c5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bb2bcf6298803079393bee4d500ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9fd6762f6d4fc8cac03adc505ad9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9d7af49c1bb3e1da073d066586c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e36da7498f87a432087d9e341ff9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525f4b079f8e59e77dfb48ef3d7c2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da229425f3beeaa196696a0eb8a1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfecdd559c47d2097d6c73002ca1a3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c3eac1ed154e0155bcb8b15b9065296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f75c6d5d2332e40bfca58074325c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7152f87612df543727de98f232889898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c27e2de8956c8526371d1089b2d3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b00a3658c5c50dbc603745ca92740100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49136084401e8b4d331b1560937a864a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ffe18b28b984fafd340fe19553fcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d90f3ac9be9be6a9dbd304439fdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dd6c91b7c0a0081eb8aa651031661104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795476491bc99ab3936ff1be210493105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091df649ba02d23f1d2a371de178a06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad16afafa7571a9d15bc45c44b51b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1bdd6e2f53e50896e39c0eb98ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed76f61e3a591cac89ef83e6c9e182b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea44fa6933476cf0f149ddede0c50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a165c419389e0779fc004cfb315b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e8c1a5fbd780f226311466c4bf4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54204c5043c329b2d727290a488a6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad662050a3451330b27d2e90d8262e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229a9361fb2fcc251412fba1ba03a36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd15ba6bbdca6b7aac5006b14a18fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9fe55c653014f31659281787a73b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05123723cbbc33ef39c95c1326c5e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65cf2b722becb941cbd61da7d1e36e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2ba1774b4d6c03ba9a56bf709c889120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf223a8f88e000f05d5e4fc0c9729121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892947f26206543d345f48c659124b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfcf794ba1d6c106c5cbed369b6313123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a07d933073ae5dc3548336a78c85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd067d52034d39208aa15f898c3ffc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b462f57a97c1c0d4f8dafe2f654cb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c1c06f45ebd29ddbee8425f39882127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c8b2639868deb6fba3557f42b2bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1907873066e8cbe249d52ddffd5304129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12bf2fe06017ea4cfb5a26b6cff055130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89ac2580501af481cc369651ba72db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a28d34ac70193628e03bd20562d4a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d191ec226e14e17267fc3614b7890d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713374cb2b70ae6e0fcd33f3a3118c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52609c1dea480b86094c720e887969135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc0d35624009cb5b580dcb69297d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028cd16aea7b31008eb8f95549f338137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a915b6e3f79bed7d0425b15a384e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cfac2b1a5f7bf2f16420361761fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f8365fb9ec6914d83a764c606d49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1c6bf74bc8bbea07bea2d68f6f33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e220b954c9a1ecbeb10ecc90e8ef3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e140ec969d0a0a9e36dca00da7063de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c260cd6eb877926cdcbe0e4e626eed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9cbb5d852986ae571e729795e752145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea16683cd056e70738155fe1401fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92711af137f1450bc757d1bbf6656147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8c923114d269f2643ad74bf2728df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098dc7a271992cfe430b66b9bc0f799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264863c7e0788d3b4f0a8ae5cc88f052150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd82898554c08c7a43c01b3148928c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c88f501c1ab8c03ca4be7e81835d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c04c6d6512eeafad6109966ff7c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104035dad617d4113b072cbf7ca3c0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a6f55e30d6f9de179bae49483aa7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605e672aa58c2e6c296e7ee879dfb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e76269adfd1c471430e217f3bec4df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7191cceb84b92ed6c97fbc1e2c308158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cac19568d4b7cbc6c4c5b3c200750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb3f2c583049e386a39c947155d64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf34e3830f0eaf26b511ba2ded86d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f780ea0c9d13c3576ef19751174e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7befd5912ac542ebd95124ac4daeee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4891323f4822dc7daf36fb7229b799164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813abf4767cbb1a94361857127229f9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b63de803fb01ac47ed6b00808de6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983522d534ad7f836380d998018ab86d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec12de4e9fd4b2b37b49aed3cffe01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be991c7911447a2d7ec3ed35a4958f22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239638c73fa5f8a2593af01f2d08bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48477b3b770fba03834826b965a288171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8390f285171296bdc82138b8e9f04e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca356236197ab729d3b127a1b964c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14332e4ad1fa6f25ed7ac3a89a7b8188174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0694c78ade09ff5b16eff86fd4bc253175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3197fe0988b67da347afd2081b5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d42e77aed063da6936029fe2e9fc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdefa11e84c9213d8dc72ad9da5f38b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4bdef4e3da8bb914d3733db68fa67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bbc9e208fabbe25ad84c3b747b546180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbc10b7419a9b858a57b64a3078661181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acfa62612d3f105d0a5d142248bddb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a2fa907947b92e75770a773347b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c3a1270b045af0c2582b18d21a95d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2649d5d48240ef82615cfc53a0a85a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a99615a811fe5306de1ca75c257cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26ce5da482778136d2a4ffc94f329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa9bee2fef0420f7232b199d00c1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4079054119434640d39e7a94848ae1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea05d793027266ea6fff066d1edcfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3006d754392ccdad42fa093ea2dde3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8a51c12ac437bf438f92f2d40cb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a25332b922a9de8188f907d03fedf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2188891900497b8ab7dc6a493e5d92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb03dbab4586d0d9555d3f321aad7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480cd60af2a1cf9b067b8e1fc5ada65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3645bc836e8e7b8d92d333e9ed3bfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8968c960a47c47349c2806d931f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7d36aea52aad58bd2515b63b57bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b729c6ede88e0dd3f0c2f4bb1c9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc32aafb9ab9edb4d287a42e07c248b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb7b2c654f34bf5524709b7218f050202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41c0c733ad5d212ff15345eaedb2c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec551e98679cfedb135fa7d47b9db3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cabf12e67d93385fd71b0ead7fafec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548dca28369ad9c429da33dc0c9ebea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed22aad60d25a000be080c88d18aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242f528a8729b0fb731b53f807eb40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec1618b441e3364ff01af7241ccd2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab4149a8ddf568c270d22cf5f78d0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511484444fb9da29ac66f09990b009c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b35cd2cc50752e5e3b1196af95e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b8456938110e21587aec7db7eaea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d3b3e0b17a3450b4ad0abbd24948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064379b66e9e020b0ef12e394ccb48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073998a0a5f90c1c47fa0633354909216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445cd9fa5ada9179b2a529e890f0b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df2a8be1832a5e66dbc2c9ea23f3d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ad59c5c265a89b2a49446a38e1a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d669caf9b3021606c2e7468618d8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1701661149364898e34de76e296dc30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78785786fffd1d7d7ad607910e04b38c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e955286aa4aedaf92befc67457f1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27586337f10ae5afcc71347fc21689c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59554c54ad8133039937020c2b7774225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb685eeaf7d5c081c09c42a17599d96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dbbf9243b86d49a7378031d94e568227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b058e3418bacd6d9fdf329c6cc4bcfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b90655c7de510887bd8e9aac1e0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b0a9c2a9c737321b4b8b00af98cb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba65d9b49b3b9601378a864f9c7153e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108806df41f23a0ab810b86682169e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7702da34e7201b06e5fcd53d4a25dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abf1b08d911f944723db958c61acf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f574d8f375cb2c8efb02d87ac23b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e998b41ae7c4110a6674e431cf4ad20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06ada27a4e6640eaa33e1e6fc5f39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a884613e3847188743ceb7b06b69a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acf8d8a63d708a4237daf581499f12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24c04e141352c00b3937023c971bd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b30bc69ea8a7e982f5c4395c358074241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8014f623051c9b55d27aa7dce915ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d3903f529421d72518d2115fcb466243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e385e69dc5ced7c32b4858a64ace2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd363eeda4f35ff4acc4feda9ef67d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e30e4e97073f07d1fe4ac2966d0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d267f55451cc34bc86a9fe0937ca12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1879acff7861161a80303d54e3a94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8acc9f17f2cea17bfb3c06868e91d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e07b6234307625afd24809bc066c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5bcf8332d4fccbce3105d718fa4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d677838e30044a5c5eb3110c37a1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb680bcafa6117c893095169ba30211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48091ea0fb650e9f4861b5b2a6f02f5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd29f0f8e2ec6ab4982390c44cf78d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ab48449bfe508bd562ab5f2b83c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7445d97e7cac8c4f73f69d2273c7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f96c37ed05d80bff430daf1db96bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41713eeb45b3ad70dc1ef763cbc8e78d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e858e2b6f1e10bc97c86021380b974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702025eb57c87b8ca403a4ddb4cb40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f572e36b5c9af6900fae5c8a92fcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640ab6613e3ab4578de392167f6669263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f657bf69a935ee26efb5e7f82a47de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232f4ed9a40a901367ee71e686badb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89df04769f5456991c44ff1a91201266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5319a7ffe75f37ce291e6d3c011157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20e525fbb944c3d578373a97be5e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8efe20c59a1bfb2750833315c68c69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f81b99655faf9fd45bb59d97c8cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5c113e44c6332f412ffcd7ed7668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220816911fee74160adfd9d8add33bc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d3c2ed50d816c8a633011d65d51c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d46df0734a18b4e436205509c9be1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a385f712792886dd4319508f407822c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d596db5017bfa45f86a151231c4895276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360629c58201ed1bcda68855807339277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001f24174b06c5a00bc6c99bcba43e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d9944bc3583510b1cf328136c0d77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0b6f6dfb126ce8025af46710e316280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71716aa90e9ea0ab31c84781959ecb8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729811f9a42f4d62028bc01773bbe7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2928efab7ecd70ec084019879ca8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e6a8288e06835404fdef36d65cad5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee41e54d751476afe1079bfe691e12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0fece082f984c9a9d4ff7355c8fda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331dc69fe733857ca86a360311f8a85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c4a3cb087d6808f3b35e4d0f4bbaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af9651be573c02814cef9eb573c364289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d8f5e7fa1aa7794cf4a5d7f6e278e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22493e149ee6d811c6aaa4f0aed51af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a48c31b118422b3bbf3bdd90db6776292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a083ed6487af29eb8841e3dee42140293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afa39f493e22cb85649596284328fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bac59b083894239c1384b6720fc1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54b57525b03de1407aa115c7b06732296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66f9cab939157e1207022258dc71d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6427759b840b859e9ae0523252f4ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8327484c8bfcd9506c1f1582b5682299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3cad6d3f681c396b78ac5f413c65a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf731c0942d037ba101661f859a63e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60601b462edd7248323dc39194b024b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a41aef8ca04361447e6475602a129c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d30e3f5d552f9407223dec5bacafe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2f28524ed641b0a7a98f76b468df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58537c60fe2b5d46001be7a32c84f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d23902116630f387e6dd9769a670307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40df7dd24d2865302ec7f0521d8e84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b459c60459d4007d2091ded6ed36a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4891e2ff3cd0e11b524cbbe63fd37d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd165a644d8df5e9a5150df7c4b5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8b189105f9f5ce6dfe0462166a309312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ff89f3d739d494282699adde9b77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279df3c4fc07c76314dfcbf2677e67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae988cac8b4d7633e5fe1a83d361bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8336fc2438ef1a8890a544837c689316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f86b520c9b9fced034423e4f0aec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3e8c6e33187b633f6821e228c6322318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eefd20a657b49ebc724378ecbe22c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390940f9db0af79397d600351f68591e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d617fb849d1478734b9fba5cdb65b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be03c932dd17d44921d5b114d7c8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd60f8e29bb7a339ce9581af10be79f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792a3e7d5b93cecb3f40a65963ce257324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f36389f657d01dd2602f4d3e7995c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06502569685b756f63649ae28c890a67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3db4b0d148f5b344e6c3f88f7b239327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c172f7124bbf55659e24e47891a2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e6cc4c8fd59aca4d67611bbe08917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a981611c0991950e536bafafba82512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730e1cd976441877571f8007e2d556b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c978520e6b37ea5d76f96bacd5764332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9d0155189da857b3f12481d9cacd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570539350b58abb756eb1c3b4d3dd0c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4df7dd5efa758376c1b9de9f3ff1f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5bb2515e3f2844117eae8a8fdcb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784e038ac80dbb84d2759dc3f570da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca226a1edf1481722331a959ec01f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b820ee76cfc08ffdc5f0bcbb798d4a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6736fc905aa873874230ccf86ddb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de814849a2151179ec395bda73fadcd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1703550978eb2c3489b0695f66f88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d06b566b893bf3bc9c9e6b9d8e0cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9ed2abb593bbacd5846a3563498df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62a486cfb48cc29c0325558d402a6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2e68420f92a0850f86a0af8cb6357346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6503342671e43a8bc512f7640854f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081113221aa34e555a3eab32d88e6f13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926a7c5db6381bbc2d1b052e087d84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606842914864bbf438a7f4ee0c58afe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db75a4cff709d3914566d6ed2f666f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf6dca96970f7090ce0353e6bd898352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f82e8017a9099539e3fc3e23e409353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd10d17fcaa3ef1f9d65bd924b363b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdefa99e1e7b0a96adff3134d54633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3857e8f5a5a48592ffaf0bd63ec29c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb750f28ee726f30b85619749a3e23d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc660941c30bd988601b0ad445ad59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c3008cefd2310a000c5b3f415d93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67dea26988a7d11be29aea90d8bc43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169e9e7aad5946673ae73f7ead28d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce324768d7540018283f05b7f680348c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3360e67955f2a50005077dbf36073363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a8322117bb738faf89684d5f6d824364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64424242af961f82e43c1e9ca9ec47b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86697c53f617b9c8f9c7c827530cc6d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef1a306fd662921b4a170fa1beee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a72f4d57cf8a52f1cecde1355918368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ad38eb828f83af5c75e3931396c78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afaaf9ed10f1ec60e483ee8b5ba21b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ff657df2205b94fdd3fbc63b0454a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be96ba62131e215ea68c1419fea7242372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d75a1b6bca91270ce43d60b74eb61e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5cd5fd61cc252e8210b72b9fa0fc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a5a89c29f1b0d6669af584b453bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bef43b65b84db7152dc7870600567376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732058065f3eaed27b6f4cb31d0be84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8ff63ef30adf899e64158cc47cf5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bd2c6d31750b673ee4c690828158d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27b93800119b3c0a7f6f621f4e007380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c98da6ace3016c57a5e9baf735d96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb9fd6e4bab307ee3cd810d382e8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff36f27c7cd248afcbe9b7ef95e8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e16b09260312bd099c37864b5da7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77977a35ea7fcae0c3840c3686431385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d712b556c91eab4abc66a67dd71a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62761c13415638c3cd7b0edd2df03307387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff360608692aebed28fdc499c7a8873388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb452a5dafc92fcdc60cfbc9c272ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf260e22692b87a93c845cb768bb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ad8d40656012c33b1cd775361961e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c2ab2e0e4ccb6bf9a35b9530397b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d5c9cca6dcc79fdc488eb9a0d22b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d42b443aa189a2f6d75d7dc8a7d80f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c89c82cbe952fe32161d2bd71ab6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88b38fa251f453bad7797512c8e9c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296bc8227a0c072a88c25237711c5d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690de8c21baa7d746dcdffe3de69416398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23f19a9deada1111c0d4d78ed2c41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7c8d0a207e043b347d76aa54af70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9cda3bfe3962fdcb8b61b9ad9827401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fe862ca0fa587f9b589ec95ea389402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8da4b4b5b6e05aa927daaace96ab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad0a35c17ad176f43ccaaa05c30af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c2c4a1582d5dffe6c6c3af588386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14045eea8649acdf7820edf81f5bc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810038a9d3ff162e1fcc2b392cf72f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95288b3e81e9fdb34382c78d57c5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba8289a0e3b7372c4b9c5881c7c7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c79cf8fc9eae22a0f0b9b521d5d51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622533055f0d81a06d70b153aa45ad08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9e6658fb9e817f7c62a140048d26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71931f938d8841f15d07a0f66098d75f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393f9e83068c85592906ba049c1238414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c621bda6de7b3b6b418058b590ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329bf015d0a5a64741a8f96a60e936c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253d1d5c1b6d9ee0c0b66c008d43cb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44514b5a195bf73ce4dd16cc9a0a2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e47f7425dc3e4660f97a962fae8cc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fddbbbbf16d929e5e1dceae3b8696420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131babe7a8dfde0c0bcbc7e5b783fa3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a18e6e230ca6f95221377f3a6f6d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224954219160b66d0a72eca5095fdfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d46edd84ea0bb5573d0d5c1e813a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb2b4dcf01f8ffd27354c3042c8ff3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea47cf134622b2b5579d47509b1111c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580470a1caed9f3e78251a7546b41d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0feb1f7c0e20a3401e25c3aa5e753e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d6215f03321b3e2969bef27725ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2619cecc06579764eb75d12c8f9e6d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa75c7e65da91d2b2051a195d82025431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe8242e7a40fb934b8827124c8a2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58f8fd5f2a7b706849a2c2a618a6a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca3e4f3356856765e3a2377321758d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3a10adc664a81613917b91bac13dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a478e3b2aa3f57572bf8f74a5518a50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4b7834754e1a83d1eba28017ab34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0debc6961c1228377eedf19d757774e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b34d49baa3d989db09041ebfc9d5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe63cf3162827803f6445365cfbe5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e6840f34f83c6f5461522ec77744441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b791094d3e75fa03db771b0869565b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d508eeae39e08100b2d219d5a8deb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d6415bd3f84dd9f535281527f9060444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff5176d11cbf0e725e82fdeca5daef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05933c69fbe3e45c7a89d0512f876ffe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e93c7e25a238036b52c8b5900ac11b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa0223e94fe0fa9851142f2cc2c611448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5933548a5df28ce2422aef602e7a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0911814535cafd845c9b6191797505450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cb7ff528ef03efb334064d8752b4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa39283c921cb497c4ee75e283a717452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438041cf10c8ea69fd48b401d9455da2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72d7357458452a32327fac12b0753454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd169bdf42dbb947c76859efe428451455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc05064e361e096abdfc6623fe87ee4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725087c16828e5837f1adae12d2373c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a3c321d34c9d192894868a9416f1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eafcf1bb3e140af83a3a789a9ae9f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe6ecfadd9ab0786b48f544462f63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01590e4694c2a73266d4ca012f7b7f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ab00209e7f21203f1851de624eea3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48f5198ab2cb87f98a52d2e925f2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cd8015f5264b5c6b0081a2567c66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372c579c70f02b044fbab72e659054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809b1a11095ef6efeb882e1d21fa60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca14045fe436d1912490a3b8fb66b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a06955ed8a9eb1c9734071b17d209468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bbaea2bba235cb8eac35164283c71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418475e307065ce6bfadef0fc235bdac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3debd1370451390d928730273e9573471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746f7a626dedaed3aafc7fa49b50c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e9668560653b7ffc34f6af6743b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f056e45f2361f69718318b277224474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d836c9129607d9d0b42d8cd94aa470475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda942c0e78a8cc645274bfd7928527a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03165e24f659403d1accf53f233c246d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca0ec10c7e68b1e41ea8bfef4e79d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1cd3d5cdc0223843ce4c0a308ec7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50effb2fa340a50e8a4ef7baa228f9a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b2f3036c37aec976a46634bea20c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881c66e0a68db827534f19aa5790e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844603c05f26d7ddb9d1ce34a5f396fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf2b20b15d6f3d223ea69ded5d05d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6066c56f74e70e86963419c1fe67be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656ba021e04be477af96ee2e61ca1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508757d936a8be1bdce6d6d77c62ccd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4731e2a1909de900c6a6fb0971df3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c798b850c662c74927de8ee866110489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38ac7720396a418fb47ed96fcfcf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca9af9703e1be6e52bd0ad4555171f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c8c5d930be1730e9bf96796a2c13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068bf51d4ef70aa1259724e1895488a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85acc55a5f4e591257e9080e7cadb71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3b76ae3a6f641a9c0722943de307f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0f45313d058d649c8a8f907134f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3733116d40d93d02f91d44cd871b80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d2c2e29513b2fca201e9a976aa052498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2154be3abb42013655c241caa511c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b557b44fee0aa47ccb9da30cabc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a6ab15b22d19917e5cde1d4ca7d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4338ac1eb31b786c9e6fd0a8ca1641502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933329283d50715391f97444459c08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cbdca19c8061c7dc70b459b2f4fe1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857448546b7172d3dd868b39200e05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45253d8ff555090b61996b6917f6c0d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd64a4f44ade9ea67f3a35b30568f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a9b1c44e23e91686378f44c9f808c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856107b52d78b53a6bf0de2bbd9be2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978eee41cec7530c332fa65fe54e3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5bd2dc3c66bbadd72e1a66e2d9e66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaf8ea94d207f6e365b5ee29d931e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686e8b4e7a1fcc9acf1849375dbeb34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610bad9239e94505400ab50058231df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea9521630affdeb25875a3e990022515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06697f97d71c7b16ccaf9a32b8188631516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a2e34d2ae3e4a352810031d4e203517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c702a6c2a019deb2eeed21569043a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14de80763b1e2ee99b750f1e2d0c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782171ebb8a915834c6034f7eee5107520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e4e3cea5c7e8097ba9aad5421514521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca330520a9498424fec9e7572f2f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f23a4c5d680d32b9e81e0c0183cb92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0544cc587e44e15ece7721cdd102601524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa048fec80523e7b0837d2f63a07758e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331c5810e4d60a03e9e53a91fd5605526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86438f247744919a22dddc469d10ee58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73ee932052791e46e5edf0450c691528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304a3c4e9c70081ca1077f63d07bfe6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13f43f24f9400073e8c96502b1318530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b792ed097c7b13e9ba703d46e2fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa75e746c3813c0130ce35fd87b9a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e6dcabc281187d69e3b6d910edb74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa3c4d0ce0688e6d6ac67f400d2ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefe8d49c54fcab7b9b581c302ec83d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e64f5128c9b79e557599c6e36b3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2213cde8d8237afc3604231745459537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45075de1cc7c5e7729f6a84913d5d162538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79cd6a9982278d9e65f6af2b59cf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35510c9d4abc5a4c8eaad2daf36face8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171d47efde7ca873f547d25d2f8bdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7dcb4a4ec401aeb26be53fab4e0fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa6ef19b274c7310e4cbdfc05dda9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f7a1f71c02afe7c3ca283b6d2e1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117af8167608219b75c4f613a289f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cdbb84f93c06033cad1017e829b38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291887b79130f4a1c73fa2bd117d87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010fd3bbfd9c5449385c3982b9ed6c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cbe0e9f94cac16ca036b15d52fdab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2ab53ab731422806f5884b07807e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e20bb707eed1f1b8caa10e2a1e86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68bb4e7cdbc05444e4172ec28a120e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b29aa11c4d9553239e9574f9a4884553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05c25095cb237ac34828ebc9bc566d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf1b0e21423c9734c5b97cbf23207b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dd9ba80fd20e01fc9c2ebef831641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b37baf71f0d7c4f624c6470a19ac9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10ecddbc9ad22c4a2582e25c239ff5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d308017665feacbbfd3f34782ffe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f3f82f0885900b00855fe1ce31cd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b9fe85e548e357b773201bceb00e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d25693db38cbe68d9ae7239b2435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f541495b42d7e653fd7c493435672d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad70cac0c237ec1025cb38dd0a14e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c644588df969209591c1901a4e04e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edefeff7d7c467dcb483cd6c993efd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271705c2afdaf169375e1bb0830db5e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fea0e86a6ab4e8fcc39f65b058a95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537521e0dbc51d03f94868f0cb843b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567cad99f6a08b7215a0cb2da35d6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ed34b36df6565ce715034fd7a6f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b6ad1cee8c36d3a58961348bd3a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a831eaee6fad94baa6e4c3cb6ca32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd75da76845d4ec38ca4e018b1eec89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bead6c5b6de31b30715e58dab9f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a16c134eaf53442a61693017ad8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c12ebf41057c97b127620a355a58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056f56566eedebe5c573c1108e6c62d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf15f22b1935f715773138cfc677efa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835676df7749a3c35625c2e6418e8dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874652ac9e2c63c25c0eb93f3438888e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1dab1bc3f44cd69fa45cde2b18e16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d408ecf8ab03f79622298cc7efe6dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0bdace3bf997a4b895fa79ecfb552584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdeda3ff32ed34769486145a9cf1a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1340762fe4a549e010a29adc63f06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea3d2cfe99f11cb5f38cb33069b0b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d91079ee329344392f804c004ba9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4f056bd52c4df79353965a8ce156589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6382cc59b3dc8a894cf581ea573ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527da1786ccdf174d85a33164a1aab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3aae250870ff804563d1e7867dd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a91012931e5255d2b078370772b10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25546040ff64e1713f522e9f2b9d7e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb05733f366c12917baedb6aa02089595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd57f588bb853d80ed16541a5e39283596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24c818510dfe9fddf0e124baf9ccc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17abf3823db3b17970782242c4f478d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad808c603aac36a7f11affa2e40b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f066d98fb400ec223985eaaadd84f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952644fdf4ae37e65fb9d0fe344b08c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347bf95ec8efc227349ce433451bac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835821554dff33976b1d75986db95445603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7723397308efe60eff3dcbf5a616604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0b46b4eb576f6cbc033b104d72fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427e7274adbd9208d6d2394e9988ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429381e75cc721057bfd2b9f5f2342d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110c9958af1fe6903320718e76785e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a1756f5b86f3accedd37f46af9e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e89bd9bfc9fd83e3c997ad9d2b3c3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70431ee02133fde15aefe1fe10d39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b4665420122c6c478a0c1c3283134612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ff3c1c44127b013ad7b93dd89fcd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de440625a5781a0448aad7358e8c76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502125b3c949427ff459ccc5ea1dc6ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1fd5cc2a6f2f11292d5f8e976c1a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079f615c80ebfb2576a53da1e6a12f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38785c39ddcb477f92210764bcb70a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0889589de354cfe1b7ce15a0baea4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aac6ccb28c273055c2254b5956393620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b2d3d110a7f1ee9d3b4739c1ffb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5484f57615ef11e645f1d5afd9df3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e040f81d9861823fe7f4ce0b19464623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967b0930c11fa63eabfac16ebadde2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e1d6c3290fa33986e921aa8d4f1a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc6d21754f2e43efcfb2350d70993626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb350172b1dab17e4d6f1d24fbf400627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab52eb9555966e751ac248f80172ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355df859a4e0d2c7b965cdf676974eda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8cad3370e5c76d504a1ea24eeaae6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4480b5b64e80435bd73a9aefe72b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d4b3204559caaaa5cb9e625105e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a012a1112d9ea381d4f72693ed36d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326cb24bdc623ad8fb47a4b941b3b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646afd7a62d835fdeeb02e396a77ec8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034375f414e68a4110710a07d9674aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363f4046f432072885e10e984174195637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd07ac512d42c1ddf6811309cb9dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb270b64a10d5da4276c986aef75524639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cee3a8aa95f8a858b0c9daf3e2ac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae5a17f7fb6251f91277a029eff91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b437b12a1597c96ac4a207d88dcdb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260db2197e2cb26c587aa18b8c1d238643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cdde5a40bc79299b2a72ca3cc7d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727e6529bab64f24051f7c822997444645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81e54ae60b04b91d536990cbc70f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136a6a361b623b48a298bc82e57cb58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f28024c5f160c74dfb47420a6ade8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91b89528cbc21f30d9c2ca2fa0c99b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f2f9c85e7e0b694be56066c5ff2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54395e41997b9f2ccb53eca2dba671651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3962f7077cb77f19c1cd5a66027479652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7adbc402bf83ca425c9b99b978f44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15df308fa6b1f5ec2f80e3023a35b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626351539b5606d4b90324afdeb141ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ebb4a2c7f00389fe52277403e0d6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987b342a690eca7ca47220253f8ca6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e21fd6e1058c1121eadc77b4e6f23f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ffd0b99f54ced56f1d1516b8cb18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc15c4571215a9abfb0e59c00655e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7fbf604975bca8c8c1926e19f2a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e70debb0a116b2a6fafc7d805febb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01da4d071915e3d21e950a9c82850663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8111d4a805438d3b52d38e9eea0a41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740898bb335693fc04f07d9fa4bc6c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d60989d5c98ff3977436f6f67ac3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17751c721fb201cf6b261d7ecd147667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993667bf3a54cb755651ace2a6cfac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6d077134dc3577ec6402d0b13c5d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea6e5e07e260c3db08eb9088bd8cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b821e1e97465c2fa8fdfc1097720671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f112f83caaf554b8890cd1a2fe3c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da9a89d1b02ee23807635c7eed4f01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598366d90f8aefa216d2839c9ecf66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b363e43c2a7b27726f2d8c5bedc8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590224b5ee892b5ba0497c4602e28db9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16613073ac31b7dad99e7a2299ea8784677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c7ae47188e1e9db6426fb0341009678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533dc6138989e1a117648f2bb70521679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b554d97fcd3ddf50644990b2b4d2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1397dfb6177f51be7185b146d02161681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be6163806e642e7e6a14ea23343f82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d77b34409c9b0555e363cc26b7f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d06ec7374bdff423a891fa3cef47b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf03d8dd07cd0d10eebd05e197f20fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d38189c78d61d0cd805b47687c6b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853bf698de02632e00394619fd57ca3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f787dbceacba3894573679c5679acd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c9e66b9b25ae1d312411c2c46f90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514da9304188e8ea2128b04edbd8ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bbc9bb65a0c3343cc5f8f13d3b166691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784cb8feebac9ff0c5fc6e028b616c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daad9ca2dcfc936533e36529791d64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2782582fa490db17f6327da363ef262694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d36f6520c6f1e7d8acb6f297fe814695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7700de687800b9249282616c533ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b76af326e94cd3898e77230f90238e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c82eda0aa1b94eb964df1fe657bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea34b324acb9bfe99dad41d0f42f7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265b05cd119c2335d90ad0b57c4b62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975eda53ecb5a44023b2e112663e07f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e515515c5041a8d6929a54f7b855a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8b4488724bae8b5cada79254c6f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ecb52375ea19060efe5dd3bf0ac84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fc15eea77df5cafb82d3e6cf0b17f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1c66c2998afafb3ff4e498d1c294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d7e7a0ce23d8fa16e294bdff73ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe60be195ebfe70f1e3d931ec9fe1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52430fbd0d3d6ee77814d2d7da52f620709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ec28758a5d1783501e344e94f264710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd90dbcdb2d7a508343c26100e4c9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b781655786e00268f24544244032359712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47789143cdd85219fb49ef7026d50da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d82d318f4b5b51753b422663b680f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd00646de1cef87e645836fc154caf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e7f37f430713f0229ce50837ffde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24765919d99e669992e3397989a50c05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94318b08485832cb38faf691fe82b912718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b384706ceb72d9ba87cb583952705719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83cf458f1c2affd7731d49db0563c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825138b09503dfab79844ed013b37d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32580f4cad6036e590ec4a1056426ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e090d7a7a193cc6e6644f2a4c9e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57367a5d3749a9b5b3b905bda7ac7a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9fdf2c10c2b7f73cf4ea8328aba9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e75440bbcb174b317ca036c595c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f7853016eea3272710c3ceb7e7e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f23535f96268629f6be9772a298b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1354cd5b177b34a472f6a0bff243729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc442f8f045b1aa1b9f47d06dcbf07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad525877a1bd273d75a7e78fddc869a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832940610dc106c78f53e3017b700427732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cb766120a6cc6a0dd6a68d3f1c2f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ed405286646a524e9aeb59bc3b74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe768c37e9d692fae731dc571daaa785735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d6c5907258151dfafa124d4dcee7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd004e21bb9dde54a7d922f81461807737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b41b0644af67ca1d9e36f13e69631738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d84fc8b1fdfd652057708df8fb18c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05cddfaf909b5132b33c027fde343a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf8b1d9970dc85d1c00a43d8031c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74b3353b8d1d74e3f631fc1bb2858f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c5561f5b2305e3eaafa34f4618345743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85fa79e1ca86d75b65ba8cfabc28a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec2c741893222b7af2c98491345c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d576e90dc204f9afee8d5e84bbebc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388038f4ef7f930f1f20ebe873e9fd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a261e81905939bb6200b8fb77804385748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f343cda80a432e589f152a55bd0a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2f5327cd987b20063044347c8633750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d09d41534342894a36ab8c2f17e14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43fc19c04968e2dd22efeecee97480752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9450bbb1a3cc8775da0bbb890568b6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1df3168a01f25b60a23f833d47251754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904db040e043dc4f013a34cbd84d74c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa939fc239cfaf7eeeb3242c604bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba95c0d6fe538cc7beb7657289efe99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dc370b17f369551bcff2beeecf53d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4654eaae011d0da6bf62e83de93243759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>