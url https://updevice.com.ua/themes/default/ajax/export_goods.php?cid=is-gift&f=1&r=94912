--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324d96355290118155ddb6410f90f521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b4e0afb759baa30889a0607024acc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfed5003e907b8124be3cbdae8aa913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb778ccc8d8ef677a7e134f71ac9af94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c73e9d936d25156006102216f6625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a3bcbb382a070fb9e9f3c9cf91446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf459313cfe2889b1f6c18442485d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bffd0e32c160b060b7010c785750c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b7876b297f3ede23ddc3828dba1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441fd0ccf831c1b914dfeaaa5b2faa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcb65b9129694499d401fe911f182211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb665024b78eb74f84254e93774f4a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2d9e66c073de4e1dea162e5394ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05294c50a2c0723bfdd60819c8e4cc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0eff2b9e6810418e7fef5c699271f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060bc3b00574860353a61a9bba2b6aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5cd16c71d25c9f94cc5f3dc89f3fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953871ac24943f4b2b701229b183d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d574cbaec4b3aabb63dee2383807bad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7c347aa8aeb78639546d17192e6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3437f19c70f5d63bea1dc0614996321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb390b05d1fbbb5d55259df8b85050722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcae5dca7c2858cbc3e08f52c83d9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2760e61be011bf37d2e5e51f5a2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6862c793e609a636e5027b0e86e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515a0480aef76c60887b02889a455926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c67b9fb4eabb1f192a89631dbc035327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c4513114195abaafe4417465f86d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcbeef1b8aee93a75832ca162683a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e5a04bbea45c690b6a17ff61fecf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7314facd96cdacbc213eb3f968f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2fa69b01c32b8fcc2e48b202f99ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccf928641ea3a0c5cca2323b2bbec733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc599d8c157044a69a1d965552f28c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f9bb60396b1bed79d6d3507b3aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bc40c1c74c0d9af1b594d75a2b18c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43414558985f5c30bcdd2d824861c31e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a9bda8226a1536dfa4ee535962c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a73fe9c8009b32bd37ded87d99aae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0582560850bc3b0e72095f048c83940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fce5ed33578ddaa9a57add4de203441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50984fad16e74613ded8786a55e5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5371f904c60ce536a6014b5425d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471369a793e7dd8b02789efc43c674cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bd8fba1921088b620a00409c3e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0a0a11c945867f80d46a0c06433946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15dd843dcd4844dc54c5dd09807d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7bfe17e08639e3e3c6b9965972a0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ccb56868094162ff53f42f14d4a5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600098d22ca22cf5090511fe0a20d04750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255869ea2829007c27ce557e9dcee95351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2406d499ae2dc66f76caecef617ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe37bd5b3bd50aad9f0cf491a592e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37939850d2bb7e50011c370753bf21b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf98568368ecb10111c3379baf864e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9c3b9d35cf376602d4f88a339edb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b72bde42d6c44229609917ef4b2ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc630450e9a8676df229b2686bb25258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e04a23d5bd956430f309e53ffc51859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b37f1412e8cff5e3fa069eb2849b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83308e5968de024d516f19220ffca71d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba9b8712dd6958c091b3d927fa653262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a72bd8c96be9662ca4ddd5474b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec5883badc137bf11e09e31bc95cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4402b6eef5e0c78e5bf61094cc0cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c5a221fe4131a530a7dec8909933266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf378c5e50bae032da24bc6ab029d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963424836e8c535d6c74731a88b09468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef293152c316a651cfec571e4ef48669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b10e6a93ab622e4b2ad30390d1bee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f86b4cccf540939090ed1e10b50c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a927b7d95463e402c55d2335b29b84b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dad4aa5c9afcc75c79c4a70fe572873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc28358896caddbe82d983161ca9f1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fd3bb707684fa861e2243577df2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e728a41e6f381560cf784b0801d02076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf902dabee55be344a0882932e9238b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011ee1dbd0376b1a836514cafa0ac178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361e9b476dd84bf98c231d2714306979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16eeb9646d4c4d3ec618faae7fc0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ccd33a195c67aa01678df704eb9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40b69a650684257865b6f153fa95f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32299a2428e8c69e9b4af122afd461a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af8dc8c2e97860ad7c58e3532437484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e376229a004e61ce51d8955dbdd6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c63ae6c5b23283b0c5e47cdfdefe086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebb3aad0e49c9cd3bed4fb58e900e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c365685b13df0e8f5ce01cb5339588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c17a75d217404ff96181915e752e2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7738d74203edf9b004ae54cfc6e1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ccf73b4a282bfb329c00bdca83def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b9082922d1a32779e7033dffa90c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df00c37cded49623628bcaa0dab5d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2bd93df724e1ac6f8c54ec1708d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0626b3cc7eaabc65abfd870f16164095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596c6dcb9e3c0a2c2e1e311d10ffb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e636902d23dd566a515a577d57cbb0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4874d336b8102a977ad4ca89060baa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f13e1af4a7fde36638c51904a1cddc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7920fcedef548c169ff1987b0d10264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22463519172447c30e07f4f7c3e76b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06e66a5ee82a2546c7a70c4fbaa98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc1bdd8b3f506dcc006dde4edf682b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e8a82b55a653be2d8a9ebca42d26c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33897b373fb372b1901107fc40c0fea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82ff4c22319eb4f5bb7788c6eeb64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dbc60f0bb0c5d47fabef7284b419f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa1465dddc07ff377c52edae9bf33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7127c8f82be3c50c9e6f5397336a8f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ba9de98762e16f228f9943d988e05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f357479f3b7a53c3b42502a94b5e431111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20656cc2c7192da1a17ecb4f3071357112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5f8d983c29750c9940e686f113fcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7218b2a5e0ba7224d1e526e2f8362c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612deeda5dfe3d0f2d5f1c33f3f8e726115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac5a82d52a42ef4a3c796b20d3730d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bfdf8e13dbacfc513f12fd63980d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec3d50608db98063e644aab2b9956118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21165e3aee2fd0e4651e94f4fcfa82ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b2eb59f899dd51f6c6063eae77e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89caa9e849c5765b6d523703ad5c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04be050fe24260e2274cc2514cf0b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a072a23ef40e97e0b1cac102840fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe27c088afee13e6b2e6d75a03289aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cdd367d3a6530917c024a49482d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5e85d11dd1c943ec17eae6e52fbec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0956fc293f9abcdcb8ff654607b0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234791fdb5d723300687af37be9c97e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e417819d87ad1f230abd71508f8bfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa866da7cda47c5319af6622ff266f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae7edb7c9d86a5971a85d604f97be9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4223f4a0f8630df03a3b404b698887132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829515890ebdb999b9f4e663ab0db12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129947ec264b52452da1e36c884ddbb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81af5cc6a6b513bad18b386c043782135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae945f1ffd27852df02353ecba117d1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917cb5c9d06b6b2f09ca0a941a2cd6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d453e4a9be2eab313ae8de2b4387138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b03bcd84a630af56bf7614ba94e6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efebd6bea894734f41e69984aae1b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5ced10e5258d0cade6b5d53dc00b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf035ac00bf67c38c02bc7f405aaa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d46ef8585c8e503ecd0bb8e8a9a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c856651f8912e5eeb4785e26ec003c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b1d5b06e49a92832ece8b77a79b95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72594ff26a75ae3bee592ce550869bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69569d58bdb77a080d78ed9d04dd27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b6511dcd3c08cb9f02e845de29be8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be7aa08baa237201f98679f7b0399e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7acf4404a90b023f456fcfa7812d48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82f9e55432217c13008bcf779c781151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8737eab1aee7f03290205d0b9b5cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275634660969257ef9db3faf979495c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62f51903ed49930b5745c05420c23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0e61e4252e619514de71eba1cd304155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1b74c330c767b546530b37cf5e4a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401116b9deacd8f7348d893530dd0a98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9414c534b9ff27fd7932aaa6f4e9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca3e2192fc0fb1ae2f23dad6cc076159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae2b47e924d3ef12d964e3593e93b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ea79020f778c7cd378b3db7444a9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90b696bffa52d0444f8601d19bd63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca48c547b6f10f354423f1846e323b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f9c0dcf4c971a57f8b997d42b976164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214bfbcd3ef728d24335c6a3f65c51e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd62d5b292a029b812f0a1d3ef5b177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee72328c4d5f2c249fa91de4a709f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a61efa4d947139b389574cd99c6f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2595e899bc63182e533f6dd72320c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310dd3086aabe7ff34b314131a0208c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6527253b9a3efd6adb27a0d95f9684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e6991d644bfd1b14275782eeb8081172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd177d9a00e70ee82026581370bef182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962523dc64410621d064d801265c69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbecdc7706a7330c6bbdbf90d9e658f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe6e1779a6017742ed5317e26fa7cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30736b84329ded5add7d8bc7bde349c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da70c706d7a1a5a74242b936c07206c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4961ba2fcd21550786eb853a7640b1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5196f85d872be55b40c331c1f953a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006cf6d5cadbebfb66f653beae73409181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc3d3647a1aa879ba96672cdde60f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c5a3c7aa94a085429ff8b914d317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1cf6c2c64fc4cb00803b92af15916184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d5f07ffc07242bd638aed2976b87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0ce175576272aa3214ae45b481aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e22e1ce0d84e5811e26187540bcb4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303d8f904e06c16e4aecb85bd6c8bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271f4e034546aebbdb9cb88e93c63fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ea114714f3ccd6087f00ef8be3028190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c00221750b689f814c06fef77a2694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690dea392db30f3efbdd9213609f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ccf2e68086747f2b63392527e0a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d04f4401e3b4d93c3654190169c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74744781205a86d39aa0eb8efc9ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01352b5ea742dcace4552774e6c7b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e138d723f151be9be8f0fe6011f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a988e1bb326c0185308fa66f20313198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae8eaadd476a2d6eaa89d4f72dc6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c352e822fdbc1e3308dbe3d7edacf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6067ddf43f46e2ffe5648e8d3e3440201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2c6c24c2dd35e7a39c44a1191c58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd529f9cd17293f8ebb6804a57934a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a25342cdc68a443ec16d253d5e0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919d5331d6ab1dea18cb49ce1fc726a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ba8fb2da955bc2b4e62ad8c571ee5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c06450923280519ab219c74bec134207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e296f6b8b1e57f27b32bec80b827208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d44b6ae2a170a4f6a30101100649209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa51da32b20e9305f9b3ebc2770f58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065fe25b9f9535997cf2e0e7808191211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022e6e73dbcf2194010f42610466e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a49a616f075cf8f3421f2ca421f8ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e3b1be74bb953f9af1d51fd28f7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4594795a8870a5de0038feab1152215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df5fcbaa5c50feebd147887ff8fc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ff429958cf5bc98db3c9658eb135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4e2c26a1c927ab4ff9945eeed952218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973cd95fe93d8fca352bfc33396942f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c65d29b907f38ea7171904fabed4f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b15ab401be6303325a2bab29fe0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872849c3942f0cd97dc753f55559d278222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc95eed3e16f995b2cdbf1b42dead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5283a93272ea1f3b8077467f4632f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc020b06f5e4a4518e27fcc04720ade225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05dc673c096a8c50575c299bd9f3c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692fe1c77f36afd4a763c8f90590d81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7cdd34d98c22dbd963f36d7fc1e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077494ceb5707d5289ff3716b95509a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b25a286afb5583e4567ccd940ed1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e8a133e284ef6a1a43b24710534e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3683aa340a4c344ae6f0bd9fe13328232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5455f736a2daf44bc4c1ce61a4ed278233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcb02f40d9fa7e6bc2b905d45ec6c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a58972dbaa6206e7016a2d98519ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad757c5ab6cf3ffae03a4088e34aea4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a462fb479a88c2a4887dbae10fc0ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad8ae4f18f745ae1be3407f597df76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82aeb16097382d3e2dcd283068d796239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728aadfe7c718c04dd9629fbe335f7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0754d2f498a954b45eb1481a0f10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8d1939156f3c51aeac8967ec0149242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b41fcabad2ae7fb1ee7f8bacb09c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abca362cb254fe3273663333a0095e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4db848836f16df9d0aade1d5ede022245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d85d7ad87b6ca0bb4166eb4eb7f4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf912a726b40ca9a453e089804617d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b338a53039764e6831498e01b363423248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167312254ce553386df63376cbbc58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c4b79ac6516d2c9a64d65c9f2d9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3790c2b82ba8bb97aa08c6fcb037a6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348963deb2c543b9f25cd1b774f0b8ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb19028adb8d56bae47424394cad2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d7efb6274aea3f501bf6e7ed1a5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f7fc92ab658365aac78c423f2a7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15270d5e47468d554a023bb378568816256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd721222782bf3d8ca9912a07f747d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b634827259703909bde725fdd10ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f06935facb4a605b887d29d0a281259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d438405f86ee5f3869d0162b0ca89c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b09945c3125958dbee54b59293734261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c3cca6077890229bc2eda2b76b185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c2e8a4cc577468dfbf4889711045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6ea8884ca31ae65f72c666eee4da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd3e3082ad5e00ce9bd4843fb8156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b597726472f80015d0d0f2b5c601c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009f782a477633ebd17b081ea5fc1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee472bf4aeeaf244a37c2904b2e2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d55f4f9f8d6de7f7be8d38dc38506269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043cbfd48293db45c798c87d7c6b22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45501182d16cb4f2cd540f385c59d2b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba711cf60a6e72beed058b0079be85d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da4d5a41e92e39f9e0e74a9adc192273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042f82571c56ebc6bb5e60ef90dd65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978655d528c2c820d15d23496048f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf9870d0402cb76271436fde9e6b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68622c0a49f0abe30a516596d9b6f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29cd63e5cfeda6efd62f7c60e3dedc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0beb32a131efa311156049871b6ba1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab918b857cbe5edb49aa630f219adee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd69a4c3b5b919d8ee7fbe03e2471281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59784924bd9c9e7b4fed0d891d86484282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bcce41884ec45c253212674e6a503283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603097107ea4603862abba5c1d7108284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da643199a653d8e37e08b463865f68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc595c2249646a07e09b50233e042dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612090253f6f7912696bea56423cdff6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec36e580b72bc7a110fb801368cf66f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bca37e24977ea821f13c0c3fd432a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584380b6e1883a2420880ec58d82d9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd84e101e5221734ecc87b3c2bd47c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7ada55df14b5afc9fc590f84f22e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290276501962bf3f02259fd42edf9d45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b4da18f24a3932a2e1e86209f1ce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff85c7fe6bb16ef1b4b5ad50de567e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e4c3d58b1ec21535eb40a9ed558d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca335b104babfb169d040ef1e53531e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcad2355d1203d290dc264d908fe56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2c576ddf68089ad49ebf3b3967fff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6162f65ec50eabed31b5c67b200c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab2185a03c9bc2f72cde3b857475c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5961356e50c3d5b8cc2cade7728f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad93a688cc83e2d857928cc14e7de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7a29cf19faff32d6bd67e1239f22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a034cdae02abe88c39abef20bbbf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81496803e783e1d57eda4bfe10c8f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25859a6bfc15113f86adada954be0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5651bec6a3044e62571f2139808ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d47e268b819aa05f0303f139ee9f0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60667b6047b1474300af760aaf02e21c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200dfa656a7abd21458277dbb16ef6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841902ffafb56341e181e50219b08089312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006508591ad7172be0ab59296c542a4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cdf29377fee529d6bab5a5d4361a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19113bbddada4532263458882bc4ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576a7d7b6e2aad2abfe45f0e6a5d14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320121675e51c507233bc642dc351b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220ca69ce767b980695e8ef870473f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434005d79ac4ba20872075b32e50d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257de477de07fa03e5aba8d5cc9bbcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5acc21d392419715fc30f7f10f75df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353219e556e6e5384fb599387b66766322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70059fc1627ec26488103d499cb3af0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47490d01f91122eaabd21061227f3d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9347b58394bba918a41766ff2115325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f4c44bf58a39d1933ca27954258b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373dc61ece54063c1f1d7a64abaa6eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bdf4fdfba1a0d8bf6cad68c09679c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad592deefca87dccb527b50d8eaf04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a440fa0fab916e2e78a6b580113c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b86dea53b6b44077dea86ce197f4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0f827253e4539cbe825f1e93d64e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a136c5f815651814c3f259e7d143c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bccd80410c670e4d404f94bc25de07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f197e1ee7878895fc4ab6b79f0ce662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad1f20f65576ebdb35ec55de05a96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123e01161b13a65282b5cfee1162a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f61ef3c1ece22ead479df1b77ef360338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b40076674c0140701a89f57e8b25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79987f3f41478fb77bc64498fd3cf73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c01b3c8aaf9adb1a9085b8ec47ba4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050bc6230fd977ac72bd0cdde4b97fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b90cdb2195825315b8acc46ef29ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c3c19905a8cb16c123bb20df9a0c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537516aa477efc0d3d832f704841a9be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9a4e347ed55962c0794f61e776f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f56d5e8e751e53cf83c9451fdcf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996810b0a6c046e0f997fb83615c639b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edff3253f8c05fb1e29ee7434240bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594436a1205b22c286b447aca447100350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09789c50df31c5107dc93a149aaeed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecc4e1f5cdfde343bb04d228bd487f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b5fc00d929d99537ea6e7ca4555a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f31b855b93e791b022e84262c65b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f7d482374b1da9d66e02455ae84c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f8ff7e0ec69c79f7675172e3ec33b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acc5670f283d3990b3ae17ddb711f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ea68bec5019b1deecb308df3ee7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74fd0cb95d72faf2b1b43fd0912303359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4323cd48a2e6faaece9fbb7b2fb053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7564d6925f8a7e151b854972bdead361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9a8006d06f0c858b14bec28d582d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafde8f5835c0532d89f2cccc3ffab5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6613b9977483b4c66ced492333ab2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cba152e748de29c2d34b9507704d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0b2da8f4817a084f2ef22e6f5a18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf712649940a7260377952793d810367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c0e16c5076801a7ed97e0116bc24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b030ec1ccdc7c0715f4ecf2c7c2b32b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795fc07202a79f6fc91dd92ba110bef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275bccba8a63ac04293ea0b9fa577c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f2a648af3bc0791cf57c62c2ec1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b53fca40b586f38e7aa0e8a9e2f3c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f7897064572a7ef840859c42de25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f508cbb17757e74461eaa65970f5b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f5a637bb410e98fd368f4f52a75a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72084d9c76ec17e477c359d89622bb61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e4fe94cf744c6a42232dfbe209429378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f1c65f05bd8b96db7002560c1c21d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc77f6771b390987a650bfa59244b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae540ad6d50d6996a11ee87ac73b9b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fcb1e9fc4e5bc85120b0c3fcd1603382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc951f6a857bc092a7593b5e8de9878383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6779905ce8cf0950142b6c3c4f9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a52b81eb16a3114fe3803ffb075c18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0c743370e88de7a1d05d798279741386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba132ce412e348cb0de395e8ceebf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf08a2e554610177892dd97e558041388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd078e4fa80da911c8203d8bb510d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5458bef867bd16282fd9555a185a75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e4b91913789d8144fe904e63c138391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdc68c268a063e92a0d751e16e8ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c467844ff47d693df56c615a720ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a6f2c692e574df812a80b17b63f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a9508b50fc62fa00c8f04cda076d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313a87b51f77266cc455d86318475b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a4dfa964d0de7a62b7fed6a916a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427b42ca7f288b93ef480b3fb95efc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4866af1d0704ed8001f062b993e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b336bad799359cc545fa564d9d6c08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d29413afba13612752bceb8b35c9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04f709ce28fcac1fa5cd063d1dee4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a281c508944ba428b01abf382f3e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2797e5aee3b6d91320cd34b4892701404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64905e77148444149a4368927dd1761405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8a0f5faccb746b5758b9769595c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6283606fae1b2a8684d926543cf65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb104c509d1daebe40c8203680262e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe079958b41510a33b287b0a25cf7ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb7315a48d328a45c75dd54aac554f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0c6be0a06da2f32a0bc9f7a7d471411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed40948270c50f459abacd62cc929d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21e9dbb6124df55bc8482804237a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c3f15fae3132cb4f50b4a27384b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4f23207c49114dcbc416fc8d404ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec632c5e50b19b840205db7b3d7a23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a4117d34b4d35e1b0a18413aa608c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527717a7156734cebbf085c7acfc6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc130aee8a8f04e782746e093117492419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc4723f2e9aef9cad4998c60ecdca3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72a485ca123c86a4b60202c990add421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b1fd0ba5e8b2085449a57f5bf8315422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a7fae7cd104e0c750f515a3e15e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c20043ff378b50925870cb932b7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01647d3745171a9ba9c470994331bda0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee2ba69f916c118169ebc53a00ea0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1cd0f284bcbc3e3f923b44603b56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea1b2a8aa770a07df8edf1018f1aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a510d5552d041329df5f7465f724224429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88abede58eac6ea024fd54577826bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde5c73d0acb314a94b4d3ee748db1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415481e34ddee959c684b5d1eac4c530432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356f644b5a3a42a26430657b019352a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc94d9b11fd6ffa5570bf8f3fa9c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf554b82c2c36d25686da79dc1fb4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d528add36c1213a45feb31d8e19269436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c415143f4146b2f45c5f4497129b238437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5c4dac7525617f292fea0fc531935438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575f0850d42716d2d5e3f0391548b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad069c576f2989b1761a637edcb5896440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3014ed5f838d700ffa8682dd67099b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24e4b2148b8ea15f157776a546cbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572b61b803a4993267f9ef719ef3d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac550dff4895e56654f4fbf7b24e753444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b524cbc0cac2346c4546e5d8a8285445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400617854f89b09314daf0fccacc3775446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc600f4300a7cffc1237f193ca857a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a3b9e3723342d84b870072138f3af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3175d281b197bfb69d16c774dab8be5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c242271672cf55730ec075e0d543450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c24bdecae8f76ba3c1357cbb23e5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435404b85e8b67377609409da7c9fa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1706e843722d690634286c1e9dcad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef37ed65f9da3f3a26556ee0c5794454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984223dc92df5bee139473dbdecf255455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f166d8286fdab1152c40b06a74ee2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec20e0c4f9901de88c12f8938a143c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e4758582396b7ea4a12d47e44a3ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec24ae3842b35e93b52afb9404f5970459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ae8c6786b34837b7d69c0dd771133460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab9b262d1d1b47c0d8732d7122df0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babfe79b8009f5a61778a27fb135c33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad34131e388bdde2b1ac9c5b0f1ce2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d119b8f6da753cfff8d7ba3aa4c505e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87844b7ebc5440df75ebd37b5c8f0d28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ace0f5622e5614f7595ad43235d25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232afe2afd6652e86e1915eae5e1eea6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2368da25e0a0653a5461d68c41622ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343ed2410ad945dd2e10185bffb0b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3e6c283d0af427b10195fc5a35b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e733a5e8eaca7c34e7a004f18222e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656fa67f1fed2193c8ec2059863c37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f41002dc4d50ed2533611c4820d98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9484085e071b82bb4ae27060a314d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885060c2541a45410343810fa9cc0a62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3b6b9aa8e4fe254bb98dbf3f6feff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1333e0ef3637923c55d98f8da0dc74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5bfb784d1451ff5bb802bf0757a76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6895fb0029017aa5d0c7d109bcc9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc928c81ae553289b926bcb4b5ead480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7fa8b9a98ae60de86da5db7e77f91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f03bef7fd6e6a3fa9a24d59cf647f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b720fa63ab039bf30282700634c2de4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92a7fafe3481fab6f8445d660f5b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496905f96bbc81428e0fd567a1fd0a98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f9d59e110d2790ebbe64c662105fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac08c9a8f13657c2539e3833026f3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada200b035db82fa1b3147914c587ea8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782236f9a1d9d35d47ec11638fc44a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9e1296221dab3e89ba69e2621e45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f879de19bb0527bfc4b2fd6f66042491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d062aaf56cf55dbedfc19fbf60b819492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1909283904a28012bf1a0f6d9b242493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34055bacad05c594625e1738e325d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b451d107871bbddaa8b63bfd0b723f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1416b449a1193ffa92bacc133409496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784fc40758d866c61c4143903d41703497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2fdd19725ad395cb4176f2011b534498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879a257445abb132f61a812deea38b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215276ecd1950b839984099875d450d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662079b1d546e6b0373fc2905c2292501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5cbbc5390c1e38f41d8180e150061502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74123647a5989b8185e478c7eeb1a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed7f5f59880d982df4e574489dfb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775617d3f6874e0ecb390d131e5aaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c5979de4b94e4410b5c8edc4c43c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a60b18475efe1a64b89e1be4281a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2563cb8ab13d2a9c78e57fc045621be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b471a15c3b7f810bd5d7279878c9b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf1815cd96513c33353b50b735ae2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a079da2cdbda2a7be537b4be3ebd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8a2fa338cd51c91f49c9ee45b147512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f176e7bbab7debbdfaf0ae7b6525c8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d4f1b1b6c849e15ef869573a0d18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d5f12326ccc7baf963b8734419b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859060fc5115f0cfd24a5bf3e2f744e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535a0af8cf75d9a005c25701b521fc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d681680f16ca375a839f7556f75f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b318b5324b21cbbd9fec13ddb48d8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95294371ee5b9164dc361334db897db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb875b552e8291b93697cd431a00587e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2d06bdd613336c7081cb9b447de4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc6a29beb4c87a2c516cf37e1829ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34b20a57f1b37d01ce68947c5b75b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d245edda87b15add2b99908cbc4ce96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95b0ed343044c616f1d32661d4d6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1058301a822288b51caf02a816faa7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45cc37b5fc3c89baca2bd329e41699528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be55300d680b30854d0d161031aaf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c790889942b8ea2c71ea6ed0dedf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec2bc81b906c8f3da0b1e62b4e897531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf14fe7353efa8f30474bb04fa3b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90088228f57e747cafdd2deaf8ebd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661770bc918de8bb34b0d40011ce8d85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bbe64fce257d089605a485a82c34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c6b802f0b5db883dc1c6f6b062f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e8cff240aec1c22191c9277540e6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271337f839a66d905e07df82fa7f81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc0a0e189e758cdf95928107f0023539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db76c34d16a5c007bf84ec58ac5365540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70263315087515c5b4e207be4c4c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a9a10a7f1da5c6ae2858078cbe3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dea3b2c8b50bb2d6f12dea248c8721543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225cfe0a6bc2d22fc1b5a24ad4f5fa7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2942fd7bd3bac458ccac0136bb0a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa759ec4e7029d02331791b2417d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880ea002f0dac853e554a2f36fd431547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ea2bd69dd227b61db4cfbc70bc360548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c494103a9246636ab632e56ad040eaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71a0eba5f60c5d33975112ee07d41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b72bccf5d752b8b2e5007bb962144551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224b671983042f85607f3a5856e970552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269f6fa311f02124ffc62a5fe3ac05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee7831ff5a04c53a1361145d944ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7088bec35e203a2a371b460390eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb37e47dddd1005bf324022cc25ff2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19783165e737426e83e948667176417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a006706f4aa7da718effee0c9da4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff9b653e34ea4ca3ab3d8ea3b07a08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb3a85b2c86649742c2c1223d778f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb320aceb269bb191e74dd14956ae007561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84360821a1aa26a25673cb6c7bef8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3322d870c4f91845ec3be758e9acd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765f79a3dbd8a7719d57804dc1c636564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45edb1c46fef17e1dd0144b4527a902565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b839a1ec23530bdce6b53bfbdd2ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4145a893b52784319ccfd4c1fc2a8a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa47c463e5d11a25ba98be4548622568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4700af7e91c5717f758ad1f4835a0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21206254c87b279109ba30a0a01b483570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371e6417b5f10ddb3088c7eed6e4d8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d3839b292f7216653cefc4507ca9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42801794fdeead24aed22fcf1bec9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e35a16c280b693c46e967d7d2322574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e0ccbc360e2c832bca2fc6d295686575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224bf51908fdb96cdff8bebdf7115c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe2a93931d738f5b899dbcee7b4ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec60adf65988818659e57e0efd040578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22dc8f1d86ca1db8f635a25e99d13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea506dbffff892a1c21e49a5c628f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03905ddd1c42a243112404e8c362b029581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261211639ae36752a279efdd524832d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd485cefc6d3d39b7fbd8bbe35bb9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c28c6aea77d0a397b897e57270a8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a5d1e83cc53f0d36015bdf99d9492585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f159d5633245600c2cc9f1e4d23ccc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308091ef5eed46520b305d7319446b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3fc651e22c089d13a5ec7112026df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9cc95995539be5d4cf80d5aebbbbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed447fde0bece685e412879635f32006590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dffd76978e6c69dd4c47741970417591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f63547fbb1cb9686927feaaafc67e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78573d93491d3d9cc14028a281a206593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a5f8bb2d6414e116381057405ff3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a6b225a8e2efaf788650977929286595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbf9f9d6f37848f6d7de5c8aa6f5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4121738dab85ec67dd4465992ea41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c08e2bddc20e080593f41c887e518598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbfdeb141054d2be3c91b42d018355599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930909a6ee056d12d2d2ce0c101a967600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325a1799a36ace042e45a03b44e9faf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5204aa0329ba20c4e24fcfd6fbf1281602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0afaddcf9eb3f0281ea7e313538e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6990bbc90229084dfe46edbe8099f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c84ab407b6ad7cb4745f9d663332b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a509135c00255b58e5ac819125617606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae479345669a92e4f48bbf8b2cbe0b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19dbb7700c710a840d99f163708d8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30448f717336586854c504fd96d60e33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9ebcec259791a8b2475da827179b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b58bec73ecbdfdad22e7b9f9978a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541468e249082e20f5929a1547dc52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62ce43d67657dd317677460569b361613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d17467307a75b4c280a5be978526c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014cb2d8465cf89dd46e3aa0ec68c9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5b23aa36212ff6e87a4c5a9ee2d0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3389287f26dc27b0230e5159ca7cdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c105e91151a759998020d856c281618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db1467c50b801924bd0003f11fc22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb918e9956515ecb5f7d54d4cfb31aae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74892285861085c58e6ab889b1c05aed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5781e96ff083c1ec5f0c4301b8387622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8aae0888f12d8dc7c4843162a41c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03c1710fc70d9340da9685bf78afa3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb1a9f7f5bab40ea7cee60b3a2f71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f8759c49e146ec22614e2e9a334f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85539b5f5053148cca8922851468e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a742f3ed197028ad4c637f9d9f92c1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485b4d4882a15c3ea1575b76e2f484629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c18bc1494d303c6df296435c107ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92099378773e7c926909a55cc990c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e74d114bcab033eb8586d88cd9e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be8aaf5de0e3ec94c994f6c1d588ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaa8fb3e7cc4ba0353679b27de7e1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5171cf51a6b58260c61d9c5a52521635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e63c6fda649b0e132675bd04da7b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c64b7ac5302dc7953d0ee50b958114637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccca11bdf3b8a04f19236ea89b8dc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf6702c9840cae4b87dfae9dd281c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f82841d667d9d5a553bb767a58272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877585bdd3eaa6bafa821f0c655373f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6845f53687763c972d77a3528b902642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197e96b831955f30c89189527345ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd57154e25bc03d3462620a9268433644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf399421f2ecbaabc39132d6e0b3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72ed81205ee6721b56a8da59197491646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1104dda1c35a905f446647bc943e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b747e2dd277c3ce55e74bcfd5b320648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a916e9a70ae0e91af3a6c1da760e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316d89da2c77ec8b4288760dcebb58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811db630f838810df096befd1e4b16a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd9f49ef71179164550a9a1002e75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d67ff7f48252b3c8bf7ef15d558fcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d306717007e3bc9362f2eb6cde368654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0a6c485d770afe99384c60929f7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba815a2a1aebd06e315440844877666c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e221f6980513561ec8a7291c42dd454657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd129640605f23aabdddfffd701a4dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb65b11bea12ad22cee54a1891e491659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564f983ada51f50cd1d909f7e89e8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696897b05bb30dbb72303ae9b4fa24d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bf3a4f0b19e84c6fa79f7ce52e5f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e261bfa7c10a00510d74d2e6001bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2d5a3b3f78ab6c6a6392cd59fe84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14fc069100edda98da2c56afac3c53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d47babfdeed5b5f62215cef1cec0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb050ec8cfa15602e0d772f6e35ef3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5131152f8dd9f2a73bea4c11a9616668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00fda8623b416b43d755e9e0d4ac92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af2e09355271c319c3faefb107594670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1c20f11bd30a98a500728c5fe7cac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318fe84a880bbd5cd73d1207271740a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a83c1666a1d2200b6cf05f749e398673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58635cef9eb6b025e87f321aad02bd82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251f269b31d16e9ac9b4f801293450f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581958b926067bc65a7ea9e4fbfe737676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e0a6f93810d2c59536c97eef55f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539017f999cf1545b2f6a401fb9ca4e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1de0146196a9a91015ba1cafc11bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bdf48975dd7fe01307f75e279241680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220a1903c4ca00919a18e4943491dbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa3bfb146fb53848441dca5b21274682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8f10b2fbd98b0620506d32a3c6465683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f182c0fd63357d434593cdc8c4c96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809427604f23f22e2428e582db0a5bb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af70940d9f585f6664e47c477c6a426686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953ed6d52d2b705e97bc12e5cfcadc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c8f2acb4a050031402f175503bf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43eb09b97e93bdcc407a3bc5336d15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f3b312384db37fc91ed002bcb9ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079757a72790b717e516c7e1f59d63e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbebb4e8fac684a544d951b1ec8752692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f006547a555833ba05ecb4e2fc7e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b162b066e92441b27bb27882395035694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dd72c0b05ba09a90397ee9d8ea884695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005d3118fc80e961c492f01e1646c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358c8a7f6a1e41993e8133c0f293af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e47194a773620e3eab923ac90e3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191492844d1a160d6a4075e6b64499bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6be4cdcec17a73c9e69461636e065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96495390b00ce1ccf592ae82fe538a52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a3db351842ad35ff77e41e880bd6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97a9eebc90802c7508e4843940f4f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf30531ff2717024b7ba99ec663312704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db93aae664ecd575b758626979861cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5e20fabc9ae54eb36bd77a1fe187b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ff673232381204d37bb8485b26ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc2a34ee70029577120cf40c08028708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce81e7cd7a47e929a0e2c2abf726004709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532dd2f1e7b2ec39e83840f0ce0689f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa00c1ea490228084e35ff2300041711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23133066bc73164c4f29914ae9bb2c25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fd624186cc7fb7f4bf0d10a15a05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df5c2fa10793346a5a83b7e1d2f92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e8f691fc45d181bda5d088c10bd92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1675a7fd7380253ee8db383641e3f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2127a36c0105d0f61a7919a9e88b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aaaa5fb2a6229c5e632d9bc28d5cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac7ec753c97321edce027749c9d16f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0593db78ea592b6b44e2418f256277720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46358b193a7a45099995d39566b17749721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b39e3bcd62f623f17413263c0dca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a47e11c14404186bfb5aada7c870723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f95d110650992702219cb4335844724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24689c34c936fab9a3f43004c296205725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46f21ad1715d0413f74e7aec3608f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c536fab2f5f00b698a3990406ef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3988b17b9cff3bad45899e395a6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810ff6dd435f0629d9204bef6ef8ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22fb529c15622d505883a054d9eb4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce260ddb5b45df82c65c6a4736b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192daf0f02f2da45af31bd481f589b50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb33bc95d4f43171a0230e032ce293733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb1508afe51c23ea77ef74e7b7c2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e96ac4085e4cdb4cb830cf2619b4b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8fd9bdc2c9e47dc8b0b2bd3645c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d11f474646418a6f9f2630cba9f2a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f9bf7692e7fc5c092ff9d74ae7e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070497e0a08c0c8d4aafc27e6bcebb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840dba59f6992b07524fad661610cf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a87be600edff8ad84c7e9ead9be3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec74d918ba620e4178aed36056a28f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb764f12793d72920a8ce3f5d0b5132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046daaae711c2ad2710ff95912f4aef5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60255b1befa6856f68d7f74cb6376025745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a18f1810b6962e89c8f9178a6ab56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2db8d8502594e686ba885855d334747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfeeabfdf3075dfe950d51fd82b001748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257f45d7c07034f4e1d0744f8e17c6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ace891332d7aeba565f5d833af838750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f89df3f643d9fa78f91a290a7366b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9fe51465bdc30fcf2422ddba76646752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ec61955b38073876e637350635bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e4d6ac0c0afe5735198ab714ffba5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20fa3f727b9d8f5225e7fc530d0a0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04e51ce7421ecebc618f578ae861f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129bda9583bd751561c4294868d659757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80fd96ff20299763beb7fd2a2d54f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdff52f1c9ed0d4f077c4a9be7c93759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486b9b3f8cb80cc4a4b16ed4919bea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ce9a80e814735ec5787a5708393c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae179284d3772bfe6c6f79aa81e11453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5fa4c727a94786aba70a8e4ce5cbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece029c2df15cfe901414bd85c0e08b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a14f6a29d5479733f0c208fd0c33f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d195f9625f2458270df7e8fc49c68f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a20e5923325e097383ac3b30c1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99136c6e293f728db074f6c050e13e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e35d32c31277ec4b515a7db04b095210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b68453c931439a7c66bb4af4a63111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf5d7f02b8e964cd7111a2f1678b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fb0ecb059c2c29cd2f817f30f266e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91caaf7f9ae246b9ce2623e8d2a610a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e342f056323492f98786f23e52da1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb0190261870997237eba842d630416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e25a9d1511c577664f6e75333c7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08560c1e8939d71642fcbb9af7a9638518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50908cd77dc605400ad6c42e995be54f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cbc36af0246482baeeb399775aab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e41f1ac3fd04e982ea4257b6ae7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f021ebbf14b444f5e16a739f2c1f95d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34201fddd42e570e3fb9579e1bae916c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0989d7dca0da1a47db49d25f2bdf9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a10e818140314e6c1c9173f9704425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10755e1a9f33039f2e21c72a93a51e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac8b8be7d36336f886eb62f5c434627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080896cfef33414f4bb9a7adc6b7ac4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a6561ce48114ae45084c65443dcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e17b371cf8027b7e692de839d577e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cebb981cb0d3562426ca2e13c653631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5146d901e8f9bc19a391cac2cd2f32f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb164aa9671e8944fb907dd8c8a4830933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63baca2c2f080ec51497de1e86e7b9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822dea814f112e66e57d92154dae0c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605570e371d114acaeb274b398e41636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea86ff79139bc420c1b9a0c27908737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01488313a924ace3691d15319b778b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9889b6028f6d1ce691f7fb6090d8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7806a0e77b52c01dc3d23be7179cb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356916fd2d97e4af2050fa4faca9a9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae460e0b9c6dc164bf8b33b6ec12842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37519be248769d89bce24d175ee49643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a692c7dddca99fa18840eaf9ecf0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc091033ec20152bb9ad13a661aedc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065dcf5d2f9464255628ab73ac8625b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3962bebab937c0ee8c8a1438bfb3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0c89729c948efd1039a59e39fd2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d9feb88bdacda089eff516a8adcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac461b329629f6c3f0a1fca13fe8ef3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70afb83b2a95e52a581aed5318baec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdd0ec71f6507fc8d5fb44ecb8082652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6881d9370afb8ab73bc1c428d03508b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742aa974bb8c4b53f89efd98091d47654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6eff927af942663b133a96439a4e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a2f2dc22a0babd3487c0ff4ca9d9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f267246b13b13343a28480b9e74457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865276528c7d920057be352d435629558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a798cdbfb39364716c500ac57c8d8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b160e898f111d22437c82c1c444220560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559377f496e65a411d1f31836388d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69502aa22dd0aea29f89f008c9a24262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe470427ce029141d4088cea65e9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99dfe9c6de7664a719420ba46f32db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528cb1f566ad1dd2dc74129f03f563965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca63d93ef556fb0b5db6768bd2e1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ffbb90d853aa25b5a6015088fb3ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6c3bb2cd66760a8f3c60a59554f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8368e7bd1ba38d4131e98b285a2e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d572e009ed97df674b39ffb9e0c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2707c55c43a40b73bf80f21c3f5eaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e00adea04dd99adafbf64c4f388c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409908f005be00030b08cc70d4c82b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79673933206c142f6e5401fd3ece3ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d8dcfb8fa1cc79ec3e104160ab73575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0e1a1a35eaacf4545ee7e6e2104d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009433797fc79bd0e7c220a75acbf5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a833f0db02a2a0fb8d008c797dea4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c502ec7d3db1c439b07a48894348579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2439de31dc522ed6101aba18f2aa3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a9dab7d65658b82545a123270803b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a8e91a31fff9304be140b5ad03d8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160237504e4f3cbd0b8bf515c7062b5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b783ff558abd95220d53ce7c610fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2e45d0f0f2aeff6dd81ce52d5fa3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b8a04528d6619bf29ad2ecbc321886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd361158419fd399fffa9472661dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c2ef734f1a27b253d00f52022f4a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7fe5ebaaa4adc74c915d2415d9d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde5867cc9482b635c565498a88302190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5bad8c1635fc05655c79de637b7db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae31c5e033de76fae1e5d26c980f0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38587d751614865783bb7374e770fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e0899517219f54e6e6f95d90eca1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1950f119d41b9778d33b0f5b27277395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b824836476754460fd3a1c95a3f8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03178b841832715d4736f50fb299e0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb171a1575d187502f66fd7052b1b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab30538da69d5a1cc7d6ba6667c2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b039f8fa8f7785b8fb2295fb7dde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9011fa99c41f2bacfcb1b1ffd9d40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1fdde143281dac83175585195acc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c903670d83d82f642b4092a5fb37c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f8738d48fb89215e8dcacee1aed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c7f8ebfc299f0cfe4d68122381d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fb5ee88d19292509d46e6c639f20f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d60cc2a7af58c834473cb92e1753a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c9663d98bac08c9f67387ece7f73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abd8f6a288832239cfd0ff63b20972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fe699f6227616c1fc49d1ca062c06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac00e6f15a78736831cf406b025dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db720492a8027964ea082c7bc1e139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7410d34e8643f536c3d054f3fe14a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2488a92a7ab9a6371aa29fe68f800114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36727a677d74f244de19cc5361d8e08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092111f3dce22610599cee1d560ecf9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfc05fe3e5dfb88dd199be3a4a31db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12b5c8f5220c4ad7e6e6211000374118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8832bfe5b9ea41c5bf2f0b87568911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aaf292300b4c0f57350648c92a8c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688504f002480167d841286fe8d4b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2bafd14233ed5b9eb7922978f42f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828463233d77e2613ed1ad0dc20cb88b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b4fd5e5ae7c1bfc53f9400fb141a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca358160a7fd1df0edfa7d463b2dfb14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22001582c0cb2bb6f0d4ab4215f4b35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567048672b2ee84a8d260907a54245a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a667b5ec9d692c917f59a901e9cfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf3d5055b7062b7bb4acfab57d260129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda7a207b410ba634c61d4b861dc6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe4a16530454978caa93971465012131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa2a9917156cdfe3b13ed6d7d10a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db2ee53539f3695b561119a1e1cc6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ec0cf29a3d31220a51c7e23974f8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120f6eeb9467eeca6169cfef599985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96580d01f598c218bc3e6d43b2e9bc5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe8e6d637f47491830d3565888dc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228251321bba88a451db2a3dff8c108138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb146835c89594610db3af3c4d0f100139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e40f3be5cff9bbf233408896e5d9e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcc80e370c63886f9ca9097251256f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536950fbf0b9a5f4819473a586809fd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b7cb1579c9b44f376266bf48721d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c823dba10de87c35716ee11bc3a82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd901275051524ea14f8c7aeabde0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf6f95031f3962fd9b825b15821f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050103753db3ab89deb9ee1b5ed7ca87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a8429a88585f3952e57012db30d81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e9ee52e59e7a62904bb27d4aceed8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e376e73152a5fc5db1ac9730ce6428150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60086982039d538c32b8d1c4beae1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0fe5b0b407e8f9f52a67ba146d196152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835cb4f3566db31781a02e5633eb5bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd44c61f8f2b8e9fd7a2b099de6e229154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5764eadc29f73dc1cd410dbdf1eca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca20b8e2ac22d8ca978320ace27ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b41966ce5648a11283ac46aa1414f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62b4cd91f7f1372232d732b65cb0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfaa2e01f2bdb8fded6b522b4124bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9c8ddc1926cd4b51d5b4a881570d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43079a89718d4899e0274560940696b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d442c4acf40b28965e88ef342904162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222b54dea3bfa212061402e766584a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01245e3994597facdd45f510273fc58f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c2feacc9a8cc9df600b7996909d8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36a25cd5260d5f7e963959e3d297c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2e667f921d27679e608d1d838013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e19feafd6e1c2c12020860d9c8a9a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cac884b4092eb3d4a8bddc1bcdd42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0593284c57383becbe70ee1a01917170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c913702f0cc6b25d2ce037eb08b2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce718c8d1b04925bfde02e932a19c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba753c059386342b5ec3c0b93a0a7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eb283c420bd8425e7a0b0bb0bca54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c4f1c66b58ee6b03a6a269bca0dd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d994cab4d80accce239b15d1c634bfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab0509ae5857ac63392ec48b01700177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c78ae71020f242067653dd98debc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a49fe006f00ea6943a25b098a6d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c1daba2cf82a747ed03e738c347c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ec6510e2d6b3347cb69394747eff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3b6a5c516f8187ab491422cd21ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcbe9a04d03dbb88bf7d9c7a5d2698183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925bce587133e81988a9d45fcd5de73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c2426b6193338a97a71165e7baf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899a917436c286ae7e69cc00bfc189186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be16f462f2efea6096796a6e06830f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86262c6117248a29396c86724ad6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001902b3e2df0f9ce5b69970e1afe17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030e910317d581771c3f300288fd45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6d17bcf878fb3b673b394b18d783191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ba42d7924d419caa528a834b064d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90858aa3f1ba6f6db8b188a03753d8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f06cc1ba03e0bd4fa22be23c3ac970194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72d20a19125764d0016b7b8112e226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb1e46fa23398b05e97189f4870359196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a493f33e0920bb6ed8ddee5d01e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f84321c410b044365d20d4d5d523198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5feb760dd228337f73a44a05f9da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c11fdccd7755857ea24e0bf70c27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa137651ccbaf9d8c811a3f72a7c042201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171cc2393c2c52417f6f4b2bcc0977e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bb2c494c227737b90e3bf7f8f93f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f023d4ff3fd3ce9c49917c1e72c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa763bdfff8c74104d375709c8a3ac4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74d734ab64af6b2f363747bde7a48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5d2d1f0d4a47755fd8883c58641e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76554d3a179bea1f4356c2a105877208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c2b7568589cee3ae763d51bec8203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e4f59abfc4f6d68c58c93ce927e2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da346fa0f5a367994a316094b67b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533641165104ea287b6d6e8283bba54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9762d3c11f9609e749401ee996422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf55d7a86f5629dfb764a0cb8aa6638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065008da4b77447b9af110684ee8a5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d232c8a5f8599f94f871544c69c08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ddf2bd2166bc744f20b1a887538ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7deacb8ed040aa1d402e94ecf35a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f9dbb5f29bceaf739fd0b0ac0afb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c0b560687dc2817322035e59fa739220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39422ac4fbb2751e1ebbcd45b69b04cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a146f2bc4b5b35b9484f12ac194fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27a96ef120a5e76aaf1afa1ce1af7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b625b44227cd8064a5c992361c1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c00f87fa6c923ce452ca48858f2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc9d099740e06fa83b7db2ddb6d63d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df487bae4d35798776e26a9ac9979227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d0e92630076e656a5d89e8fe6f90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eec23fca8a5324f0d3327593e70f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed9c3017f08165b83c0ecbdcd0cba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1290bf27b9235d0a23a0efc41723b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e887fc94fdc5a0048b77aa0086dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec44f367d4d9c42104eb1761eaacd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22928336bea3335849e7e5bf109183234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde1949041142f959e5e289cafc6e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d3d80ef0a8b205e4fd0473f6c9ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a810271f7b875b6a3233c85d599f89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858c9b70987c0f3a79811626fac5194238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb489582937775b18f7107cc84a5b33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4135be9b7314ebd1a172d9995daf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcca448f01d41d81d4e57cd79f1ce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7f8e1cd870bfb01dec855227fa27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aab561753ebc513f45244f3330d14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb99479d64f491160d0129f509cfd17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c57f4184ce6a426213d18e53ce986b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26326883fdad467710bc26e2c4d75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6bd88ab8f9833c717ccf473937972247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260de445cb64064801cd651d86e4761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dda60a15ff3055a9486deb8efa3646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf901ee6bd188c2af1b3c3358d5402250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe638ab6a0007cb81ec170068eacdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286a44275997ae94402d90433f4e21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09913c03ec11e8e89d13d8a2958240d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34931247b007060575ced6b4e75e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36af16334f7792b6223e49b9b792e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefa2e030975165c88ac8057b050ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0f41c0a7b3c7f880d8c5690a7133257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c03144aa7e28535229fb38a3d33a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec935052f44a92a1b1d76b101b83d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2432f6b11cc726eb00c8bebebc187260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73034bbfda9ed3bb76b4809569c5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379bfccc8e9f27a1fd500cd349d4581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbe5ff26d7d186a0f17eddec5c85fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f07b68f0c0492ec3b6af42574a618264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51447b26555f7c7f50a9e58868660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e120356e13998e7455350cd80ba8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be357fa3991e9f4bb4cfd503b59fed9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f623ea982a7e787cc8ad7f0a41b3a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6b5e09341e54ed373fc31c97ec7a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd826ab87d031f7741b1861dc9be27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24947235d3ab4e530cfc529cd3842e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529c2cb86b436b92aa9e6cdb0d46bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e7a14dd3cb4952fbfbc6e00d77b50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f7b7d4b114889739bceff88d4a693274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e7c5bf5ab8e48a2eac25748c6270d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c15e272ea07152b22cbd4021c555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac37499372557527324c2838aa9758277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af927ec5ce218124cbeb509a89c6b70b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f255d1b906797df06422e94db25a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c590ff16bd4cde1abc7024953f099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83b2b8ffaf19320ca2aa86e63f80e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4d6aa85112254f835c7f177f8887282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f7f7614a53bd3d3bb9b47155c14c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f18780ecc3945f720df2d14ebb215284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb251870733d8f2b3f050fb831106285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613956839d68b7ff7a7edcdc6eaf278e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4938a423eaa421fa10777a5d62f98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047911c6883d62477cfad84c71a53d10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979dcaecd4493b0b84283e2dbcb609e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450dbe151ac8fdb81bd9d635bdb6f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdcc5881671809f77af03c0207743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804c47bca1d99a484dbecdccf751e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947f50b9ca3eb84e585faec586a8fb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cade251b90e779c04d4fd3ca59a6fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b8bab714ea224e54363cd45389cdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e4f8f03212f1e53a269775078c13d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe0fba6c698e370a20c4c23416c6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf68ebcf3b1c21dc94538715ba534a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe82670990bf55d5584a4b9a0d06b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d088cd6c1ef28d26de12f8cad8c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46158135ed8e42d43568c5075559e7ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d9897c10c274efa0646671f88782b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306bec57e09473b20748fbcfdb0c88d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa2a1d8be6de5ec74217db14394f6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a61a8c68f169f9f6ae8e9c6318993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef31bd5d89461098fca19b85c12651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d082a3564ac674eb54a49dbfed1fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc127336db721e47e6a4b6b77ca70ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55980cd2f742081e58a61635861d335c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2be4763af903fa6cd892652352ee7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf4ec19b3ff1dc3bdb91b7a51d8f87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120df078d682fc2804f289af63c14e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19093201b53e3beff34e6a70381d55d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b92c6412bfc0b5f71f9d9c99be2ac0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a8779efd9f2b171f2ac5ac1563e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79406e041bbf15d9f773f8880a7de71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb7a221bae44819309a857a231c81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89719cee6d8b4b754db3b26692716318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f137b7f9a58304f3d268edd20f917be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb8f913d6d98f189d74db2d636fcdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03620308a16de81635a4ef2001d6dbeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b890b1b13e4ec98076e70c65e908a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e784497d9eca67361f50ddd5e640323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568be1ef51023b27ed52cca39c53318324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35dd9323195841dd5e7def7dff5e42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd416e3afa45b371602c2c98584d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66e9e4e3cccc1cdc3fcfb771a107b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3525a6b2f46e2785d7abf2ef1b83dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4621411b4c5b9b9d8d4a0da97ef3364329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c1bf61af2fbbe0057718692d1f7f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091653d7092cf77ab54b43f9e622455a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03afc82fd2a853fbfd5bc6efb9f03e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b54634cf6d9dee9e0dca2cf12465333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504745b0fd9a491060ea71a17063a527334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4a34b62ec058604374caa00119b37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb530a835d7de0c3059e20b460e657336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffa03cc1456a5fa3273fed7c657149337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfad03e916bff635f0141fa4cc14c85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789cf937d77586489959fa5603ebf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ec16c78c12007a9af302178123cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21383f63b766d0b66f5bcfbcfee03c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010790891102784371283048b5b97cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b67c83fcac6e636429b3217696d0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418b8309c0658a6442af139e390d9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072f4df7adb4bd458964c25cf98a056345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d56e841ea653ae784f2f8313b9937346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d31367d73a2fc2880f1a9c5524f23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943d6f2e6287309484251264f38bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9e51183c2443e4c79c34e7ec4b642349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04e9e74394309400e63fb14fef832350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6622bbb60c7330306b5e341a8cb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fcbf9833933e7e508f8ccbdbe9fee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81423e305ee686621346ce3e366a41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686b4e1b31ae12fae9853b34a953c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659632c26aa8bdf1127cc151aac1db0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f9c2220c749fefea46f85c1f74f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410488faf97e11c42d6c32b25d18434357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eeb48a8b009faad6ac1a309d58472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac351f5c5563bfe9df83215913b9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f455a7ce1aa1de130e68ed227cb10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce09c9a992b27713f1946bba528d9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2082b844d1286baedda09c0e8e03f65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7fa5d14f789b42402365a2ba684d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca639315623964aae297a84c785f0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d578b5107581d506259767ccc5f37b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f142f6401638c784177f9e01bd6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6dd8f6a662dca20022ae25ed5282f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0095810d86b3f62061fc6177a48ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce76b8c7058f16ec1dbf6f1ea41594f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92e3f88d26f12a068cb5b0c861013370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9eae996f12892383f087c0d1d092e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326431d64849ce6a24f3cb62f2dd4da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280b18bfe566f5cbdd4e27c3978438373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c835c2329be09e778c91823872d5ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec39679e139b0c07b6311eaf521d75f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d603d816fd4b6ad0ac23f84636138376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fbc0ee543ae8f8e6adfb823aeab13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5680407e876ef9a7fb555c20848ee4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684bf45a84ff9c7ad65e26e9cb4d13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b62b3cf40ff31360d7621069c9afb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d6254c03f65d24e134c921e7c6cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9e1d00dcc402df63fce3f4ffe85f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacafc47e843b07eb7a710986d45cfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aec0dd385daf324e467cb6680d458384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e9756c7d0747165b4872bf11c06a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86547e0d2b1a0a5bd3f4eb8d10d55519386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad39f033080d357035274cd954b5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086b754882a503772f8610ae1ec4f0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad2cb2970064362f70d6b134e9b252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1529b18489ca3bd090ec99da14a71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278780468c0ca05855538ec3fd1e6c55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4368a20649946e95e66d50551c528392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23773aa9af6722946cd837633e15f55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf8396057c8ff102d35a4392fb263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585a7a3c1a1adf357581a29efcf68f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02bb19c08d3753e766c101a28b354e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f1f8ed3a3da3f411564d71855d49c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e0f398b5412fb54589c737e9a8a3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae94855d10ce5aec08eaacccebb19be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa1a434cc6d91a6824e633883745c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5618992d2abbf458ce6aa9298b54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3ce402e8b0c337e4497aad2b4aae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee42a1321ffa5428ea93961baaced9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258e2f0e48cff66a82e247d5d33b81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b441b20ce97fcadf0c6ad78bcf1e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e5e9670781763a1043550d4adb59b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808eca36de300a0cfd3462feb70c495407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb2a8bd6c73e1d916f47f423efe984408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ca63567a6db9d2357c7b152ff5c95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7129c597f0d3605c21c91f9351ea57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c93043400947acbd7b46f66c78bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7442e13ac3dd5993b7e4c85318340412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce83906ee27895057aa748503bee2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d317b8b7b5fe8e5d4945fa676d50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53994842871d7bce2a3d6ac81c6c8584415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ec5000735817d43f5fce6dd7c439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd662d26d461f76c5691a9058c8b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d4df5cfab9975791840bb3e41d02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c40ab276999a3d291bd49394dc2b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907a1f36ddc46a52bd95aa9d7eb2684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165cbc4a4f27cfa1fea72dc55b9c89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc288211e45cc203ae8b61107d8e3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1095ea38487e3092a85f614f9a8b676423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a300238daea7841ca53367e0c799bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788300e6ee155b9c057791d5de8a9b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5bf45396073310ee4b10798581de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12fc04653f8fbd9655e152ae338495427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e97bab9e070d83f3165b28a3fe10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e2427becc343bacc1c6f160f283ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526dde72c7294db03ca3997eec2712430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642d3ed0e0575fa7d3ec29c447c739431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecc529fe246ff3cc463ec55bf22437432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948b6865973899592d06c20992bdf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185089871fea4a73e44e9733e2059e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176333159b37a50ed7511b89ebdf22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ae15e70f10ef210ae03d231e8e79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b66974fc62fe895d5fce77e5616b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3ff821c8c0e2a760a68b3fe02af81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65ecf33af779c15673e4d9eacd345c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6c9fa6cbf1f44fc03007d7925b5d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa356b80b65279a69f6d2a7b0063531441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd24c431f2cd13d9d13078e79cc36e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3be82eb25a1bc03def4e10ad1e7e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbe6e5a84acb9fa5a98d78a6481e55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee6f23de8fb0181d0d5b992dd6814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa30c056e0ba5b3f294b1e02a59957446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3db0bdb725fed5c2a4f2612631ba7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742dd78e74f0a5882d394c22c1ae42d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04160b9a1d6806b0197dd54142a686449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786fa93c2d9765d6d8c1c7fc7b95f27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadec72827e6f229b32fa50c3f13ed77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140654bd65a1db5776f7ca8b9da32f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537134e0124f38c213357c38323d13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf710af5257cd008d6a198301bd07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3884534ed8e022b64791c6bb4d7d6df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6fa8d311e8692791faff4b3069a23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be85e8b0ea698f01fd21f4739f9a02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ebb429f4e38e153c13c911fb27789458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00fa4011e6cac1ff74a482f2b4601d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09d4e6d7c789f8bf6bdc70e7221e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c756b95c4b5e1232a591ae31799cd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e48b1f4e270cfb4c6ff5b15c932a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7d33261d2d49751d81f7f80cbee6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742d8cd31bd34c1ebb704b03d83b49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52366d47d04b03ebcd5460e0e11e4d8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e540ba402199bfc5e190c528ac0a34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3e0ae7b2c2addc61deb09b0b2546e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa8f8d426c829aad877ca6418b9c21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c7a985e7c5d4a5b0cdf4464643d33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd61f93676491e4b7ac735ee963e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc211a8b584075c623f46d7eaa50d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b26ade3e74883293126a47eedae7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fadd3e94f580ff4bd4c763a737381c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61bbd088ef321504797ca2b9e38fef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da919f5c6c97964491d0aa678025a808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49e3e1c1bc9d23c14dcaa53f54cc7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc407ad98b07819e097b3da35e772477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7f802ea41b706903c6ba4de8383c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819152db34df53cbe897210c8ec6ae9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da2b2fba55cb363123606d1fbf44c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3ab4566cc81bcecce2834fb7c090481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6916bf9e75280f003cac4ab0a4524482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c62e2fd2b7bf1048c26ee5500155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266db659ba86c6acdbd5a852ebe4aff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c58f52109519816aec37171b0779485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bee0363a807eea7e9670b407470ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4153816341ec8ce43981ad0756458e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590020ad859f4cf6a28ae475a0b31ba3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cbb989ca3ce97010de745e64ef8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefc8e81b4514b5cf2e197177a8db04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e307b0ffe147142bce99e316c6bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720177a3a632d493d4481f6913c8afb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b25187e1b2eb5975c79faa9fa04c76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b61b6aa498310937a9fd0d23a04f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fbdaf3bc4ba62b22ea6e79a299f91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22226454d042ff9624fc5df155f99f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc540351d7a8024fcdce570e86c0514497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eec2ed2e0dd4a31b9dcb84508907b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87ad9d89ae2c13337f096bb032cb7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b5eed0a5a0435ba7fedd17705ef5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123cdefb7b2259d8e995380b2155c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0bfbe8f1df35729466d77c841890502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdd2a0853558a65cabb1f2b6d4f46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7f9451ad08f797550f57e139f173504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f963ffbecdd311e6fb6ada91cd12c78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a67341ac8ea91d27c42019ad855f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1e115d028ed39ab32f78e49b19aec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94640948b0e9d7a55e6b4990cf33b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794171a3be42ba0d66c8fa04015cc66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07755e49aa8e6619bdcef28dc6d6240510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8a3302488593d985c00f9276757f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c73fa90527ebdf88dd2fe4fb231ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcba55466f94c2b785d28fa78344b03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b2e3876d3c08e6373ba4f6e2027d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9621e462f80d3ba0f3fb7f0818c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e33d8c69f7cabea83675a692aabc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec991c6910dfdb27e927dabda93b7c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45323bb78f57a05207ba93a3a9b554518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494b806d1b7db15c8fbd1cba943023519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a00c0ab27b683539239cf95ed3bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f3ca0767a9f0a0fbb9ccfcc474db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b7c7fc070b901de48201364491b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e081b85ed677fed6e82f4d3ce9c795523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7ac9b6b19d96419c48c34d0e4645524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61130f3a4140514e050e18bbee3ccb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee2cd9fce880a0d259da587f0c684526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec797399325a8478e27109e25eac49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd372dd93dbdd67f0300c79ae0c349528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8529c986783c63c797c8617a2a47ac1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82455acd362723a74569576dfa2000ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0c64014b6876ddfbebaaec7afb62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399e73ef5c06ade858754b6007951a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50d6615ebc49581bbcbf6cb24dcb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f4874469c262cfa3fe1a51cda77d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d35c0b0a6f7e5377b371986dbd418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8751490b63e21256d5a8cb47f173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12abf9761266ca39be0168ebba2364537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab027153191b381ec911a24d7f87765538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24577651ff5a0049f69b4543c540585c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeceff920d02f04b42588b6682424de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4574ea60277e30dfac8795f33bbd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c98d5a9b13f2cd6503a0f2bc8dda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214531650a64d58ecea8515cb542fde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e5bd882a1594fd458f58636abf4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e4d793a373df487e0c04babb0520545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc9c5daa3794365508f8e88d7ca0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9317c11cbd46ca7cd185b75c9988547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94444ecc453884c8fb6558eac4151d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf97ff1d331056cff7a69ca4e1d49a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d063c1e68e4350a1595375479d40a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007d317ba0d4731107ceda694d5196551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4c28dd17d133d52feaca6baea7637552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe968ba3ec9947cf70bff0e5160bff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86eddbab3bc08831e6ec2525bc7b6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2df34e62007f9c9558f02eb3736e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b13fbd7b806f51bcdb2884fcbdcbf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed1bffe4aecceca9d6ea4c06f7a190557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab808fcb0742b347b09e4d16f999a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951fc228d56a3719ba27edcbf2a8c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735bc282f4be834914eaf14c3688f57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3eef762df82fa6acde58809dad605561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebcc61221c5338a8547ffc82319514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa17ad4adf200370cf9b04c5fecc49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676746336733d65a58cb58090b90be44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce8b7a8faa5d8b3c449d7d9ac4017565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0184aaf4772a8fb6817868611b7062566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861b061d394ffa757bb052c05a72a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63c45bd9f36e43eb2626e5ddcfda86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c3fb22f958e7b01d4ecc02a1bba5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9345382dad9afeca27dc7c09add789570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2726e155fa6f494652e982a748e4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c03fa29886dc9aaa88da2a0c75f18d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2f25be127d436779bccd86726c196573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ba0dae732807dfc3dab32fe070f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48414ddc2c6c402e0f11c570db3c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f488b046f9af1cefc1af036b5e55c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b4eb276b0a4a4b23696b18b02ca1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953791ec4a4ed525d9ce6a5527d00d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba1ddd9c1a6bee95a5210ddb93dc15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674bdf89bfd45222136be1ec0b7339580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e6fcc95b48d89ae52824ffbd94ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8595384a5ae8531d0681449e727c4ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980093a0c3cfa1d7ef31fa020505435583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c080a4a13f8d9e7a70edf4f83e5f5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb432a10acdc9736047fdfeffe290f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24f1d30be50f4b382b678451c6887c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9f82f00e33c69f0001301a9a73460587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae39795a35e89722d9081899b973f28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98967311ba766bc5895fda1982dff1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7504ac66385d6c8181f313dc983d391590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec83ccc4d5384ad6d8c2e802c457804591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed86f4c3c1f266550c2e0208cd571592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41150300b6319b9bb3bc905f0723178b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70cc86e56b25049c7dd1f8b5c9dc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec933d2fd6361869afe7a170668e176f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997aa01bc39aa318a9c433bd206985e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d84e42037a02d29581fadd688ed47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486073a876fbe739aaa9dc89f86e86a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427372d30cd71eb55b02580392b9728599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18443e34cf97517260e6311fc04919600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1acec3c0fdce728c05495040530e35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7debfc1b4635794a6e10e86bef0818e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3460a0c4669a84f7f6cada86f121d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760bc0afd851e55cee4eb66725fc3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fcc69088a897c26d974c299458a92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbf413f2cea9d4bbda84448ebc133a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90141f38070c9a5bb044a890beee635607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f607fe6a08b039940e1eb16f12446e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22aa94773389ad0a8db21d4577d7fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff36457da22986d88d8eb9bb45313610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6877c2398e6940b1c20023318ee8ed6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04aeafae5a38127a236f142a510d9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630a3a8de06c82f924c5dd9df15697613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff551136b7429324180b6f763f89d70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3f9bda74c3cdb817bdf4e52cb47d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00efc8586946436b20f99c8fc6712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e91633a9820c906c20df08c02fbe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a11fc9a4c3150ef40c623c807ed6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93b063d0e1f5a052ad719fe87dbc27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f363816438a1fd064cc935065bc5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d257dfed7abfa54fa2b9ecbfff67c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b2f9404c15d20839e92dcdf93e3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f09521e3195972815806e78b52bb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c066b7dec2700e9fa1d224e0cdac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee004066fa49bc9499850072c6f68e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba96764c24cc5ead56355bde8fe2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37509f37ac7149879fdb623abe502a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e28d24c8840f1d3ae11e89ba9e18e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f02c3548c07c21a0473bb6a61c0e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0391c08f86e0d3067c24175c564825630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf1ab1957bc99832d66e9a01a9583e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499c1f704eb1633aa547d7baca30224632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36970bad59a5bb0b5106c8d6d9ea15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e103bc6bff38ba644af4952a33fae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bd4f4ab0a7c208be84e4961964c08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd62269186f9fb73a879906eb745d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2fd4a62c5ab5b4189f96eea11e9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675850941d18d1e65b275394f579f13d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585071f4c706947e909436ee7ed59337639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5010074c90ccb1113343dd8176b07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7de488900e2d09451abcdf0e47fbf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c491c68db2c3ae55ad4c1d18c6a71f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8b074957aea3921b474c2f2d673c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89137e6cfacb73cea5905a7b3d024644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f5a56e889647b36f6464ac9ece8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532f7f6979089d7e249add2b862e2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1af5c1a95beffd6aad53dcc6983f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7e6162fcbd813285484d94006dd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491eaa281c264e13fb0037c3bf9c29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf702dd3e5cf795f269fb4faa069bec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c4afe7c95b5f533b5a09ab82a5b26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc920706f3ca20d3680d9a52ca7ee957652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fe5afc338c90505ecd172101d387d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f00ccdeca5fae1ef4ddabacfdae3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c25c2c0debe4e3a0b9c46380497a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3e19488fbf66364c14e135b1f272656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433a4b81b1b193f7fb13cb193118dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08d8b2276b6ad479096c4ab561fb7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b923d99bf356f6b7913e82af9a086659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff542645f172a77398e95114e458d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab41470da21ce3e58a258108025764661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577463955b6259bfedbaa058e974783e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0947c9405f4428800c22ab7ed048663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddcf86d3791d1b6f5bc405a9f7589f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d11593573a3aaa1844b04e41f342665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c06b2ed9dc3aeed020af7a6487bc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca83fda5ae19c61d2927c9b555706df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a09f37e71db0c3655a590dec585d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eba50ffef909b8f9a55e6a3b75f3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5e48766465f4b767a9b1c32675d53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2fcb8d84e4d9a9b7636d02ad5790671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d62c33548d762f0cfba277bc5fef9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0c55cf13d6f82d91ea4e7f11758a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b32aef2a5430434b1d1715c5382d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d218cb63eb5336a8e98986eca174c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90266a8d4f63251c7cc4d2021e1724c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c26203b68294f4ada3fdd180f1d3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790733b7ebbfdfc6314bf0a3a213f06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b9ff95be84e47cba776689a5b5c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9972d5ba6fc53fe5b49b9031a0cb7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df9ed3b8d09a93dfacbe6b53d78ad6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76336fa9ca7e66e37d02611a97dacd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4ecac53d25034a4ee8cb6c2ba0892683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f79b8fa5f3f9ffc669996fb4e5d66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c70cc7c40fe230f21bcbfb07646a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64342553d2e71f47285a7fab92cb4f72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab9d1f072f4f490a07a9f94947a40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b17f39bd0ff3642629a7db5d6d424688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224906db916bfadb3c9e5d85b5c1f8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f0f86598e36842edb178b7d11747690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e42bc52dc008aab7bf1adbd023b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0920e4e2533b2dd1627c7b42bea0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb1527f150c012b6d0937f452097a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd9690fd0a3be14a7521d84d745eb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837527d784e39ba0265bf1a8962ac3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab271a71ff2753060963285cf99056a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c2d47ec090b7bc26a27e15e1b572f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96bbe8604b37d00a50d0e18a182b85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2986bf15e1117b3a0452cde5d709699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e5fa81fdbe95eee3d1f53ce5077c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16929137e323b2ad57b2b862a359cae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087c7177201bebea2a9048d6d32413702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c31e3314bbe6ce79e2ffab27d957dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d05fad6d9496494135de7fd45a9cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480b7c86383712a9e2bb66511c288a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8caa767ad67de077ebd1f6cc68c5da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb60e6d5d47a1ce293b069a518fec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109be6c9395359c0327686cac4517a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37552e8a9b4740e83f27e68d60d88366709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db0724a2bba4197f2936a6776c94f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20353b623b7d25902e3a2f8acd135286711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1ff9bbbb10ac0cfdbf978bbfb2505712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba1f9e302ad09984bcb4613ce8c157713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee83903abd1857857746b9f43f4b82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b3439220631b2432d5282e49cd240715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b8a8e45c7baba36d19dc9cdaf282716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378780eec323e861385ac3ae1073135717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547d854c3f18b85aa0138dad3574ada718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513193f810c201df8a45a51f4efd51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce2f7ffc08aee66af834bb612855d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb38b958ee15ffe972f37a1eca39d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb75762685d551ed19d438402c8312722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c454a7a92904926d4658e534ceaa7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c1e8314a799f40cf8347c59302ccf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0089432ca36752fd60621aa5f073e1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba944047e0951521498f06f02061a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199b247de13ce635b8575b3228b19d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e2f72be6ab875523ae2100129dff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6b2bce1107f15abe04a39a50ea732729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703d1ae1caceedf75c541e7a641646730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef334035cd8868d55ad64f7edee4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6f6a3538d3f75077a95edbe46a4b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d6ce567126eda01c3ae83e9a02ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978ed77ccb756a16184565aecc21960734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3796ab9b6410c3f15afec936f1f89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd50b00d8acc1d78ed7f1cc7851fe27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b89185f506fcf4321fb81bc7a256d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc22f6a5bb3b050a7c0d3aa0a78e92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec61cefdfa874f73b9529c8ea207c8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904ca2b18499498e4b825d1f7e0e733740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad13012cdc8a18832d8bbce81f131a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863daa95bff636aa2ad6b40629e43c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9443f269c54e969940faf3aa4e76b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30ade4d84d608a4f167b7b0a178ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29014f9a5b37fc59559b43ea11fef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddf1b55e38e57d8f39f1063d561941746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3ef9f30285fc1c23fc161f4d10c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10787ec631ab3ff03c72842fda05c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dbb8a2c8ce8b3b90908a7162488b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58598207c701b7fc2ae1ac4f7e0b2086750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86acb4106b980e13848a5d5b3a00ce3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b6e70c2e3282a2ccd3a898449bacf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1957dccdd3c49919c70a81827abf5b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014a5c08af9dd6287bcc87dcc30ed1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22026766536a74a400f341c10fba63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59fcbdf524666e724348936041bc37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b96d99a9f87a062eeccb5786cd099757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161f6e6255cbd1d3f1bc344e1a58a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed38184595041e08857b5386e0e1f6b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>