--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766c664bf55c922f50d498b6a1dd361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eeeb212f3acfa5056e234eabe6eea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea5f067c9cf8ba891df9c86235c433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313a060549f3b538fd81010aba088e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92e9d7f8681e2e69a0e4d2cffa60965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340badd2f7f669fbca5e4a866522a6b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2312c1ba9c1b5cc85e61934b88867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf8080d7b5237f3650e301deea3a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74baa0ba49a86eb0206a6689cecf35f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b278f2d5a41e3c5dc3dfce38919510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffc882025c39fceec872ec89cc42cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0043011d08ef02198338020d72740c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec11c713c35d3099e552414977998413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf398ed5c29a35d615a2e2e9dfca81714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb8a0a214c31b2fd0570e2d6e127a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f7432c152facf054f4074f11849416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124e435d2999810d2200515bb33d5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eadfb20523f7fbdc11ff11f16808af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303a926ff6133476be4798e2e6977f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec40719e22bb97fbc7aa540bd05a0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d729e1af33ad06c627efa377beb5baf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a8cecd74451b3699528b0c2c235322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5fc928ac650efa5f9432e967d937e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9f7e38a640fbeb4ff87417616baa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a3ae1d34f90689055bb13026b40125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed47e05af69f7a0a4f01a43e452ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d403e5e6e04e7fb4dc03b5ffbc2d74c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662d10a7e7b1ac61645ec2e895513528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bfea0cb66eaee6b457a532b07364829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb676b026eb734c44d8d6a64c93428fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081509d76c2f56a4ddca353548d764d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae592207047bcab3701064ee31df9f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e3cc9be14157551e10a58fc45082933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38cebc162047291501d2f9ed9ffc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb2605c6e55991567b5a56090d9cb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b97243e0fb61a30eb9d174df15ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcbacb8b8d40d1aec8bb85058468a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8af2ac60bfc05b55869358a3466fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e1bd688d7c00b4058dc767a8ac2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364bb254cc76e6cef783345676589b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6858812d719700b0b8e34e9d529050d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af53be351b8bed43160f60eeaa3ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173891437520c09b5c1d90e467858d6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24d63f4804807e05de8d6f5e4f113144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee1cff88fcc1055760deb3ae037c9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac6767855ccc24ee43e9b55d59f8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c32a92e977029604f1a1cc0092bb4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd5dee1360b2707919e6e243f781c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b1a0e38c0004e82667b5c87db031949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdcc23454e1abdaad3ae997a3233f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c62d8f81a0410f30a112a60d008afc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f2a17feb20aac4c1d921d284c4d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718147e6b56aaf757f72701fcbcbb2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e3d476642623336e83e417c8f34b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650543f72cbeaed048e3f152d9a97355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312fe3fe439830f9c21f98c473237fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e2f4cff3f2077d1b61d8e144a09357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82007af2217ba72633db541cb71655bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b89a726515914e8a7a939fc29f19d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b35b9e2627d8aae1141ee5453e2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16484b9b6837f9881978625de909561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5398bb32951be875709f369f124b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee53e9c4687c2871b078f8a503e34d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc54658e805c225c0dc25507fbaec3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c31d7a4779b9446c5cf01d6efcf4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789131ab391e91c63212abbf77b1c3b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d7528eaecacc163e0421b5260e8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e171b16d6d3b9c6570dbde4cf0bdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfcad792eddef6a46ce0c3a748fd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab81380f733d475f31c7debc8ddd8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbfc935d2003f2070d3bee9d4f1f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7971a2d25aa5d208f96438837c64f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d79b204983900f926c1ffe45b85f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c447f5f481a9e5998f1926d50b09574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c8b52f890165b2c83944085459f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d9c5488ef250d36aaea3146361b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8900ca76962effce9f8aee1c8a40d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3079404429206e05d60dffa878c3b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88829e12c7f57dd54df3879c2c10b07b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716614a3d2dd23d00909cce07fb78f9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05cbc7f0349fe17fc9f04306d1c5a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9b67d3a06b8f1f80037e7b6ec65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53e98e82e569bf1cdf1ccecbabd23883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a616180532d6cfec9fb9fea88816584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ba9f6c1d7de7c6ce4c1b258df4d9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd07eea2c43275321cc1bf889de1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebae6242a882df5b5b89667a953960e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40678a99bfc9532052a413e10659788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa634be7eee0e168ce9fd6bb91884e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2a8ac7033e81d42917140776b0ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cb574fb280eeb8a03fe3be8aa1ee591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1fda99c9ba3465347b92367ba2cbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08420ab61d79af145d0fe0786815b1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36bc95ae0ab11757dc31fa8764d7fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd0155b84f629f4f096879f60e52a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74966921e9c65d6eb88ef62e9b5225d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bc106b5a7de884413b0b7b80fdaff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693947afb7b91ec7913a7f59c9f6dd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be14bdde4d4acccc6982e718a8f153a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b534264dc743b19059a3ade79026100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623101b39a0fb689ba33275ea34496c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea970804fefe2c3e8ecebfa92b25e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b2830ebdfcd5906afb61712d675b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6956f830af300b5ecbc071e535a4db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2defa73debbb514bd5210c9be6a0cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695e46c83734ccb3a1c6fed9202bff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036531f4c699863bf68c350f6685547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193ef67741e4cad738e0a30fa5a2c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e791f7e4ea13bf55a8fb727d727d49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d216e312addd2857158d2e180263f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e6554c9341365f32b4f08d41ccc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d511c1698a5b4fca90c63b77b60d4ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf5a8c705f9b0860b1361606ff6c3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84458ce6b1779d927e839b9063e85102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3b07c4775ef79616c7fb010ea8c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099f960452fd151d22c785da965be0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace7e50cea679ce197acd8ab8b69b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada1605c05dd5455bad217f6b2e4fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95912871c2f01789286f59cbb557bf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b47c9b9967c063789e40f2c870be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd373873aa459734887e11e4d4c05631121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac71dd8b57453f30bece77b0863f43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985769fde823fa00530e9795c6342ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767a22618606c64c7c01e619ccd974b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d82396202ce81d2611e6307d7e66f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56dbc90dec572cb0426f622a3ee6c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393dcba90c32243d2027f715ff89662127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd4335ceadc59b174bd4bdb990bcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dcb97bd5a72f56ecf3194d717fd78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1acaa6c39697d497fc0862092214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf29412f38a2a35b241560b90ce99e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5329f585e34d0793bf11cd8bfa48b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddc82d85659b5d54a286106490284c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef26aaf93a457144f28e363ae08b11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c17dd82723b9a3595c4bcbecc869c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f7d536981c456f4683ca8f4d1e28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9961e025397d5575110e3a1c89fb54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e695d627edc233beca19d9d042e05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a566ef72ef6e66c9f2bc42e608a3937139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c980498b5dd80f5559d82a18dff24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a61bd45d250f3b2222eace25158bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0a4c2b7718b44702fca3c558b7ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d140c973c1bf55a7e9ee755c5e23df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f3d3821f70921bfcf5ff0e4819daa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653098071f65c0563bc1b48d776983a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa5e24cca95298625521caeb50f59a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f065001600a1cbcbc90dc881d4538147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c121a3d2a1a55ebc4ee440434b0d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb70bfd57eaf35f28435406c29d55d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be408cd6a75d7591c561667ef9575fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd00677e31cd443ff03208da6f9a75e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa149ea6a59f6ac3785bf5c2490c7ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47892d66c5e5e4297da8455a7076617153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5ddabae72643c9de51bc406d071d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e39d244e4d4b466058cd9128166c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bca2fc8fdd6f4797555bcd4080c21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6029eb249ccd311f7310fa45f3f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ed070e22a75988079da6b0aafd86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e703f5e28ad8f98b91c6b8a727e564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b5a843617f41afd3a5eb7a5c3e2af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124350f9b43b99a52f690f54e9241f5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbddcda0f345780d21f610df4217b5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fb222d1fb4ca0a39db1ff3b8a674163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad662a58dae95c5e196bd28ef4ad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b1a5d6c1e55d6792f42d41c3812df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9a55062359736daae9fecccf43c7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b5269678444390f1fa6e782a01b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6452ae8c73feb34991ccc541f34b826168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fefb4db9ca4fdfcd7d6e375eaea32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9278cd04da10bfa23a85dba655d92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff26db604227e9b7bd537cd5f8034171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1bb1b55e67946510cdaa38a8cfe1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6b112fd253d3f83f54f27af0c56a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7046a59e30f7047bb7c8dcd736b3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b14206125539376d86c049d83fa79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523682dd2550ed6da79b986c5e592d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce63f511ad5905f95de7924f2a2b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333938ee19291a0df396dfe63deca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76ff222d9881ffba9c24804d2431ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536f1a0bd89e4886673b538c1b0a65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194983af20b432e4b6b17e82351245fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2635284ab5b36d0e00c57f7ac6b40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7e38ff78a6a1386eedec0e7e3014183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5302c78923b2e3db1abba3fa555b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61bc0ccc5f5103072c8bfa9b11d593185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea6bc3d6f87f1a9fb31d7875e633b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30cd9e9762611efcd146f900bcc920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadd1c6ad644e8245ddc24d5b7797f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8876eef8d7c43f5cbab4d04be174d51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf7b7d5b461c7eb3f69c8cadc31be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57e2e5c7d658d0c6dccde4d3c3319f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c474a685bdc3597be5d56cb4afea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea312b29f1301e7e31b3b31e532b8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e53bf58160b0cda92cfcbeb769872194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e109a3b491b18a33e5b2183e547e43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb5e52d59431f75fa13ebebcb13c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0be3079c751322266fed18a588be7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e1d5aabafaec437b63b7495a3a8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4222e48d3badfc266b1f4dfa9a5ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828ad89de5fff7e9f4e5847bebbfb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b4fb02f8e23d4f50e674cb369f5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d6a7482131f8633af93e2f5af027a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc241890990193e1df6af99b1f8520e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1238c488b2a9e5c998b510078fc11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a2ee96696e9d8b45d36f4b2931b65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f09bdbfa4b9632c0073068e99cf9c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba52a0495c7d3a8163f93d0f789e03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6a885b36ab46bbdd0613be463339208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef8582d62a4f9769e3c4b8858d683209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891be0464bebf85511090e362b3351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465071b839d9a69c8151501035894da2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7a72b782319dc6d8f337645e2af0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ae6e002a2cb0a2a25597312e428c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e359a342efecc6cfe2a2e7ee311d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703423752e00d1d84debb6fbecb0289215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf71dff154b824e8071a480a3aa84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db1cec7b9f9632098a432fdcad32e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa995189b82222384d67a5c63f71b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e018a8e49a885f5bf65f65cb7a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e33757244dd863093fa0e51d6a92c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e59acd90770430262ec4a5e6f7391221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19005760b307d0f137f6c4e22dae0f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750704c3a34baccb68eb43b4cec8e1de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf9fb3683ba7627a7811e1f80bdcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fa29c2771c86c1efea1cf86ca0f5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf9257cc9a59aa2485cd79f356db0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4866ac16e389a95e9f6639f86eb6180227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c518aa05be567de56144ec878d7fa21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a33b03e5194aeb6984b6ce9e45392229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332ef31fc34d81d823c67906330ceca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec36ccf01c9c3b7100d9945ffe67e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b16ea7581c36135698552eb3d6f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f381a049461d2c38e9318fec130db7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a818acf62b26d6bd544c5cac07ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0a17cb37e6de3e6f12d2f0e61dc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5559842137eda53937266d63d9b3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33bd94d3b9923eb6521759eb839406237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81fd2d4c0359c0f730661e172e5c3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e228719f08ae535512236e4af0eaac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82efbf6f419f8202024418eb2c5a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f07e86e591b930ea3aa35b23baf3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de061f02ec23d8005df3664c7978b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b189b2ea92bf48824633a40cf56d66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855250a7443d80d225260a6cdccb18e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd791b8ecd212425e6c09f4b810e831245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a129e8c408e040ec75eb63fe38e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a27a80fbfe4ca050447a269c5a2f15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ece8cdfe050d6f744a8970a61f7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff90da4ddfcdcf9b9758e2c1f102e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056745e193b49bdf17a52baf36a69503250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230212cddfc1b1379e0f1dc0a16c7730251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea94a3f86ffe96bb4786d9ea4930d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce996f17038eaaa7b5d4d6ccab08a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60731f30c4b2a8a1c927d60b9dda498c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86294619deb96438835f37da0a120e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9b3adfefa80409957de676aca86b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852755f293ce3b00e3e48e3f0bad6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655fc9f8e4203551d03c05c09484b1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29e78b9e4c837926b8aacd2f64a49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a0f5acb7db3c28da8d6085bd0ca83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb9607104903e078145e180267e6ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcd5cb005a7a919bd8b04460e4037a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5c80819f364b0a47fdc145948ad9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59598a5520f374d03b4dcaf39b2a495e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4668f29b83a02b9c99ab329ab79d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94e7471d92df2652a77af39736697266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fc1326c8e699840b2a676f22a2fa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f487b9e972b15b748378882f52a86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290f51b6337274046be57e4f7fa269e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6fb2cfda0ddaa69fa52be4439e9de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb9980de56e138bcee2f287c18096271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f21a59383a6119a288fd028caee2d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce343b019fb5b7dda68505e672d8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2f330b8a6c215fe18f63887e53cca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9068450e9132790ca92248354b7bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c09b4f7ab3bd02e2fc19b3c3a677bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83cbe2d27ca226864108ebb7644523277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c8c7689984c035ba785c681c9db1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff843b71cd7509ab0068057f28d37e72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fbf88786d5d3312bd74680817e886280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47899eeaa5b6f51e9da4c89a437e5ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b122fb9609f207316d5d87d77ecc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2dc2c446773e6834d01e16c250e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec05489c5b67e70ae009db2910b6b48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f28ac3be562ed9a5fe2b18fa11783b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562088236d8f509f4b2e4e9453f6d62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7b8f454c07a7184f01a24e1e0c393287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbec796ea764f0ec96f2c6ed07654288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36fe50d540e841bd5052fdadce705289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7556bf419869df5a06f21340fb68a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6cad5fc56bf9e9974b1a9c70f4db2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5c38976abebc826cc7cc892dbb9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f287bcc73f0b8ae1bda7623f2d17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea54b2235d1cd17feac49e0f39cfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889898ea0d78bbb0e3e2308ad504baa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3089635e98d2fb18875c0a7785ff2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5763962b109b201f70ecc0b4e3134297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6051135955d762818e8a474c6c15a7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146542a4cfea2e76dbf4376ff7c5406299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ca80e953a496d1643c58c60097ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990cc4867d6a008e6251781cbd256a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ecb59891786e0e344ffc17356da7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927836e3c5e2ea8964b75a56efe31e35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2a043afa7b1721c801c9d8e2ac052304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af611cec5e7e809aa86f63fbccd371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f711bc01fdb66c2d8babd166a40a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94eee1f2f795ffbe966cf399642e75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04a7d9aa6bca1ad60673c6a13d53da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aae0a5e99a8836ed01d512b46c78e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859e403f785a37a22d5dc3af99c44f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28acbd2855a9c5ba7b60da80b0082b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac53ee6de34fdd67f987925567668f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ed809323b0c7b5f025dbb1506fcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd000d4d73e79820c17c6565301144314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9b90b79bb17776780d183ad46dd19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8442803e4587684f1724f6f3e9d581316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796433b368819cea96478d7924e0612317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef06e5fb49ab6f1e08a4e386432a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7365d354f68efe7dad19a55c7dbcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3c8a1940b625be6105e79a7e1cf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f3c398fefc05a15fef76052ecf9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf9b76f2aa5ad66c08c6aff521d76b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b972f9ac884c14a54eff32919ac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb15335ccb33facb0e48a20421651324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f74fd90e7346ff03217f1129051f70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505fc634c2185a1136c4725edd7a1a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102c6b0544e359e15b8323d288c957327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a4c558951e3bcbe6d167cc1c0a21e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246aa0c6d967d4e0d66c76d65e36728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9e3fd61e069b3c20c51952ef2fbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a643d8dfb92d9e283344af684c39da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bca4d44c2cc18cfdb75de2a2ba1a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb02b08a9454cc193bbe251aaa146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191abb869e5a912afecd321d1926f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f703fe220d3fac5156d793276fc8fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a672913d2c7ba7bc3c9cb7b798aa46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd67f91a9f8b634d8e2eee8077d004337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35380502500c73bd29d8ac945bf727e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61b7270b4353ee9b6629d321d61f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a014a98e40369fc504d1f62f77a5b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4349ef587bad24bfebf6314c2ebb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea442549ecd52065437dae156e556e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbcbbe977b79061163963e4f8672d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8848ac213d1dbdbdb53f1ab662d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97053f6006d9e88f17f4f33fd87b96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b027e5c647bbce45624f8ae62194f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935e759589ecd0d28fe7d087ce34a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed997b4931f48065e14c1731d2d5e30c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b283b7c1ed1d0f025ee72b2c21ba5bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2daf86b81c15e5bd57eb386a1ac4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e72df2bbaee97631fc571095aeef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755334b36f6196bd7506b73445f2d02c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313bb8459a5f0f09e16fe9175a49a1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e874a2932bcdca8880c752a7a93290354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66106c43ad3c771863c80ac11c8b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a426646bc573b0dcb6bf14d6abb379356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19febc6c741db07c23a048c52468a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a1a0d5ce17e6dc31a79a5051a215358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ccdf45af646d40fb9e89a766997e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21669fbb0fb77b4008bafec56512649360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcedfc39ec69950ddba7355b22fc79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e8f0bad6f99680c0c968672d9e78a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe0d6590abc0ab4cdb91dbeceb362e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338acd1b94dbc8c37531edd546a930f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22518ffc0d13211c3a080e48dafc0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed84ceb72b7d1382f044070049e0e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893222391e6f42992d393555c410ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117fa776f599c64ac1b3c7a1d013d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b5d4fb79cede11fa9860b9117052369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310800b3d7b0012f6b9d75e7fb3abe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c971cc3103806a8ede10697ff397e26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd662c769dfb580e69948227f153a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9df78dce73bf1b9006743a24fe38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f224c28100fc77c93f945be7ce30596374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa434d8a43199e7451d6aaf244263d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf91bb7ce2d41caffe7ad63e86ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9de05dbad609bca670afcf1a6ee5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572667d6306313a0c2e0404719fe33b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab375e8b2823f0a960b87d671dc2c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bef14e61bcd1c4b88125fecbb80c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501396accb092491b2883fd69e2d05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca3240c4e3e28cd739d91a25de605382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d8e9631a69e49f7930d9dc42fd6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1bd4b9bb9db0b87b9140701181a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7790eed6bd7c07f14a339940280c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f36f16a773e263ec7896be2b3e9277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bbf6ff9883ce24c03cf1b53b4073a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808c38015e33c648c60d67b6e6f7747388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b0e4f51ff3c0bcc2c46d8891f2646389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908013e85de60e236eed4fc07aaf990d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d86540dab5b46919569a2e400d89d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16323c46d51302254f8afb9f9fc693ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11acb2377fa3f822b89154cad50c782393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79443cfa8d3dc938c967d7bc8b023363394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fb14c0fd9a9a5b168fddafd6df74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95fcc4eefc34e3ee92625585c3cac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3e3a113098cf3178cc3f78252272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c75be8cedfd31011aa95b1690dd9fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3105dd9a5dafc8de75520dd801d266399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc86ed3e24afdc86e363099dddc5a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e484c434f04861a1f19e200f5dd8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c322f2c0519734130752e015274844402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dcebcaabe13b71769a89e7457c086403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0bbb40218dba11a26551bb98b385404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e113f626b0ddb2278e49875abfd53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae4ecb985402d1c38da01d2b9de176406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837591423e1b7fb17929c51cb35a7fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039083ee2e602c3cfca880f2c2d93dab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ecf64a947a2ce92659ff2e4a160e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a701ef1256ce923f3505d45ad6c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e2e2de8b8882f091c46c56833803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a22d57a4afd9e45acfeadff4ad71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adde195d2a44dd2f59cc7e3bc9b6c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a65212b85a7e657fe44c8fee75bc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2295345a16f101184f5a1b9b4a5ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de8da5c00dcf7e9078f191456a124e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309a1f4ca71afce8ef94b0437c77f4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca15230f838a2b334041aea4ce33c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a924bcfedda369f458ad5570f59ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c790ee513de0b26dab58665e1c58b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494059cfa2a3e35218a429a2eea37f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455572bd3f603e8e5bb91eb121d7158422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eace3645f80224f70a86dd75178aee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f6aa174e064d9e14f6a7dc13dc188424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b82383b6c0a9adbd64babb2d350a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5751f9427d2c16c076bcb3b97cabfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb75493109dd1e93ac22b9195388495427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93128bf725bb5030a48e573c45288353428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f85734d584f8fd086c461bf123d1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d79cbf41476a1bd49257e28a1e5c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7e35577c069d6d6ed8a5d07438af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885ced5d472eb79154c762ef098f0bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8870846af69974e8c03d8a2cb140433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8141f1bcb295efeb62c4cc0b91fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8398265951871f462f40d91259fef2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3dd7ccc4f8a65c807f1b92066383436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6facf200b7d9f9b68d2ae2aed20d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2193b01a39c2d7c1c57b76b60f9a11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f68537e58694d8c3b85e08b8958f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033040bd983bc40ee016dc5349f950b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c13759a2d66ea4dee77b94be35f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a028d011203f169dbe549b4f720e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9f92ee742367368eb206fd3d880c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d203bed0171ff15ba822bb38c20042444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e1e37206564466f5b330773f478c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0365b8815ae342707e9030affcbb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff011b66b80025817037de36ed431447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c5ff59fceaf49e28dd014113ba96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70aef973b160a0bef11a6e1f06a017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c92bb1be09b94cea38e54ed4633fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c0fabd225c502d7580da009246687451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b84376c946c1af3486ad355b2858452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b3b14038664e677938f26b647d28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368211ec34cb28e1ab8768dde89c6155454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ff5563b80293022c416fe8d27bcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7354187cbc03b25a8d1d167dc474185456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b88f5d7a61301c27b1f2a7aa45cfb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32673f2f73030cfff74b958a75bff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf05e5acead89eaf9c43d77cdfc3d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43f2a5f72b71804ff2d90a7b08485460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f53b58e87ebd5cd793efd8384522461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fa9bd99a21b42f668a26dee54f6b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eab34127109a028506ca399d9288b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352d272c4b119d591cec09bbd87f9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5933644e424631eb73fa61b0ea44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c043b06ecd8444b2497d83a3b02e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e747693a00ce395374f8e456005a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ea4ea5d2a0283b820300d87cc9825468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e7f45c366d0b11809a291a7301c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8340c5345bd72262378ce1847b70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9dfa96d9019f54c6e35c3821aad5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7a95157d8a67c8d48e6e1248e873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce62538451fd06166604df8d8c1ed18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968896d51f98c30b67a7c2c12100bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d77a2963ede1df68040b10f1b27062475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da44419f485dd813428d5d8b80f18b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b182aefd586a34771e0daa62becd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c894eb1f1c62d99abd4bba6d0b072a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e407ec7f9a10c02548984b30e2db6ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fdda685eb32d3778adf8ce020fd74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d905bf3758c44c32722c16a31104481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f909d13c639faffba970e3e50c3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c994112795a9a5ef11405036a81bdf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4a6c43d822b1b506da589caa33f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386c2d75b63975c220aad5d49b46a47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b570a528254e4328bd7ae8381c9ee0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ec68232535a3bc0bcedf99915fd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a12376cee5b1778009e393e967e13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92afab3abda92c643622eb0b4419984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d8ffb7e2ec56f80a9f307af09527490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796bd0715635a0ff36314f0e712b59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ff5b872675c0b74fab16d351dd7b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dfd8785448b1f19a63a0dac7dccf0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6480b167fd99766574ca17c48e5db4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6023f42de7279e3753eba1d51ada9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a178ee8f17ba4180a1868bd9e4fc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3400a996f4944a2cf256ae59d0d4f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35cfe76c3ba2141252baa89337bb50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da6cd8d0973db403fb89150ec74fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa183c44cb1e6eac51df9c7e4f75d001500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1bd203920b66af98c4aef555ed208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fde761b586475156d859b6bb90836502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1893796bea57b340e5341a6c3968c52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c9966461129b1a7d04fb7b91e1bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0f9442d5dca3894ce7355eb02819a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d43ac620b0fbbadadf811a3a1461506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6167fc9669734b151ecfd2279ddf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8704604d7f5b38218ab08e0ee7cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963171c7ee01cdc7130349093740e77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a482fee97da46cd3e3ac1f58bf80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58d4feda7e418cb1d22af0ca6da0b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb30b255f94c62a1df644a656869dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33a46dceeb07e0e08b5634408942de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1e690fbef54bb52ecdc495dfa8bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21f1eeb80084d3d1d4ac77f421072515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df4fdc997f0a26dd42aed777b8da3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177336b8df83f31c6c667ce74b074a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfd22e997d092dd35c64dd4c1f89d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9deb704df458e8c8a7230b14321b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddb93729b1b85929fe088deaa481e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508c369fa3e64ff5773d361449a033521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f94a6368644aee66f1a954af5dcb1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d96a19a8d242e2430cc9c548659c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d87975d310718ca95f56dfdb8d1ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc1e307e34b27c4408c7e4ae598c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4a7506cc0a03f75bd6891b6e83a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8de689f0647c06339f176497a818f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820769406e8b9aee6741642a2f646b0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61e018029a249b93c4197822a5de44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecb8d42f40392e942ad654e2ee1ea3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde086232866a1b7151997bdf574ff7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42482b41c0b654f06e5e1824b24b0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeee9cce9d1afc136267cf72c14a4d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a322dc8a3f9df348d9eb9d5b5169fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c821cfbda8acee695bd0ee5b1ff79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d251dc4cb6c0c72d614b2337cee35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c54970c32aeca17144978c7f6859b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77d880426f4ccd84988c067f94f26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf976093d0ade3e922b37e8351fc7d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf841a01525ac0a84deb8beec48249540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2369866e1ea450db6a82f557f372321541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37816ebf70f519d8332e7389ed21bb88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aead4597de27440db4f28625046cb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8274ee475d269b4228f7398af513b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5f342b3c36bbe00f3e1f7b621980f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8d595b54100751a52fbef4abeffd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a47e277c3719c499381cee9a80a34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e547a97d818c103c0d4653c6a6b8c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ff5307a9878e0c9dd348d8a6083e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9367608a76cca2f8a738cc65380b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4398c48d342ebf735cbadad925466551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c283cbcfcf2258bde7281a5911c7b87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0358fc59b12e96ddb6bbde5a8bcda8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d112fe03537d8751eece875c0a454554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11c3e02d9772dfdbff056f27dcbb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729579c142289a216934f9a04e9e8500556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459afe323ecfd6102a64ecc8b11849557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f64341f68165344ca9a81654411d0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db826d0acc7e44217c62e650434f141559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc6cdf499d90cc75606a707c4de8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261b3a6753880d03520c37dc3e27e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9330672d0075cdd5911cc31ebd9dba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53cf48521de333d03be2421610303f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04217aeb2227ced75ccf47d5f6fb342564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4de460b36e7908eb516590509a1cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94377717ee06de09b2e9468599285af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b256c4a8ab6cb9cb514ccb2261f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c910e7cb73ef11a5c1f294e9f038a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e069a636adac76673dbb4e069c23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f658566552c2e84ad8d015790ed2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1542dc17fcf02d16ef6d58148f6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb447509024ca874950901d8910f1d7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f790432d916b14c001745ac316c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843e5f60784385f8401c02be5284248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc0d0adf26db90b8c5bc14dda61d5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07528e374e6659d73d831c87a70c5bd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41609d82b8a4b5c0aef83a1f7b1176577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440bd709aef6801f5339086378de5ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce969e870d74c8fd5f96385775a2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601d4317844ca31780ee17723cb99b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6286d908bbc4f33ed97780f5e4e5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da5ef0639a88af7337876ccc624de9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ff3faeac63cf03cd271abbe99fb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af36143bb6ab96830adcc911f4e8ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12f3aa4982d32be841343bafd43d47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c78931367074389e51ebf469e21a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ea7b498635a410a18e6fdef435596587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17502aab28541520b9c9e237fd08cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eb594306334f8ad09d46fbece4c03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e67aef4e8bf82584460316c55eba4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d088b817995dd728bfab33f9b7020591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251dfcddd0f424fcd292f22ce129923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483a10a010b15a3f021e3989fcc76e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e3ceef823cfc0529be830b6484ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2540aa3663f3264312c3958373eddce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339eb552b577d83a3134b9bd1db2e09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1de6a24dee339b7a6d9adf1e3f3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aae063ac6028a3451dad5ab1adad00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5380e17e02e641ec7cc595bb5c9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393cdf3ae98ca7d0935f50a66872f58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ad9619e0ddf990f4ca94a207f539601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727f31674def21c788e4a20c2bc7d18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955b43d0cb871eaf2a937f1adbbb04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2f81c8f6fe835c2897adaa786fd28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9b385683f8bc1b09dcea422067c96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170fa629eb2788b51500c6e3effbd83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920aee93145c2b5a9ed3f6114dc1ef5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783df8f55b2faec4dc8d4332627cf8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53a5c7ee3b7c7aab6eef85cb114d72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ae937a5e4c837a45f3c24a347bbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc312659ec7355ab57aeed20321b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ddc23ad6dd1c535ae9b5c203bc9d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692490eb42903d85366df54827fa6e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a19ce408257eb84d5c6f1e08a8691614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20b1e8b0d387d519d6e2031383b47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc805161cf2f6ec14401604a6d3456d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e9aafa8b21d0a4529537d274d7029617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3aa457c33d9cf4264371ef603508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c51a30e384d93bc2605e98c0a068619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48404d55a6c7158b6d9f22ec613c93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a26fd32a5942a919af80f049ef78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b465108d67e71378939114808b82e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e55051a88a64b4f18bcde950525e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65dc39a5b764f71758dbbcd9ff294624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce9310abbce52a0e6fdba0e8319d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54fd15007b655122b262d205d141d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44526cb67cf097e5de4d81471919050a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7aa330b3f19d9113ad5a24f77db70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a1c7066493b6b9020c3567915eee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78007845fab295da8c01df2a642769630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135fee51202078a30789fb25760254c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a237b592cf89c88fc67aa138f3a18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc53e83b794dd9240312f44d198e66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57379e6bd8b2f82cdec28cf3f23e6c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db46b7809ffb3a603d116920ebec4a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847c3f61c591e91ffc2ac270db53c94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72378df3b386021717dc2ff2bc8652637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828bf990d2064d0dc1d4938563114a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08633a3515a9cda9a476c195c25a4952639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c206bd29ce05a596c939e2398cca10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1fef81264dee46b24c03b9b0b4ba0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c4936b588d123d6d0a4ecf952b80e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec26de08088067f3d2f56f3e86c55b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ac5b457f6d5945883640dbe60648644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f88c854986851ef03b0d39106a722645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e480851229a2d3185b1a36186d9de3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18ffa819229b94ddce319107921df4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a491c058a85be2def797f4fbea62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8fb1b59516212c988a6fe42de277649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5a1639403a2567a5924a97eacf19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81203446d535c9cc068e7535f1930305651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a07cb65b12b75faa32df0784f6e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a2b32059c3f3f6238e1a9babe6550653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691478072554c1158acbf165e46498e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a6930b8956e0a15d732318db4e28c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec738934a066defcf569055059816a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced47cf5767de5a5b7df3dabb155bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042e428d7407cff73a96ad188ead40c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c994ba293e17ff5db8e969d347d9d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7698ab5557363e85f8f6a7796cd640660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401ab2ac19de14ad0a1b54f3031e442661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c6fb2a57e93ca81ce7473d5037aea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec749d7abdd2b4e84217f797dd9705a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f164d3c46905ba0a3c05b8c53bff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139715bcdfa2f8c1c310ba7c69b1d74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34b955590be4d75790ad0b4fc5e185666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c20899878851eb0a50377180d961667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f367a272f3cf03ab641468017bd6098668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c11504426776532088aa259ed9ef7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873736a84dce33e562cc5e5582b7d69c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2c4a2228228469531b3d39a47433671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247666781e616a53c1cdea49b89fc0ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfde7dd334cb1a99d5e8476ae4791d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508a78640bb93d1a9a6fc3d8a12f9ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f53e5aa062c8ba6c77fda0167b9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e545f4f9aa71f336e87f559a395e95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f2a6c89c51e9ba2a138a298f3047677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6686beb9d15743704492f094b5d411678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b03235a709274d56e39732121a85d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ce5b8de25fa9cfee4904bb68af69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e089f2f6811c0d4e9c6e5acde975681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0814c3e424be84042a5ba1eaac3f7fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee24e7767c4de47aa0df3f2aa5f0794683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26447d2f1d18ff91d9adcee226482e1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105787d5c676f0e4bf6af4249b20ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae555208c0e78efa1ca8621873b590c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e64ace4004283d2af7977e42a0866687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf07381ab566cf1c5a8fbec11aa573688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aba4ecad1f5e6d2226b60e47aecb1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b170c4de37261fbb4b459513aebe4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8da94e1eb3f56d67d949e8003af864691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f86fd950b50c7d6045ee9952ba5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f45de1d42c641f8bc258f7f0b1b35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e6a4dda74b65db7028f0ec5699f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad09f269414c109f0d0bc067d6371695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39915829b8337abddc21611a857f6d46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da65bcc7be997a9e118d430f8f59bcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2e6eca9e3ba0829fa81ade8faa392698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb2be89b18dc363621de8fcccd5ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2f93c2f4a5be9fe2c6f43fc80f82f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bac48168e8adc63019795eefd1602e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af90a40d2455a9ac6df07c942958d55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e6bebe9a067a0058db9f8108cf40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1bfd231a829bd3c09643c414b947704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2bd6fe43bda7645f42421f464b1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77242e3d7585ea11394738695ab88f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558ec53fa30075c72d8611eae35f9c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486eda7d679dfef9e887a1cb97946f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d9637a72d27f9d65dd19730739c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f455a9cf7e12908068064905e0c0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dd2c0ebc9e34902d1216d850525f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f3e1905d8ecf3239c02c0fdf128a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191ba0b09ff390b18abc039528e703713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf83bd29571a4d3a21ea45a26e789714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4acefd7614470a13d3d1262fe0e425715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904324cf67b99ee3f40929094b12110716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9481275cfd32c258388c18bb446cd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf9df9e8dc409ea0594a30140d95a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6752c55fdf2fe8e3837ad8373482719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597a88e8ddbf568f5a04c5d8157a42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454592df83f480fe0764ed2238eec7b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ddfb3bdb34c57a4b6cbbaeddc9f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e69679c6370b79582a2c722fcc55a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb934fbb5c00cd61d36b82a5cc204724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856139fd5bf1d06faf1416b0396435b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a9421ad4db74a135e73e4d2bdf34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc15b78bda6c912e6343a5c90b0c0d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb237926694f42d73a9a76ac2030010728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f8cf11145422a30cdb590bab75ae8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d1881fc392ccd6c762a80ec79761730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b9670f50a6d734254632cd029a8dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6852e4ea225b827f463bde87df24f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b838f72d2a9abf31e0279ae391ddf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5b6415e4e36b051203c5a4fb39ad9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c40076b455214b031a23b948fb8a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4c42bd385402b6917e45a8c45c9d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b9138f357891de672e2df7acc39b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e94b8bf5a02701eaf455ba8b7ac47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628392624e23dcd0a1f70a12a8e8beb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d277d3080eed35e86079d6298bd325740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae867167c19edce870e4ee93ac8e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda9ecde2d0b3a41322f4eb4096d3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145437476b20342163d5c3398e08a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce75561f4c4d0cadcb762954b5b3c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044340f378b31381e43bde8baeb856b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3ac9840ef6529c9127f8453c7633746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9e58d5c0e135f77e6a2d45e8f8bc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7629b52189035421634741b0c9bb28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec634e21bac55546e252556cf25b9dbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a658e12bec107033e069ade55736750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818bacea0259db173d30b1a1b387478751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2849a0b43b6d0233bf37c98f19b7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcde4fa2956e447e091433dbf532d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1196d4268f68bd46571056f7b8c047754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284eb9de59ca1da7d0c0e3ae9f0af4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d09bc1dab4f38f975da8d84477c39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e76898a00bd9f132e3bb287d49509757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f484e15aec29cf5eae8b55b51d5406758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ce6ad6881304acd7a2e5be01426c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee11ec8d4e1d11abb45d92398e198d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd8e4df7e5057ebe1319f541a411f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6ed1904c619e43864a70581ed1b6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32cd42dad431ab1d5b92e062c957f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfc247c1ebb9722f9848fb51ae338b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5f1e091b86eb02dd385b7dd53f036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980b68928253d9993852c640ae4a67a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ac7d785543f9341b2639def4c6e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c67615501d3605df1c1f5b893e349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54061bd4fe457c7f63b1f8f3cd8cb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead16fadd582e04819dc5895552c0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada0b3ee546e40f042d3c3a107a8a8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063eea4ca947b209ea1a2ca6842624913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93090fedaa0706ca7f305708525ea4df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62a98afccb2c4625cc2c1df90cfe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3f507af906896bbc2a83fa0a1cc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb83378824fcd56314d9bc5dbdeb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aa00655ab3b06f277d17810b0c18b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe7b3f6a85a82b2977b7484adfb9e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433951b79129836107501d5fd537e9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6527c2d0455d7cdce6d40464402121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028337a3d86ea62296de7f90f2171322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc4363ba220f932dbc4f9f45a414d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6336a1cd88cb48f72731d1625548824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7baa048e2f17651e7fe602bbd05a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb2359bf1b6a0ca7114669a4a3d8cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884911e8d539b7ce6c740ab79be5934927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a6d3dac95be9f58f652bd12c70f1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c4aa9cc80be548f89c4b7fb5a0f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c8e59b201e95fd26d164c497473930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690acb97943b2bb7b9e510bd74a4930931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf50d0f61a8fc86820f7dcc4c259a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc49a882434fbdf14b37f01d91dcdc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cdb57d645e826954f4d381bf37e1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05caa1b1e31f4446dd363737eeb32d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e121fa6c7afdba7912ab7238d434a6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc7b65d82c390b858d540c58deeada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c8164f204f04e69c9d7b3aefe523738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbbf949ed400d2105daa521491f3d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef000f32f928ec3df0dec4fcb043d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1501381b0a42bc17d2369423b04e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d377c577ed10d98e94f20d8ccff642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37987938501b9b6704eb271eeca8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687512d57101aff5b77a9a824fc003c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126bce6d4bd3e4b518e725e1502c7d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb618e6c77fcf7cda0154728baacc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408ad5246f248cdbd5faa239ad7c4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f64da03806f84b6a013e4c7e6566448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7448f2a2bd0f9b8d7629d3efcdd95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd08f6554d622b663efe3eeb63428c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9a9eb37154f6d139d2fef57b97fe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8539af151ecbcacdaf0cfc730030552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb970b590f0e95f36bdec49972acc8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc03baf729f6bfc226566d9a702984b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378824657c35a6eda4fad49a18359f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab58f3b9e43250e2057039194570c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31e3d9935650d2b3ec25024174e0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6f9e875f7b856b55d3d3eaae222d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b732dd3e4e700945206231059f9a4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1697aa9d91a1e7b7547c06d79fa6f1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3c46c3534d4956a1a00dd410681761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f96598c21387c04d40936edf0f46162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c10a8c4322cbf7fb6551e2e2192e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f7aeea39c95ca847334179dbf51df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be0da834d50a13a8bee562135a0d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f61c11631bc30b547ee310184a6d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ece1221155e86ddc98f5cbd61259667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb63192496b9690df7aeaa313a949e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89eadeced9e4c0a59b1c9d3ea12e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953bf597d3d6fea09c04367ae68d49670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc06229dd607a823caf4939541dfb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c058b8ac0e14fde9115a545ea7fafc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c28457389bdfbe34386c7ca38a9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d83cf3119e851bedb59e64c4b022c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6afe54786c420ebe3d0467ad8d3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daac28f93852a94a6261d147a570b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c7e5ceaff60429e38ede5a7d9a3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c92fc30e48e510e1288df3750ba8f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b17496b560b14793e932c065eca4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97164e11f331ad586d5f267a5e54cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf82d48cc359f92c6193d0d6fd927f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99a051628f66eecb9f9c3b53f2d38182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d795e1a6182b22f2f3450ea72c4f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae71b485c900c59237594b5c52394c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cd8169c6aa30122276f891e897f9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6992220bd1b7661de513b6cbe1969186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb88b4362c91064810f07795d65a6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fcd4381b7ded4eee8604b0187541f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb967b95ccde04faec0186f55c7cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670f6f4e8dada57caa47e0bbac71ffd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566222bc84dc89a5f09d22f15db08a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a98cef449d33d8d7c7bcdd49ff9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0fa614159bca6ad54961afa7fb8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502f87277af081e5d26b7cabcc8bc7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae241abc7504cddcbed42071633fb5b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd82e1f891808ebf9aed59a593127a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a637fe8c07d0f4ad11e2603f6098897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b90ca107ca6a79fcd0f23360b09c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9515bb38a77cb4d2cbd746444b181299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ad45032d1faf54abbefe55c4dcb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043d6ea667e6c2c8240c7581c71bd7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ceb5b2ffd07c40786c5fff4eb479e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8437c7ff6acad05c92d3ce81414e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14bfa42098f1aa1483561f8494ec1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c6a3fa482f528b8150a49b936758105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e03ec2c6fb686028304c0d2c83ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7dc0c16c4da57fc9cf1f182f906c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ef95c0ea581887b1f555559fb8d28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874457c6687c0c737d2ac5671d16f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c77fa01fa77667f6f30e36f8160b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a0ed7d974209b1d56192daf53f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dcea72ea75f12c0ba3b669b3ad4d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9ec414f18b985b455aeadbd76936113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c3e90cb63538040ea828c37899e3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9290ab09cb2ba1d3c4354d89cd40133115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d1cfd6edb6ae7cf3b7871f4a5431f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381758b6c208d24a2f7f90fcb548395d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a68e5501f14ffd0c6b1d58b1bc521118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e7f8bc4f1c2257fedc9ac0a0b597119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79584f7ad27d5d55c4d159588f6206eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc37e47b66b3097846c401cc78eb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732547ad6a44d201b73eda82414f770f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc85247caf79281cfe26eb7bbcee72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e7ed22e6b5971ea107cae7e1ca91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69589bc38f83d7223e4928c02fd51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cdd0b9436afa14e41d1832d13f58b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef85e470f0746ba904741ecde252e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf93c36923754671845fad1312053c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed59765d6f6421309e5a91f811945d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3a0e99c95c8a70036c23a5fc8f0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45d1cdd12912a472dfd02d5962d1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caea14d039b80442a901bed116c0ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59736fe468a5092c2fbf9c8c2b962b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aefc7513aa618d46973daaccdef89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da191cce80b5f1f0ae923be48ff8bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b72de71ec2a5d3669afb54b75fa35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b434de31b7f069f67f2ec991cd09a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3a61c71af3110877f68eac3c7c30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df1fd09ee56c7dc2c96b4b380a83d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b88f8b47a16646ad48e732043ce8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aad1a0e556172c7c5d7a08bf43fed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cae32784a4f2783e90c6f49bb8b0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db2752f314a1b7d58dcb7dfcf6fd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0dd3cde2f3d236bfa71bd07f570b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996fd4981220966a2942c7164eb746145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9f223090868a3fecbd3fedd323e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d610e1a295ffc4fb9089a21539bc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419dfbec8e51cb5bf6e1c6cee7b0050148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e68d522e10b2f3cd91685add1eeb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b0cd77e9b5e1395f897c2a513a06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62394d94ba7409909d8c152c106afb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331280d2c8437e9bffac26250fe01340152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e196de3cf486b994ab1d6f2a16d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc7d7f856adbe95a8a88e71448f790154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb18f924bdd6228f82a0e85007d0c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522447188c9ee15d8248ab26ee437c84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341af6f60259a59ee11686067b55bc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379df857bfa35cea5cbc4262209a68c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653f308584d7fb221d3cec9952c40a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f046b535da7afb0e989a2335b2e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773609f494328756d1b7165ff2253e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3516dc6bb5bc3e331e1f45ed6092aaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010114ff56b2c72c61826d60a36693163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8fc6f39212fedf0b1e2946c8b3da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a4dc309503d05ae3087321d9e98fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd899b60282e59769c1d27b17d61e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68296183316cb888509267b10e1220a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba76c1136b028e61ff21d9cc4957545168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df1adaed87002de41b31260fc29e08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d764b9512eff089e432faed4a735a2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a31190bd43059aaa08465d3c44998171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed65d559e3431891bf9efb7b38b4dad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750362895a3ba2b3d138fd4963b4cd0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610047745d7818550e7473f365db6ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7f50817507d1416aec6711289957d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c566ff79b62eb81919f0931261ca9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e79add5c24c69f2b1d2744d08f631a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77137b996b3cd5e79ff58611e832dd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199af1c0d7e1dac071daa4754ace283c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dbc0e9f4f53f6fb7aa9998ddc3b17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03501ebb5ea178eacbf049d8fd99c40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de343df7801bbb659311b5f3e7e4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9fb497f9519962b801faf5b333999183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e6c763946f61407ec32056bf6599184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98c82f2ecec700551cb90d1ce96472185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044da055aa2444c64eb26c1205be7f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fcc61ab6cfd44c84524e316f636fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee247243163d03575993573f6da66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeea391c79a53a6622b6148f003286189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913811f972797ed233bd499daab1d85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7d5bae80ebcb3d555e4e253778905191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a14db1d450a1958b6f7a754898471a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28816b97e67f92e0ec984d56bab2689a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4279211c4326629b7f81ae061ff01f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bece999b58ad3fc923f27d24fec6ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d9b525a2e23e9e368863af7fce3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0b36a9acb9b4ffc55ee2aa61e853f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a6e4d0b8df3b405a41d28ff488c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec1b97c2dfef0738f25aef9cb0cd42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f77d3b8910c6c2543d14d7a2cb43d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385efcb7573d4701c3d51ca6fae9da5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b63435f48f67bc31a9628ae0619a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65683dbf098e7e3724985a5ea80e770f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a86edce36c5378bb12bd01e77b379204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b57a031bc2d07bf3a9de30b2484a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde06ab1019f814af39a4892da30630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ddb9ba25fa57c351d698f02e2ba53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593736ca5fd01c4a1172436fb388c98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ea6c565f52bdeb3a9adf8f622350209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0256ff1df5f31a016b704aa49d4bd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f141e5fbac5634e561385efc746ad0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e956e3f7f8bf8b7bbbb0c41cd54e76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56a3b8d5a006ddde7e9f3a4d13bf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba36f6660aec06b9511be0b0b13a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770b6b8848af13c3aa741f579f87c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d72b92711e80eb6e36ce66a71c642216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ded43e697962769832f09c434ba079217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687f9f23fb1131838303ceca32a8f5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b3f628805d0938119684f48fcdde9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ecaf9b49838c8860f0674dcd9c656220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee17c9a1b01c79c09b3cadb54084e98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d10f222c849e116c8e01ef94e08ca7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20bef11cc9ca1b3c815ff1f6a72ba4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761100bbe3273cd069dc6dc597b7b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11053aea2c91f428c012b6d28dcb7fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35d29435090cc4c7bd3d2d5a073ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb161ea05bd8e15e3e80df357e343227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b609e18eae1a52335b1af19390279228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8340d19512c40c98cb192236a7f89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e01a2c1e5c62cd12e57f1b6f20a51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98d33b8cc76122ad9c437ca671f00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa5367475129eb93a525285b186b36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc15e5e2a0265380c9b757aa54f3e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae600aad526e6550106399a3394a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9236ced40258033a53ff52c16c0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450b90704d65d560fa7412b7f7be442236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12155c192ebb9675c5396ac3d149db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c94ccedfe0bce9da6649c0a64ec43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45c16e8e6a64fd5b0cf724905156b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531cff1ec70c7a119ff6f49c687f3f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743835483da87f6cab1a4da0a3b2a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2316992035ba2c05e0c45fbf67943242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d74fd51519e66fa9d81cdfc48df7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2b57be63877e64cfc780ddd085462244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de171d5417995be045bdf5c96d56a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f678f29929f9a1b976a1edb2b56c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cd4c3ca6f33c668c881faf2f2014247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21babfe30dffd5a021b7d4859ac5ab45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1261c1e035830efa1ca864c4c10d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48520a690f73f8d5d00b3f266a8ed6e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18914f1ea61a66f05d759143609bc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee5f9b1d2300f2817dfbbe157bbad8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041172fefbdb55468379e77c9b315567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d211059d6ffec0b1d9ef91077b7ee5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e640d6b8658eb98a4307bd61744b38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31143412665a7e6ad1da34071e2093256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43608cda69125f4f910827cb44da2ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c34c2964b67dfb4ca03a7c1452e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed2dbde8115505a3ad2d3b42f19ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7fbb184c200619bf3dd8458c8b805260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a081f3f6f5ae1d4a2ec1feefed19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9c0ab5052dd267e8e8b983ab4a3e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8b4b9af9e6d8128ce97b2cfbb43a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fecd61048de6db07d6a39f9443eea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183a7a908a56dbc1c3fdcf15089d5f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72f2e595afffda74ec0025e053b2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15f6443aa8acee95076bedd7e307e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f52fb6062d6b5fd4050edb77026e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5255efc9579faac02abd609c96c9e53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197e1ab1cffaa8512b788720940bd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fd2274ce2ff35ba8788ab442ff8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37c6e16e83f6e8df66257baf66204272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02142a9b05049134f219babfe8e60fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35fbc83bb39066dd8b066495ca7198274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad93d8f36cc812627bf5d55a483d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1eddf4d08fb9e49c5701217b9f256276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555b8c6893ba89a3dc7be694dd43c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2549433f457e77af9d32431f2c73b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea722b52ae1da517a3d7b838529f730279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6ba83c9b45bdb353a017d11bc0c3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f7bc49df824694fb90ab7aa40aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d965fa096c9a86c63af9b832b1cc74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b87ff104173ac499f87ecad3fffdc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65330612e68b7c236cbf16df501f9383284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694696bc707a221dfa4d50b80833db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2f7472bcac77e6c72a5ab5f5a6d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb4f1f01feff2c5c67ef95156de14e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b92b990d130479b168662e315f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641abbee1e4c5496e1315a8549a67c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0c23b03409969b42d6b4f8cc5d7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68791103c6a8987a482fca2dadb24f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1559f1f07d4f925b8655377d901fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4c966953a79a490770ead22eceda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e77a825d59d0ac5a75d0a469f4d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c28938875372c211fa9cc79b0eb63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7fab7353416dd124dbf21b1ecbc91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada267350a2af3a517976e041a773bc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be28c1db6c20118bc3c8a5a893db83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c76973e3afa97ba8bc875c6d038bce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28b84f5a6212d0e69c861241cedc87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb26ade540fad3ff7ee349a52ab35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d9265edef49e0e3d92a4185798b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa3e3a5c5ec1d49d6c5c5421b92f6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b081c617ad89bb46b4dec1d6adb3200304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b56708232a0ddd9e39b4739de4f8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063117fd758e7ddcd3dad7faeb9c8a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378faa18e654537685769a8bf127b9ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6348c38d9c1390a2101b72512349308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590644f00eae92517a1e5cbac8922375309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546aed588f7a963179ac46bf5eec92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c7f526ec38f02e1f4206a5528f256311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c64cac91849b33445c8c6f4cde25b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1bfcdd322f74f969e13bf987066f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b00f06ce614f59c436e5b8a64ee5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a255c2a625df8c4e7b1314ac666c59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a4c20b8e994f4b854fed4f7dca29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f68c57a2e0c4d47f5375e1600079317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33804d0500d36ea25355dd5fba2591d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5361bb61a999333c50eb833568f55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693104579c525f888e72ed536a30bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890d0f58f96d485c74823c981ac25f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0c84249a466fa82bf9f2ce43f4d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68afce1b784a66e3bdfec2ac09603b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81104862d6d8a4c687c7dcc35b7fded1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d012aaab99beb387a57026f6680c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af44ac17745ae5fdbbf10eb539f730d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53a2c991b4778e39d562c26550936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc7634ea0205a67edda50d9a7615d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529eecb0ad47ce97ad49c6cfe9da7b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a299d1154b70801508488777a68b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1e368cebc3a967ddd7cb280900414331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc8bd553d448234cdbe2edb18fab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec2a192681a7397428090cfbf8ce7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffedd2aacd3241fbe7b5cde726bc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2986c18047516be18bd535bcb5e792335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a5c5f55303e9d88c61acd987ccefa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff56f1bbb00e051851a77be54c406337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf998791f7056665e2cdad48a368856338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfefc82ae201622e2b1bce24e818544339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bbed8d67de70455c2f26cd77f361e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de0c70817a0e47c0d1be765c47fc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42eb9bdfadcb10f036b4b49b71b79a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479fe9e4bef8f7554e77b4c6717914343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2b1f6b94f01317e149691ec9ab28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0094e56394c57a7f67b903573c4ad9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7deaba006da6c21ab71764bc7fcfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ba0470b8763c60c5013b91ad0703347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceee117a5eace4cf3bf116d826e1c21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1cd230129da5aa0de0130bb893e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f10de7371cffe5f9de1b5f96da309350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e3fa5f124287c1ea2b52e0fee4f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e103d4f5c99631189693fa3ade72e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5a3376e6d46384ede687bab06977a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5976b0b19dd9020cacbab295cf58ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb218b0096f574ada7662572c100c9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f350c641d1e144eda5a50b01526022356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643021b6d8223acb1da51befd4ac8b1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce9aaeaf6bf569cbd68c41ed55e77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ee25a5dc639db268fbcdfb5707e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ebed316d0e5389d8cb14e5d99ac67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55604a2511cab5cd56931c72f339d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c29375ee366801040539f9b6d541b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402a1b8c1cadeee63739a513a2fc9aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c480888a5ee458c44c9670029859364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212b8e138b370497b5404cc9a2218cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96da8dbf4b627689b61cce4b55e5ba7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f82123aa6e043446d0c2c540a0686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524519c4be041fa0e5764a88c91971eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a0f13ee8312f17cd3dfe3fc06bc34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c8209796ddf177b230c174ef2bfd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba2e72be5fc55f901ee7ac7687d8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f310400850f83f033d5b0de0abe01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d813158a6d64cb0b9a20a25695a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900343992cdefaabd77a0ee2643e63d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c5c0b66cc22105ae89d3a59594a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc1a4cd9e02de8a042c772d96c5d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32b00deebfef76cdb0f655d9f2d075377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a8d402911b7432044d7f7b8e0b5d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277104df58849af2e9285cc571ea488e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b7e62ea25ae980c630ce3414708d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404843ae75fb9e7d3a0a28179d97e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1512ad3d57c9d4b2d840bb159b382382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af35495fd9f380dc035dce9e045ca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf75c8272ed4e6def7628c1a263ad4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b33831552ed7040ea5c1229cd6bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29894269fce2e34f2f4c93df3d1f6b18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e6983b2ba184dc87fa71287f48ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a1d957c3a0f07e2f447455138c10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427336ea0079931bdb0ebadbf1ba58d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e1b21a15782ace480ae7698cdb98f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7641ae6c0a47306d469a3103d4d79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10f559df9b2c513b48e953752ebaed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95a0bae0fb1d419383e06e491c8db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc04e8430c7bb5b379d9d1a7426c697394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4eba54949a220a06745e7c2902987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107e35388382062e8991bb0f7e9cf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3a5bb50fd02d3559694c557f3f91c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec929e8e8450a44ef23f9c8d533b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f566d777178f2b78c02a581a2cbe72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8f31e982d3b955d6cc17086e415c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6edaf6e5327b981512d7d302001227401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b4cc592a88b4b73c42623a87a07c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b3607beb70f1ed62fc85abe248a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b54f708f9b4a5a2ff320f9d3128b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81a076a2ec06503a66022ed2c63e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8eb4f4e5fc080c77d7d9eb27bf815406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd6255984b7b48ba0fefd8427e92d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9f02dba14557551b5d6944986d965408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffec64330a4694c3e1b552d87d40870409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1f6c1bc3b81e68f87f4905f44d46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665616888282ce4e80c5a542629fc15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae128c7b550b9f4e68d696f62694f165412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d76d0884195b5ab673d014e0dd362413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da14ce3dbfdc9dffd9637322fb58bc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872a156057f08fe03d6f56a0363c8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47f44aea6cd2bb952bab9ad725abd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450331fa6e143873f3d8e29d081bff2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0efedf247fc95a151874ca88f89448418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8088dd6595c5ed4414c6d51006f1d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc60ddbb6d8ee8f01e98d90fc77b34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e49976489578d079bf3ee73c93be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5848b71cb5ffd656d4280abf39db8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba818b6ab2deb3f5c121ce5346e04a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f526fdedb999fd7b93934dad9674f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534e2ae46e85a746e6ec30bd961da2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a0a0caef66fa10f00125ee1fad7f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dc61c44af2e2c917d80e12463a185427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e01b7e1fbd221af3f48dc0ef5b87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a209a48e7d84e030d661537c340c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9caa4abf18f396693189d8384befe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6917cdce89546bb3789a9334b8255431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c799ce364071a92d25ebfef9763088c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc580c671df8ef4335cd9c8fe3be6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a3579544b3192f90f57d79007b482434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570bdd61e881cf042c0cc64a4c3570435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca7c0d5e458c5049537a59be1a22ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea73fa3b0c0e783f66739167fc0c75b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672056ff24db4f6c794b21ead03e38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6fd512358907310902027ea128a25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0c0d9705940944a55ef6ee0188f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf4b280ad1a81812a821731f3c0f26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595119b54d013f72868a8db2c46a88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4209fd36c9e12631d3c1652fe54c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b4b35c1c0a0306a4534b3e2bc68e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708bc7e24767b016df5d44e21c3b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066294e9c456e888a2378c76c5d919e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb75c2eb941c353915c951c2ebf79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d2090d65436a743c7819a8027e12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e6367e8768233bf6a13bbf116674449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcafdab67fcbca1d8dda53194ee70c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883da9e9f649cfdd3a2e8dd5f313b80b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc74717b144f1ce27794023f40adb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8a36b9afc457ce926a79c20db657f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb920e0973bbed4115ae35f55ff9683454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741736f4b1348d45a6fe0d172e901a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4654305ac59ba1876e97485f5a159e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab9f4570783aa88f3ff2969b894a0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731f23a4451445867fdbcab37a2158458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e50bbfc543b7a4fb236d25bbc3f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052d9f291ad0cee97e2c0d461da3a83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009bee4afb14a36765aed62f8460a84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9324f6ea2e81ad4e0d2ff1108821462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d11f928fd845224e57f8d02a8964463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15812e26dc490d7f12c4352c9a89b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bf92778203cd777df44550aaae6b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5262b256502a1e18b41baef0b047a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759ab00c6e248cbf848ff31314c31e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114dea243f78c285b46c504cd43e490468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92ff0c21437191d3476b61c2fe63b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e9daa4bf0d345f8fdd5ed8691cc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faecbd5db9803c1767c4196f6f9ec8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389bd9c7f5191c5da2b2b7c689e9fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee1047ef24b74f925eed276200c42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a04eb52b6814ac03b86de138fccc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407d8471ccfa4956637ada0ed8458c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45686678bcab9ce4cee24b37b2e5e4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85285bba0289ec9c756edccf0da481d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2fe1b6d0692f0bbdaea180edea4cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a25d7a43069309db1a843d6ef8f4a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f567eec9c061e5d88114d8efb172b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166129cb257553448d1e8a2bd7087691481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c310402ce27af25bdc4f7ca499364c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a1af6d2954c99f1b1ee9e9fc35cb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe8115df8fd92b8f260669d51bac9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb760bda0619360d56b7a086294ecd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c034d8424f173e17717c19aa3dec55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f18ff81a70b99a8ebbb76f28157e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5d535e959b54b16877da174f6908488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7c37dd037dcdfe3a89f4db1681dd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977841d06c850bc2c7f0a1ca78f72d42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27cb2df86b40c79a9cfe592a407068491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c40e75a1b7bd4680d338a93f034eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e79faca62ff725a95cb69562fb6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c73e48b9c3685cb2fe802d2c6cc9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e471ee66b9eb1f01a5b104e21a9e62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401a0212529df93ef5dfc4bbc71a3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc91ed9cc1861eb7fbd7871591415a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0ab0db3d20094840d076134cc4b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f4081bfd0836818836b5bd7ee4aa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378ce45b75975efeacf765d40d95d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4507c49c6e1104999d3c16a1702992f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2fa1f64251d850303a8723d7deb34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d37eeda818163ccd448e322666cd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f522a4811386464a776d8a79f47c6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20914d9164171c1f762378f6cb0c2af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bf34c2d46dc9cfe7e9a110988505b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7b1caa2d650f333617e90a67d906507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8a35d449348cdcc31581111c5fd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2218d54aa41359b439af15635fcbcbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d0930d2a5a7a0e8f9f64be320ad8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe11577d446ead98b166d6f220ceccf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93c74882c5243bacfbdd9359d1e1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d116144fc2fbd422c06da08c31f99f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d51ee49564b10bceaa4559b65a14a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4092f6345f68d8f022abff3a350afa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1492409c4f26449d87215340a3151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de76ca2a4eeb781c23db7f4d9c4d9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979fe7504633c0edf0e04cf03c59530518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee85e4d87c3a2604282d8807c9c899519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631fa1e44851343859cf6c332a2b4af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03c907ecf6a798c49b05a147bdb81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc7b955e14ea8f7980bc048d08435522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f212558aa35e540a056f1356c22f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f107806aaf06215505cb2a890e833524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c6c1b1a615fd6266248b1b4498ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a8b14dca53b4fce228d335a8628b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc6ef4031a93e1abc835d9dba1c2fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb65abe014727d7483bb9ae8d245ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f94ef0601e1dcffdeaf485bc16b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b749a1a8754937fcc119abc6396f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5835d074e8f56be8c576e9188677407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69829664026d7eb0284773f31d6c1931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f8913ac0f80f444ec943c63196e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5406aca1b01dabde4732b6bd6798534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08775fe842598df017c631c60546e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdaa9c26ff086a696a952539295abb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf08afacc4025e9b6ebdaac6cd5c5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d155a9da5d722f3fd527c1bb59609538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbbe621deece1c2dbd7d9cd9cb229c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e8b8b535390137416ebc15f0b7232540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4034b885b1a5206da0d8f15b49f16e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eec72015b63339a3d28445d19f54e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f65cb80639ce273d4acc586e4d0ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765d4a8509226c63d1b6252f3d5cb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ea0cdf009d68150b119ff5a672df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c5b28a2f6e279c3cd302a097e8b13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc7eaa90dbef29880e0753174efca4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e84e79267d4c6b4e283859e08ab8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb429cd215aa0e30cced2ecc9b163549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1653cbdc803834607c0071e81693da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede02dbc13056b265e7c240a9e63b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ddd7f11f7fad0980fbc4bad48bddb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4ec5380085636abbfabb6497fe1eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af10f3b9f0b7f85076e1cbc8c7910554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2641641b1f88560d306ca65bd3983555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531beef6a8cd4db1f3c8443078ded365556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66c15b5ccf3d97aee41e0e7c9b5695557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c8fd5b49255f40a5ce1aed152ebd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42362dba25e1be2a7962eba2b2d9ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c65430730f52fb0a9b52f3184042c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd731c97c921937e4d140c8f3c336561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476c08a124f0b1e5183edb013f8cef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47f1f30a4e8ae643949c1bb859be36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad31700883d4ad2b638dde17cfd412564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965935f6d593e05d49eb4477533eca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39ce164a5d75ce9ba0d6ebe08b77e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413f86899c66a8e403784463ac63f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01e89b38388cf4f32a6bbca9185ba7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518354e9f2790aba5d99fecd5f684471569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455dedc7b590ea5ea5028ee417c006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d98742086a655c49fec29c7288b54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a896fa9de5924fbc0512582b3bbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c69efa8a90b1d5e7209777fdbac7c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622b2ec7870acd74d9df453f3f1bcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1850b8238bd2146135db2b6bd60d78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9838b95d600a6749ada12dc6145f06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4271ebafa54d6cc6ca9c10bdd0cb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2263a8d1a9ad8b552248da338bdb9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161a0fa27b824bb44d1ead29846257579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aecd46f915f2f07b5190474987d960580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57138284ebbed118388fa38b5f14dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6bbc79f2dce9815eeed92ce7eda08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff563338c51cb169d2f873f1aee80f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543127f28246f3033a29a6137156ea3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863237fa6b504491ca90318a74f9440585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d957cb525d40a5d121798998c6a73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4b8e6713be2f121e40a472f745269587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633d707fbdd793648c8d80f1c9b023588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97fa19eeeb1705b75d5546926a316589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0993edd07ebeaa05658d8b35055d52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055553823c96b01303406e4d8db8193f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77e106d66c2c25b92312c6fccaa4ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36649acbebbbcd10598a054f0f151455593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75afbd7d17535aea41a720a3425a21e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd33703fad7186d9b80653f6b1d7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335adf114858e2ddbf6e30526fe1fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971d83117d1584ae29e2812f5bfd9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb340d224e747a514c05d342d1a09a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ade9077543a67a3f2a62f7a82ee801599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33746449462eb555a843345c89d3102600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05503e6b0f40f7b733533a310cf198a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf345741c214b27697a8aeebc85eaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546898a3dee072bf5f7b7937aa8b174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42aecb5b2b83ccf57efb952144748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cebc1eb6b405dbd01f49429df5e41a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc0c5ebfdcbe952d05dcc01a18a809606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a0a7bec956407941a2113eb4fd3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce8d6b8ae10ea25c216fa3356684e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a76098e9ad0cd6eb92118a34bed09a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6f364ca30cff336f903c08947748c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0e1e5a25c7a7c043b1ff6664b194611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d46e5343e80ec2c6242a0a7472bdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033324e9895bb93d705292315d2e98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977056daef9510a0b7267e665e720400614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d02fb34e8f9dd586ae9d2ea60a033615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2c88df5114cae64edbd9941d4643616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76408d38259f189aa32f8f5d5d090555617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f1091398b6dbe365d15f4422878f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfda077fc157969ec39576922c902ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a9919e6d87ae8c9cdd1525a151fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e959dcdbe5da21ccc9892bab73767621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5415c057d07cf0b3316aee3f7f4bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc535bf053d90443a288d8cbf9e4f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc734629a93d6bcde67ec9fd5ef3831624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd746299c614378d32a26876d231c01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368dfb3fe24bac1c13aa63e7afc16b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca3ea8754e360f362e8a6e364302b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0426613862e04e1a87fda013707c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44585ed9a1c68249eb0075bfff678ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2a8325c62ad18cb5857a70c23c5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55fb8d51b649ae212ff93e90df5348631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb231a5f965a305bb4b89101d247886632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f8c83e47096a3c969f7096cbb9d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2e55ac3a869c8003225bed00bebf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc390b771dc09f1e71e20ab32ec96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f9c348eb2ba728852f19faf7ca710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285ac2e59e8c32c663b66330a2cb353637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136fca1dcc184127989cda9ec823cd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732497e5a4a31b579f83aabfd17447639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f9a17989e510aa4c8172d995a62aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb9635c634b28bc3cc450890200dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd5c14987870f725a635205942b9f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b431b7eba9d3859fd023337fd20edf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9725231c0598060fb618c0a2de1c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f7310caaa43a40420328c8c0efd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc966852961f4844d097c2d5bc0d3a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be566607a947c05efec5f3d39b23d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b188888335cb37beab5c95f192a001648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912824dc265123cafc51342eec3e9926649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9645d04664ceb2cc6349ca999e9c20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf0111c9f50dcdfae00f136b8db5d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d445d61a9ac8ad69a22cb36b52fc64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbd71f21e74d80129861788efc278653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ffa03b5a7aca151148f78ce379c0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516cb81afea307c910a677ad3aea10b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52dd8934086276d69681f8f9162b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706efde8154ed6fc8520c0253f9bac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30baea7d74411e334078d7fc68e5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bffb50b467572320bcebaf4035a5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c06174d90e108994b9a1eafa15388660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82943df808f9888058538900c13dbf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ffa85cb02febf551fa470618e383662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71110af5690b9db20349032e49bc1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dea9a89090206ee30a45427a2cfd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420c7fad6c961b48a489f7fa139d154665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef4a27230d0644871acdc53e9adc48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca3e7908e200be02421a04e1fead1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9edbaf308c56ff71a14b40a7a0f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986b21de24c2d1f0e27b276076dcb87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6fa68f5ed5f94e9a6da87b9911263670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc7c8c75ae24e67e047de8affd02e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd77413233d2484673e3b72063ea77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062530e9fff56443113ab8127090544673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c3bed3aee720d802d4c1b92cf9766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d6b4c91b64e002c374c69334f90b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47309480ce1ebebf3e5e92c5734b91c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e454d8781ee2ccc38439f8620a3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfa002d65e9e9105a51bb72fc5b862678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa41f278545613ce82a1bf1a4262002679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ded3dbe6f2145702b4e588267e2256680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2baa597d35bb163404cde5c8cad5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6fab6eb193ac08e92e9a224528c79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83cf4f646d8408e79b12ff2acf63df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ef5720fa29b5994b0ca38c2161a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e61707f5a70095788003f331afc9c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b5215f71674ccc6d2520ace66799a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0663029a17926f41a7cb9bb50f709687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3817093192e2eacfbe3af6b83c58a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f803f7e6dd6eb3b6b46ff81c899fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9da8a540a90abe5fd5ae34672cb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6dabea5d260e56940577afd3d2be1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e6e1a69ee6d983fa4df6752731df8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d590851e5c7eed919e3c11fba2696f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4868ebeb52a6e029c4adc11dfe357694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336817940a26dc5117d2cf6eddb233d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c4f4635580e541f1ab60453c0a18e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af9ac0c8fd7c3ac52cae9cbad64dd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5224d94a1faaf79187df2be57ffba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b35d5cfba9fc3cdcd6a73aa89846e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48142559203c175d4cd7242c50c4cc28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c37d966ef17efad054f23b0ac8887701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f2df9f0841b28a68bf86c5554bb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f91342148f260481bca90745d36317703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec48e01010e6da88887520fd903ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e729aa32e58f887efa4428126712b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff7de29c7ec2c9b09db0363d9a513c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e861ba54f7584933b966df4818b39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c4dbd6ca1f281b33abdec71eb3d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aba73532559df58b2a8eb97cc6b5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7733759ce5c16bac766774f5e81d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ffa917c8d3821ed152613cd4d873d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4be6fc59992ddb7d2086620acd0df5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04606f622a5972bd4d40fae0939c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c52488fabfea2b72370435893f43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de1b9c78d91c2c7b633613fa96b17d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008395f36f30ebeffb6eac55d6fd80f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c41e45c56fdaa958e6e0d13ad8447717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67345ad31b8876f8607a88e17fb5c1f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4708de2c65d5ddf358170ddfa17c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3654a876373eac567238304ec33b4a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a60720bdcabf3a133ccfe17e75f5f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0992411714d8e212bc0817c9f0963a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729309fd6ca696d0b5d236a19284a39b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d8ad0faa8c5968b1b057f475a6a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0964b1d12d92d22b19c4f2f3e5ebf56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54623f6b7e43901dad7c9b6a51e4916726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f20b870000b165201006e84f738f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f169dd7ab7151964dfbf5442b461d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353a51803eee71e99caa49ffe63de9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b12ac79f209241f86b2dd1568dd893730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb1f40e1e68d21593e970d1442548e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eddad74174a3d0d133cee573002fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0a877987096cf604c00fd39a9f04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfca53a7069c4e6e83b45d8b08e0ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573b6863b86744b7dfc8d53d5cd08e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5329201452253845dfde19fa65eeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305738982b934517f28518b9508df11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a0cb91128c238829942951f2ca5ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bf119e81c7dab5f1db0d4c04ba4cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a145356a6c346ccc708dbd40cc06763740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5797b7379b99dd46d981a0b3101a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b775f0ddc13fcde38f0b2b81f6a6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63ea109e07413792d9a260b30cfcb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73f159f8bce0a917e86ef136debfa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f6575b30bf941ed62a9eb671049a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822deda280a4083d5b9fb80bb539d5c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593344b8c297281a539d3ed6be5ac0f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83192a63c9391c0181c23dc2eaabc59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92364bcf7070eada53742789a9b1d95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8f399d42056b8241a23afadbb79a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b433d15ebc84cd1310e4d2a62f0483751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa840f6ececa16d67be7256a345bfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4bed5a1838f3568037068d3d4e232753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e50f9e4ac22579565bea32883adac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd74702adff0900c63c81b358b6b37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f42939952c662687e916443796cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb227f5e3db6afedad89c509a4edfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df584e91aaff56be5b3d1dfb0551ae3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61f7481fc436717889cc3608705f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>