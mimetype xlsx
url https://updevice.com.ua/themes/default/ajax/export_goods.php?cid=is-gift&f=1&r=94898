--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f68904412cdeb3356e85d550f27f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21d3251e0ab0a52e798ac1656f18c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807644ad9fca9186e7289695d074fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd66208befd9443b1bcdfa7e979a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b583265831a1766f413a9db1337c7685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6efe317e1901946f6c8f6769129656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617f8b43a59e055bb9965fca8cd5037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a823585e5a25a33e430feaa3925528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77ff7c9661e8bac142a360069b75c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e19bc87f43319f2ca02510d72f2c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69137102635de46ccf385eb2b9a157d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a41344e139b5d6da843d68ebaa13312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1e8f0a46098cebebadc3b1a859e9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839447e018401033afd0d3dcfccc087b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c87614ed8b40a5200e777a190fa9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720bae3688440530b51a5023c4c7b9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239604e2116c6d83379f7910acaf7f8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743eae0dc8a2cc5ea2a4d2ae43f84ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b675d530f35d4fa73cf4a73447362119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa211ae6520a438514c9d2df28fcb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6fd75b4f91a6c30c5513c9cbf5c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f208291c1693d7820a9785fdd31d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed697b7c4dd783235aeac15461804523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323d2849720b9eb4f27a89c5ce632624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461953052404ad785815474c0bdff8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f022542b8eac83ea297f3f2a83ce56526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5ad158c3478aae3fc280aa7fa41327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6d87860f883c418bbbcd55ad78df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1540c1cd2c17a85d7ee4e63943fca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319a8256d26ce07f7a56b65709c2df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677af868a4342c284b226359d2f2f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250da753c6ee947ad8a6075c120346232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d92867a384bacaf82c108c61bcb4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a7b33843e4a42e7e66af75e0c56b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085afeeb0ff226c6953c058769182cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224c4e82ec6e229ca9b5b7a2ade9fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7cb8e7c2302df9c376d532941e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f0dbce6031c065707ac0127820c4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51726d392c656cc12a48b74ead64406239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b1b5e2ac86d4aa487736a40a478e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f7597ee8dfd331b85cfb524597c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f43dad4007f8435db7f8222210f6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aefc2c1491d46f7ce86975dfbc355043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3866574dc50c22a4b4643cc36299dde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954433b76b05a707aedd8d63a9936adb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8802f488ce9cceaf6af205080b5bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857736515669d36f67e51f02881c04647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf47a016910b889278b802956deb2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253482a8caeb4a62d077214824d09d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57904e256a69dd78dcac4acc27cb9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d236635262564126cbbfe375f9504ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696da7ba79132f1f4ccb38f8cd56365452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d0665c0d8483bab7c7795be8d0c8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a178a74a3466d2688b5002d8015354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0bc476d4ea663229a402c68b76af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4b69864dd0095d5af15d173ab5f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f44f7259643e114e2235a7d8bebe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b258fbab74d03b691bfc56217393658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6a6e9242e560a30cae8bd1b103f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2e03bed38511d54b38f4bb829e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab107283c38cf3d6af84083bb8051e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9cf31c7501bfe1a64d5953889028162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa607e6f0a6c4fab43a6c16170d314e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa87189212b7cc42ff5c739610164364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26eb791041ba6275c8d6a6bbde06dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce948d959a65a206a321ab20e3bcf1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be911f3c26aa4cc5ab3e20a7498f45467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5eef5f2881c97133e0cd8ee98356968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01160b5adb6e3d558157ce58fd760d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dc6f4edde0de1ed37d9bc9a51343370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72c05993b6dc426ed6a3e8174dc7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f74fe67b8cb6a04d00d2f0ab937ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c28344d77fb40ec05177840fb92f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80b9afd6cf87444504595d8a3389e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb8068697e979a7ae9b7ddd516fdf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f77cf787a6fbfab4494de74b5b25c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2baae895c162b8ad0e98e00edab477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4d36f5210cb27e62c2b6617c29d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89978887622cc6c984f8b177c8581e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ae18f987c8b09e68c0525978386b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3737c1b038a339f5f7cbd93aa17d3d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a418e120815ec9ace3229280edb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3bf204f8b6892a6e16bd51fa3905a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4c49f8aec38a443b79c3e581cb8b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf809580281721d971eb3c93845bba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259810659c9c3694d9fe9366048d91386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240839eda641acb22f468971cbc8aa5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adeebf1849263c7dc5eb0a37e3b9cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4178fd135e1a0f48239e51ef11e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7f1c6e7dd3230e4b164b97d7d54690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94a2a314fe3b7435fdf6fb409e6a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cfe2d85dc4b0276d96d5d31bbee5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527a212d19815f7120e2b2800e355ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744930cacc01ff2820ae7eb7f66f55694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc867493023cb4d5e53d6eb2388f26bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0940a4fefd5b1f32889cf57365ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a75b89477e26172505c373ef4d7fe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657f30dbafc6cc962b3cbc6b9cc9ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aafbe01ef4edaf6decd032c623130199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4347a3f8173fdb6045a60caa06eae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae1d77fb7f0f1e29ab53fbf6d382a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ca7d8485a3d60c29f41e957498d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc382fac7aae309320ac2a5e015e48e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a0ff07d0c6755afedcda2119af225104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92159b3d52b82dbae7c11bea4a16115d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4328ce70fba4902b3ad4c1a2d7320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc51297fc84ae843c3f8534465557107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3463bf7987f5cebad6b59eae617d8ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c711e31cf015cf9a3b4e76ba55437109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b8c22452616c24e2572367461c20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ac82a6675df41809a6084bc7a489a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cf48020e39e8dab55594558ebbdd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448b46c5113a10db4f0921a83085e76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c49b7b39665bb2dadad21093d35247114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8953dd9680c235ade2498a393cd15d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66f9fe46b736cafa695fd1add11aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede229b3b2513d614a3d3d4fc97855d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9209031e00857bb87d72f6c615e04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13837e75ebc37658b6d18719b8f8650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ff494f10d6c69a707455d856a94c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28083adb286a45737da222fd4e1931b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c5016e0a1218db28f4b046d17dcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cf1b00b6f2a695a61acab7ef90e06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231e472f9fc8103d08d933b6e0a5b9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b0753947b34ba9bdd11b8b45afae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507101c92476926496d164368a107b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127311eba33f39a18179728c07c91d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd42d06ba45cbad14b82cb1e18f674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a4f4b21da46515abf6a5d553f8aa5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ebe268ebd9e596cd36e866cf4d26f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9ae52dbd7403257211871fd9cc3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3658ab09034df6be2fcafec6310e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013664ebb8f59f56f1f8fad8490d699133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b83d857da4303be99bee16e3ecf0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9401eef9ad2d4b522d1d71cdcc393135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d1767c0d614f29c15e9e71b24027136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a072141d44536d50f306ddc9387c5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047c3f37da992e8ddfc9585aa8a26ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ecfb57f5d97177d065c1565a6daba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d30a6a4e4b0e420c6639158a5ce6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a23ab98e50a2068a382dc4369662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa799fa450e405899a4886c723a4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e31731fefffd494871cf73d56ddce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f84d2b518973b107ec84c7b35c55c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d21666743cc92159120bf771e45b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17124757d05b34b9ed6507927ac80c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9d9c513ae0bea9f119b428bb88695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ac8a9ebbe06b04e742aa65e8ad88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198e52b84d6e84e97dec2b8bbb9ef4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508e05ec239e1e76e5992681d1c4261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e4b31f37beeb14ad0cb22f9a524a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5106d40c6ed5affa44ac98b26a7a94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81428245ac4004d95003d0014ac52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd958b7ee8401dce6f373652076c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af2a3a17545fecfae09318ca725ab1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796eaddb28e49214b370a2da1451b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade749509d2b0848099095e862032da0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120d7ab9bf183a945878a1b08ac82b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34007d282583769e096ff19c518dcd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d900b50339f2664e5bef111a7ccb0bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c205fa4633904979edd309419244fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a5689bfce063128c1bff8fed729f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf76272373b4191004c8590025ef7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77591458d8ce923a21990aea51826368164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5d44f202b75a59d34f1a9b45a181165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4aee70e08fba03d4bc0cdee307349166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81ad175926d5e9a159c21214a3ae4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf9387fbb308887772c5d68f203db3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cadec67df355c841028c971a5aaeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7388c9b021239ac9f7678fcd7853170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af866d963b2aec9a4ef66e9abb909356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5addbd65c4f5ffcd9db79e776085467172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da880f3b2d61036895ed03d078ecd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca760c4117bf21b97dccf85fb09485fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5c7ff06601c4e647b6ea06ee1ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09faaeca595076bae38193ac6ffeb44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456610abad972e82c63b5f5a0020d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354460e34a39f57257fbeae5b73e8fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef84daa97872994c1592ba33379d7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90d233c30b4ed0ad3d986a781443f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71ccb120062c2f43545343db6a354181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5bb8eb1e0ed0fa15e68676200fb99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe646b7ac09e5d82fed7fb665aab57c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247753518142c9649b66fa7ff724e6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196982dd5df4fcb8370b256ded6b0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a385cb3981afdc766963ad5076491186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa2500f6decda3117d99629b9ce969187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097522711319b1dde49517ec405c39ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483dfc14a074894151e90bf9d277406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1be838312e6a19dc694841a06dd449190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ea9f81320f3caf8f95f0bd9d00d32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe68787054fb6a6dd99b3a18415a5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba12c08f217506be3fd7cfa4d6305193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe86a1860737e6d3c6c0d323994645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272792f1902b4cbc3da04adf06cf0f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d21ed525b6eb6336b0a45edee0516196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99409a9385a2a261cb6343d5977fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa29e59a5ad66a089f991ba518507e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42532c719d6c04fca0c831846ab7ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0263cdb2d85cd3fabd7954d2c345200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5b523bd4f8e49a7167a3f829d09b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc49072f1f06a529dcc78d2f741439202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5243e682cd87993786a8ff3979231203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f60b6ad5a2344dcc1ed8a6c7aa4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a05085cf4bc15e49eb011963256c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab863b585d318a31dd5ebbaf1085481206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b0723367dfbfbcad68d883a20fe59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3c651d17071b0e32d8ad656ee54c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fa54cf1a868530b772287b0e433dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3885fba83427de3105855e4e587a7a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8207d36c918935103172364b18c4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1262b1fd5631dde2ef6d00c897359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342cfd5110d65d8ad8dc3cb81b0e2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1258ad4d8aa3c5a5e69fa1f91c85b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a14b57b92d64106a96319754e2f7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457a70a661799129b493dc411a84d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d2435dbafccd602554275521482ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2329fe0318dc20daab09d83ee76ca6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c223b34f18ccca8e905a6a02374b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115bfa0808ba35a222db762dfb5e81e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a4b1b2d849c341a1cb0d5488d0130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b7266a12a7e7179f2ff15250cdd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b960b8717f078f28d49b1053fdc77f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9964b63720315b4d761d61e3f0d4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904fed9fc6ed85f3b9bee0dc04f128225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84221ac57cea29da946fc03c0eea85e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba11c5e9ad10335d54c9716c03cc34c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36243ac6a1eac8048122fe631d831079228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d3ac1ab2993b359a4072ae79538b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0982c93034700e7eebc4250860781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7170c28a3fd8aa67a20d542d108fea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d19794059228dcbd3f70e8fd8cb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326d1fdc7e476b3ee45e67e98833d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100af99a8a7894edfa4279cc00d8a1f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27af49df2f8cf8e63e56bb6d143f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485e8cc0da6f7f7268375e98fd110d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed0eb546ffd2179bddc61de3d92c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3084f43a5b0f4b4e466eaab564f28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d1181c1f3d85468c2a779281095bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a072c763c8dc00fc3f61313eef63af7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809d75113c1ff7992eb6ef07ee0d4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad133faee7a1a951b1fe968915f0eecf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f985de49c758b19eac30d5b5dd01d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c63f97d2d10065dc27b1f47d867f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198354b0be5a4873b3667ab0f83e29e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc3306ff350c70b1eb5320ed7fdcc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3995b0163e7dce41e3c440d621d3c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f90123bb87a68a0f1b2e1acae4b3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637d927c102d315d299412a6f0791c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe590ce2964d55f253b643d71b4f48ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630ff2a5edbe7b39580ff988f6caeaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3601710b8546aef824f769a6f01aee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5330f0fa5422242d6f5f001866b1e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275da463b87025b71e236078af314b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794dfe9276794584fb53bb8a33e2b7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08db8c703073c6517c2a8570c01b49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79630ac0a2d656c66c74de6d0dabbcf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e00cdd3d98ce6badca34c3ea7bcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abfade710a7aa649b6302e04253ddf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb68c288875d06b7271a67619b2e4ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007b483a6682d06211679ab10831ae5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c52038fafa2156dc2bb540f96168262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6312efc1cfc3db5b893dc784ce72d0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad2104a79325509439f093f2ee4f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f723516d98585a1834d689754079d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669fb6c80fad3f2e9b50cef7cfcf9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fbae71435a9143be848524e53d308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3284828af5c8593741ee76801569cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709d716e7eb6b3b33940687733700a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ac84ba6b94bb65e863b4755e2251270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ed26321def2d12935f33a29a3eb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb97f94a28266a5d7f96de51e90ed5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b393a6992bb56ca72a140b143ebb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76056a648a60d20f62abeec15680178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc87d6938f4715d481a2182129be1fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92b2465a559cf93c70f568cf5c0517276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161e9dfbcf3425acfc1ba1d977fa3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb218b5253e5b26740b2256eff096db6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2819d1aaa0bd5fdbb5b4f625710ec5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d2fbfcf5c1ee90e2e4de044a8cc44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c927cd02272beace8e9a8fb56d2b30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa7c1961657032da8b74604d3a47eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e2bcbd6362245be2442a02d87c223283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b468d2e8da910d7979df14b0a0db32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb02d72cf8a3b32f9b8364fd7107b22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e5fa1840d44ed317eff0e239acd6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b64e23ead7c76c43999fd2f13b83a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba9208aa3ea2fc7509011b3b8d139e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19893bb8fd207f555cc811ae98c245a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fa7e82a99ac44008ebcb3e16901af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010413bcd0998244e722fc36de379e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4e754b3df8140cd5042c96acf85b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2314efbdb93fdcc85d9db20976f31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652b76075c46ea49f739b3571397288294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae63fdb9aec8f4c920ef8c13af768b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee17ed4297b9c96079c43e91bd44b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b12716b4fd94dd68dad5281ecbae4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896fa7086a2ec803f3bdaba4826b50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d659cfd03bbf3db98b26f9d298ef9e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67b18ad49120d88a3ac4b41406af9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc530f155c88d0e58003f1e81ec59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94a97271f03a25bd313d2d23f27c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186786db222179114b64d17f82a89c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b08391da36cb4522a005f0678d5c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bbc8d16d2b5ae54cc91ba019f6edc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092006e52fed23ee02eed1636282a217306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d63f7a39e351b8b89b9d65908dee3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47786604d80c87f8665fae99e0142954308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564444041553b9500e0db3eea4d7b5d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45bf6537550c5d7f91c42655d042b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3824255b89729cb2a7f5d691bba5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e16aa835830fa396a37772d92e95c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca9a4bc94ed578dd512862b7244f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3ef8c64054fdac0abedd183684b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1cfc5278cbf13c19ce24ddffded8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf8cc7d27958aa654ff7ed3599158316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f9e5f5424d34cb23b94cabb7efeff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f6669803812dd4106cea57155d4a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3bb53071645a5a30b1846a72c15a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e158e652437b45a0c14dc2e1d274a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967a1e99817b45e68f63e143a4853a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733597846fe748a93fb09faf2a2c2fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cc2d3c02822afac3703b0ba434049323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3337b017b2dda67d85e95b0dd4120f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ececc478fefdb6bdd55125649621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acaf235307feba5a1a95f213a6d5fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241edb605a889a6c449239fc0028cf72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e59f13089481dcaee3e3ffc88018328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eb3197e05b6b956c3a18748d4b7c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5fb091cd8117bee0a983d0efcc32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ff6791fe48978457ff72f9b7bfb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70171daa73002b7294970648549a3742332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34256ca53e3690733d5b94f2f98a1c61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dca22ac22ffb9fc8320a79e7a910b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd5695494835f3ce8b2ee6a59b5eed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b791c8107f2c2e259ca64e6657086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc71b76135780775848621e4f72d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc4d206108c0d4061d4b1df45ff966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed834527ff2c79d107739515e420af20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac5a79dbaffccd905466093f68b16e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a560880d827eeef799f57e0d0b14a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fed6913fb5dc11acd1fe597f3e0690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9847e2b15f709912052c4f6449e5ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497ca211946da5773db23ce3c43682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e242cf7d05eae6e61339a35188169c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ac89f94b474ad5ba631f07797218346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f6ac2899e70e6a58d0574deac665347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0b040042d483a1cc8e1481d9dff42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebdbd9ac8daa704885a746af80de8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723d351e5fccd71467744c3b90c0f88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f558a0f839e8ff44f2ddd17497e7836351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa604c4703fa87f3dc064ef76d2f3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23219ad10f95509b4b9054244c3e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb62d921a3245f6679103010e211a4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf10df0fe6c12802e064c0fc5e46cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd687443a0880d25633ab44a057920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b338bed819ab3cd50c2bdf0b759aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54edc19f1d7518bb92eafb2d0fdb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5247a00a49ef2467cc604db62511e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114e007a363554f111a7145855cd7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123f00493669277febf0b038f0f146361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d980c79f67467c1f13f04245b4b5586362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8af1c485fc25ebe01a7f35851b9be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da9b9f6ff923fd47875e9bb12c0f49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e93141761bccf52829acd4edcefe99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7709018a00475592ed1975e9d78311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fdfda39057825f0d5d5d6c8d26bd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee32e034ace37710a21a871e18203d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b6aed07474d6f018a0950225422c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a99d7d0fae6be39fb8edc5b9a6cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d6fac277d2a104d6652d38ce7e3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfbf8adabb5364c6f1a40fa0b2404f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ba3effd64bad740b8a19ebd2b7a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298321fe4555a6e9d44d90a72ca3ba8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc976ee359d662e54ea82a1c4b8774375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca432adfee679bf9b5e41f1345eccd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a5e3138ab3ab4a8602c6a050fab2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ef1abf2768d78098850d4799c5dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac23d553d9d7e89f08c317817f962a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1e56bc8b35ff99b9fbc7de417d55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cfacc03c39f3e00307ad8df419670381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988bcb6e01fb27bfc0c26cfe99b83f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538be791d54657d48a1411c63cfd0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ffbeac4331e38009ad4ebf5579b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d28b7373d7c83fe6e756ad6398026385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef821e0599b43d0f627bb9563dbbf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a555ed0087109fd7cb71fa3eb3ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179825eec6eede595f8aba8cadcb1bb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc783339fa20bd59a528d61076c2c99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaeabc0a5b695254bcaf9b88e15142390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19668ba12077803582fd7f12f131aebc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b41c6ca767fa3a75db06d8ee15da3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a4fcda5369eec26c31bf23adf3f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd302ce128437bc01e925184497c9f78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1a893adea71f3bc987bfa6604c9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211ef812140bf92aae7984437deae4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76ba74eb92fdb50999427bfb314314397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a13cbab750e4a31430ec847a8848ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c611f00346d5fdf999c7283af1c2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133936aedbbeeb24f0e5d55ba75ed1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17698e1f054b544718665f4961733401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eaa4ba63b3268d2b68f9e874dd426402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34d092159508e2fd44e8349bc9d5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052956faf722438d1a05be0c5268907404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd054ac9c262e1d4ba0bbc86560ec596405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e557e44488fb63bc1dbcc1325153c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42cf994c8a824de13e0c4a905d20cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe939713aa1a7f954fc09a7cf923c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92243c73789acbf91655bd2726392e1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a461c51054ac6e360bade13b7a95528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021a4cd1e89273d1d5b9a013e663cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63864487f7b565c93fd131c84b270c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4cdbeb4da2f3d1e31a48ebd1e4d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783233583d3eadd4b2acbde3ab70ad47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ac956684ea4155dcc78b720a9487e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b47c54a47eeb27c97c313b605fed9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be04c346002a3ec66eba495991d266417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde134385e554dafef12d47a8aafcfc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cf33e674c26b2bdd25220ef70873419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09905e350583f7f387fab1787c207c3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703ffd5799c192b1c7d9c50d993354421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fbf844dcebcc5210c85eb04283f9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261d0976f0094eea4458e910f234f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bccbd79356ccff3a22fd686eb0cca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b8df97fb0faaadb3ed6ed2f60321425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a728a5f159ac377483f07981b3311426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abfd66c7d7d7fa9ba12ba7dce9a9ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82abdf87ffd380017a3faab221b1da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c71eaf5ddd6482f2375bde5e0de73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5563f523cd0b7e0bc99a1de27d154430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869bb693fc5df99a11c8bdbfbffb111431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8346ecc69002c934d30d951f71952c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5153dd1173e839ad1defb8dd368934433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9508582073bc36d499a415e31dc0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ffc4054b89cb70ead167864d37fbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92468bb1e259fc0a16f1b191e485bc4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686bd51cba12546e678f8ed3bbcb65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad129bc3edf433b7fa81e3b15c1bfb91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff2aedc945434379653a3baa016662439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea67d793b6e52f85d972a4f89f5c430440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92183e24995ce6df0dff00ba76963de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc87a3d3bbceff033fa96d20ba345b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c1f879e099bf33ee23dd5bb4620c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9665db39e1613ea34acd9addea51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd6f4e1d48588394eb303e106fcec0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b4464e5c6beea1bbed0d3f80d0939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b64d8b54f8cd5d1e35dc151019ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ddd4113ec01c44c630fa0b29ff68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4becd3bc06d6c74092c1e174b3f1e50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c99f4eadad9b8e4fe8c8dda33611450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6067adb3dcd1a1864080a2192ff975e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedbe796b2158877ad2d75a8dfe0650452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd584f8770221a26ca80616a50af1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfddedced32accc7f3e3b3ebb2181b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb6a969b26559487c4c52fc59624c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ad2a2bc549a3b47f11cd320c3028456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e525f06335a32fed8f242d5bb27e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0f17e51114549d1f466364d2d223458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70743f03ec292e3828e96826d057638c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749455821f04f3fb935a5d8b9b1bf40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc38430c7ac0d1975c2b8ded2fc9bd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a67e3c417fff4d00b1e09e2395327462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672193773f3bec4ab2351cdbe14d371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c573f3cbd06bef8ac4deb0f0c9ed901464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ced175d5b7e941a9915b18305205465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4adf698aed5a42800af0e937bf6a2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6614dbaf71d776a9b116f6502a1092467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8552b386d4632193c9547a998aae8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bdd18a82c22381ccc2a0eb1040eaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f228a4826a0c0fa6ab427c27754adb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36f0a3e5de50cc0ebffdaeb47bb1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1fddeaa122bb6836c9c881167cbbb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d41ec6eaf9fcd8b16f98f1ad4c5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2dbd277c007fb354a34b31d013125474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f978fdb448e8b01cab06487dc5f3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf672a6676d60332b7aa10ad171eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf57191b162578e2d05c66b314a0705477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73231a61bcff1a240b198d98eb6ec96f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42901079a44153ed8250b448064c36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab08a832280b1ce628ef685cef626480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee628cca46fcf2a89c1953f85dee312c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391efe8faa62dc1a407b59b0d760dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcd5fa867070ae93f92885ec2b674e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780437f3693cb5ab7d0a4b8aabffa35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347148be3ea1712dd8f097d88c78e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1f1f0a05183f5f3120aafcf73751486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e6891871dfff3ff73159a0d7b5c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e4e73003816c84bf291ceadb2b5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4031d4eb1ee80aca51646bfbf4ae2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc03840911d487688d761de9dda69f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db86e103b57fc027057bc3733e1c62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57af0da61f9ffc6ff603529d0c9f6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fdb5b7a07a1ad915f389cce6c809f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f49a1c9a37008ac6b36fe7ec343995494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46c86c9e98b50ad1498cb827d9af55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045086dd7fe838fd12cea5afba75055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65d3fda66e0b58cfaa1768f1218818497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a29b00076a0b452e70fda8215cb25d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3931bb91f3c48eb8f39dffd08c670499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f83ae4f66f9ef748c6329b3a46a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c0bc7e0972a35df3dde5cb1f9eb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5634923057084911dabbdd5e32e37d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec8aee6180320b6e9667fa4b888d4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ce3286d7775659adc070a4f71b2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6007f64888ce5ff9cbe194d5e6ad42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882e713eeee9a2755435916ff2d08a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed627a8da172eb5ad135b42f2f105a95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60cac2c1dc5c932c87ba1f02c84fee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a09eea49defaab8d5cc69ce2aa741509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6962fc8671b1708c076f368864b97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29aaf8046cac51d569f0f14164a1d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42961362a33f5dac37fa395738fe8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb6a91e0abc66591bc05fb7deabab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0af60c1845e94d707e0b86ea14f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15981a4bef637d6686e259fd558da1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a346b7e5b425bb6b693d604a7c47c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc198c35879e576b742ee4834b3f43c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01a4437aed35d2558d06179da00953518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a3f05719189d640cbdd409f6fb3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97df8523607650e2d3c324afa140d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5fa35a37f3386df4c809dfaa5cc21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce8d25b256cd7f902e21aadfa41ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ac1099e528c4723dee107f3ba1bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c7a8835a9589e6cc21165fe09e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d25906b4062f320328a1819fb3f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4afa9bf54249278bf77ee088226ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b118e4e8ecbcd0cfc2063d9b2ba3fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713adfdfd8c746b659900a41d7c29ae3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb814c28c406bb32bf5d3790abbf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5dbdcdfd1a96a7884b09e871345e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c0158cd8b9b5a847c412e7cda5bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe44ae97b3ef3d555f32c897c1c2bce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a444fb24fb063b461049729644cd79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab82a094cddd78c36220f115a57e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d4fed867e07fbace8f8235233614535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b9efb4f1181d145d0024fd9746e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441474849de605b5361dc3f0d23a921537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae021f08c4c30e711272cdec8be4ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6f966cc67e8d85c6ca479ef46f49e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906cca65eb1098caa7bbdf7ba853da5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b88bc61168f8222e6c5c44a5dfb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae84a3278064008304220a307c173542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180262b1cc5d7d69f5b722876f429ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94a96bba116f7f085472285e25b08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c995604606e2d65262629d1d1af039545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d39ec09dccac8483553f33149bcec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc271600de364ccba018d135ccba87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959949515f6761e378fc77b527707c97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5879af4170c2ddaa79c633cd7f16c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ff36d0a5468019b637c33592cbc38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9b4e8764634dd455319cd11c98601551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e851fc8f18024f81a85a12acef5e02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2e65b91aeb518d2506c9fe1f1ffa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213696bdf427ebb155bb7f2d51922b4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e02292ab247477e8ea73941aff5e85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f47b453d5a1fd336be9c735fc0de9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27035734607a489c5a1d5c53673e922557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6349c93af5f6eaf4c9267e24e259558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aa8fe7a2344a7ac45e2d9b09eb8fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7856477f9fd1087d9369d2a663d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b08374f74218b511bfdf5c8ee7d11e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad416e29330f214f8eb8466d949b7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8a15579f1152711f3697df1f3be01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa0cb4d8d2e28f234c25f0bc52a759564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a2aa3d970d8008c432050a1479d8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af108c4bec08bb0943fba31d687b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29253dcaffad53f35ec90a57aec789567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f5a1e0380d66270f350effe3a677568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69b8c1200a568ce8e8f03334dd586569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe7ec8519b3e1c6b1d309be34990dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01075d4e96bd6eb747c57b7c9b8715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c3842ee204ca12287a7a09a4c800572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5303e4eabac43ac8e5e6178bff0d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e437d32962de38541b3ecc54b05d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718bdadd04c11957da38574d283be78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270842f719424dbe278d68f5f220485576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0afae8e03897823ce5c5c6007d26f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb77cf3a1ec4e76b0b53830ea5a55d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d735a11b0a86a83e06234d8341b57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ab0bf8ebffa4cc5294eabf1681eb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefdeb6a6764f353b32a2b50d79c241581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d97261e771a005da38a60e0fad8c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd707f3e9fc380619465bea07f1b1b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b63619b57861e2116fbc0de18d38a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d28a3216039f825fb6ba8c9edfa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0cad7e0fdb6be29d9ea620cfaf5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ddf7b47fc5a723912464209c8af3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7e46e54f9fde076bca9812912c28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b5c8de9ce483d87882db644004b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53f2f6ad7cd04cae4d69c07fffdb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221533e92bda73dbce5e88677a41032591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704fbe9786b8c891388578507443e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33d57278f5123c26a6df33369e329a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a7785a7261949f44474c094d3937594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064267880b74d5ff477d00fab29ea8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6c55c205aef1fa52aa6015267078596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c9c1ad6f619dd0df3748c36040c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4cdb2c040ccab15abe1d4aecfbbd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e035f4110e1f1eb83b4ea6d12b9f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a4582903828d7b3831713a002834600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833ccff03a41c341a1be28339f75c20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37479cac55d80aa14adaadbce5ab1f6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803c8fcf755151234fa1a61b398c59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b65ffde141ddc0c76adaf8e0fcae1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934159afb145b99dcfc904cbcb6c58d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7025e9ff5855ad1d9e78852b5373606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfe073a6b8d0f4a0117ba455ef8dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed838e47da4d4c4760fdfe60c5f58ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bed3df38eb96bfecbe0c3ea8809435609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf9fd3ab92212080a9083ba7e851b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645947ca7465e06248cf4437e8a11bb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b57b99860b8d6246eaea05fbcdf78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b3aac8ea6d2136ff78a2a888656a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e74a299ff4a276506b196bb4d1c63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece19984dea1836148b208e8b117186615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9ac85c975e0d1054d6222fead2869616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb89dc7588bd697919e69a321ff6e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0576954921575a7458188c97bcab9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d26e1e4fbc79c49077dd187eee36fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0907335ae0b70b2b0c8ee74ea41cc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66042bfd8071d23c5e6d9ec603c4bca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75193ce7ed7cdb31ab3845e9a32a1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6511e5620907504a5ec5bac484fc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98f9c857879555160d7fbdbe8a81b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf67e8c0c753799d509c29bfabca7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18fdf1cc6bb658fb77b8ed4b507bd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d16ebaeb15c14519aaf3db53a7d13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b5671208881da29ce960dc8659d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede84f67ac4040492d4b85ca90e66a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5647565795395e2196a468979a653630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8a56dda3bdbe9908b6d2e28ca95f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacee7a34bb0612cba9553ee685435632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429d43c8ca4c22c6287169ad42ca7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592068d2c67e6b7d8047ca7637e963b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fcc07f611da5553f1f69def4e9600635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785875b06190792e4f68b2afc73b39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c3f814b1b78fa9a851304ef2cc5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3097aa4a2e35748a698cb6d650e71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d48ce765d47fcca52f9482c4905a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e12087c0bd202674a2126915fa037640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c03c7f5ee050e8e4500117ab310f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80dd0bf22bc9c38f823bfd3b6818dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741dd2a3c4d1c87a90df3ce677e5b6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d48fdd91b9a7cc7c3ac194d695fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73963a6db1a2485766a76d0ae1c5c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f69c041ac1a507815666f5ab22d06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e9365e65ea2fb1e567cd91ab6c0dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2729afa5c8a82cac66dbe9a260f8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6174ff4a8ab91283e641fb16bbbdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c13db1c4ef36265a3609a98422988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046080fee3ede431dcead373084dd15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2357bff5871d7ae199778efd1cad1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d8ef4037412c9bf9ca028fa739ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7376e380c31d57dfbf94b582db6f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7663cb17129c2759d7829ac5e7cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa38bfb57127332be414bcad10e4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58f1ac1f33695c17028a08e02fac2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3500b44705fe48482e8e1f2e9160f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2755dbe03b08a4047a0acd95d718659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba4fff27bf2c0ef3afc9371636fc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4640b00d28caf2471cb4b3fbe56ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd78871eef666f49084c17e0ce6264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5531d7b578d77d92bce5727cb3c5aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1078ea04cb68f2fc0b7aa753cfba62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949fbe2a03ce349fc0b6c91faaacdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764fdff744c3ef0075493713a092eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24902b8f1761af3a76ae7773d93d6175667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417cc10b37011925d766be2598b6515668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81853907976e29471f4ed2227429162669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c1cd883e0b9d61009b1811102a0a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74bed238d9725dbb932f4a990daf80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe882c0ca640f396870508f41f7f495e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177e8f54bdfddb174d6833b00993e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674086944c821ee0d63ac7387e9f00ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ab7313e916a13adab4545b76b55e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c1e5f3c34bb73007292f0b2ed0ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b111e4d0ad9a1d6a937fdb716831e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e7e0a762d7c881a6704e492bdcd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20effde4e68f11ad3b190f9d87c9ecf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b638532f83377980aa4ec9c0ef57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07dc623fc6211a05f96f247a52bc6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f618531a2b7df20ffedeb6c8c12e1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec437c04b5754bde02c1977b72899683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b8a44f34db5f842eecdb64047a01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5043f54ec7e8bc5f5131f70a83e215685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f4a26b49b27d52ff3228fb7dd073686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867bf9fe83c1019cd65707621238603687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e5b581bd88a787c4215c26404c47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b43218bb32b42ea607c5722646023689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630296ab708b06be394a2a35473579e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b22dd591b29a90bcbc27f76c32805691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f144b5029a8fa0e3da44d3fdb8dace692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ee626427ddd705852953d957eed82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42335aec14a5f6cd4084b7f233366694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5aaa456d64575b4b799ea7b964800695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d636f86b3a87a289e541f70f03f0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ad167d0121ffeda4fa6d5e6e54a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bab89d435915cb19573c2061f17e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f823e8e925861a882d47cd257a022699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c920af42b10e6ffdc97b0d1a1a4dc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa1dd47612781dbf3663059d224d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251bf14fc32643b22502edee37ff817702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ed84756823e24ab5fd07ffe93fce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57323cdb9de3b94dafc7cf5ebacb232704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150eaeca9df15e3d10c2b6783c1a925705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24988afa5d2f6eba73016934a621fe07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d794ed39f8ccf220e825d9d651b6a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9456199c973af822fa193b0e72e17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80121271ecb891e53f875c3338dd526709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb04b142ec9a0f0065e0de9f6b165d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20123632ce498a8383658613eb5f7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a626c2c0b1cf72c8b6f4ed632f53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf97a2a71528d2d4dfc8b7b43f6ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0161a4049789d736c5558a84c2cdb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734135aecb6653a87c96c1a7dedd94cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114772d2c772062faabd39c329269f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e6368f75489031b2d441ca4ef3dc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a21bd3f477ee18ec965b81480d7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ae9185ccc5c6d9cf4d068f89912a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2092745a105234d244a2f744a524df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd995cb12697a00f8378cb4d320edf2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0800d13ae37113afd47c17f24800bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01098be2c5764740d7c2adc512abb71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a21a27f6ce74a3a375627bde6bb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c178b43d1ebba48eda3342a698f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4937eef2d8c945d96d1c7a53de0c32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9179877b48debb36c0c8af85724470727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb419181ad0d51168c13832117588728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e5948390148705b2017bc816e96c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e42c5ec886c11875c770586801c89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db9403e5a3963f78a185c0084c802c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45843efb81fc3f8966525e5776fbc749732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb567cd41feff902a3141aec735d7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d19deaab6317d2d0f272fd502cbdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d0061acc8ede6c4722d79bdc9db04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d36c126bf76893a253b9dab5225893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547a13444e7c44281ff916253f4a0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427507d3d8051c7f4ddbd5039a0dfabf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fd1b15f55ac4e407be5a0756b3d04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822c6a0274406586b0de6b9af656da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8559b814c30df03d42934d9d19437741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d484c6f8ec8e990c929ff2bdd92f8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d4248eccc5d536b105b9409b5a35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96bd6266edf99352bf228fea4037e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffd671df5d8f2e562eb254218f4197745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a1ee7dd5e6ed8acf9c50e6ab71668746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0d66716dcf4c513a72f9b3f8e63c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ccb42d89474848fcb2914669e163748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936a3acb30fa9303470d887e8779286749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5289872a22da187a17fd52e0db4ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0890b990a63b9a169bcc53c67f1c74a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db74eb7434cb7c443c41ab3530ddb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ebe6217a1c195a6995caac32f8f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcff98769c7e7211d5ec02c41ee00e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de7fa6a88d18bd9e096b2ca980a5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3e7eb5626da10f704ef595d8d1f1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a29df196ec71952a81c03d3a5d966757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05511bdd607714d611c625997beb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68221dab3e5f43e1d90fd7d84c3bd33c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55eb624036cd158ceba4e13b9083891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5ced992321c8af732006665d4da52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed1ad9b8a7d03307322b2ff48df8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678f2c9a8ebec2e6223998654df2a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f7b18d20ea10512c417f5133382d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15dcde6305f81a4a0a528badd0abe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93140d8ea0fe2b639d49a82a0ef06a347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d939603cd3bfbb65640aa478db4b638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a196c33fdd813ab841ea4f65e3ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf233d16a0484be8ea0c2a1b1ae0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b75046710bed775cce489d08bb245d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb10dbe6269b519e2f5cc78df0fd5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148361c8b07dd8ca823c54c4c9d5cde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff98b868656b1fa3eccf08fa3b83e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b6d5e7b85f22910707cd23e2bb9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b83dd54b1993ccebc42059f8ca00e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa55577b4f42b8fc1420dd9d34a1a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2f356dae9dd53030f90dc23effe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7007bf5a463d2dec8e4ef1937369f9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4291b3fc912f152626046d991de820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb28c120e18b603d7323ccc0e3d8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c0c074b559914d0d701bc81ada2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc015c22fa79bbe28cab76b01cac7a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d7104b2208ccbbc63c6a33a625d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740fd4ebae7af02c277a5c927935fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a106feb5e42d3890b5027da93cc4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc2e5b4351b564feaadd92fea1c9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade492a9d5402ce0b0b5f7a14afe7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695412b3cc3806c81bdf7379323cfa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3384a91a82b425d27a14d7b12f69e0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cebc9adee2d5f9cef8d37f8cdc8c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab717364bb119bd664a6ce104b7722c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9eaa19e30540367b53d4741f232b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bfba9b8ae3f2749ecfaea8ecbcef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72de182170eb2358b0f06c077b685c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccad9daec12cd9cd0733e26851f42b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eeba8faaebc19b4231b66a417735237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238154876433b00e11efb6db86a1f93a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331620604e8ac04343e0e6ec551864e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ade9b8534689333f9a873d17d892440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3110533186b8293a860e8e6fe1d6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf0f2bf4b8e13eeaca0fe65dbc5f6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7015bb536afced32fb68ca89fad1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b4984e13d1071cd62d35bdfd7a4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a77eac1bdfb75ad910a5b9360e5ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b4e26e67dc4881f373d5c4ec06a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de52cba9f51cb3ae916a397735c2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d409890a259c7286b0f7fe091daeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be0ddaac61d3cce3ca323c5acb103c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158215d0c524621af28c4f3f6c2aa2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563b230597eaf863c340c53e39def451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f74fe8ac00e2c9004016907b7b6cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3208a558547fa1cd8f115f4009c34653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc1ee5d2f52e603c3ecd1745d818854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23fb51626575819b185e15f84366e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577ffaf8953a46d0929a7a33feebb7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6798b3ad88a4b9014cc00574770f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe616ebbb48a7663583d034b9f042458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147f368610da265371b1f03fcd2019259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb0c163db812b372910e8ee8fd28260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012af1843c5fce241617d0009ca00c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9caf235d8dc6da0487e5f7238923ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a82e7392d883e5d8150dae53fc9d9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7039690c3ca26d03bd51ad4f11aebba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d3d0b1ca801f533943849963703465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f43e3a92ad7a98737429c530b39b9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db361a7a42b081c4a42f10a1e11829d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7578abd8aaf98b6859cf4a331699268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c07294cecf8ffe75e1e5cc21bd84f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cba171d07198e30049045100c654770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164fa85f04bcabe02404238a3a9b83d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83353cfb9d1426aeb0bccae98e7e88372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218189265fc3bb170ba6b1571c38881173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d7dba22a79827a17a36696025176474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866467694feba50ffa7b2c57e20ad87475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164a7e0f5ec28939ad29429552224f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d18863065c626f6d8aa72ed8afa04277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2cc8fc9fb14000b5d392b482c23078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406a4d387e19c2c3702b90a3cfaa1f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca6e633fbf993fa3bcd9981ff236880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ff76cac5b6c48d273707bc9fce3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a30900c6b5a21b6243264d2abf0b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a4f431ffb21dacb848b99852100783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33e683b651a1baf1a052cce78fc3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba552ec3041eceae6ab223002bc3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c543251406e93b4740d9e2ade7ea6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644400377b8ac204fe53883e1cb0b0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd12c2fbad4ac5344e32c086ac1ea0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c8866555d610118e9d87d015f68989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06d76402f374e9e9a59b44cefd9ebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c262aab8d6e27f8e38267913f2410b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fd39896b952bca9ac359ba441afe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c2c975add44b2160767162c8fdc7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42b1639ce291cf1c0f7af5c4859fe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd98c986cb6e0f7dde8fe260add1c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad682cc7a52c7fcec9f062bdd9cc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198dea97d0477825d4c63035f39982197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9109eba9e921f3b3f90a3b4952af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba92bc43eb90d14ed692ed151fc09b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85decfb02e9c1187d151b78f603e86ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a950469bcaa08296a581aa339ed9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26e83970e0356e9f8e8b70dcbf4d37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896e037d16bfba58df0f8152e5e40b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac66ae65c3b816227557d306a71be30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9720858d3a7fc2723b369afc6b1d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9d695fca90662bc13f1fa6b9e1309106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184db4387459b848613423682b2597d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970ab3ef7e336a3210fc40811054c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6d8fb93d68371ac8bcab313a7cc9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ee51dbc12caca0be980df010e27a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975c551a3dea4bee9df326174d1b23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294faa1579f060cb73da8367a912d0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dfdbaaa01d0f42afc1e1731d499d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9ef9b52f1c82502528f17e676f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833906eddd18da16381ec554d855e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de9c8fedbcdbbbc5ce75b3f0def002116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb26391c6222eb824d6575864ce3bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ef7d34498aefa53a1747b8be3b51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89b1569d09e0daf5eae5796235a4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9329c34cdedc612398391d12b6deaad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe678b2582fa48e70b3a300db64a575e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1f20358e6e37449c4cfd61efcb041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae715203364146b31a86f0ea48232123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f65613253d73f86193787736e8b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263e2f96bd3104b0d3c534e53459ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121367d03185553be256c38f95b5e47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38033fce55cad922138f9d68bffb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244414fe38c5037b13aa9d894f693099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79fa772db69ff30aa04f344c3f942f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef4a18b21df98703c0b946526b568130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa920fda1dae0fa690a60726af10f432131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b36d45454fee2104c1875d4e0da6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f04146c6fa8fd19cfd610441861ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52ea5bd72dff9c9f34b4ee4244144134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73a3d2e5519efe8155d010cd37ba5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8c1a399aca9426fbb91b482f7151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e085c38697c97c7b646a14575f3cf19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4098e96693a656f303696c6158d84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799c1b76f29fabee1e8118c6435f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f85d21393ce5109d2b2e10a950ce3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62ed3ee9213cb9923ceee5c1ace3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfbd4abfe3aadb1b4220fadc75ad89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39571c28c005fd3f2988c5d9bf1b85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f979361fb3de7eb950689a708d65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e443a497d6bd1ef92b0b77fc2e99706145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0629e10490ef2970627e3ea1b67c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf76007c9cc45820eec9eaee5259f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e263ca96aabfaa34952fdb3caa682e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230c64b90ce180343feee959432530149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069943551ac79ba29caca5712773f80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad54e03fa1c34801bffcf8b358061151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d759db50157ac957a60d5d4ba9481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976cf5751493311aec2c01f23b4dd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970dc2af3709137929d1681a0316fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626047ec494ccd741c76a2917b9ae3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906f8b5f51e0fe4128e455f75a7385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054149dd74458ca171a76316654d212157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4eadfdb6fd3517846d6b7172ed033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe130b285adf3f55bcc2c48ac04bc478159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a87ba67da2047b1a3da86af61a7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc5027bf805bc5ea9d82c81cc7056161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627836d5102e7648001d3cfbfc619b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063412cf9e3aca13807900373523dfd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4024059e0adad15c2ab619344bdad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b12d59469f24027d7cbe7adb37eca1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f46a7ea61be0e17797682abed8126166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087beed218e3a48bb8d5206350eb4179167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4a44b2c81cf9d99fe24c479c56ce5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4acab4db49a3d438700a6c78120489169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec711f4775b1feeea487e2a0d3daf7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6b807d006d5924abce0b6306678c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb25040b3d5cd9ed32d0d12cb97a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bb9063183673887079f9ce40a6066173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c758828d8659501c09e6678423be8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ba19f0f8b4c1b4fc3d5a8f8389cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb4590697406e8b9d73f132929eac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af482994cefc5aa4ba901deca533b30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670bc5a7f6e35b8417efe029ce1d20a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424fdc510ab91c222d679a088045aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734735dc8fbb13f64424edfbc39ba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03987313505bffe0bd9e04a90947cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853440448118f799a32470b74a6141182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53f9ce955468f5a949ebd28d99fd71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204756737e6260f210fcaef6d0fbbd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd4df7eaecfab5bdf9e3ff881e03d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac332d50b9044dd23d73e4aae3c65a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f343ad4b4a83195cae39d6eea20d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04a21b916d3cd4c846aea3f6f69290188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd87881171edc8c6e0dac74500b970189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67430d12dcf842c056974c116e75c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f6ff48c2a66df3b6b9e90c51344ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01557f8ab0a92e65ee47cd65fd475d2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c345cbdd652d40d61de85fd944f8136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e08696b231a852512db74dc3fe2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c096a500018e3c86862b5f69313c52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676538e27fbbe11d29fbdb0f55c96cf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4f231bdf2c0e54b648e54e805e9e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944cdb6c220b981d0799da1024dbffc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a187276def071e0023707ab00bd20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea568f59e8c58e21923fe174f1ca31d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488834c2e187685181b0282b1669edb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd2a7a30cbcbf98038c98394cddbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed7cd0fc5e3aaf12d1e3866a2aecf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3aee36522f754d3a6d955cbc5c1ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954830b14856e9ead6410ace8bcec6ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d351ecee954ca28be8973f408d8967206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb46d0bb0ecbb49516abaf0ed92243207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d1252d79316d68ebfc98f75dd5a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031067b5ee8016073c70413af90ec3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5442ce39c2191cfcf9ea6789bed3e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ee43b6fec6d04b63a61950bc55a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001d2ca1291b2c047de2df93edebd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07e45684e3ec84ca9637dd1f10c4e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b876a8e7e54e56384d44591eb597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac4668e9a5a9440e1ec7ac9ba11e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdeafe8d773e660ac2c06cc2271ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadf0eb74508f76a075dce4708b3bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3602af66274c3f172a81da853759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ba20ed250750605856edb6822c60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12be9a258c77468e3b2d070b08e78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431a806cd37c80ec630e960b80342c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c7c54ea3225ed94a3aba6097faf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e65d05b6f02423f1dec05919f758223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5959ac6c6642e906de186a0b6888b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c4aa06d336f6f70b6839135ca99a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d84eab2b3bc41fdb60227e4fadad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab3193a4f59ef1a5e5138ab99ecb2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d2ecb0b8bae15f8d1a74f94f8540e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca34463dfdb9549472df608e5ff4e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef1791d76784790e6fb998b8d69ae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112005bc2da9b16740c381f00093d41e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672fd0b06362a7eccee3d18eeafc291232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102aac555391ee291989584dd3fb536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac4536388c32d0d7aad79f3d8e602c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb448a620534866486dc50d25f296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ac4cb49d4d280ddd7766b08404b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475d51dbeb67a4b5f9d073e16abbad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbacb22fe75921e392d321e653eceb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4324c379cc7c5d2af84042eea92431239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7267e045352efe0feb28299bfdb60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7271e66c948aadbc25ea29090f0817c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206264d596722941f6e971bf0c8a62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb0a177941dc2dc403e20702874f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5c4f03861d1d187cfc92bc9e2f39d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c90e281b005dd4d6e440836aa4fd58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ff5d5e8f1fa3149b42477bcd83a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d778f7b288498616050517f15941b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180b4b96108cbbd24c487f175108dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e18a3c9fc40ad2efe077b25f4e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75ab22e1e0188b599b73616fd8657250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c8b681b63a159a832446334454dc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9ce92b5d170e3add4c3e40110812252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff49145f3882428d8eb91e9410acb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d7d38a5ef64eea0889939bc51553254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f73608d99af6eefdd114ce8f9aa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba831d2a8cdfbaf23733346f7a9b3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22b7d2793ca9942ae35c7d2c684b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fea0c007fec4b3051c77b892bb361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e3136bfd2de4ad49554bf9b09332259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187fcc191f47a31b3d3ac2e90df82f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e1aeab6a7c336bae3d919e098a9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c640868e0f5cd41e950330f955867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34394b584fc69bed50f0cffa55fb4f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126efb8ad15f2408468ad10106548ff9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e360e53887af6a47e527860700aae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe690d380ed926035cee618970cb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d3ddd435321a031c462b98dcfae43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c41b9be360cb4848047a338a65b10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee9fd54a18a4e8aa6c8dca821e477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b51d1845a366d2886af9a0e247fb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9949af15c7d1534f72aceea0ff8150271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d843d523d197458fa27e10511ebf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7307cd1b72dadbaa1e262c40fcd22d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf2a5239928800eff0494e6d24999274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc99c7660a4bc9ebca6da44a64e272e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff70c6b7defeaf4b0343ffaac6846c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75872efa8bb6f2d38fc4ab7132a13ba0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172dfb3a5bd0ac6175ba4aafca05f5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8929e391f95729119c09df0948214d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a0f98f40e2ac936bc182a5571116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed14d28bafde43a59c55119b65cebc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a74181c043db068ecba466a608661282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288105eef96c096ac3460cca5cdc1666283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2732e71896a17de3cce637a2bba07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bea47d515348d934406d2bacd36a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aae8a5c8ed54d77d95a6b4c10d665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883285dfab849f6614780d9fcc5bb13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89452058635d330a9c5feb268c38b871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b3aafc7a17ba6567f359315334929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85974cff098a469bedf4ea924ceb4ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491e581beada28b78c83f62a22af79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa158cea84ea0db470a53cd92d0825a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8065efba657c5c1a80f245c4743ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432707cf621304769e787535b58bb175294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f94be318d109b93830b010b782937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d751ec44babffad79dd46a229fb1e93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878734a8a4c1fe47ebd24e3c22af8f62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fb32ce9b54ecfab8704c7d42326b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bd16d0a8468d2ca87051d7ad84964299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779761c1f616ec6e138b80a564790ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66fa02a12a355dfcd589229486c9ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ffb21f11794265f8edd97e57e3478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c0c6b7052089520b0820a1d5390d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517af44ca2595040ee8bc43193afa8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b53221a5dea69c8ea086ecb3d47b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d193b92761da3319e5f0c18725235306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d69653c4de4ef0cc79c7133e97561c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd6df99904e3a52adfbaf55be3201308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88391a6b775f0c2f6d4358157787404309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd97eb0fe3c30310b63bd039895638310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf490b30b291f0289acf864c25bdf05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30cb2b3404fb3022b7357ed7edc2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194198e7c46c6bc7ac46db98b5047a72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731f707d62e7f7875e938cac639122314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a1f86da119f588102b78836e7c31a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc39b70dd41b25171b59342f7e35ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f91a12c55c38e4a81f36c5c7b79f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424dfebebf533b3b13f72f077865cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a82dea09235d171068ebc1b78211c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5129697bde2755bee11300e49302320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190076150b79ac02b49f32e9f73b3027321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7548161a7d110ae5cf3b251641aadc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1feedc4f24ef0f85788293a43385323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f176d23cfbf8b9bff87ea55603f67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168941ea2ac6fc064f096faa7a56c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58a7e465abc49614db95b1f805455326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c220d0755c43e6f25258c38fd9d930d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555add279d481b8fe700b636babe4f30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2eb386b39414fc6ce3af08978c937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe63d332f89a025bdde35efaaf8d39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19320e3c76e2b354abccfc87dffa467331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd00fef5892dd850b4bd4143cd4e18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d505b74e075d8297ed97e790e3de9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89044345c8a0cbb6e5d99afbb665f971334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b626d40315e8fbf4552156f9c814335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15890ae53444f70452a7fc61bbd4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88979a7dbd09ab9bda25b9d63879697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b0983dd4b473fa08a8962ba7ee71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba455b613d05dd5e9717397bbe9b04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c493a5903bcbefa56da463cbec8659340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b5eaf20cab038fd7b9e07375c8abb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95607b1a0aa68e30f213d7115421f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3c794cba93ead8a6c1d3adb1c813343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d38cc6f6995a8486b922b031581b95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a922e3c8fb794b76aca865fff5a59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafd52e48d7ddfe4875721511d53097346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e77a9e58b5399175e5ac25bddde2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7bf5016e92945554ae3847c5d1e2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc96bdf767848bdf2d7971eff2cba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0be1f1f313303da476c3c95188351350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d3a89ba2474874ea813bedecf89b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ccb53619b0a9a7ac8f25b61cfbb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6fa818b24485043a8aab79b7292c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9b050afad52acb567c8abceb9d22d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9f2a1724a5e74130107a118235a14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524cd05f18c31365d072fda597b9c15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9d6a1dd2fd0e35a38e1fa35ae2a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc5a7913493ebbc4905ced313f57f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c946e470ddd71f70dcf36f78e041359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e868f57e53a5b9908acf11975ad809360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b745013981baaafa19d0bf686f0f3cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35621d10dcf143e92fad12a0fc906362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f7727ff0be422593201a5b8d553f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a83e7679f9d9cff49098798dddb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0a245db0f658ce0511e5516652f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509b7d5f5aab10ae0649f243da0f2ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5f541d63306fdb2f4b17e3d99baa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09405d3996503cb29b580a293a358fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475ae28ae14e983296116068063663c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ecdf6c37871c3ac6ecae673af78c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6ca49d62548acc4438e8049237527371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6166a4ab69ef62128f5d62574d31ad2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703247d4f583d8d4dbb46dfd025c1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c339b2c155594b907d469962c3418b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46473303af55e5cb6274f845b7a3b313375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04732e41f9605abcf3066b813c0ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846307fd0dc998f35076775acb19e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da5bddc80462add27e8519e56af032378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34d556a335f12a0df7d95baf61706379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de2e1785d339a897c724d5bcfd68d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634bc4af9fe485b4b2424ba74086b46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399bca9338e62fb47c572b42fc91d45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade2b2ebe303e50c4594a303259fbb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152163767a1e76a4c6f2684a201e9d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ba707401eb57d60b2abdf5205a5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd94501a7dc2f55265df4dba9d12c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba64d9c292387e25c4d41762e7a527c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec6368d4766582e5d1d0106558f70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598a22fd12c7074bc32b15efb116f22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b8284ecccd6018b8aaa8f1146d30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f79503d0e4c72f865d65208712bca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96e7cf249a5eed42e3d570872892d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde857e9cf2f8fcea6c20a40f2890609393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd34500e8fa5f49ef1059bd848956394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0f110d7ed68cb6180aefc9704318c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b2e847f3d48bd60d830e26672d10e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186cc9d49c4843ee67717d1f6273a0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a101e853acf2ae421ab0315610a57b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4911281491b30511a73ed8013c579399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24b8219f86e6d237321d6af09dc8f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9fb3ea3c1f5fce13f56961fbc82ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b72244204afc85ead2a54724fe298402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ded0e096c6ffee48805ac7884a8afa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd722a00b6269f79aa30bd5ae03482404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff1e3aa101e201ad734ff1d074e71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315b9c6bab3ef8c0fdce8e39d317a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3666f952c08c6ffa2e470fed796ffa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a475d8aba8e89d31e2f34a9088c12b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a0f68b3a3495abc5d7b511ce1208409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56fa74c7b5c9ff6c410df4f54b4333410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7233b57c414febdaaa02ac22aba3dd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ce075b9ffd88ae1a59079b92215a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534dd12dfd073a5ec2036cdbb060e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2cbbc27172275740eeb3f6534161414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc935bfcc95aecba9562f80d9d9ed71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617a121a5cbb2d277296bbea182c747416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014879786ac86ff04536e9cbb4001bdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e648227358ff7155e93a8b80f71977a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a6bf40ab6eb648f937b24935cec0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07371421724da79fc526373605749318420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d5d46b793fe886d6674975de025af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192e3f0b6882beead355d2098320d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c06740a5305c08695e2417585b8c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192110a040cbc903913ecf32887fffd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825379c722805268fa79a228db7c4555425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba83f947dec1c240e8529d5c1a3db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1fddb631ff02a714add11477acdb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970154c2d7cee16546829782734e602428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757f46868a0863427e35b46f17b5b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a773179d492d60ab91146d417a3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d71f6a15cf97ebb24ff715c9d90b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f30f671526ab5ceb54fa0fd48558432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa4323a81c77cbba323ed95c46d44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f5af50fa4cf456eac50252eea872434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175859f59ac50f57b3709f51468b377435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e55446b15c46f763961215dd55155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca923d92b367b8fd7af7d403708395437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17526b3b31ad41a5c9d296cd33661438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11ed3c8ae6c71e0402fceccdd9a63e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b31aaa2424a42b1d48af6df6406563440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efbf95511f095a8c10aa6a093581b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1944f4c9faf567b10c6cc7d2e561747442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ba2995b236418b0edb6af9137d27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b69aff686213c045088f07c670ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfe31dc8f4503c98ce043ec724d74f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5f90025d32bb934735c9bda335576446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d59de6b2c04cad4ce84befafc36259447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede889c4fe77c7dbc3af1c568427a18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b205797f1c0e7e69ea243d2a24a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f65820009f69aec9e6a8d057480f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da234c5da1e1d25cb236f396a7f2fa6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2377cf10648b3173978755a03cd37a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aeeede73760f1c1b7ad44307779ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a97d9abdbfbc111c5c633e9804dea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b36db3e9483d69ef11b590485bbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1731f5e6bc6a39f72a73df62e9b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e59cd7ba919b0b5f6c55b6ac62a966457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc75f7522585a9b993faa5e4d4c0f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4e88332342496ec078e482f3ff79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5294516390c8ead9d2d85da3b8b0f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e54f74dc1dffa49662313affb80dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4aa5e16b0308f06842a2c04d50eaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aea6f264d9048abf34b72d5a51b200463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285aeee6446c2020ced92f3cc4646fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f3f9ecee3617227338a16e158777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98cf47ec42e6d760aeb630afcd9a8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7d67d852d43097cbf14c01e10823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb32ff5322abdda391dfee84f8f77b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1776dbd61a8b1628c493362101b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66394c26145b6fefecd7d89113423d6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf9f5ee694efa7af9f8f6f20b91370471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862504c26543e71fbcf425f6186a477472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d5829d8ae95cc6110666e6b57537473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac8cfc68f5cc693bce559e4c3a93b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302794394ce7a260201d940dbb31e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79e30f35b333dceef505fb6e8e182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f491408a091c465fa3469de1eed1f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742ca9b4f4d1398a45caad4d246cef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac0e94e3e40e3ce2d78362727f501479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d277a14514a624ec9a824a080d451480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc563af2098e316525fb7eb438297481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7235382b8ccb9514881d196e11457a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ce6a848515f77b23cb9355d99e1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a19afb004ffd97bc25123ddcc113fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190b7a8bda1d86e0bfabdd46f28f61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f3a1a5f0028100624b1a84e8ebe53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564466b2301165c61657786166c2030e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4aa4256b5b259c699ea6b0fe9960488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004936f73930daba9bab5133e95fc6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caa72996fc2790ce71bb987c96d62a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bdfdbf1991db3c18f3656f03b6763491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9e8b92e52dcb320c296b495fbf011492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf82e0dce52b9df9e1b263671de26e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee90646582f8e6ef768389ffba579a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70d7a59942f617462762b52702cd43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9844c41dc6d96da2c06b4d0c50e2bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e3f411ce33a920effff595bc1cf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b740e29a90f22a2b6b170d498e580498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac9822ab3a82d740b855cd11ba509499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf1427ac91c4c328f57376bd2016af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f837efef7df4e421677710efb871501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb4fb949354f963e91d5c1806d53a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78ad6b69484e691e119842ba42e01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383b59323bbc35405bda9bc0aa5069504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3372c3ec4b8452c0df8602011dca4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307a6da5ee36b86b6c289d45bb2efa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229bb766532cd96284865e6456b7ae1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6dd9dfcc9de8ff8a88f4199f9bb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0cd80e2d57d409f89dce090f7f9aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f650c39e0ae804d044b6f1b796e5722510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd435d3c416984ca7bdced650715b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf09ac5bb5612b8d1778ab4f97fc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd62e161e9a24c10fed174153e3b36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc63614fece0b20667cf605bf34c34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7fb6af37b0c6c372d802618b8adb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498a7f52c0e9d2a25a8eb7c5e764ab9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b792ea065e30000c6a3c238928f7f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af343c07f25d32b31f869d501e0a147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16096f8c38929a307f2c3769a4103b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e8b9d46cfe7983fd2e8a076c2c5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13bb004a92f0f4b56d76e4a643bcc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c816ee563fbd4252fbde008e3900b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86457dc45aa2ddcd0466719bdd63729523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d5a595eee3848fd902ae0b88244a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f4f2f827094025607984d6be501ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902fdd895f1f55ae4026804e48af74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc14ae6831a77151cce27407fc974b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452067ae731248af180bf91c068ca30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398fedd5ef5c6f83b48b6f4438b6378529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fa0d5385c7e7d26856796906891b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572332681fce6b38de7b08daa72bb847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b888444824e5bfc912d6d16bfe606532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f15ea507cbfac7c3abe390264295e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc54d4d05e52df0b8a9fb6ce85536534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2aef5e0a582ee45eff737c5d0c4cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773f18dd1ee699c58c0e4667ea28f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc9edaef11bbd0244bc6cd811c9c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825efbd653f67d644989856e450d1af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913a4a4dc9b9f2f636e680cab626fc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7cc5182338a760ba89bc6955eb30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4f97413e4fa370d33d885bb2dd15b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96452b4cfa848a5269de876400c0c005542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9446104db3883a5d63952fc8545c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948cc1b2484be425ae556f009cd0b59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55f17abe785daf706fabf8f084762545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a75436388d3ca528ae9c6fe113cba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f289a8e36f9b4173ca59f44f3a43d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4382912caf8fb2844d624d4eb65308548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53580de63cc3386f041de300a8e1b81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b0f7dbd0bda2f0a6c6a79d666281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e354ebe9b96708a05aacd7d004d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35bb0f8bba209dd488081fe8afc3bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481aab9822aeb2ad5f7e5f8d5edc02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6cda9cafbecb7b02d0fc485a12cad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465a3038b282ae9eb6e71b208a370cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61215ceeaf0595357847e0a23b104556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a6476d579ada357a5a712185493c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707f74d183564f369a30d74a085e93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b496d1271a386d6826582856e5de62f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7830350f8e3f8bdc39c1799dce8d4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dbbcac0039866f7bfe7a7e53eb17f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a83169bdcf65dee2db4a761553e15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6973736c2d76eea56081fdf8cd2e72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46fbd1bdb6b6763e62987eb67686a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165d4c4359f6909c51a4101b0fe29b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41886556a8ecba4bc790a80f4bbbca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b5a9d02bf98de3f6988ddcc97f3cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744429d6bc28e5e0c428ef0324b804b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2bc2b1a76d50f64ae1be775386fc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb75789f7a54ae1c3b64b2b75ed99e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989410afe4ac34f5ab4826e91dd0c808571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b65996f9424d04fbbfa0f1a47dc38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b380adb0e3382b3e01000e35fa287573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57c3a20f810d00c65fab5854ce4e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b72bbbfae2cbaa50e8cb569771ffe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f07290730b47126f6a14537c28e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccc4d8a3b0b7c7a898e5f269389c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d89f16f7de22faac9fb3f218a794b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0929b89e07149b301fb94561d3b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a31003346764862f095afeaf549ea7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce587ff6b5fc6a258a3666c628e0dfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb439d8fd14653d3bd72a33ae3b5107582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa97765d10f72a7982e86527bcd6522583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f44c392276919d971f8c42c5d8f50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec04b9e33abf981f5a65153cf6b616585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be4489b2b97078cc701ec55c9fb4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c520772132cfc9813bcebb4ae42df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a2b9f1f0149b7934f7ddca91677d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02031cd468f4ba0e4c647cf29a3036589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6673734153b2808892d5d12524a02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9192c0c05765af1068bb7de9d95c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019ab3c5ed0c2e816557b99ff67473592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117f5c124c39f98681c64d259afa923593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5924c23759ff876fca8d4c9f53aac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31a524090205ddbda1ed97c472a980595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e1a131ba9bccfc7d95aabe20068e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83f572bebbcc90cdeeae814ef2a73a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd901be236258a83922e3e1097c8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ff86129f39f0f86d11916c94091f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a238034be59798e1638102c2e1596600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097856308d5fe7de342ff0af440f3a1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4522cc0bddef548e9c4cdfad451432602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507530cbc70f57a16f7648620df5c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa65238fa93663dc2410f180d37d94c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abbf73e7b608e2e63e0fdeda4873f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9ae0df9eb73e44475af52a3b7864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb7da69b42a116fad6646e513792f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8085321d760e3dccd6006fe0eb0dec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8596a6e0c101f6a5b39a462d48bd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d1e3f7ac639edc43e7f87de431fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397645bf10c4f03744cbea37a7c36658611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27070b897ae1232469ea86203da04a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a227c4e278df9a3c0d0b3683ef9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f8e8b48abb1678e2cc3902ac5eb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb23400e972e7740cc953557ae29a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f51ed2b17a50853305207c3d0f86b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52119a3bdfe32e62c2e494af6ce5276617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa8df91ccb7b78ac83424c7472a5c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd55fc255d4cecf36bc55f8e85b560619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f97d0bb0d455fba88f98a348194841620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e6aaff84711680012d0b54939a02c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901192b54b61fb12879b6723d1474a2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd56166828c43a899e7e6e934d2ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be15aa0e088926221c7df80aaf55d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9386086852c6f86bc5c5e44d4d0127625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a18816921fdc878faf03dae28b92c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658a7a18ed53c3180d5928f5d12271627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7734f32f61cc7e1dd0b808943b1728a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad921ab6ed4e8cd167f6369cf0b795629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd042d05502fc87c814a17be7efbdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c06c85ba0198a458d0e0da33088e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c39924b6f8c7bf3945e0421c3885632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad19a82ef3b3ccebe20259ab5c970633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90626dbb1227e4f93e0047bdba16f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730738d3204f1345d1ecf7e883adb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df23b6b339f23842435d7c9ff52f99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438189807515fa5f723c5f4c5e00709e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64cc90c73cad3aa2786e97161db46c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c280daa19cbfce2ed58af244c31344639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2c9c3a162e31352a95941f73c9265640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e018b659d0d69a26f3fb83ab4e2a38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d46da7ade79ce5235984ebfd9a239a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42995c9c53d2ed3fc1d2a03adf0a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebce52b9f8e88e31daf5a68cd12c209644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12949482bb6914f28a22ffc4fd8f2d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf56533b397770db76827a4b8daeeb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b1040b162348eee50be4554ffedc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d9972e8d952798a8d780d1b92481648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702cf1f1ad0c8165ead010776820d41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d1db6ab1f3d64d423a04d252b08b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aecf76992bceb3a6c051a55d9b90a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edf6986be3f342248685c554153abe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502613f6d7c874804607d0e8f80e88d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b2c84540dc098f5f1237ec8998f93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f845a4c50079c138943f2ddf5e21b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780b4717e20ec568312eb9b5b4326a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101171a3d522f92af285ce1ae827cca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e3f412b7d3895ccf8e524b1a29a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5435e4020b27e7ee0bb8c4034a6444b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3707a716cfa59f81e572126be22b273660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2db45840d85be5edc822553b0c2818661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329949b0bb4188c4d26e05bb08110c37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09cc1cb01fe0fa58941ca3fb9e1ec8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5f65727e7d9076274da29e2208059664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d8326b69f465f6e40fa2e32756f06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7e8fd7c9edf1730fed7cf2d505b2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ab5277e2cbd1bf330002d678514a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a1d8e6e23dd7dd9fabdfbf542b22e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e2934bf998aa11e50a7ced831014669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27898957e95a7823667de9944af3b45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84e2e41f167c04dca249849f90e21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f86443700b3aa76aa77d303d253ad1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee19b9b119c329806c7dd35d90c4162673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5167d5499c5e00a8abc42aec2be42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab24c9a4d51f639e044be941772dac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5390aab6d2773ce35074330eba63c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df552efb094df5d89cb5cec7bb9c91a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0c9e7a656c2ed891b4da9ad9f51d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddb93b0650f3f86a65bacaa2790bea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c8fd3e7034b608b9ab3185bd4a86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdbdf35fcda5089ec6417a88ad4e62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e8b8ff3c5cc4045c57acf0e5090a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f287aec7f73c0978290072d3aa13b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541a107f9cae25f88b91fb780ada2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a95a38f72d4f6f7e85edc176924090685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e761236d6c25ba2a321a1473976fa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c46e32ade6c0aded6ae7602fa0b3fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdccdd2ebc4206e0caa67a88e3eb563688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86d7ba40b14b34a1b21ddcde119deb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949f29e4d1db6af6fe9fcf0a66d5c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275451052681b9faeb48a970c6aaba88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ea18520a0602eb62a3366a0b16c9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd7b69225fd9c88ed005148d24ac4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91544f7ac77c4e7f7eb483c76b538a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b1b073518e6e638b0ce231e2aadbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee649f08f805e6a8aaee56f472e283696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774209c524b27b6a1f64b4fa00ee7443697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8eeeecf8855d94153f9ac1cbdbf47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3092bcc7612e3db09952b26020cd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def0890e4ea40385f704449c4e8c73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821ffd71bee9d39807ee752e2fe4a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63597dd5b7a934479d4f99feb5db67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c023298ec73f094079d2284bf33a2c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220535c505b9d3d117574ece4cf7a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e32a54d364d134e3602d29cd0bc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c769fe4441e394065a8aeaa83186706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815103511ed1f287d3e8750dc4b8609707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fe6a8a452fa052ad022478e59fb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629b9dd03f1388ab4d97af82be0439709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d1bfbd64b8566bb56d7fdf7278060710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be8a9ea74b4495fc1f22248e5048fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f80aaa5cb0c366e6d7270ae54d9ded712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b533ef5b34d45b550608eaf570c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ef6f451f4393bf393175d756698e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9147858baf0220d056a5cf8375ef5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb8cdb6b7c1e4df0332ba58c015815716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc8b66a5df8a112f1e169cab4bb1fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a83027d4651fba1f3f16b30de3b6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970c39de5028558e5c65eac4c3465d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c921afcf5be504f1a1d231842a22a56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce6506ef79d47d320c64693f6da53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5b0e0d7629892f85d07aaf4c4878722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5584aadc3a67b3fbc79080c2c0d7e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d5b328da101218c32abcbba256ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b901f5f7502b69d1eb7caffa172293c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7cec3b680bab7950dfdf70a531c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d24c1fe95c06d1d056764df676684727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c5a396a16cc1b53fc8f9f06c7cfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed534c6dfea9c2b3d59c071e0849a3cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6edf9137a72caff6bed5ecf4490af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96429282f62f63800a2dafafde17e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33154f96ccce567298be3eb89746f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb384030dbab34c820c8e1a764f23484733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d65f6eea2f5e7db82ef7427a2d72b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3405ac344c722aa52df84773d7106735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937966089380cfbb6349a8ff757ba501736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01d3022b9ec2af754b66e2db6ac73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f56ef3319eb28ecb2c0b1be92bb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d37e3b296ff184bc14b9174398f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283f0bbc5fd5447b883919f741289e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb2b6b37d3dd2b70513516d23d188741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e6b62fc9576674e04356eaccc84c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2919fb90613ce2f5801f65e3910b11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7e119b241550eb4c6e914698024b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169ab379e2b25ddfaa88d8bc1e1034a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae552489237422fde7f4ad8448b6cde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd68ccd0e7fdcdf06ede482aeca035747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209827a6b584f197c14e10b33d1c22a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b278929ea8e1f8f3cad846ca85f566749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d26182b3405898a8227124718df9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e62cf5d9cdde4849d8cece62109bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04267812877950542d9cfe49dbebc166752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec37b070c12c0a4076a71aac204ced753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794639e9b967b11495b3ba741e8a41d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4285256d219acda181d03a81a157f82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d896518e4f073f23ffe3f289e06ccb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee38ad8da737b85f69185a336a31ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce035d8bbca028abb655f49613d83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b588f96118e810b930a81699f8738e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>