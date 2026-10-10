--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f4af5fbf7997db70cdcc69bf4bdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f1f89e0fddaa90e034f3d62f9bb6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa18aea4fd252ed2309cdb4908a1763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a9a87da84d238dfed5dc46917491a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dcbd20d95749acf7631cae920c0de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc27a3f2644b0ae45668c4c5b6ffa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c56e6bae3c3b013edb6ba1be473827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23a5ceef8bfc8f0f9b37ae34bcc6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953637dcdaac3ab2a8f7c11934b677279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e220a35c9f59513d656bc9abdbb9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127636d14d3041339494b22ca014ef6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c77f93ef0e2c9392b11e29d94e4e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d91bbce4ace8a7895070ef379316de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e934c2a53f9f4dc716d6ddb297a8f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f277efe10a3cafb76f270ed363ad1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058edf4ad989577a1a3a423dcd582f9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4b9e007724ff1fec692d37ab14c0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa9b3220073f1a988f2818c953b4cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d281f8a5ab35917e04731d0caa5b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c4200ef5da4c4d9d35b11def1913820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d1b24d62ef326a139ec69de6f0d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586c461e601a005ebb56b08f40340722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b40aca7fe1435ad154ced6b6807bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d6d23b3cf901e32e5508468a781e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36705c952038f77c2d14f821c5488f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbc741924a4cef05b55a54a6ad86926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b5506e031717e7a2ae1a9af81fd4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350e6c9a50d4ebf1038e01799e058928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d066f3cf2b0714f77c3da7268b434229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4536b5023998699ba1b2e54c1f4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf8cdfb29326630ac2ad67a20907631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a3464823f8ed79ea4a2cd31498ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb2542bcccac065bb99df847db8d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6a24eaa230c568506072bc4209bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b491e510be8781de6cbcf05e9ffffc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d547ac4e1792520d14d5404a4f88836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39d92cbdf0007f46ff149c2be4aeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb8213f7ccd9286b325aa64949eb3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b4ed03dde2edf1fc87c036642507039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5edee96a5036b1b21da7c53ad70540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ed62a9645988559f677a7864723641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b0a2e4002042b7c168e55f02b513d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e710037f19c34275a25d539512683a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8aafd915783773396a090b5764f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b021248ccd659a135d35f0fdd8d4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420ef856d907c4698181f75c50de8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f321eda150a0ad6a1d653a188bec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c08b73aaaccff8c499a6d7f47cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae08064361b06872dc417124169d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8cdaf3e598c1a3393f0378faa363950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c1cc92a60b71b17f8e8dc0d6a6f8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c35a38ec6300ea91612d419445ec3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24a48592c468de185bd952dacb3e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f2a466ef63a28d2f0586ad3b03cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fac2e2d4a40f2271ff21a551c1ed5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f45c90f3f4422fe2cce9f4314633a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f82085b7a99085fc10f700ae5a57b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303968ee69f488128e56ba7096d3fa758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be692e089938b5b93d7de4ab5d30592d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2cbb4a0751cb5e4b6664511ad9db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee08b7d0ed838aa2b7fc62704e88de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24dba8500b09cfc18e8ff0721d044062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c88fbc520bde2ae5a5bf723840b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fae56dcce3819a871fbe02994f13864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e1c0cf7c635afd6f76bade5f53b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551671f912ec92143c39b982d6a8bab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b08e522f346739c5c6cf2afdd9c82167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4514a617eef2a70989785fc60d7b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9199c8df06b2e49e8748ba12e3234269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e92d5e1c43bdc523ddf93f51b8ab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a2ed19b2c4c6c949719acbcd7bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a889c04baaa36f72bcc8976abbd9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00a741cacf96b93d2a6ac0dad871e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba78374983f30116626fc56c4516af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eebbf096282498c0827ebe731500575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21dc038f83466be67fb8d2fbf33fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c24fd788823110dacc11fcc9f542877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d405ddafa207e67192ee8bd6fb7b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072b6f744046718515ebf2c3b794fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e14ce91c7d3e4cf249040364f8cd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9ebcfa3004588d099f3d5b18b9b1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b533295417fa3d3f8f555fc8fae9fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c308b77fa0f97d0d769c1c1c565da083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cfb288a9b2cb3f1b002bdb2c53eb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724d62109fa7d2f7f69a58f39badc7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7536a6bb5de6cbb628b9657c5df2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815b52a52e37106b71868d7be42c0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f20dd80f0c5dea26edf52f2d4032988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090d0515657429cd5375a6bf4b9fc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8aa24d7b28e3fad79b3e7f61dc8dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02289e161f7cf6355b8d78abb4d6b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6985f9d2a81f21c2ed2b6557ab3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fade596f54d34a1318c7811f651993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932be0db505d74a570c4557e6a4ea9ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35e1c1d333998b89b09ea29cfc1ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c725d2344bbca3e8972f1213290996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c13552a37c88a5543ab9852f8def3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3399c420c248186f9f67cfa3134e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa60c21d7c8c1993743ef722372108e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a060b4964aa971040e1d4e56dc63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa39139d68cb6c28a472e9ef70ab962101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806490b656cc3e73bcec7ba691646cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd34bbcdb547ea9253d41fc8cff250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f4cab593236b8437af2e2e644de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a36c429fa6d70ff0ceb9b89893bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91d313a56ea89233ce7a0bb3de122106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf197da9e459468f404a57ae18ef0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb5996c9b641b80e345ff0e4b03d2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab52bcdb09b459f4eec9e985479061109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b28eae02b20d508ccecd46d462cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ec965386c8606efc43e3286347a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ced0343796b5d27ff45363728a61c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aac8758ab12e8817638b9328fdafc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c953f37bedb90e5a34497532612639114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7fbc5f6fed436e94f6cb33354ff2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e897eb3d16eed1576f90e970dd06c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa273328ff4567a079f1755e04327b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f929257923bea13b87871b06f4ce3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0d4e75a6ecd20201b4fc34605744119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736157bd8e375dc1192647c40f3056f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a760c4525814dd920a0e9be398fe7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792ca6ac0d6f852aeb2b3967c0557a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243376d3493c7788f0ca9c95a9f3378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36a8e9d2fcfd8eae15e5788c81983124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535641edda68701b00365216aaf9986125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cfea716e447074f0189067606f1cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0775617a121354ac3665b759a91289127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ce801d555a93308fcfb153778f95d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5374405391931f447fd4e7477e41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a551cbadda7170fab9ce0b7f45ae46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf7190c76df9ee19d531b8beeea344131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ea8e90cc368549d28b96607b021e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eca36553be234c5d3516b0d0e1ac9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc79c477fa6137f5f61ca01c4511483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f76c782a12ea2829aca735baf959f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004cd663e2f8a18dc38178c824a7c16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da487235f195447f7460684b76a029f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c175b8fe4f410e7b288c4ce710cf91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68dcde25758e2a51dea7c14c73075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181f9dd80a8464effa8aaff226daaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa1c70500c80dead579cfb62642eb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924441b4e00d6610322c52354d3e62c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea8a9a65ba6a8da645ae032d4c098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a15b9e4770f5b83c182d7820e124ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093f4f51b7adeb28a3ff5493ab530e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300e8ff8efd30350b991f107a0b7ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75fee3ca569accef8158cef4975456147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78facac0fb75627bd1ddcdc029eb36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6de7ff90a6061988228aa1b2f35c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a66efc3b68190502547b5ef6e7fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2d5bca91f49c522cd2b991f7ea3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b728f78705cfe2ab7c82a25863acb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b71fecdb941753b03c12288d06fc27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e9d3962d932167dcd072c0fb874f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a97d19e638e684216ac8d6a4313d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7990b797f47f9382c6f8aaffabf04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8940d6d96af8f4c37ea46bb55289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa4fc4fb7a70fb04f15e497dd560d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a736bd929e1d4499e632201a7895e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d599f466bed51ac1c2d2dca4b163160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f112cd4ffa738a13e0c5d2a7656c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4f9271b3ff21eaad8e3b799c007d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac1fd009b78ce1f8eb65fc8e6eb919163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191a2309737fcba09d793affd4b9956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af04f7554a9e21c18f943b76f1f76f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5f58b0c2856265de2a580d4035fcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b2997c8f7c0b009dd0aea894dc362167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387c316afc4e7ab71ea02f989800fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fe4980839ad915dc4d14c0397fe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50fdd3485c7ee84a584ec812f3288a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f9b8846c7d24ffcb04dce95fb10e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e329e4d8e42d7cfa1626235d13e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee037183e92ba6b4ed9683c417775f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1641a9c5876713c8fa898c1bb107174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43b35e070a4136bdb3a20c7609e9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354d8fc4378a21fbb2ac851802ce65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea2b3a3f54cc7d94847972408ba20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f015e6fc8c62f76c2548472c6bd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd875ca51f344f7cbbfd415fb33a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceadcb5e3f4f4282486f8aa9a920a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aebb7c147e3a6ee38d960f63fbfa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f2e4a13cd7a225dc801fba958274d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe40379bddc043c62a5b4d15eec378183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da81fb0157db8679a407e4eeb20fd49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00797c6b8c87b851a3537deedf7854185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ef22fc97e89719cf4b3b4585f662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914824be481fe1cdc2a37ee1af1f795e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf731f408fac343a41a499734bb045188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d465043799e7804b20bfa996044c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b911d0ea6a7fd304487f3568001176190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4409102569613c72478bd757da3721a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9db2fb60160207f7372400af9b837192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1c884c8fc281df99ad5893b966e90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61a94a7f4d575a6d89f104b06eb87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ac5a0dd9fed7a825cefdc6a23352195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e7c504845cd3f157fc45e26b6cf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffe68645b841938aaf625c03448bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d41f6781b2ff429f476eec88d753198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953925cab783baee8fe0da36384a47e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee31de6f2cf1a169026731da282f032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027b9fa790dc25f5bcccbd4c8b94a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794108d889a85a55e71bd2e5dfe94d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef08fa096a9b9a83fba39dfc70149203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96a6e97ad4ff1738ccc2d06719c4f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3297932d29b03f5ce22a474516b65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3463b31b3e0652455c7e70b5e1b14e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dead6aea5eba1954c97e52670cec81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb84e727e2a17d06b42c883de0e2c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cafd0b9fedb10bcbbc30136408c05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83258152d4fcd8371f332baf72e47e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6f8a6eb44d64781177c79c4bfdea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1979170c945356c6674baf12ed1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b953c52ac2c2615516f087963cadf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23cab7e2cc22c3e23421e90668945a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed541d5617e2deefb0bdfe9405f6b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc29a8f2804ed627ffc632bfb09de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e7d58ada42777f28a1503c81b87a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab55322fb0a1b5119bc042b2c8c8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc071d51623ee80692a022475abf07b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e59654ceb68129ebe67be8137a61a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f32e44d07e67f2883a4716042eecb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce3fd76d5bda29ea2199ee3da7e8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd219e75ea7248c550758b39b6d678223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d493d7dd7356cbff3bed57ea0fee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bbe46e8d67aeb7db1f3a6c14b5ea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a596cc05c62803684012acdd60cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae377cee28b247b839d6fda671fcc8b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac419eb7a2553206ec36ccbcd958ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab108f2d35186cab1cfb2322f87fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27660aae262a456bf99e0f67a64a41e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af878a617cc9ee1ee2c41e61ae7a96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6c806152807ae4300d5eb63603c4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09536f3859db0482f5f868f924868a7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5431d9380116d126dab14abf1b67be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ccfd88ef08f5455dd48eae6e6d2c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816498dcb63b81d099514c8c638f537a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed755bd9a2570f4e8700bdf8e9bfed0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed632e9f431c4b6b1a566c5ffeac15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215163323e4f91b7e37255415b7c4741239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b912319a973d062772f110c3dc02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf3552d66a52544e49edbe59d9709241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d910ec6574c324c197c78214b7a55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf575154cd059a5925e94885e861f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772a63a992173f9aebc74a46a5f1b7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e024b4e93e07bf1d504213c74f5f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd749d220e4a900739489ec8c70fa20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb418882d247ded5767cbc402a6b02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7523ea62f443aecc0905dc3ef55a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394ed93163d91a91b573fece2ac20a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab167309711a814ac83bd6783ac298c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70a56dbf5ddd68ca1aadde9ecd4581251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162edfafbe32694afe17e148cff52a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5af048cf4782588f93e06f9504b42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e709402488248c912a797116f2401ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449a301b0a0d636d4eff3f9014cbe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8a318b6bfeb87e358825a01a499f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3814b92b2fbad70c73eb0471c54f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44cee32d2a78dcdf997250b5311dbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7b3d02f0628385e5c934461e9c06b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513445180488cca2630118c9910af35f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421990bd2bae182e03ff1fecfdcecea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb53b900060c1de366e0ec53afbbb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55067c107c54d62ad64d9c5e9fb7ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7cb72d4c33ee756d04f0ea7c78bf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001aa928602b8908d55e3cc73a37a87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8b1debf7cf0e888b4f14e256447e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b920cb14ef73e3866372420ba77c8fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba23371632932043f6458c588e00aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17cc71a51ced193dc430aff977045e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b760c0065bf3f549af57f4951b40cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a43e78b915321e06b337397ea12c2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5721dc4a245489a5795da3eacb491ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa869a18995e5b29dedce50e259fea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc13a2eaca985bef6863f74eb51d70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e35d356dc7635f0a10377d9060745275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502e780fedd0a7561c46a02c0e8783276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f04a89481b5e5c8351ca02ff74a374277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47cf23d8e2792785124a57c6a8c60e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ba6ecbc76a419e8650c9fb5b2bcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36f43f8a551d4d41db4020863ffff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd2265f0e9f1ce95e61c552f0c164281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567ea9180e8830d34bdb9946e0aec8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3377eb60dcfc3abf47c4a96b4eaf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a1b392f22b0d1b9bd1ad7249890eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa186f1dd027482d0d977a289a8bd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e812402046982ee45bea51300bf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927536048b21493b69acefc7961ff21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43943b19d61ee3b418cea39a17c48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d55d980ad39af93cb8a82107550ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc414c51fc20e43b5a947721400d228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de842f66efe2fab766d077e9ca3e765291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fded46ae17048164decfc2c8b4978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009478481c045251187c5bc8299d15ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203f99d853ee2e6038ce876befadccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4e6a3f3cce3bdaf585d2f9b221774295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d26fb9efaabd609cc0eeea9a1ceb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33825934ebb304640bb0fbed2581c0d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e952b076e71b1c2abf0ccdcf0660859298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d39b551e358c94a66c6fbfe09f510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd41925b545a0ca13d819b49937fd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ef2a0d55b128344af8598589c3766301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ec672d1504f2b2269c200de4b2b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1bda0e2a49c6170383bd456174156303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c528a7d8959c95a083bb8200d1fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4987d640051738bb0872b8a3d751ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f36a4b52d65f3646849ec233fa22d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5729f1aa3a1058752113229c69cc04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b893dc2b44a2aacbc9399c29654c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf94b85ee2d3fd911eb53fb1c2abda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe548f52d33b0443aaf96978aef6a5c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b737b1a4541b42b8cc4fa026fd87b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e9206973b8e3c5411d4985292a56a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b9a052f102e08527463d89be4ac7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dcabc295ab20d70a32cd39f2c1af3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c2d0ebf8a1557cf1bbc60822dbaae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860ebe5a4ea637de1a2b03b0f385e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc7232274a7c01932864d4d8880dbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec165fe05ca5d2710ad7154f41d07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03de53729080e9186f682692b3ca0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ab16ffa2c731bd1c5600d4fd339e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4513949c97ba94764df46ede496567321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e6bd82fee545daa4aa7b35a10b39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919393ebb2927dbe2f24f66244f69e28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458cad4ed78f1cad31c73a5cc53099324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a385d159845818fcd2362b56e3ccd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16f6d379095eff06a03d11db2eacb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0a8052cb34d3bb10f6e04067e883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ff6810195b1caa8a0e3e8fe283be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d8dd2503b8c2f9b1b643c01457ea1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1aa93d6a2c8fed095e4ed8020e9fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d9d5ca103b685d0f5263890794df6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d5a11501a02b84deb2c38dfbaee41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa5784b2a80943c380c7caef1fd1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1910aa882141ba6dd677aa4f828d7d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba234bac9c7e731d97dd043490c488d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0b43c46e56b6641fb916866884ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7ae397e18b5f09e6adb2c4f65467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa40b5c119c68e4c9289592240a5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4707b907a5706e9de93e70a1d2a467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211993c245293bbdc74d1cb3633fcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01060146d2e942df2d286e5b72efb7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a30f89d4234708424bbbe67a5d6eb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc6c2ab339b4b4fb5a60ee09a3d31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715a7fecb04001174e1a8b738567f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fad1b10a3cec77e773e2889eab5a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e852c6f4f9ec98a9beb2fb699278c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c765f4b71a0f2274797c2afbd46bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308136ddc290f835baeea3c4440eeeab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a67301297963c66b2163c9531649349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf936e9575c2a4198fbcf46798ab96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f612d7221c07f2a880d3fb3db7a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233e73481481193ed9d9ab5234d9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856780c5195c4256527f68659e716df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2289f84cd2d367b84bf53b469232e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429addd79ab6a63eeb6aa614403be0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b330c5a44a1309d3985765be08f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff6ba29e53f5c0b2ded7bd7ed99b97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881a2cfdff5ad1cc77837c4092d2a92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90354977ebc08c657f464cbf0ad87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d0d2e161a2280927a1069221ca01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb0c9e6d0a39a7274e53f8d538a18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bab654e9c3ba811e8abab8bb34bff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a4eb4e0cc30d37b52a79375bebaac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f02bcb487231da494875145c835a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739e88bef67b0ae952e311acdfbf4ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b48180df33056778d2c298d5a27b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e84e516e95cf160b24ae883babcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0245e84c75d06471cbc0cf21ee32f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafb859ddaa7e312c6414c0278b441b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbdaafaaba4654c61866481d3c9a94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb36033c925e5568876a03bcbbec5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f5e249ca522af0bc95e97003999c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9729522b897c284e031bcdc224ceec7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b8c82cd75daee7ad25a4198df97c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3f8b36bb13dea53274c95056eb07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2199313598422d5b351fe4640102376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7adc75de21fcddab0502f3a7dbc74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd34aea2f9c11663ea146c26375d4aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063b3e194fa201283c8db2d23ef48c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b05177cecee9992abe5f74aee6b97e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10184bbf00879695e2712efbedf8c9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f590c27433fb78a659c8854950e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390d1d3bd89fd374c8d8748dfae3dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c5043bbb3c2d6f098a34afd4d9ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124696a918f6540b78b47c2c835a330385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b9c51dbd019123bcb7dd178de8db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6e1779ea088c3f262235c22845daa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804515a86546decea77cce6a59c5d680388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602b172e4a79ef4da0e51adc090af14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07cebd07299151774326dcb15cd25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7dfb87e698d7ebfa1be4a014382a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051c310ef01f30b13d9742ee39c3ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ce5f3f965f1714734d676d0498f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5a67e397cd4e76ee6b9963070107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0562ec8058f6efcb07b6db008313395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac0f10831d30eec06cb5b8af0fc164396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba110df4766604f76fe8659e6f3d3c43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a534f9defa6027aa30add23a2c943398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe029e94f4b9e044257a3b05b3550399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c7cae8be3e64eb3e7f0bfcc2b299400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd0f9b6c94890a3eea0fc647e40ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca178528a527fa672741d5efb1639ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889c804477346261b0c635601f04bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda50a6e9c465ee6326a16fa17c0e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377d7e1d0affe14ab56d1485c00dc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73872c6b0bbb548f887aa5e8abe7056406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c86073003a80e05f0b5b4ee73e16e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137882e22db90dc7459eabbed0b9c33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f919df4b801420c494b3cc4acd9e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f585780317728131446ad0fc936f512410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b865a0fdf740278f50cceb17b87d2c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0cd9be169666de2aa7ad23410671d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e60dc44b214bc68bacf75be6f8226b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1223e9bb0b50c1919e84064afddd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e02b155e39977f351bbec360b2e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b628f5eef07afe391f2096826641270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefac121da54f54e11c914745e487ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eb568a64f9627c44beac29fbc426b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f0cc30e29df5ad7e6edcf1145a445419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc66ad8ed6d59b0a15540b9b8fab4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426707ad9902761edd4b7030c802f96a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db315ef869516915707e688b89da3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87640851e344a6151d24b6f883b5af8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b22580fbf73990f63563b157011c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff899a3a6ffe960a353d20a8d7b0fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be99ed80fe50bf1ac4d4ea35c8edf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebef299ed9f4ef0c1cb7774ac09c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021180cfe030f6b4006fcc7cd3eeae44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7409d697151d901ade20be52b1030c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7cb05d4084365f5350ed44807517430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213176d5c0672c9530dc4328f214fee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd938bb8b1305831020fac7af77980432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efaf4fd84d1635790310fb491e9cfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815bdbe3a2405e03a6d62351daf26ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ca175140444737558010f9032a532435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20ef9e47f9c36c3bc9fb9a08a78343436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21ed96ce4f3ed34dd8c9ea738f8e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27baf7eae11a199b4878c10eab63f31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79741e70e254eafac05055b9dbe0d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fc839db6d0fdedd297f77e008c60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf4fc528070988f411af63fd665f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041a9ea172269812b98a3e89865e006442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206372cfe3fd0828e58019547529040f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46d06684c83520259bb06606bf01d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113568e41199f755c433f13691bc84a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb43806fc70d050cdd917818f49fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef749d2fb6ee9553df41ad1f90da5bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7c7909083b502c63b7cb9649eb57e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b10fabcbae5c92c5157d235cb13c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a747bbb1e24803c85f02166e973b32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec6dc329610420b58890ed0b782ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d629f84536322ad5d0cd3857f34bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8e4f8ef4ccb60665c01e26487f8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c3994b82c1e802a549eb8884c595a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cea79800fa3ef4ce136cde04fe92b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e4487cb0ecef7f721787b04abf99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85451d97f2d42218c8ba7b7b41eca0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f6003e15f4a3e47458090f65bd0ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017be204cda2484bf76210ce2fb7e46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0452af377fa077b67e6b6566f0c674460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f90db1efb7e151df0df78c6872f6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b6db3fd5fe932d2c26cd52e37d74f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d001d63f43625c4950f8c7459d884d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b1ec29754a2039607b75d98161fb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b323a9920a8f2a32a26ef9ffc4bb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f22a2c8bdf857264f3b66b60ef9c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c0ce2e9f123cf477f2f5044e12d42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d051717e20798d2d055d5eeb0ef434468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2bdd886d028830cede66a5fb4ee68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52950703fe4fd131cfd73dbd9d36f7ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217bf74634f52b66ea53432e9865c15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb082a1c83a15b53c9ae695823b0021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ebb36ef5a97a0c7e091540ab4001473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958413b637f3be67f141ebb182cac44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0fa36cae174b079d5ce8d2ae85acf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af5d79b4fd082e5506c5915727a3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10f8d8c4ea8b192bbd1be9fa7eaa25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d00d7a694338e6f358a290471204b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441554c4c9825a941a52ef83dcdc3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf0220564e85d91c3f716903d0280480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd794c0f406e4d5e1c5fae830d66b4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cd565d674bce80dfe72260a6119bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd314344219bbd1ff01a98ed8ee813483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31bf993711ac7a6cee4b1e9d97f44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094256f79b2a2332118b8c6997889083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee5611e3fdfd0ca6185e7845f1a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1c0b6b649c8e9dcbcfada300e497487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578bae9862e09eb30f89263f1c7139488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69035bd64322d60eb29e1a432635c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc896dca9cf0b5fb02d36329fc8ec0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eacbf66290ea481352adf27ee8b04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f4a9ae0318cb19c9e07669174366492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f0aae63930d7b039f56fcd52e65f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb12475335d9dc5e6a07fe23570dd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74eccf7faca17295c40fc3153fef3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77571f76cadaa014dba095b56cd02200496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9f2dcdb27f9df7485ca2a483048bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1c4fc529bd6ad9ad104af723601b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a58438f17a7c2b85819f6698331dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bce99897eae10dba82582c573d71a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b19f861a25c4b5171efe78a09fc33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed288cb97360554385963ae10496e654502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706a931dc9c02013cb3abdbf4c578fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8520decca397abd6461e9f6bab72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073be0f37ed304112b617e56cefc898505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea9c29e9bdadbd964941e9fcb2311506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e163dd215272f8e1362b0c5c52dc01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6abe6ae74ed3c918d0ec3152ebe6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3fce2eab6211c195737d0d9acd81c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc2c1fdd0df268afec35a8e845970510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c3b007d8e2292bbd6332a348dbd89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed50d36461d4c7e1e7d82f4eb0c12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90872d53c2123630091f65eb91dfca9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686fb983f0ed7a85c815fd00965aea3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67bf3a7b0f7fdfd3948340effc9ca1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a4a5a5c6ef102369493c2405bc27c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f50c5d9168f4e98fb95295d6a643f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eaaca3d0a3803c1d4a4c3a86faacb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35f03adb2c87d5e93dba57d46446a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86630ed27c702bf99a4908875b98268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12075089944ad4d38be5287426ad8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e28fe92dd9219e225a8db7e889660522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e1ebb222047af48182ecb0e9cfeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b9bc264da94cffdf901a41158c70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099fd9bb72cc0fde3290886b49775fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e06071583ee25128df06863cc495526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13467c6cbb48efc6f6f8814f5c4827527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7756cdd6290eb9c05cbe5d3469f2f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cde3a4eda235d0ef35055f479a68c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237670a04556804e769c68c4397b2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d81013c969b49d7f2e685dd47df14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75670e0dac7fe53be49afcfd4f7a9c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da2843115e728405625dfc491269a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f224f9ce9dd697f125d4142f52e6088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c482dca56dc9380d565704dce422b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3c847b5402f9812814b2f3ee48863536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c6fa412b7d76b6b72ea01fb170c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b2e14ebc07af340192b6cb4c32a0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b5964fd28c01a8b67d897bf4458c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45623fb644e1d40a2045f1cf62e3cc78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181cc8f7e7e52dcad10693123abd47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad2ecd939152cc6d141143d71102c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f917da764a616bb7cc53a3ec7dd92d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948b89765e721766c9ea3dbbf48721544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b97986ea3849b54ee5ad8d19ecadb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b7a0387a979dea9d3438ab289d520546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2334320c1b5e7dcd8114a383b02c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de08261ac061d800e0bfe0bea6fcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b28e4e9212a29e3aec323574c83b7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2341e3077a58bb37c1f5b6555aba04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445307d393d91df9f0549d92040c44d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad43756d15be3c0d0ed003fb95182552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcad9e21795e9c403599ea18607d33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892793933fcfd07b41e130343e850910554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e32045de77a46f8422fe9391d244555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b235c346ee4628244dc1def88eccdd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d15183eedb1dba2ace83e8ab088b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32024682520785fdfdd213f6b7328a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a7d41f41e85d5557e4e0eef5faa52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26d03f297e0afac3337ae50155c31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe5045907b16d982c124040aa3c3f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d97d58eb82eba30413beeaea02e80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe557c57de41de8334f6893012915563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedeb5196d9c716cbb30ce802dd83dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a7d720e49493f25f9d930e839459f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536677e8b0cca77e69e6407c69eb2aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e505f0202e925b411b14c3b8a05d3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2343e6c3bfdd39c16f3677f051372568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e41ce6dc95d3cea65a5d4694c158569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfd75443cbec69b318758b72a041f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a31c49c1faaca47fde99c598c8a43c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9d03c4efb519df52e4f1ee32ad64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697bc338abeca89423b693c5266be9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff9533015b51d46f70c27d6768531574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbca94da38963a6cb6d10d0668121d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350eca6efdb82f5deb715dd2202af5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e01291088a17c3434b6dc4e3b4bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e44424da50f5a9f405d8ddb27f10b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eebed54f171b0a9be43b231683be7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7633b0842a2097b1a18305c183edff4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547106cf74c1432f0276670a94b742d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d1c33aac94422cf7f2737e1d7c37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ecd7fcb0ca647328973376d97f9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b571e18675b119723ed7b8d710cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815dbacab38a820359f8a6696a2788585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ed36259db2efe78ee4fbe9a09080586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379b3ebf09cf428f27303c00b8df183587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355eb586b7a8c66cf54d8284f52514588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4612640712b589d20017341a7e3e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a3ba40d7250b6522bb0ac8de45b19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de64e4cafbaf118e3e781cea91d30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f4f2c89b8f071bfe14f4a986cfc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8759cb3907034181a352c3a452459e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d97620b04d1164e714ed637fa85b94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b4a33397b6bd0c5fea0099fbb9f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4bf9b06d5e800c3fd7a2571d12fb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a8ae77ade6619996ef23c88475f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd984b9c2160a200518974afa5faa344598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cca65a633532315a94fdb04cb26bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7953cf62e6863c9a0106427ea507d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6abce56ea78087549dfd8507d53b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e6bc42bb9b56def8255bcf62fcf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e715e8bdb952c445e85ee223a95d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a9d8a744fb42fee0c4540e06ad41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e8fe93bddf771f9072dec92d7d9f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f73270be7807332640a775a40efa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751c3ce8a4ea7ef4ada8b13659524b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5777c1bdc5e78857060c3bea90aaa61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786df6518461baba63adbb635ceb221609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfccc34e80db8d317ea1f67013dc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d730a12f759e7c8f851ab3b5c88db0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8a4dbd5f99ab2d05403ca7935b45f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc671c2c1192581e9564509df020023d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846ce33425dca885e1d344804c21fe8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ec1627d596b5ddfd40bc39955f67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a8e31fa1bc0715c9230a6a5a47fa6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd276d5f01b62c4b37efcd8be70cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f092077d0a6389168c74a1119fc6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000464544cbd912a484c1b99968a757619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72310332dda5903372f058726d77979a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30356249652187d39e02924e6b82cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaec0b832ea1679ff032d8d3de90e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1057068be05687a80e589a3ba91cf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74de0f6f6dcec5fb827a6dac16ebd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a73b3973732638344aded396e6437625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ed57340762c25e1e00b903097bd17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc653d97c6acd30d9b1138682678e030627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b852d50ce3226726977b2a54b5f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7d8903fcb10cd59a7845d36bc117d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76db303429ce1d0e01e9cde53c41e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59097e9131066fe0601083ef446c7c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a143b47c047f79ec31795a5a30a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223871d130a111d3a310e4f2098586d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d96b7ca6c36e9e3552094ce19f0e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276eb126e937b31440e020107831923635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230bd3419808e6e680dcc1d9ff72690636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9d7c67996e626a781ff58b7b9121637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0630efa31699b6ef368cb165e97fe31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cfdc4624f27e4da456d99be23581f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f86ac5865bf0b3aff7cf371ac7542640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76109141bdb0edccd7ce830430989e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919ee20f29e7cb8bdf7a632dbc45bbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66331c4a776b43d57327e496c4b59cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac2bebd38ee6dda560aea9ceaa07e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b9c2827d0c0ec6c63fc23758d6aff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5a6f239b5cdb61efb39d33a18c3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755655e15f4b73c6676ba15bb927b55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df35c9e0aa33cc05abd4c6723246c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b384244d3ca865055a0ac72db41e0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a8d03085cf47a212bb81805fc0fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc5ac7670ae3c51f9bae41013e6d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb7f74be801d4068914bf8dbcd0e7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9327a5e2492e2f11fb978dee02f445653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee2de00006558b7ca32d43ec286bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c047614e3cab0d31adaffc29a622ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba4c858faf0058c12c0bbdb861ee69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81db727cad879351b897707550065657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed1f1940f63f828dd9a5795be98b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e9ac8f53fbd074f4b76d8a337e665659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d543ce114f0254dd489005846001f6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a737837387d42c9eaadb9ea44f8e58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166ea6ca74dcb82eb477ce8f15f7734662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0194cb52271436c2375402ea594ae63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b634030253dc41ebfeb79bdbf6410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef40873d3d370c564a14d7059115923665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a361cff0a5f7c068392f3495fde1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf2d76af1f63dd8b8681693b87bae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087ebaf32f307a4d5371bca93e345ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b6ff71b4b1f8b1154c6522ef8b53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc0a5dcc404b31808536dca068e45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac677f0bec3a5ee5324bc126deb9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d68236ecdf5418bc7aa5bf18995b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e9029de8b47c864b3e3b979035c6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb586d8d1213c4398935bd6c2e267674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b36bae9f01381ad17493f32d12f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223d6167c88b648993168643f67605e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0db66f11ca9e4f6c28bed6db52ce9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dcd71a6934612ec1ce98cb7e34380678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eaa74a7c6a69349788cb0c156f5f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839513f82630d52f79f46e951962027680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe176e503a0a0b773bc353658069dd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8b29b5196d94023f293583ad8946682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f91de6bf40cb7181f3ffb6aa00636683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ef76825488bb90c0d08b2dcbcc247684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33504ee852e9a7d2d8927f4292491b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33a52d8a7ec89cf8837cd8da691fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae538f0ebbaf9035d195c352bb7ba96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b6015e8b7936fcb92d34b1c68756688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c89b40789559378714e62fa820ab8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b026319b2cef675307266af0c146690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af6fbd84b362062d83aa95158c5e82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385618467e89357e9be5efbb5f54ccc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16892f0d0dda5ca43c4af66d0ff163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a32dd1c71b46c5e602544a64b601694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba317e25643c7ec2e772cbd1dcaa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0377737dec81865367412424ad6429d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ffac7fbd113a1f4c5a490a9f02e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53002e74eb692cce1f94c7fe5d3d28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84c8699029cc0609756e61b67a86a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a52e9394b6e792c9f85b517af6c72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ed78f3750b5beeaf327100732e7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd55100684f1abbe32f391acfe0fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6196fbbde4582ca8374c017b2bf94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa7d06dc6bc37dea8ca832d26e6b8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44dca5131d7275c26bed2e84f9ed2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09638ed0a6cd901e80e11bcd8a04dc1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ec299c325992c57d21bd08f689c29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec0d1045f95738ab1dbac42c355fa3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff275c2c232365f862eb65bf2561a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db639e5542c7d5625793d8075cd5461f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed721ef3cf719e1c9b89e2eac2282a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a2c728b41afb1452bb5e70d44285712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca3965199ac7daaa35c0b4fb4712b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643c82692271a2fe0f7116b45ac65b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd36a383cc9aa7ea647e99953f530715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483ca4afffe6bc27e66b7c1d8af4fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eddd02ac3d34c9e9fd8e8f570d6e63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6dd67e1c76763f4ecd617bed8c8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477920f9cd057a40e5e5ebb0d3ff173719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b885cb27eec325402350e8dc3edc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f8d1470dec8a5b2b52e0c5259594721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e26bd0eb2ad4443861e6198c4ae6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18da45122cf2b1e413f8b3663ef4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb50b68009f5bf08c3e6cd4ef71bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a6d89f58e67de851f13ce09f174b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8be0f3956385a0a7d48ebbb3405dfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4810fbd44fe35db52ce4c7e5db695727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a05fcb407c9dd47282ac5ce9e02a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4662c55509c2485fdfb506c679c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128e72032bc1415edcfe19532e5614f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff17ffcafb882a88de7752352c0648731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868622c111eb0bd86f5bbe60e15089eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219e4ccf1d4cf575a533651dfaa5a6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b8dd3e788649c046ae80a49edcc61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f99ab1354c0a4f9f44007a751947735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfcb3eb25aefbf94a89371f5e08336736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a7251c833e74a43ca4f5aaf4e6b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f370e5981bce4e2d4a3afb40f2e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83153b1dcbf0a79f2a59c82487bfe5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024deb02bd659869a24ace712bfc82d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb83961d9f1b97e9cb43b05f5c8df8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec24e98df22b33998e0cd0826df72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79a67d12b2e38fd1cdf425c113eba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15175ca6fe637035540d37046a442ca7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8b8b8085902b9d374d0eeb41c810745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94aebc08ed86a7f1015126dc712b5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518848ac096cdb3634ca010da5c634fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22e9315693645bdddb17d48a2cfa4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cc5751506c5cd9ff9a4d25a0d9b33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c27c2a496af8693f1da6d8a5b816d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b7b1d2f41a0f26df7c40e4d1ce84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f90f15cd4e7073b74e8a0a1b54747d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27bdf5e1e2dddc92b0f5707d1f902753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d89048650b235ef9055b6798d4d25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7834a321e8b727b2c583694b5287462755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9dd2dfde574ff815c961f4d7c198f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982281a5c86b18d40a1bb65f22900700757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668440435657e8a9297821b88e111950758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad923ce28b0eece953a42fc1da94b0df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf5c314d764af54edafce8d6646521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d13b576b8c701d5cb3d89dafee7cec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac610076bf1e58f7be51ac4e31c6d56b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efb468fb7dca5e4b8e63a66c157c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37999966321330de2eeedc47747dc3695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d904bfcc6c6641dece24a17df66a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c5918a9aee83d5c3fd32a22ce10ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca029410b150c81a1ee0fcaeba05d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7362d2f8e77bc340e53e9fac468109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c025aff5bafd7caae33ee49b9c511710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbea29c76e3fd6c2133a85a278704611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4280fa22ac6f4a7707a8e5e91b7f86012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe3597a97afcc68ecc8449c39a97813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b7173f1f9ec0a31bcf1180e3e15114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66ec047404a0c4648f516f1e80dcf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9437650e8c4b0174cd592ee98a18916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc667078e6634cb066d8d306f8bbe8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4fb3deab5fc159800f0f142b80dbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600831d40203d875e6dbdd1bbdd0eee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10823c2c18b3d6c47388e18491326ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806737552aaab46f2395938dae807de421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8da5e6f9563389f4e804ead05a5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531f8ad7c24e2de5f33fbf126ac026823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8056b4a20578468128b0cc8c929224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a13da70df85e71102edea2db003ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc61e8b62c6cbf3e140a2e01f5609a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087637703aa29f3a92a04e1686c5cab527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569539b96e2255836376004b85b9f1aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26a58a15944511955dc06528d965429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee43c09a096c9a83a4cd1474b5bfa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de3f7e23913c71a8802695e19307531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeed629ad965b87cd9e2f0b18e218032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab29b1aeb19bb3cfe6ac18347d4c2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d209718a5945147b23872f149335f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e307300af9abe68b4fcc8543e9edf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67606bca743c06d1d36390db63b3757d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7d50b138850d65e7ce08369fcfc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540679b951ecd71c9bf2c1379f4eb9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061b254a90f4c84acea2ec32d66799439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a0ee35ed635ba1513c15aa12bbce240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598853b360f7958f7b1d52d1e5c24341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8ac927c6c551b643a151693a91eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95a08aa8387cf068fc366e7ee859043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0a157949a814ec43d1a414c70d5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90debf9e35fda2fb135ca2f16188cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ed1967c34edb0feb1129409a444b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaca4cfbfc58f125a09be728cefd3f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f171462009706aede6c539da081b2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8be2e0b775d94f38a06bbddfa1d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9664987568479c1ea60973b70ce5e5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5fd3c2972ab96ac490de590bbbe7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fefb909e3c076e761395c076f173b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd865ba33a0b1994605b3382d78da7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c8e28e0f3b7f1c64bc2869a0d08a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18ed6876d47b4177d3dc49d48a94055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354d638a4157705841aba51760127d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68dca0ecf4ca9f18a2d31c3b8198f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06408f10e0cd825ee8843ab70fb33c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f9a55dbf239ef2bf8e47ab2f0add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d91b19c283f8efb65650f7fb753f0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762bcfb342a8d8624ca3488b9cb21e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558fa94f5f6f66966d33aef6810bac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a9966d14121031cd6e9b80694e2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173634e03473312ff17f90144e0c89bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b85e9e4c470ceeeb336f60e347cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867645213df0b2812b4b644c0384a2bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7aefa726a9ddd26cd8d4020e946267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f84580fd509bb006315bc7fdfbdf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0af00ae82618f4546cbe0c41c56d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053419cc84fb7ddf9918f96d186163170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6b66a2b2012c39a6679342948cab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b4c5ada69e3186a3fd8ed51a3aef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ddf73a514411392c75aaaadfac2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c37a8e4aaa96071d98f0a2e34ae8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea72ada37934596e474114a38c7a4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c8428820f52494eae71d096beb3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9e007be69f8a8f404dc448a9230577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124dfd53019c736e9ebff849bbd63cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aec0be61b6686fe12f0910e9dd09a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a10a4bea0c1943bbbcb182044cd51480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34f1431ca8b8666d66ac9b672c6f7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b600c5f7d416f1952b1e0a015e86e5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55471f0d87c34042047df84b4c1b76b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd24fccef7832a891afcee7620792c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f1e0ec1798c37ace5a33a21400ed785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0928fb0cb0eefcf33ab441be0374a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af73403f5779f271eb6bc85e2dac7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b8fea2af17032b04557ac34ce31388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e5f2ce224049dba623e687c02a7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573860cd860d0fe6432a48e86264af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894b62da8cb0b877dc570a15f6e921491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901c6776dc61ae653826b292e975fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccb5dad1c2f1d91ad6942edfa4f7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae1648f78a0b6249717b901553d2d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787eb8967c4d53f001eb448fd9736695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391e0adb386036285766dfa780b25196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd6d1519b7d0ee24ab05650b1d05697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8e04160948e25276028bd466005a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754640dbad8a577b35108aabb24aee9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94c476de6a9f57fcae56c00b1cf28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39484e070c9b175e636bb3ab28fc18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c14a979b563ad230babb755a24eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82699ba13e53f4fb885abbdb6e01ca14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28756c8e434a17cd991aa053776ec4e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b4addc232db27748351edf633be8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f24e6264b0de2fa4f258125e9014106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2b0d27fc93ee3e6dd31b9e0afb86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98632dce7f72c62cc73b518b962e79db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f8ba7a1da8173a38e1160476c6b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e24830714135a48cabef99efd8a59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1bbc879239a044fd4329bbdf1bcaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13239507df1ac6711dbc448c7978c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de2a8ed0bd6db612e95bd974785ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47092cca08f8087114c7b733659f64af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35cd5aa1d1551084a9007adc6f814f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c345a3f2513a30b4179ffb785400116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af43bdaa8095f0e25b2d59cc49bdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43d746b095336b9e37ff5edd773de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fef2a7e3799f42d2ea8be4863c3ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7404d72cb812c779ca4633077b1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa5d95500d45567e558cba0176311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b7629ad3a83a26c755594a1139d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e42fa8276fd2103f063494e774b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9368789c3d8ab95e66e6210362783a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbee7b4515d4e8c9b9884c989bd5e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a4a7bfa5d630fc0a95a759efbfb36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477eb7e3df69f0dfe1bf35b4cce5db3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d018b99a6629bf48ffbb3ab4f1a6e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56b5d7383ee16c9638af268a149de0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c2bfe5338255ad8c9092c6bb30c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc7cb8c84629eeeea27deaf9e0260131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930c3cbe5fdaad9d0ecee8a656e60b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0e09e48e8ccd5767fbca7342ef63f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9370ff17905f22e77ffa9155fb5655134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bef4feb543c8146cded923b131632135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20c0ad8155a44fd7476e5f9e99828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1f8838e729cfed5fa7afeec2b0081137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ddfd1b5c0bacde926e6446310a73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95038ad6cab9964565bdf3fed8162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f784efce262e3272d2870c746991b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c509fd683a747ae541b7ecc21aa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced1b20cd93ff456b592fc27eb4924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d2e8379a3e87b06978ede58f265cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067db9cf9f6e3c13ffc805e5bf88d97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69caffd7d3926af6dcd24302235d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ee8a47560711a0574b62d1ce1742146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826ae677697c20d92013ff621a147e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce18b27784cb827ab7cfa2306aa4f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2a50da3ea82d4ca1cdca55a86223149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99518d3406e812dd09da2f29e4707e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734be9f4732167dbc6bac242afc78c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad358a7f6d0d7421351c92a35b6e17c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538b5931abdd9bc0ff3b2f54966cec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd0c67cefa9fe382756c8a892f0d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8876b36a4967d346aad8e96d9831b35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800714da2a6f5d71845d4a4a288383b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9198aa14582848af434c916098eb95c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eafb1a0612c5d26606e27aed20bc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a7a756ed953fcc97268953ca4eae3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13fd44063c1dfbc470ee7c6deac229160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca6b04dea831309b898ba94c72ff8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaedda85dd421ebe63322c2f56fb9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f98b852fd66a1171141473bc9682163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c09b3ff154f37a53d4f1e2a4a42f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f34e7456179b7ca94e31cfa6f363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e7ec16df27f975f725372b61477d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56aaaaa7ee999c1d6cd28b71bbec17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dd00cf5bca5d492addf0d2d6e15f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9c448bd5d7279f6b856e632b6796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f78128fca8d86b96769a8324cb36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4923c097247b18e3e8c5da5ac7f12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64338ed3cfe6bd1aecae3821c3f58226172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351b37609233505bc6ffe33d3ee47f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b1eb968609cf6e2d9627c1e8f12d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f816cd0b1e4a9a168efeb1c731a4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf02df8c413c87efe7a8473fe9920e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a79481d991a469ba33ef3494f885177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd708189cd5567fc2f6b66c654aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb120862c4d864834270f11f0fa598b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7f91361fdaf30ec33ed6e6fefdcd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04e757422b009a54c8ebfd320899a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca93cbd9d10a147a8f561aa484f26c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc2eb85ec49937f8bb6dcc258c772183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d796f8e702fc1d4f384fa45eb90bee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a219b503db4baa0f00ae6f402a00c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653e7da0c33a2be2a690334c904bb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc5a1369684be603da545fc41acd27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05ff19c7f73dfc9ae2998bcdc62cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d73b39ecc9ba7ebc7ce5f6a8ddb5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b7c16f2fc3577b821dae67a5223c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc265e4f8662156604dfe5a4fa626191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0e7685ac559b240a2f1d22918d9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb9891a7eabc0ef592b6f6e4101b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1d3d515203c768ddb2213e65b7f21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed24243e3b14944296644f48c08aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6a9c7aebfd99bec87c7e6770d87ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f545938728b7ad1628aaf42891ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f444fbb522d592da78b7b7f19cec6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad493b098d78336c8886c022e733c627199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f000d7b68d9deef37524fb67227ec04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e2a1f4bb81719d13b5ac0f5b5f0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f4b5a12254224311b82a05af7e10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628448433a5ba12d311d04f68585e96d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc9ce25c41f0d95b5d4c83ca6237c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbe21746f20cf1fcf2d2df226a2cb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d0237642d7d0b44afa14e933f00e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cbfb8b24c29876bd69c69f425508b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fea6b6e940e7ae8ce450aed519ba7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56911f9b1a286ad46fd6634f586a15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aef2896d15225d914ac17bb493258210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a814e1dd30d3a8a20c2171377a9e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f9aad1bfe9b1e9296cce8d6210ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bdff3ec69d4517c3d298009cabf4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573b9afd5ab2c26f80cc9078f8581f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754178f1d2a083707d47420eeb3b1fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724f8d1d927a14857cba1ea6409a6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e11796b3231cd4dd58daac83fffe5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944077092bd195143a13dfc3355486da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922f71ac01082962aaaaf423d86e6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cae1ae9be0080155c3b1712dd61601220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1127a824fddaa4dc4d10b7c3e4509221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9262e4a7ad39d0c48e7dfa4250d26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55537a30449b3fb263ea9b2c6705b220223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7d4df154c81a8ac345dbfd31c3df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed208211fbbd8aecef4e9a08693c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca3b8243536bdedc2482b78834cf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb023f4c61756b4ae5b4f03e2af00c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4d8eb106ddd73cb9b0abd80b8fbd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d70506f893e0541a3d2a0d0239dde6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8203af83efd342a0ba62e4fb15e8de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f274208def4cbb4dbab887cbaa911231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0096c78e76d05ec6f35ef37a47b8667232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a588b6f74a756ac968131982a8fbf14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2116a324616f8636eb578239edc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de1daa94ba15d33b43e6334efad73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b94b950b2025b6f142f4cfa92b874236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d6c1dbb7fa2091a98dc8e24543c00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c77d558074a24d2112055d8061f89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23263f0842d9a2e601418cca35101b8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e81051a4376e9c878f7fe01973876240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ddd1200e33344d6b2ea0e5d5dc33b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b7c2a636295ef9950aac07aff4ce1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd344c3995614017181a604f8d1d49d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c7c90d1d60e15435d45c9e6ab322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e31f48b7f2029589f0c758a9daa6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01462eecd850562942755a19173339cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688605dad9a895c030de677a97afbb73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74946b7801b4d54a74c8786a103813b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb719199f38b2c511c260176cc270f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1e39e06c30046fdab09941429629250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acaa2ba9734c449f00063110c53555251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a311a00a5cc482130b32e9572d833252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad22f43600d7f20be887224c1214a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0dccada26207e1751b31b4b768b27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf63d1c93d12d4357f0fe4b47314252255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939754589877d226932df3a06250e5e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc77c7bfd6679853076562e6cfaeeb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de7d372a08100b72d616ff3cf95e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc037e12018813ef714851f99b50e08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d4cc0d2d575b18c391cd2033e8d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb05e5f06184c298df7d8471ef8928261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099b316c6cf8d05f3fb42ec42ba675262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a616d41f612c86c3c48d144334fc22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50b190081fa899f034bfe492cf7866264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412397f6a01ad9afd3a8ed9034eeed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c07208c6057117e179e65f52c3244266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0612ca921eaf660de14ede70675dadf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5191e5328235de30540c47db2dcc21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faec84c853fc21b91f4b1324e1d23d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dfb21cbcc2787a3a2aed15b36bcfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8ce200e38744752b97b7b62ab051271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f8cbce802251cabf5b790d7c240e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee078dbde7321b5200b94902d9ca66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce152f24a788d478a132ca7bbb2e71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377990c35a9ca80331dbed7bd9867d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440fd6c408d289bd05426522c37eba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0fc1e828784eb16f91fd399f1e718277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628248d04023bd111c89b947881e3da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f803c128694f8745164d173441e27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d3e2637783cad981611d58b47b94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208a53fb6b764dcc54d98243648937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f2b47be15b5b9d53ebb2957c8413282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512264fd51b365ac632a69c64c8eeed0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b722d944f90678d277cd1d28a67ff0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d60bf558962f0898e7931722b15e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39a0b74f6d3f0916a17fa28a28f243286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479c305cb64fa04f3662de6c28ba5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329a40aa2e3cbc33898d0b264c48b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2426c2ee0bbff2849ee991289eb40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d38bfa2c28a331afb7fa2fe8d0173290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a89a6209a27611c9afe8feabac56e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9a186d2435311797b2b7a64420c34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b045ad922f1d2da5a4aeda7bfd2f4d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf01bdaa758e0853267ae908f43f965294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e902f1498b9ce30d50cf7126f3648295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ea33cb4bd35f2e68419ec7fe68ce4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842726ae0eb690b76867ff6010241791297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa029f5233961f9d219413ae9c2753298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fae5b1528207c6cb274e6052039ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d527b73ce996a6e14d0f3f0736a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd79e68e730f49d4e6954eb12d8c261301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94fe669c686df9dd8199550c10c45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657370402a9fa24bb7c9b39a94bc7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e0cd88c70307070d83e84283eada5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2433edb369bcbe44f268ad5e39946c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8f14152fc5ed283bb79bbeea3818306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0ff02b8fb158bcf3e967c00a84b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d415197637c2815cf884d86cc0eacb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47059675424b4ff2199dc7d5fe2fee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3e796afc5167466fb2ec4639d46cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ab1f68a1e8f68bee625feaf6e4e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b055dbaa6ad929fe9d2cfccd9b57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b528f47038a869c5bbe6cdaee80017313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d30c6b73e22ba930be8fa0c512f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5dbe3a3214501b574f5f3c23f0d20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cba28ff41b536b8f37ae72f1df160316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7699b4161ebb6c49bf229aabc48732b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e983761d60440907beb7c8e1faeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0f9028d64171ecbdb86f0e47fede319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f365c097cb242d3cc1a9f61a8d4f1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820e525730631cf9607ea7020aa58d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424a6563bec1db0f62c6dd767c1edf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ee59719c65afa70527fe50c3d0cfe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a1411db482fc08ea41ad04398ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84cb6150f6dddc7ff45c01e54e3146325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b714b30c54a7ca4527a4bd77ae75da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3cc95849fba8f838ad05d8bc3f09c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72032b36cf3bfa20b3a8911f35620328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc52d810956c6761f746eca1de43655329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a56653285650270e08e3d74c4fc63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23a733ed3389bc0ebd18008356cde4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc4626d2bc0a7416622527658e4e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75c5d80c71159a3c592b9bd82b149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714479603f0099fd27b158c91c54010334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96680d4929800037d4088c1e43c48adb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab3f16eab2b2a5fca97d1eb6cc946336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94ef36623b968270b0c1a8642580a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41580bb3554d1b8cd59da71dbe3cfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcfc4f7c074a3ef294baac11b8e6f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063d6b2a4541d4c48e7bbd6756ee40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21700ca4cf61de59e13952efaecc439341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c5b552355b6048884b0aa92dc1dd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0e1b9830123218c9490d650db995343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29f03c900971018e1b67b230c3667344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc653ec7a38ab8b2f872cc40cdc7857345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571825dade2d5e611acb930e9f8c86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5250adffa1d9bf4ec04e1bc877b0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e6f7f59d5f7b51528db5434cd251348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda28cc81afa59642ac4b74a13041c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdc5dc1cf65601c7c27f5c16b38270350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f558ed2056c8229c2d2886b2ca24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556afc44e168c55d225f8d587e25e739352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026891bc662ca66580716ab7f058bcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d7e732a64c4b7fdaedc548a0ad105354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922f60aa8c0a15d0f1694af5df8d19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626fda2ee347beed2590b7977ab5c77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b618c2ca8500d4ad377d7c526c96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27092e07ac9edd6015e7fa4dff69d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c653f034da6e1ff75099063e61db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2e1950e1324ba819cd61fae2c219360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962433ac05578dd726b3752753f14b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d5ece19cfe1935dea786fc4a9dec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fff3d7496ed26619033f529ba547363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae0749cee262be38409047e535ba5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264ea2d6af23274df9e8a21efe0a69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4adde3e4651e6bea8978942383e7b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884ac8900d6fd19e23740a6a41b15ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c00e87103008881b9169e20f49ed1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2766f7ff651e1991c25f08c3bdf46a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053c631cdbc9cc7438e2a1ef1dfa59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd44111d435ab0cd1e224835e0a0c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f811a3fbd7c9725e4d1be2576351d4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbebab814b93692795b4841465402b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a0b75c3896ddda048ee4dc4ef203a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b3a412a37e45ede325f7b04a1da2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0849655489dd8bc4069c64b6ec74677376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e885a23ff81914323d29fa9fc789377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de2c246db5987c6db98dd22c9f0a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306a8a528696fd29f9286b14c16273379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0adfe64853a07ee1dce7c5cc63f7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d0ce41ee5f7b3d905a518afc7627f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b0f6f15c725bdd59312aea0130039382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b2907f80e5f3d78c98df9966f3b6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7a005e32adbb66a7524a6a323ae2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37eb16c74f1c78d6713d3794d2d3e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaba6148dadb5f28a214e36d4f6607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb9a1d88fe1e5ed982516fd2d90ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d91946b894f03ab627e4034de10e46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc016731ad56877ed7b66512a76ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ea134513025bace93cd27568fe792390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162625312fe02291d3ac6e646782af22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95afa388e44956d2184ef2a0cecaca4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba3fe3cd973b494ad834ba818bcbac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd6a3aa0aa51dece9fc4437b0880b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855edf45d00ec6d973a6b08891bbdaa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d28f02ad5eb823f370dc640728e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b73733afd7dfb47807368be29b0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2cc9f38ffe87a74b5b754943f222b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a377e279814c6eaaea9c4a3ad2298ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d05ee6b4e629746a97390a1972306400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf444d93f1444ffab90a733f20d18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52806ef799409008ab4bf57474bba3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff9e944f941be922d2e818bb12c9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb438216066cd821ca2e1f9347bc51c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769ed5ff8e1a83238790fb2247794e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc8841d307f52d7b00f8419956a8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2653cdcbe7be527256914764c6cb69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e7a956228acaab23848d0e45381f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210ea51edfdb369ebe4b3afbd851c9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b9a157532a932bfad862247cc5b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32357fc92edc682f70a0df5c8885f79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9fd2687f155d8785183d3fb9e27e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cca442948d3f107125d252a246325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505aa175027067eb5f8f831ca49d9ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9bda3f3a8a800490c12f2cd55b35a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e0eb8e7f3ba540de12f825688fcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b644f38b6308a2c454182250b42bd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f9274d0434e57e400a8b7f302f82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539483a56cd87e4bc5dece461a6152f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f489719985c9aa19b8a39015c9a80d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffd9c288ddc2dbb6cdf1bfe97ecafd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c36a084b05410503f6de03bc07395422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe2fe7ad212005d6551132e6c266a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3599a44d075f9e9229384dc40328b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfdccf68c208e292e0014cdff6576b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eed870a12bbbe093d60a06ca932f1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426242e009e3ab279f4d2535a3e5d36b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d886a594a32f9007f5ad7fee875f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a4d80b72dd32dc076bd7fd2d1c12c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bfeb070131139c304f2bdcf181f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b138d3b3a1305f596168927e8fdfd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4eef0a31915176c0d3214544f5333432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab733545605f38244333507f50236f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcc24a0e70ee1f1a345b2d9423f755434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7ce90ca01053ef131116889ed77a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e802182bb367e9d89436be766abfd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d749705d65b8101539cfe1eed001df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6a1b978e9de3ed575ef60ab8b3195438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ff08a67445cf2d36f89b278cd4850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0bc2f912fb0cfcadc0eb75c09d1cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c23ecb128fcc8fc3288616e435f399441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11448dc77516d63c42ea4eb2b90ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac19c40b12fb2b62a92d1d082d8f1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151292cc54902d91913edb8a7b29fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd2011dcd2705ce0e4cc5d51faa5ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68048d2b6dbfa5b90d31ed7ded93c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac36363fd2d2179515d929ddbe5eef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1c679b4019af4580717b01daa7a37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ce8f820da676bf8079e0bb506ad1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a9dc799bfbcd01d4b6348b3716a55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac355c84a193fe27677545732a66fe2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3018d55c4fd44b789051bbf1f97bb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc429bda051d26348a9cfb1fbae8640453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab9cfbdf1cca8f5e68c7d366a538c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b789c165c36742db25457ef6759b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b59cc20d672409c3bfeb3161af41d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8133835b0e00d1e737a80c4ac9c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403ab0d683455a63effd22f2791fb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625f0d1bc09581aca94ae96ce1b9da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e426cc8382a9cf4ec3f443e8192e4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76720be0afa64f4c878611e59188b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c66ef3083f5b31a25bc419fe7aa936462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96934f8419f6b704136e1e01e0062c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06cb6531c16fed1534bc501561f358464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e94b9fdb0ca54805a7c6770a4500465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209713977804bda0a6ca3ad3bc2a6eac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d53d0f4d24ee1f798b45cb37b5c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb552ff36151a3c4e8d5073cea67d64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e1bcaaf8f5ad730bcba5c99ba3b22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806475d82751ee8f7e29328b78c113f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd08ddee4b259ff050200e8920ee25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c209ad510198682313b9e84d062de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924581b33291fc3de01f16f1b09ca937473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14048266d415c0d5f17f0912463fc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90f1eed19356583f5123e418cce94f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0cf72643312e4772b5a5f21dd5c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b060bf02fa113c139162bb9198ee9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140cd0b236af9af2e5c0bc943a79f9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36b02481dbdb371adda3919936d7c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef747a8a5f74283a4afa0d6fc1ebcdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f576808a85f4d716d247b9462da1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b852ff29ed7c7c37e3b0439b9609a01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff08c9b45d81a1c08a50f64793f8cb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a219c060d7e850ac74d35c3142b79be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb569350a13f0f79f8b75ea74c3ea8a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1143892bf7e757504dbbd2850d83b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f126b0fb5640a395813dab17e6ead8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573049ea8b06e747b33bb658523d65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e86f87eefc4f2181d1867adf3cabd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea8361161c43a6d6118eef98f08ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807dc9fff4ed153cd535ea1bf56d03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ebdd710e4cd55434b6cc400fc8518492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6f3958e2f5b49037ac632ce47ed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5976a601b538f056c9be53e706e809494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce687042c9b8349242bd033e6410b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7724bae50759b7e8884c1d266b511496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e7b946ebc2785ca339044aed252d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2d935c04944e1946eb3c13043383498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf889426ebb8d5732dcb98c6ff6dcd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ea90469f78c01b3905c1cb59c4cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af465f651afe1e64c82e146b395b42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27152d6943eafe3e3ec0db6f4e479203502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6c12aa04350aefdb896b19d6d363503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15497655061a7626e65f8f623a4553504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110f01df3336135b6f82aad3cbd4e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ab75ce5002168e5a71c7bd0e30528506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0676b44ce698365190a4cd8c4599507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151641fefac1de4027f0a27e108e41f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7fc0a6c978d652313898f6810858509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b302bb079666719ec68a55cbab84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63cc3e503cd6961390467eb0621784511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873617dbefa7fddb2d59fa835b8e0f1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f90dec9ae2d3daf238af6dd77d11bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746f9a815038a0b23cd64dc80e95975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae8e25462406e2392502dd83a77b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f3dffd20e0f96c7787cb8a8ed9a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1087ff0cf001df2c402462667b408517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275850deb6523c701c95917fbb1c0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870a5bf5fbafad2a97e40851edc4afe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1efa06e6b423cd821d02e804431c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963dfb80680f111998e03126e11a541521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bff6a37d3e1e1e2749c6f7e4e2618522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97004f404cb380aa719e5ae33f4c7dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434d1fe2c3f22cffd1ffb9f21fd58d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76560ce762be1b5c2517023e526a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f322f6d7c1b3c125d57d06b208265c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00404b699f92fad627c196c5ec95cc6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089c9fd9162d6c55c90ac0832745fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9128959be7dee80ad852c08b52b7ee5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b171c566e7b87841c0214802f951c2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf01e4ccd45636bb08fb92ca602fa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e032d5504aa448e3c756e8b5663e11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b160a7714cfc0a150a46644039a2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda0623537705f49ab91a70dce8c57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc231c4be3bf82fd6e58e93928ee3855535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc753907e12ff27a2b2d8dca3a832792536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac05a3e4d7a18aa1614810814e7ae5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb9a49be2cf1590684904fb828d5cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e101f819a080c33908be5ab9f8ab5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d681ae0ee1304e2db34cf6679330540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac392ec3e9b1af9f85f07ac5562826541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48bee794405642eaeb733e3a5f434542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375379855f12dfdf8c5062ec911ea65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bcf25eb4bbd953e4ffb3bf30f0621544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6f508ab3731222ac36fe755982273545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1737f8fc7875dbda0be9426af9641f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23a164c0e67c07e6c7533cb63abf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6613542a3a03ec10f9861344a7a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1f6320371758971576c954d076a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f45d1a8a91dec79653d08caa64a73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fbf929a9ca5a91ed56b715dc696ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6222a087e145d4ad661571b1460dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14b3b56f8944ee8a671628dc1cb7d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4497f9c6dc1b08dd0ca21a943e933554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096d618cecbbf42737451adf3e6ce35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0a5a9c67a94a81f71969564c87c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88d9da64779c72abda5eedac0737e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978164710f8753a135942918a922085558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ebc2fbac3e24a5de1ac589eea62f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec15ac3e503a0d1946ea806688cfdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67720ad2a29ed90e7c1ccecda18488561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed950b4f971b7eb2270fac8b0838d0c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44c6354f03bb63c4384e949d3914e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394ec306349e077f9903416e0b2f3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87212055187273675afed67ba4898e40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d50618bbf7b9892d6cd3e9c9c11c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c575b766d3ddc69995638a3149a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eacc05fd136e08163377aa89a8dc14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b45b118b5328abc4e51bb4dc0427569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ae071d5ce965c177afe5a6276aef1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70332e452702e43869baab00542d86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c4a8afb74ec5008f1d68d1315f0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d08a4eab365b9062a74b7b5520b19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfdb70137d1237873c4d4facfcf6c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c79a8ed2d8bf53bcea43b845a1d590575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5569bb91184f864180328c5a73a5efe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc92b53070828607d705710415c9b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a4e1cb78943f53cac29cb77d0884578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4699a0b00f0c34fc9882b131d24eec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8835d6eed81a79de77d84951790c4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aba4d8746b3bad40ebec8a5fbcdaa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ef75c5dbe489f15e90c6c91e8c26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a898b20cba2d3f2dad31386650b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b3aaae8cc33f51443e70c63298257584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d563efb353f07649da1155d7ccadb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b26413c462054e374401a5707e513586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d58e7aebc09bafa3393b2988aab37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ea0a359cc774c2c260020dafaa49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708164f4d2a92985e3c8e64170d28f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677156ccff98f8cf1c5f3eea136f85a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b5b45b62502d1eba180bcf564ffbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa30a75670c4293de6603f7e459ac3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d80779c0ba42c8faf6d2db373ef516593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18031ee4226999994734d45e971d3ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e81d6dbb264c4b49b0ab5ba126484595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159803ea8c3c015d424c25e102dd10d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7212e6165001ef5fdbc48a7f2a9d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c36a027f35034b8384806774a20e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d62f9a0e1c0673ef20eaa543c7b916599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571b751810fead1f59f5ef53315793600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ebc3ad89528ea9a5859fb7bccd9ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899fb3b8d077997349536103518f269602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c154ed1502bfc596a913426b76319b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce83da2c09a065ecd861217a9c1e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c7c0c4c4606ca32882a98044a04e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eed12993515f327fbbffdffe53f1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283286e2efa5ac1b047e417583666db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2350d65da9fc22bead45d2c23d095608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2867265f446dc28561584087ad07c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc2e28188ec4f681cc5d9b2058623610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3a8c9b7d93c4b033957ab94a415f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0234ba4abcffcf3edc326aeb3d1089612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7a363816daeb33a717efdca77dcf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18a2a106f140c5b73264eed6530ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d0eaf09865a56a898ca912740a3e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629c1923aa29ae7ba3000839e32a0bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb96a57b6d338bf10f7184e0170da8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d4cd1fc2998339c22e82220d2fa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a5d8b78ecaa99674d2b3561cfcfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2242bcd8f3a15c9b207f0b68bc680620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d2fd63021e700a4d224befc5695c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0513d8d7f290125b7c552d37d66904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7468f91473e9f52e3b9685727e25b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04b1ad6316eefe497ee0078d2084a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed490f9795c909b4763b5189555f741625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fcabbd432f5cba59ec158d27e5748626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e81aa0677ece5de0cc9aee8c6c1170627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dbec5a5ee139d8bb52f19f0ee855f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a0b327b059fdb3d2520a982a86bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ad6009cef3ec553a2b67ff8c1a5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d4219e611894c6220ef987bc4bc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1f8efd1d26cbc3ee1ddc3d21b628632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2906967a99593f8a32d80ef8e2916633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f131ef0642295c5163df81bd773f42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a834e933c8da7e15d9ab121c11848635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b73f452d73ef2563a4c2132d00cd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c38ce158f1e52b81027102652f6268637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b67bc48eb288253b741b2d3822fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8813b41eb7e4fc4f563f2aaade4c37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f2bbc2cad2fa42f787e57b4521c78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8f676789ba4f73e137e36bef12752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff586410f202c199d923467fd00769642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9af57755824ac06490128117e1afa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c460b2d4a43934219e5727ff12857d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1407977c42aeee956bd8ae57d48b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40d4789e7679e1ec6d1aee02d83f48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357e3fcb9e77d93149854b3652f8e7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ed268b0b0dbcf1ab6e7811fc37c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963db8fc24a143fc38aa56f1046d2dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5eb4dfe49e39d9d5346feacb443ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8bc14d4a017e345b95215c11da88e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c38e97949ad5c3ce5f597ae3f595f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22819ead306f681d220e0cf9e609d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7504729b950647f406744a38cf9cd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675653d843b9cce816e5bb04d16d3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea7ee8aaaa5bf8047e9b3567926a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebdcc629b52cc3332141f9ce02eb2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d346073425304a33737708e43a460e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f92e2f308285e423f20bf6d1a0ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579649cb535eb9db26bd7b544f721079660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381417838e430d64f6e78d7555f6ec7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dd5ecad443b3d1bb6190ff86f1899662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e2a4bf0f70070cb3441ad33daf06a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd7b243ac31ee650e99eebf3c80fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86384878d9e737e5f768301e9095f4c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34193d01854e2e4bb8f1cc6657cc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaad30a8e92380cdd1e7a97c92b6d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e02915934f6a8e0a59472de49c63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476149a64406d123a3452e64fb1de53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00cd012149a42c36c73078c2156a0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dcc72e465817d6bbb0697dc600d1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ab18e5b416a7ba868509732302582672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9d70374e3a31a90d34197c1fae83f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8984fb59f44c227337fc987505607674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b2c4c9889848e90b73c242a98e48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a867bc8dd2dbdb105580e22ae29307676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020029c13f9f5288fb2d9f4fcc9af12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d8ea70b30f331fa85e5d07cff70f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a911fc802e0df162074267ce14219679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93037480f470a747276e9de55fc21a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875699a0238be56089b5ad808132258d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df861ff5a3a8ab4cfa45352fdcb5aab0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b6bee5d9ecbc5b1833eba21e815f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c93a746b1b15a901f452bf4b1df47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c669b5217367ac889f74d3844269f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473c6c6a770e4172c3749f1bf01cff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba8ff29b0a9557f674600e329f2d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0fc6aa8f08dfc6e5c22db11582eac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a62b0ff91fec3ff8f387fe3a7e3f7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893c6104c53492c281298eccc15fe7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19922b2c324ffd5718664659d61c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e92301d6c7d7c1b59edbacfa1b5fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ff708a4b11bcbcd7d49556953571693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03c552b081a0d9e5d8e32b4f61b694694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fafc4760e8c5febf061543e87cc9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7dcd71bfc36944c921821f5b91fb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab553468ff927deffb71219c6b9935697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e241a0d074c08ff5622edd97bde794698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c8493ed539386c6d11d56892f0deb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f57c9ea1227ea1495cc239452e7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62e65ab60ac1c213a193855cad2c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b3aabea38c349fd8064da9af00206702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead343d0b63d177adaa78a669581dde703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2af71fe8832efdd6fd6e2e22897e95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dd24842ae092969e9c6d261b8a685705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c5fef436fd0ac180e691edd5dffc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503094b18830bd3a73714593b0d4641d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96164f6a3afa009f52bdec62963239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528302e204e7a6c489d4a668db4e1cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed864886532af14a9a897ed6c41e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff168b2bbaeb7b43b9a08de7e858725711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93fbb4e369798ef4def2e3aa4e36a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd866fcf56705ea28829c5b9b96b978713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045e273d5db66b7cf7c5ff28c7cec2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09834d0c244e60eaa0f26940cd188a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a047b50140dfa45fd083a30efa0c9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76717f6c57d41ac168111f8d145ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82142e3068e396d6fd7a40eb69043718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9cdd4a1cb310dd4b7c807e1c94ca8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da85b205244ed4ac1956127e765d88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42010b887c8729316516ee9b4811080721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828377fbb21f6cca83336f5cbdb35f96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425ae0675428d98d00fa858877ef475723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e21e99538bbb2674f93b971ea60c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92812668e8ca495e7fc80ef38ac5c710725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8da39649ca8a68bdcfdd394de7f75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84c2946c7e94638b5fa4c2c7c0a353727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cd557e5e8d65160be61314eb5043a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad26b38136fd11aa85919321eb36813729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94687b89960c3ef77d4bac3e3a9a6052730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273f12dd50b6cc8dbdc20576db454d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda04c96571157ab3ece52b253cefc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32969c818ebdfcd2f67d3969c572081e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a08d8341ed954ce0a3814158a8c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d81d71273bab9419905947417fcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b42f9f68036141b467f3923e09e7f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71c5db3407a66ee30a7868165ef04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d2072fefb02249157707e0b767788738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445e26f910d65368c0dd4513ff975d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fc877f10e5354040c30340cd2faac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671230bc57fdbb636fbcc97a612bbbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba334b36c7b8fd50c61837283e6bc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a92d7664dae47d1221e29212d730f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a79ed0e7f6c50772bbf54774046ab2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f6e2fe72c1dfeeac34c7f8e3f90e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ebb8d47dd6dbe04863f663e709b6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4463ecd52908454cd685dce54a1ab89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3279befea97bacf7640f6b4b78830748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c58bf8c43b719041e746bedfd798749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54074ea319cae2222a2396222a212e90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121ed7580972868de44ade790963de7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd186ac33af0ef312998f6487ac2dad6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a79a7e2623086c0ff05a7ea18816b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66910248ba6b8050d6891f4d22486a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7a316f930b065d2985794058bb8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8050c62ccd571f2b802d6fc6479ff5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191625617bb9c03932f8048dd32f9a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2edca14ae9fc2dd85eda8c7848ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab34629d382dc6b38af4542e3a13f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>