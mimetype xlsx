--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07064fa20475553b7f9b506804c8eeed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907364eef876ec3b640a9faa9461dd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb668b9894a54fb81d2dcff12bad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689af55548febbc80304dab65a83b4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b3441b6b5ad7e3b9d4b656aaa601a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2fba9caa81aa914b806aad2ff19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e41dc26660ea86d7f235fd701b8a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a237fccc2cdc5075f21ec270db8628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868592a94cc57430f12d39ec621327e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebfa9d43c9c02d3be3a548dde15a5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cb9f361e358439ebb1ff675d94e0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d0a82c6e84490b7ac0e0b5198c6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ae13d8e41d43c0651ed1ea9a168c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890113859535bce978a6f74a6666bf2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b3660d93917b45e0ad09ff6fca35415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab537d2f2d782860683cb08b7930cc3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2033b5614e043c5f1d608d122f07517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b356eedaa6ca02b7c2224c97e3d5a2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6956612ab2a99f9e45d6f78d85b9b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d2b1a2d53c4d0271e486ec7a315bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755890128b29a075126f03909ce2a0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd975f7ab1a231418cb254e8946f0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60272dbca0a1b01acb50f9db806041623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8cb5866b404bb04e99cd99a15333524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce08891596b19bc0b0004d8fe382625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b12f66a56de3b201b3c4f4970a2bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f82e2c5ad117c6a4008fa3eb2942727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5217ff2226aa3253b1db33d7c50e95c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a684e8faf636d641a0e4b77b72c1e0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e76ae7854a0a363e4389a766475b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458191774c63802a556c6252e07fa41731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa172f2c0a45f757dc4edd35547aa0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9c434af7d61d7de7ba1199168cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a423d6ac6b75761ed6b4efb35a4704c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5b2bdf39456c09642f5a500597ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b461be86d9d04e7ebac9594d6a0f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ff3136650941b7ae7e04d18903a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde1315992ed1ea9411976c23e8aa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0833f62bd44b913616ea137c604239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf492cf829a31e5cb03cc550bfa2b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7f02487b448295121697909415ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b063cfc3351d8e705b81bf9eeeec242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f50245ec4f563736b1d7bf92a1371243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7491c35bfc91af70a5aa749f9f034b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c67f5dde6f4994c10fcd63449da4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15231ee15c71bd49f941822b5d90c2b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda797a047df8f077ed3f35374b1b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55264d6d5a7d70e262b826367c6af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fc1ef60e7030aaac3f3f65acc676a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62a19943c94fa479514e7b6a3ad4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c6df172d29eb23a5eb40e91bb5d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b7206728a30bb91b5a7eb306487752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04c28bcfbd9201bc6fffa19aef80553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e4524fed74cdb2841c3dbb433ae5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17bd2b9dd22d4f2058d31d9f805f5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eed04e1845aac4c991aa0c586dc02956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb3391a9741b88d05d3e1d4e09a2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97b9d60fb6c9e187323f58f35477a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b432cc58bca48c1b8da8dde4069359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307ab56624b4853520a81a8e528c5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7924d033bd1fbb24ce9060eab65b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61399f90ac46339ed9954fd8767b134d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eadbc6583486c549b973b122427c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea37b3a97d5712a6a3854422d6bff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926dc0392011c20181fe2feca74780765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257175a3a05fa7f2f89a8e971b06888c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef660f153740152437675f80f92af97067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce08c828675836afdb75a0443507df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0bbd4a00783c629a359a78228a6f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f03d260c01016a8611fd13d966eca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6616062f5b146a35dde6c0992b7f5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b190ade708152165ca68129253ede5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0c3096f6c07f80422b960088e51a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271380aecb531ab773a321019fc816374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6b9f24ee5dc0cc091f0a809afc6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790ef8ff8ce6357e3259e2e77d9ec2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b100e2da2db136d7f4c182625dc2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70fd2963763173cfd61bd0379dcb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec729904fa2b03bb3bc99e074e791179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7c1ebf18d73a564b826a386dd4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8713b3936f5c5014bd3402d170200281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62488133732391eb9675011930982fae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd282c17cbd76b0052aa3bcb50b0eb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2dda2bb455ae2a9771b181752ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38c1c3d4c1beaeb85830e957cc13e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183fccbc3671bd66c8098c2d1dd57886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126697f49cbd355ce07294a9e8e4a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6c4cd3f5fe683742f63d353d8d0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788169a4f4cd666e3ec7c47c4357106c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269682c3a0657565e49eabac423dd02490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06246359c8a76ca760f9e3b2639ff50091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd5252c65a785de688f97c91be94992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ce8117f8dee030ae3b775525b0eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62603f8f5737a644937fe52ed3e913e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b03f56def64a3972ef139000f20f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d9d16ebe6d4af7c7077b6df56eb0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09c1f21698e1fe24130bb0550db0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744473319335c278da1c0b11e10ccf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e37b9ea5d4ef54a8bc794951e4f17599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb88b37f2565ad2e6da2a31344afe29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573bb140b256d31255fa8b1839bbfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68c09cade26f7640131c4bbeddf970102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57780edc7e06d3abb2f8bc8c0fdde670103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea2ce5f2a06bf8dae4ccce7b7ed0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d46bc305a505dfad0d05bc49377e99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dcc24dfbb0775b22a129b1169083c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a971def35b864d0bed1909fcc16ef0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3de5292d441d01fc04f96abb6763c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aba264b1085be9a7febca1a0e79195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f13ff17950a3ad405bd03fcd863c06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb09fd6ede60935f994bd31947ae3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371fb4cf8d46ca1ba3596392b727660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9413e79e1d037ed775ae739700afbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89664560ddbab9f622b553bc211e7a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f4f4600f888782c555364289e714115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5532690b16d0edd3cf2bea7298fdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a4dd539eae90b76d9ba41f64b4d14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97548b189a0fc493163118f50cc2fe82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0cbde0b8a92740197409d6b52eca8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74442e13d155ef41f356aa5ce8cd0e3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366192b1a9bb68845ed421e1733d38f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3850c3b2eb4e037aff13711d10a0b08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814315a88f1d16edb39b4c4c975f946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e74886b6a6eb5d5b05888226b77b38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040c7615a4144e1666c2539bf72642125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee509de39f43977a3ecd8241379de95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516bc3a7840fc86027753fc27f857f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b202f0705d4994d407838f603c56ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062a0f04c92e02fbd75bbab9b9b4de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff17cb27721f44e147988e8d5275e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db7e6b8abe8d4bb24f5373b8d5ff99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c9af06f0e48b7729386a3af495609132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f70229ac3d5760abb44ac84fcd383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76ca079f006732fcdb4e92983cce24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd34fe3459b97020f453c0bf9c577135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc3a4bc170bf2e1cf0afdb15a8d799136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7a90fdb8e3a9f6038428858585bd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d73912339727b69567ab9e53c2ff5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603090c756c9f61613b5644a40e459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b60789acb0d4d114c05e3291d1d4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528514a63218d73a8d46d2840a0a3f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3cc5f9dfe43aedc59f04ee958a73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f0e6845830ace3348000ac5be697143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d1404774667c144e83dbc4197e60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6e03c49b4ff86f6ff8831b87c5b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c604eaf367d6e6d7a3ad644cf875146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3440e67be03159356af256c263c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163b0384a86579a79baa051ca64da8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a539196dfc148a06ae3e1c559666d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aa95a113d03984f0b48a3007a0664150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512eea0557e59aca04d266efdfec58d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16098a27490e12b722380b12795c49be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed07f5a04b39a661d3219588c490b76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac26e9ac460c991c2518ca28187e96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960ea26d65ac6763b332275a7398df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abc6a1385ccc30320ebf1b2fb7119a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7543133a90ead88ab10fcad7f0122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80dc3551bbc490623ccb06c3b1bc72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada56c654e06bc3ff10e89efda0a99e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda91b2248ae487a2ceef1b3c83584160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c2ab2fcf7e713f61246f7eaffede161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16beda7f098933ea186b7aebe6b25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1201aebeab0477bad9421a01d14edd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3ed55acdac087ed479d94871cea3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a27556822f5940bf9e38bd5067484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669739cecd42a0146b6255949fab94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f43e2db980a6022192d64f1ed073a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75664e58ddbf2d342dce44bea1b354e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f188829b4007faf60750361d95273b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96578866221c3da527b903d186130581170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5773b1165c888c3babed100a5a4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8e7c8d27bb274aa740550fc614f6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfa67ea3e0f2dd996728173250623b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36497d0dd8e96237d027766114fcaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06911728aceeddbd3ae6a7a99801fc3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3432981a28198fc3ec613ee4405ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098900f3a13f8dbf7835e7dec391571177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bbb89bd3646fd0bc7d751a72102d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4243f926aa19f1760aefb0bf792521179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1faf81794997082b297cb7a04c53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bd4925c67076bbb13e63cb0bb8a2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850fd7279000553bfae28008d0205b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c0d06a71e54844409e8106d596c43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363dc2e5da71f0f596ee82c80cbaa76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e5dae0e1139adad5ab5a39f8497c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ecd0938db9aba83d8ec09a9dee36a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ebe5dc4bcd3960fef35f0edeaa626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e9451240c232d65e63836bda7af0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683b98e7f0223627d51ea1b6992f51c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecacf1abc332ebb1f935cc9ce2de407190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a909e8f59fb21700c211cfb7a6dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fc5c15dd6b553fce122cb21bf732f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae486c7dbfa991c7e8c9c900faadb335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc6f95a76891d00e5cff4cfdd91ae1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067efef620aae871596e9c6b97543d05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171c520d3022607c572ea5c0525a92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c614dc16658d0cb90e71c6df119c99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0ad6738994e5f57dece5cdd17665198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ad0b1aa92fc78874484efe21a8c1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b9df424d700241b5913b9ef788a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e203e43790570d41deb9251f6c06827201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1f8cd79c626551d47568880b86e0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a31d0e0f767839fb10598c0707c28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f142205262616267362ae4472a35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381bae5533cfa4cd597f38230dfe6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6541e81e46423b7c3b63d664ee22a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f53c25beb686858a09f0a38ba5025207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d1f45a2c8d0031cc47a4ed4bfee80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5d64437dfb316156233a3ca0b275209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd61cfd63b85af65cb7faf992f282210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383769cc39afe19ad001fc30ef5a2a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e2724537cc0b53f07562acdd0c1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d548da5ca4a83782d141b0e2de49fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10ed9e4d92b97d9d10b248508b0bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffacaf1b7ffb7771fc151d3a1c8e99d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f37693e268adc2674f990c4969d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb5267280cf91ef0db084ad71fb35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300b054e7f73fac885f47c305574da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597267d920712dd2bb1d0a5911afa1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48786c08da28c9ed14cf235f0a360468220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25803bdde941e4ff498bd20b119023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918b463e91598edc68d0a2419e6cdb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477465078b6717820d5908ef0b6df4e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff100dbc93a4b7ea7a9023e5e48b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd72c02b7863f25eedfb6a7d879a06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ac4aa3e9b79457ecd9e2ed3d0edf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de775bdb85f9ee434ed21d247bda96a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df881ed3f3e7adf21cdd3a4c2d52793228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b8287f744dd350d87785a1bb31e57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18b6dfa48bd4cc12e910d7b6a4c10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477bc764af0ecdbbf93b571df4d6f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f43d4db047e994b007114cea76d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af12a39b207d28cab174b8a1317d41a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477845f9b2390e2fe77f50f7d79fc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090f0731c8dce0d186fced4290cdf08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93174963f366bc45c100692a192ce3ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ccb2a387de5bcd0d6a3874858421237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41a6886532deca73be7d004507ea9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883c72a549df309d34ec2dcd6bc418239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da50c18f68a905152943a065edf35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa3cabfb83ec37e80e7d4b426b3ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4693afde4a5b1a4b4959c705c29e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ef381b25ab8a331243a31a913e3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33181927db2bb6f02170724b51b284244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ffb852b1a54098cab520a585240a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8188249a450c8d75ff47acf6e523d63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28642941c3b20383921f90c728933247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b69819fdf3fdccc05d0b59adc30a95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff400145a45699c5f6890317ffdac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749e93e90b2b97af90b4bbd5db2b06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe5816c8b52c0c31ec426ac1672d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd31fee63d42eb99ebcf27214ab418252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788a271f4e4294bc04461f4c76494f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9cc511e2b8df3bb2737196316fe1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991068c02d25c65e625592103056f863255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c54b22ef6021365462d261f06ae4ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93438af7a74dffbc6f0dc58cfaccd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25bb61784e08ce4f59da67aab6899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7655b4a5d71faf4bfff0fd4a6a7b3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec1d4a52bdfa073bd3087db9c7d4ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c366906a3aa683228c53c80f27e661a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809454c91facc7cfed11779e578ef5c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee45952af3c447ef9ead87af7c81f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8637f2da61ec946169db49c698b77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde9a149d547f164f48b719b8da3907265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb206cda49b7bd381cea97f23352ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a529ed9527760a8f6f8af782a135e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590af9b66b34023666c913da9ad9e81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46606ff91f0e572d3ba1d71e2eec464e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb0f53cd453bbad3f15ba627fd0e4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf48a7f17362aa2ddfeb0ace407043271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d6c2c2306fdb2cbc832c1da3a129272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8676a1b77237ee851c372fd3f80010273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54470583e1cbaa623a815e83e59bec23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05962ffc30dcb79abce4c000d94fa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f118b514d1d2c98abd931b482232fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5d2af0c19044654af0eced861075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d72e7c328c7df5547ca3938b49b04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5518d49ee76a63824f415967716ab8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de12a14673d74de9a28f47032e00c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d076514cf075193fdb1df2f97056c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcae9fae9cd51cc9b806fdad81ef471282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b2b4f6e72a38444e7be444a4711fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2981c8de2ad3fbefc2d8cdb502e4ea9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2313566c500cbff35bb938e109f5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac1d14fb79178d8a7d86fd2f9ce89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf843cb9fc161da2c92b4b7398d24c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628ababbaac8eaa964b2cea42556450288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185477f197898e048743c0b944915d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe23bb54bedab1a4d9794b432337bdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364172ae31430dd138aa346798cd0e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda806f4ba44ca63f44bed4f8208ac7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d60b0a085787549f4c350a63a1a55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2db61f8f95c37a24c2c1d6463aedf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece73b0a495789f299ecce4ab6e5f67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5ffd2399bfeac1e7f89e26d34c0e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e169712a06af0776b8ad4a36be52a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1baa720f9cbcb6c03d938f32a51f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2960c2a07e8e185b466ea6a909419299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2816ba965a523fd225ebeb6a8f0b8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f42c01b8e18a5106962d212094aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774744b361947a14b59a65f94e4a6a37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a7e1e22a570ecb605d2cc421f823303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d750d3464006b651701ce05a908cd22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700efa9ab3dd0fd63b906048c7ff2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98cdd43e8eb6cabdc64c0fc8582de0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc115caab007d317a5c142f2543d833307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d88d023d984e11e8bb77ab80d1fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9eb17fe41de2bc0ef8e946331660309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe95ac7420888cea538dc1d086b4f47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cf9416a0e3c08f5d6c681b314d712311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb8ae3183d4ad7043898c7627a4a10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90167ee0a5865b6e1afdf04f2d0b849e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d82f768ed8fec6b29442165e7c7c4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723df593cff41179b0cbef3b28fa477315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a87c36f331c3104e91dcd2c5e2256e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab053a9632e28b1aeee70566cdd86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f5620bc738ae741752a3f594b67c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4232de42ac724a7a2022ca02e2465319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fa6f81937711a729e88e6fb622af1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb19370c7d399ac9faadec01c1238c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67ea83cdd5bab7848d8bc35045fe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbcf96ca6f414894da3b8989a09193323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba63886aaf0131667e58f7d02809d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256353d659f7a9980c5779c4bfed74a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81fe7f068855fb0fa3f213b661c2a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8a3719524d048209bba4d1ffabc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6bb5c37d565056f6621aeb6d227d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad42f0a91cb1b4d0a518e10e8008b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a72f38c7d0b3fb7ae6cf683b78887330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fb1714a51ce6db2f8a86f10d9fa24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d23c6dda0087e91748effbe58d94e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32cec99f9016faf81a040892002804333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e85e2ba56b2134c851c048086d636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f392236eea280b1ef8732ae926e77e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62f6836adb784b26ef87fbfaab1a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221d723033d68fcabe1ca0bb859c8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa2767115d23aba4f95166b0c86a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4dfbc21808c13118896f6e19ccf4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748513cca0265445ebe740c4e330b66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae95ec71b2502ac0faac63dd82b4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f263720a85eac3dbe409e567d96d23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024116289486b1f5f2a57be6bccb95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea81c2aaca2c6d9f0369633234731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c6ef15b7633188f2b2dd10ebce158345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8be5debcf3f40565e81dad48ac5d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516f68f2ecf4327995aaa2e5906fe06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678f6301a4d1d69bf5d86a49949977348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499a6e668a89244c873bf4035ab5f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700ecff25fd4ff608f530b7a2e767fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c7f6acb65efbc6092b8b9fbc18cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab21c70332912f77bd93db4bc482cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46665775316f9c2f96edde36f303c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf488e223171cd049f1ebf7dc52d0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf4a462d27405e281f334c6e5354ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f255127ad990fa53041da4311701356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083002edbb19daf2eb2e13bebcee535d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde736ef7e88549bd2c5a32580588cfe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daa1f12cf6f410fb03636f4a05df1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98524fe2e3346b0703bd2ca337f47ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d21c1b8e9b4be90251996eebc25a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a2d8cc395fdf3ada9a351d981726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9145a8dc3ac4f2ce7a17c3c730639363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24122f95c6164e3d98400d9797fedc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9bd513cac239b7f5d4e794e382b31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4f521f4e5f7c7466e8bd93b016ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68e368ab39dedb5cf0c9485d5cc4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d8b1ebe8fd0a9e0d3417a5998ec9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704560eddeeb32a7c505382e160bb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf941f4d16a79281d311616e0a2d11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395028a4401902b79f618ef1631e32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ecee6841bde53cf56124e86f83942372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae76ee30371bb767c4c169a4b72c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92de58b23fd572e4d18bd38b47aae3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a9d73c924755f6db4fa4a7fe09fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611ca7b9977f2eaafe74dbe99c649d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea368f4ed2d4bf625dcc798777392412377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863c47cb3057de471c4a6b74dbf4d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8109e0bc6751fd7b7c277a3044a92e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2fab9bdbc3ba95d2d070c8105bb86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e050bc11dec73c12ad7699bd6c6f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503b7ee35a9a5621311743aa74e4bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d0c25dd13200f9b68bae956dc30fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e112c5aa7679c3ce62573e03fe2f6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7a3af8fd3b2b5a9187f71f1089266385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41f85bc762bafbba6edb6bb9fee16a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0fda07c0cb438bc4b978b9f0929d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e07059ddfd0252a0031681b672296a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e72b05c39bc4a9cb6ca3aa909b65e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94042ac39703db1b91d1b7b9f9ee3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194175b40082015fc1a28d44b6a2ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c833937f46d3a58b3c11880c03f94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6298be96f8ea4badcb63ad6140185bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b5e8ae52500ec08458b48830a3a75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b2c612791e5db1ad3de9f781d027395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c505dae873fd0d58fbf6869164739f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d75692eeb63697df14d4918d19dff6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee78eb5e31d5aec0dc06e58737392398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e24e9cdc55cacc4dfc241b1de95dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b629f7017840dc3cc665753106ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894badd5df8e00f4bd198eba08159b40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594c39266ce4740388371a3a3f819a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2e37020dffc7a641352faed121b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f01d2f50220631b21f72a65360e777404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7ec6426aab47d569434863a13e9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae0650c57365f55b234ecf8f72adb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b78f9a4f63c99bb2c956d8d406de3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777628794391c90bddde9f9c270e345408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b142a3cca90bb08b515ffcbde649b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ca39b16211d82e7d34eebd45eb567410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51cdfe8766a98a1f10644e4dbf345411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1415892e976e189a1bde6618c40f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b83b3848d3fa2bcf0993bf8a393ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5dfeb7f3c0a2d918a6b09c911a47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf93bd7854f6f74c10da19c2779433415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487b98ed149b3175e408e650d115a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3cef0384a97e035a100d083f3eb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc54d7d8b75bc1e7836f0eb6b9395fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748989257a78f5bc5326a64f9ba5cac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2cc30dbf84f89a15c0790a7348bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae33c8695c6dfe59696e9283fd881421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06930f8cfa91c5d1a6dd1881ac879736422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356894c9208940149abb88fb90ab0716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f411293c3183c517d07331d384153d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70978513627b825f103ba0e360c946b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32110007e2c1ccdbf397ebe1650dae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b35eda39b87c456308e05e49e4c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c837a40d2f521ba212bb8e47cc48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f7865ec613c64be15e463016a9aad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2c7a64ce96cedf1f925597fd4332430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf710662144db80a36f86ce27bc66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c11c8a8b664146a820c50d209a20f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c148aeee407a96dd331d054907d9832433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22871e415af5e2d367d89a54cd663a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76351c6e00a15f52f82a8314ca2bacd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c104deb43ae2635e7566904157e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db6d6646c2bab0aaf31eb85c355e4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c87133c7d26c295e5fae4e5bd2042438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275e402f17b55d4dabfec9c50ec133439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10f32885f10677c20f630f40f8a7b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d779d46b79a4a80119272be499bfe1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfc59df7e5bdd0a58ed10af0a3605442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a575797c31d4e04497d20341a0ad17d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5010068bc0cc71a8385e1d80a7f46e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592bb88993e508857def51e4d3a0e41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caff6c889e904d37dcc132216e76147446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31687488424bbe1b4651be987515757447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabd3f8f34fbee6b133982a217e5ba7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824fb639ae3d7f9bf2e8021f6c3fc45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561bf9afaa79d9d9519e35b1764b61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d591203295f6ba37ab2a8f2feeeb312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc7044a49d98cb322cef40e03cbb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44081b21d034347552479c9429adbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a452d328f9ee8a87495ae7909ee3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e4abb1f838b96895a6d518020710a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5fff4a2ab52d4c5d304c2b0b4a62c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e5f0e384af242222f2a19c70d986f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688fda9beb3ffdf31a6b9394ecacfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e300f553e82b0e8e69e3d9af7e771459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9004baad979270c0007d57914bf7aa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292d56860b1928b9b2e6230a8c2a4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88690dd72066907d71f90e738a57a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0946160416ec87ebe6a84626f7a61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f86cc2727ac2bba9d00b142a7c1c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d526fb360ba22f86aaf8ae30484bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1ebb6eefdb0658040ade0e41108a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9db6aee145c4cd32008afb2592c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09489cd7cbf111ede75de224daaa7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747f5dd0c40bbd64edb8e24f305764469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612ca8d5a9775f0bfb986593f84012470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1fdc51689512f714451ab664833b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eab0a48aa6953aa66069b9d07da5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9803f3bb1b739225fac6b8b347397473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d33f3b2953adc6844dfef0634138b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582848a181d6141187e8aa7f34ba47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957501df6079e77bf8f5eb2a71452057476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea08655ff369ed30995f4f20d0b7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dae39bb569ab0823dce036b357a47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65deb37dae55cd7b61419d3a785343c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fef00ae8860d33154d9aedae34853480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d91611c4550f9e6fbd1404b083c73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a0b40871a95d583b1eefee4af020482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d09a8d24bee49bee9b49b30625ab7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fc79717dc3bb1ae04c22296759d47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86016a7e184e57447da4b117b16be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d18954c22e3181fd26326db9571ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3e6320f8af0670932a85532975e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e0bce3ab45820ec788a2d866b549488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895fbfc4282e048f1cf52234bd4c2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a53943440c1a8b7d0ca56466331bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2111e4c4d6fee390787fa750d4dda5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e6a6d995236947193d548979db09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896af916d3d04dab9fcc882a871ad51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c1a8b706fbecf3b73bdf379d1cf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d5d7e276f091bd82a244ca965e223495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13398d81269fb2b7dbaa2ba64f9813ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c22ce5db52ced4033824eda94f38b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fdadb2dcfbc7ead886062508be350498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485be41b007683d9af72ba99f024da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d223a6af0a1925b7f87ffd99cf0af0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa47679fc13229500335374f4b39a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bb4f37282757e9b05738d57bbc347502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede679321c546a1fa51f240507ea3261503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8b725f9df2d76e10a25205f69227504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc89b903c8d6fec395d6efe2dc1aa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94abeda0e527a71865c48da6403cb67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27c69ec2598f17a6bb8c0e61a433f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38d0f875a5f97defc7f3b162e1799508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec2d44ece0c1bfbf16aa858b58418509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd05e2d41b1534113bfab635a93463510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce7fbad54c2f92ee4b73137d40538511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9098d37d5ebcee23b9f981f33aa1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599862f2e28923faac96a575a5edc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63599b0fcc030c8b49f8de652d5ad8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3244db70c6c52b6fa63e6280019f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c489a6a726e0468c7bb7ae603eea3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d174f62f84df3fec91fa40d0bc069b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974677506780af0da98539f1206dda2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914eb1daffdb19567cfd62f40138b5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c25612ba4a17ac5f5c767554b6785520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa4883124d966b4fbc8202f3654f39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7798371e5b596eba9c1d16ca337c93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1889aba6c167b3e287ec667c682a2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf4eebd7374d341b6c83770cd435d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec5f658f8d3e02e715bdfcfd7a5124525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2d7ac941c19ed39c205b5b9e2be2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa297b6be0ecc8dd6141b73e02d568527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61efcb8ebc40442fa492e30da2b773528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4a1a398884b0fc2e89b76692f12cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b438e9015c866de12462c75c75db76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274420e8e570a86306c22344116b319a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172de11bda93ae185d3065ce58a66b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3320557d5ff7cf1c32f99611f5e16a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dfc8cc5c76a0e0b47af24c909d00e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1640a7517a7bc9c4c99157e4e75e3fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd89b7999371022f1731f9e1c56f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec831c470fb66099b139e432eca8196537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437d4244fd5bc6f6ad2c5730bd9e21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3d21369319b943009305a3de3db07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244980f08fcadf992a953af3300144cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a2f856752feaf8f5c916931a441b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb52eec3fb3da641d6c1c104a2edb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b256f183d53b83f2421428e3254f31f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0504e08baec70ab991964a571e4519544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129cb667cb750da485cf9157ac8026b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e647827db6c5b4224f012163e61b98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf1ce5efe6bad1d5b54f776f3a0ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f2b4cfff1693de34b3c9554bc7382548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b5f76730ace386f4c992d32cdf277549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44e8c38d10c10d18f9ba2a27adf765550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b456ab40d5d3ffc24172b14ff9b55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f4eee508ebed705a5e67b05f768b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05148d80a94fe4107792fd620583bf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ce562b023b93201079ac839a7e85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51dd424a29249ba6c5c7832e94067555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687b19b3594a1841a06b2e89d12d7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9539554652aa561000e613af1f182557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba5f159bbbaa7335ee0915aa59cea9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955f0392ea980bb3fd2da496a8a65a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32111fb33a8a064d595c4e7635858d04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd0bc2cdcf7de60f6b21bf8bab5c5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d08adb3cfd037946d5ea0541a4963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2205b9e76d22258e0c875896b4ddf28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f173c6a37e7a3ee4ff6edc23785aad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5bd8d45a5b1f61e89c8c1d97aa21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4c22f5cdbfe3d566c6fd4b15b25b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7d3bd3c33a2a71f232d9fc42f6311567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9997a7285d8c1af2c14685846f72d78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c33ffc88d3f7d8b0f58ff264aff2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f3ed4a66e792fc3080b1c4d300a87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d149e0bac7a31ddb5bf03cfa08d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4bdbb46805222b19ab97fd37306de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0e63f429080f98819c7ea07b611a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d789709a370148502db527f4ea025c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68691c47ae8de99ade752d5279c8d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310aca4a41a2e2e2bfe1c734c9cac12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d92a00436e7cfd7ccd28ea5530d0b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62bbf30a4678b708ac75380e9c43c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30d6002da0bd34ad82b2e094de7c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747f9cddac7d12d310a5bf04a14a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b066cd2df6d2b5b1b47b2efb634ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450c51030e259fd08f802559bd477f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f24620cd1db30197e425fb177a3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a43f32ae0425bdac4fb0a2568f7bc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47065f27dbf58bf74d67b71448eb30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfa857bdc729b548b34f7e5b9e9cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8197d5cc85d0c8541bf5348821551587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d1c5064548d029c222d4fd35cfb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ace5bdb2a1de69199da146e62db99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f79cadb7a2950a8bdca1fcc073921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c2657484d9fcaf25801cf018c19a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360bdf5d5c7ef3eb581dc30a9d63dc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aef5f9578875ccb1c70acc40c7400593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05897401b3010e6ef85d7ccc218f72d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c0c06bec87c821d5b71104bba066c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc880dc801ee5b24366fdddd5b5e52d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb02f250b69fb1628d465d8386457d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3af0c8b02eae20c631af3ac6183d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f380b25c04a520b20833b8f326b71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657909bc02cb533dec105cdf176f292c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996dd398fdc3a20cf04651ea9de966a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d90d753954d24b6c518e411324936a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ed5edb51d1608575981ba8ada7c5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e5a0441c046a6138f44ff336fa922604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20c39032bea83f28fa25b16a30d20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7f3e72a1810a19845a74e996d0569606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b54db2be4cf5d1778a83ee71ed35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3174a05b99fb805d83e2f3528569226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f0d9312831931beab758b447fd38e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d49b4e5c4d6436937ac923ba7a2cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859d371b631ce4cb839602cf877a60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9532c80bc9eae3962aa08f2a466ae6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88c0c51ba6695045860f915b4bdc7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb52177a112826952f34df350632a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3264d9104859f4e7b077a1a7e4bdac0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3bdf77272ddcc10cf7386d0fc22d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f58f2897a41de2c159232c6676e185617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90712995f1f0051d027872e48b695618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941b69e313bd9b81d958c04f1b6b9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ddba078ca510d1655bd74a26315d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205ab25f217071524f539a8d21ab4d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44609ec944911fabbb27826b7a5f99f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc842f81b34547f5fd42a60ca9ccab80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfebf7d5ebc3f7252a5667564d5dee4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcc3414ed14891d42f03c7a62ccb32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd08af5e478433fb7743cc042ab32d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1b8a505e8959281d0bcbea335290627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d76b40ca81bbd5d6f9092794db71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc3a2b5d6f9f26a15d3b9038971a99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a90d019b236ea0dd1d317d269a923630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483baa8188d250ef515b06d0a29a842631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6a5bdbd7e58310d5b8b88fea8fd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33932cc2915427c0fa3cac539324d5f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db29984f99192de726deabcf54f7ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7533280ea42c84d7e057d105c937c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2c7a8404b997993db5c255a70518f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1602d32c0c8de3bee1f1d39e581a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7c2f0c02286b02a5885857526e5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1725cfd42acbb362c85cd2623913ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7747ba28a9f9b18dd40b257d39e6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eed4ffc8f2845ca9f333fcb6dce4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c48241b54e8d2f711a183cd43963642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98819763678d01e1653cde46307b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a77cd73ef7b1cfefc108fa2e091c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bed62419bd092d1fe2378795e02be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4b588c056ebda2845b5927bdffeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83fb1e6a23567ee254c2b248416b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514265ac60ce252df776708dbdbced648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d5b64a6fff4b4cb82ccf931730fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6e35896d4cdaed89f071f28fb743650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723699c3b05f8ebff579cdd9097cad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ea3b9a48c1b8dbfb2a24363024e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b274939240b9bc3b0050420621712653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b217ccd90c43c1cb126457cba9f4d27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d81f0c30ca6b2e8fe6de17f90dd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a6f096ad6c72c23c62df6384009d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a23f3a799bc50e6ef628cb4428ac7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba925dc2e8f39fc04d5b34b2d19e62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae74b05ad89f151b3dfeb7977c64a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f60319891996da59c7df52c09b9ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c6f3c61ad1a39e5151b04c2be3ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa26d574f31df736ddadad842269646662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b46ade55b80731541ed9279cd8b5e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bb9ce3c475db041c7db2df8e3b191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b939511ce9f83b84bb0ab0ecb370665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692621e2163768dc0e74f6d120ef3e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381733c03796819d95b0628f7b5ae68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495bb00cb161f7d776f0ba49029aecc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79becb35f0d147f823c171ae6a74788d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889208304e3ef860a2b9f9d251954425670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbdeb271b5c2081fe4393a8d9d6489671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00303d100e46550eff029b503017b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372e40961df8bc6253366eb7c543e78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fec38e7ad5c8914309fa3f6bb9a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d1cf9f172bd5a65d91a63bfd246a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e62cbe9a64d95e390e70c9b00c830676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4997600e1f89cda88b8386fd6cde41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf5cd99e8736100dfd9ebcf05f950678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3a346fb46e7875684f89076a6084679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da440639573e6eeb836f7fbc25e42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de140139c4634a84eee32fb5ca7570681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3adba0f131578f80148580e22e5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0b3ad12fb534f79959a9bf644366683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3bf6d682d686e2751d3e044b411d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1efb6c673223ea059f6a306f05d124685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763b5032778e474b9075d97eeba8da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d53f2a56e9fc6ad9bb7e3fa8bfe2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf960fa83cf06f46c5dd0108bf23fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccaa7ed871b75ef229327f08d2bb7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7c81f095549eeac47ef828e08400690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040fa9314bbc0ef1e1e865c8ed88099691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e403b5d30cd9aa4ac5bd4f133bf225692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb8ec0ac64c355a3fe6eeea995eb17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ecfbf6490269b873639c39d9ca61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47797e1c9d88d2686cc688c7ad69801695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520244d564eeace7be4df55b20749f1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b810469251c01131f5c6f9e0bb27e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f63b357c8d462fc9c7bacd3934078698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1edb28c7488d7ae3f0751d9639f79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e885c2733f37d3dac4bd8f0773f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648209a18214fb6efa02b2fa9f5d8827701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1843f09e19fec5d84e24ad5912c500702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a0c89a4a0d919d14cc90d3c9b757d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e96bd183928410b61df2c9db9ee26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0f1aae74ad49938ec1b27c5a4d34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ff8402637e4109dcc342b2b1aa28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d697e09cfb4fb19a298bd95f57de6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54594669f13a85d4e6287c94180179e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068daec6eab3516da5dfd56764fd62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cae17c264e378cc3f9355c714304f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4322f2f23bc917770b352af4bad38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ae0d4fa26e7bdfd294dd0093b0e91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05428ce104aad5822bdffa61fbe0c2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5bf75d2aaab2136788f47041f79e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966feeb2a759a987f0bc480f60994af7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de68053dc549d301e27935eb83ff3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b24a1d526b0769b504907235defdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056258120ca99863921480fc8df6c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa865fba2687362af9409423012b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8d45d0032ddcabbcf58958e7c79b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97997a524880a640101cd466993ef49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f395014db7a0b376ed2c1feabc174722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda5b7497d1537782fb90f1928d86f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088142d931f55c566b97707032901218724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e277a75060709ab5d1d4a97593a20f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e34dddddfad46f07e72866083823726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962f0682dae0f433d73deb8143864db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1088eca816fc5b0cfe3ed9cfb760f6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5a0f4a76400c5fad6f5451f36e2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34142a570a8d6bfb97ef5b6d366f2d3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c4a6aed27b58ded0bfee458847af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b15ec0bae4795a7eb42c6534de276f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304a53511ce4f43b36d5d1b4ac15bd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449bd6039870b8c684d03716e3ab6ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb3f7e8bd4763a2829059c1749f32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6a7f9ca2512d393b0f6daffc15afc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85195a787cf59e214338c3bdd3b4c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38179818ffdf91601729e3bb3d33e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee7c8e66f1cc3d567db655b1d00896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de33d51904cc49e1ab24ef9736b4691740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e1efe72a33a6d62a18502ca6988c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f71a70224bb0292ad30fc7d3f347a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acfa0a304363520c62d0925ae10a32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243474881f292eff692d0432ea5ddc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3152ad38f4670fb998c49aa085d7af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c41269e2669146a6ed19d345d3f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20d2b3b4441bba1fcc69c31cf0544747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd24993aa0002b301bc3c63db679dec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2c58e6168311e69f21159d80ddcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d7c92ab4e926e5c5ff43751063dfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece75338601426cb764512af028601cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541fe358dab90edf7c2c8d2cee0b9b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c0305f0bde96f3983b6d9ec6570fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d59079be4a9f30e93466f2df0cca27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b3de04a13843d01218e5e4eed023d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d80cea1f0599f86da00515cc07b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b42e12162bb6016db85ec2e17cab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bbc4b5d5e90827139d310376b3c27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78646f9404b110bc4b310e6ea630725759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd074a67d58f9c5b6ecf9363d574cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ed55f110d074d6f4abf0f31fdd3c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc3f6050f56a679d63f0ca89581e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ebdd2eec51f47893450e987d27924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1ae27ed7292765762c671854ea145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c501d2d51e42995764880d4705692946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ee294772acc9de7666597a36db547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f5e64cfa1637f21ca2304c6e98748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f83076ff1401332f5bcee8b2188f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c231461082c717284cc5746b832d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909d13fd0716a8d7d8f2ea84c6c5a6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4917bc589b43af235c065763554b2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669acc243ca9774f5ac9777d7faa2fbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907796f7e7130cc599e935a3d0a00814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05d6bb2134e52d2ae1c4ee7cfb2d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad55b5327c038c19cd1fcc775620a8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0bec27b2b747738634dccdb6327717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facadad7d1a2d9ca7fd0e33d0155f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ca9d037e947662040e6a0922bb1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e6fa2d44bd3095babf6b8d4b92ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253045b623ca9ecbe17ee945a386c7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66990f249b6e8ef9f14286c9a3f9f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641d35c16348f33b97ffbfd4287ddd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b643797b7d72693ff7fedad354b42b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9c73c01e9fd24e6ce96af2e5334225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1af34d8fb7a07afc66cfdf9bafb6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59205c2b076cb76d8a3ef56fefe0ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912edc2450560fafbf19e13a32b7e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a604e2061839f7f6ad5a2dd3146829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11786c32575e8ac45bfb0de081d23f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554022dba13fcb7d262c775a0690422831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482ffe34f3ccd7018cc5ee4a6371b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b0a35d0f1dc58c6b76f73dd4c38033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d98910466b71aaba3c69502f852d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812898c4beee625c2a361299ec3dec2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4bf7e127df235c27f4951ba6af98d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e30724a841a896ac48c2a170364137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b4ff491f7d45c541bcda85313dd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd662f521ddec97d7f97f77ef7b84f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de760d03e70744ced0239a77ffd2a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8387461c64b020acc6a77018c9a9c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5668689d728681c5cb42e82a5c56b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124351dd216758d18bb04ecf2273b3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc0d06d87b18a791861935097abb9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f731698d4a6db13f36d4c41d67bf46645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63494d50200ff0ef2cda1efebd477c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3720fb5190aecd8cc4ee702c954f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411a3b6a8330e544c919d6db0563f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745218fab684e9855f9d6f5529672749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26819243da42d5ba19a19716585137e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02c80ffa47c24090f7602ae7b8f3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489f16da49bb94c1fb4375c273112aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f1e76504f4d9f13166b91d34e80af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d2e1f273714b977147f400ecf30354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91d51e0bc0ca1ba7c6e738540805455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08660713cdaabf078b4377f77bcb7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f861d5b84ffd3832c5470d575fec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ede667e3ab96a8bf473be105857c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f8ee2c613f0edaede08bea1e447659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84059df0bd4e35dc7062ded35597de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a009f2f736073b19da0f6eb8bead61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ce2b1a28fcacbd98c5b13cbd60fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777da41c7d1f90d7b66414af5bf23563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01883b03ee876392d92c740925daad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ea44b823ffa31a5a55510a7addcd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62891f00138968fd9a9329bdc7dd327666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c02136efe9489e370e9aee518ae2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ec9f08f4b8e9f2cc5a37ce6e801d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2570f046fa51cf3e1f33b0345bf1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e9cc3d2ebeca734099bf56b07c24b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c232191fe0da275352ea9f6a3d50c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45cc6f346fffb531202e5d5733ed7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca7e8dbc857304841e942371cec0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07932421e14dcb7beb8b63147487874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76fdf1b0df5ec58cd8a7d973359acc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f7fa97854397ceea280c19ab4f59476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7be2abd0608f48520749f1c3e7ad977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772246a8e15f069a242b2f0f1f96a92a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2b848850d1ab97f4dc7e2d32aafbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4675a362e2643624197a5b7c58c7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b919c4ce336cb142a241d5f83f6ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885bdc1a64c123478c4bd11ae99fca682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab8b0569e81ef125b7a4eaa96972283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c939840fbf5bdc084ca39a7b8d9e2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fcf68215f2cd6b98208a85b1ee47e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5e81ca70fd716a9442d916b3e74686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a44450dda5c15687ca5fb63833d9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275771b530dfe1259866b35700ffc4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c5eb5ac8d6006565d026bccb5a13789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f04acb441e775a3bfe0b34c5ca2de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e722d847797e4a612ee7dbacc679a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23268ba406cf45318a9d18cb72e3ae4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76fb3ae633933fb2f4db871041024b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d792126284d8fe707f07964e06380394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9ecbedffc4b640b730e41c497b2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe08ba26ed246b097c2d03e826887a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dbf5cf4429d73d9490137734d89797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9b04a2ae4630b8f5694c53726fe0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fc1680efa3ce7b12c2b452ef809999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1187ae6e13445aab42a3c45c3f0e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30084676cc361e12ca7df05908b66168101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56076548dc938a477a31912072b3f325102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32226f79ca1cc4e3e2f5697837da07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a88ee5318028cff38e546f02e805b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbd6e444fb39c41598ac5ba14f7722105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f721cf8eb7e5d2886b3e15572f5cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf50f3d291840ac680edc83a5c43b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8523958ac64c4c631dbc4eb4b5925108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6985141ac0f92c14cd0ac4cda432e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7521c1252cb39cec459ae4e427c34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be9ec6df0fc9c406c6005baceef354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772d4d14a15161b7fe5a0eff8ef3660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc218b329dbc68ebbf3639e667836aa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a453d22a10f8b7391c0649bd60fe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68cb9d6909dd28de5b9819eb02da91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6fe01f6b69688550726efbf35f473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29427955ae543622386264753bef493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77c9979f4f006a47ea0f1e3c0631b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17f55cc92f3843fc424be090d3fc22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5279f34a06b7c990c3a5b4cc0bca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb9934158fc6185bc63b54700f3d02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af92360c00812465f02fef79f7312d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1dcc0804d12a76d4d3c426797c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8532d61ee8bca20a2cd68d04c2453124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522fd230cce74d564abce4ff89647f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca0d8b843a33a2f59767e7848399aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be1c5e013d74545c4b088e76a1b75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57ccea4a2802554fa222ca6ca096c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e0eb916bbae94d146f0abf8835ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeace5771acfea12664b2b6a8f1e51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06778fec643f450788a2bbdbb2ea4c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e8c08c8c43a82d45637277cf78b7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16fac1ad44936cf56dc9ff09e1d34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033c6e29576b999ae7e14c91747051a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65706eb93e159621ce617656659abc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf5bea41866f1855c31ce935a11fc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f22bf5f536613bd2b8be470782b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29644a74ae4e3185d34cc847091f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfffc8f37ab0dfaa119896c3da856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced0633a6cdbc72890bf835bbbae93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a62b8327f4ed54d052dbdca20ac4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c274d95b5ff78018a3e50b9604b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4911f93232bc5a83572259a94f3bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fc5e40e66447edfab2754ded699d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a467bae4d01444dc185e6cd8d480a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ccac0b57839b829bdf2e3bb0b77d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b1e2bef2d59a29fa7bfdc255251e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa12eed1d2548d2f1f84cdfd0e837df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde16b1ac1265bb55c2e28cd34c9cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da841e955242cb797efffbe08d0e36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dac67bc8b64dbd4373128b34ea336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c1722c626c53386177b9e5ceca1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23ab4154f10c5f6b6af2344ceebb69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb814dad5e4dbaed2ea48bc22d2f617154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751668ca93f66ec98a5f4a68df6e7ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff493c635f73f28236a9c99dabec1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b1449a331e336abf49c9f80f433bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c332697081830e32354f1914e7266c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c17bc434c61e46523ab5cc3a589c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b653af3c88ce7381ab8ffad001eb9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee6dd13cb71d2bfa9872fc00f91622161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0681a411b8a99f33c1ce9f8d90a1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44ba91b720f98ed6bad8f44904497163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f4049b144843c46cc9a5ce631623164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f977a75ab1e950cc93139af19db2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2617c33290ff6444ba270a0e1c9e9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b76d16c1ed2c19bc706eb75b8945167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de03a08f071eca6e728f40be3e2dc32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969a515d52e89540c8dfb276a8b0937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642856f6b437cbfba2df00231d4dca8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc6b8c37923f57b9507648064be36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3d9cff577687992ca98304d5a900172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd781fdf3e937376f9a794fbf3499c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53a4897f80527dafc40752076e0bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667c97d0d4764c28cdcf1438e20abe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cfe79c5dc68c9d1f5eb7db95d81c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f6650a16d6b9c5cc9b4928494df10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76b85d335837fed2d3826e80ddefa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a59f4f3d293e14dc2ff22bb1fca7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c7dae6d5e49999c6d991bd76b01d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc415def51378974e66a04f94d50a36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f3febb5f7d5d6b19cd4208048822f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffae8de56c2e25fc245773f7fd232183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e720b0fe1fe979a9fce203a8add8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba17658c836a40924cb2121366eabf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38577b768da7e7e173d96cb6d7a9cab7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75163fdd8efdf5220641c813425e7ca8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a65ba4ee383aa50a2875f022346b51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aad5f08305215238ba2fb9f57f717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898fbe589fc587f618a4277a69b5eaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a5ee604484bc898493be68ce82086191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e247261699ebfc5d03730004ef0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a605ae8b06c55e5120bf9355496c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f7f59bef48dde2d608396c3bba48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a695723b8b354b532304a99667be3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602592a4bf234900153cb98229aee5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf0e9528cc9166f2055b76d5b9b61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679f84316979ecd03d8e45032d17b69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64abab6f52dea53af3581989a567800199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0bd554164213df147c7391b810d35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b1193993cbbf69f2cebd4d0621918201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe73817a5443f043accab2391f902202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4314248e354c9086b4d0e3dbea15da0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e09c9c68c73a3dacaa2000c929409204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3d065ff914469d2f3a53395272f34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6e875591f155499273e69e80181c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c64dd1862faa8cf9ca86779ea243207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddddb1915c3eb9ec4d1c418fb9f2ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058855e57de5961b3a9191e228efc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821ff57242e37ac2303ad41069cd47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b2f55dfb443eab75c2bcf59e8fdbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4ca2a5cffbf2a80dbf949ea21c252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c5c89dc26795f7076862945a63eb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc996c76deb9d3222120c9052662be16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725860cb9a7761504613d6ed338b96f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af273d4c21f8f2efa38fa1e4a10d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5dfa687376075128df555d1d75c01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f1e5fc2f92f591b538c2eae18af7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf33462e388f446e616a21ece6238219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415191f244087af715dd4011f0c59b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2866d47e9570ebe40cbeb5e7f9639221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a70d1af617dde2d17c1fc6ad12a80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f0e747debe0d93d6cce9fefedfa53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4cea5448e91e770e0db66705690e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62cbf9b4534d9304ded60ae82bd1cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9640da0e10487f5bac21404c41a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a910710869a8235155725b58e506d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a539c295d4b3e2fc76b3d064afd9d55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdb7e41c5e1a0531ce43b673b082a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d08d40c9736d9e32fde200307aae0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225e69cd72295cc70638f064816e76d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca6b3448ad1d7e61ed225ebea62f03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa2a3bfbb222176ce74c89eb0d6b6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e08382dfeaf2c8ded8e58c8b04b47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd556a7dbea2bf4d7a8f6a4d5e22c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604867cdcc83a1f6813f6f361c8656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9637c1b2145236eadfd4af5975eb2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a13bfdcee87ee7aa9e680cd422c6bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cfc563bc8f4fae8fbd745e9d3712f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c80a489d8b2c8b9c2da1e3911630240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be41af2862faf5be679af7885a38f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff10eb2970988ac3ecbbc903fe26c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201723b9ad8c38ed7dcfe69ca97ee21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1bb9e2ef3e60d57c6385844bc10b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9322ba9d9ae2d65c887a8be6f257a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845a176b0d2f0b2624a4cbe9bdd55c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9aaab0aa5f925150803a9633eda5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabc7b428834ba44ebd558e9068d0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17382d468c471833105662a31b8da6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d85f4e9e980fb69a969e39ab59ad3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b57ebdbe17a034f9eda1b025bac76e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e166482d95a653d13bbb949afcdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb8a43a52385c55ba0096ded14972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce625f1c7aa38efccbdc78895443ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deaf2b69643bb1c69e09d1afdf17b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a22b80f891ad9155517a8cfd49f2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea103774d7100f23f76c6af6dab33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3df9e95191ea8412d1988d1f7b2f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c757c9d13c9d433dda550c55c046259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca5953521edf33087539fca61dd849260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4cf2b449e6f0407c23cc1dd585da8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e6bd0667445119590385347601a16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42502432f0fe0f371fea804f5a7db1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18417885a69188b5bdf022f2b36d84e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b4ad3a9b380d10af7de36ccc893ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4ba5657f2e9fa69ac0d5803311673266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a101a0aaa238f3670ecc6866730b29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52a658ac5c6a9204212edb2a649ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e544320a985d44db78a5469ffe9109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530334a62d4f579fad0dcf2449813dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce46d1ed3fd99c3575bd5709114771271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeeef1fefce81c92682e448f03aa11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6597b0095c29fbc1e9c93b568e01c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df36ab0cbed1f8be9e2baf293f770274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205126129405c31749b71f7f1055a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ef15c01a36002822633e0f74b95c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ebffd2b456d856c6be11dda890dfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a001f03a00b0b6abbf5e306b693b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1dfbedec8edc9a071da03c9dc9d89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a6a9416142d1a70ee54390945504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed7391b14b8466c49b8957fd8db8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fd30a190e92f6903b2a3f1ed58d12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9a75605a99560c01ada3844d6e3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286a43b43251dddd4bb457034518a17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71a911352b95123e4d08ab99b4e472285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78832d8640a8ab66a5f7026b20c3efc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020556be40b7841a264edd9f9720e22d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500a62ea620591c5a01f5083be410c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec7664b4feb83394d94b06af6b4b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae53243fc80e5a22b96376819da67b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5cc692fa7aa4e39104670609987a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4783c03dd173836fe1b0eb583812292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f762552fdb3e3fab2563f23342be8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68cbb7b12cab512ebb19e26611b9f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d7ee1d0c8018d279e0471293394c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba5bd220fbc3c397f4be9e793e65f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33dbc07c06fd35549b728186245c83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cec0a0ab1eba1b75a65cb1e55871d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e6002509c04c34d5c8251c512400299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f85e3c92c22c3c13bcaf9f4107cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def6217bcb70e60abbc2005bb07516301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139023e4da66179f2fbfee348fa5f2c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d72e0044373651bc4d64628e53817303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726552185bed836ef09fcf00d86f9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cffd77e0a03603c16a786fa135f470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b39adaaaab3b05b2c6570cab85737306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d076111eeec2b2996af6cc60a13da03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519991893fc520adee6f668fc93553c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f6014ee57eb61b6590b71838f457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c887c35a1ec2acedae81b522700ca8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e3592b150a0fc7e20b03c314c149311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c36fcc22c6cb1e2f7f7f07086ed24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2620ccce860e77a82865d75880435f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127cf926cb5ebeed879316c50d16fcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea7d621cfa0ee61bcf2bb94ad43d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991ac664740a17409037403279b166316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0391d237e7949fb6924bf3b305d8d6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb5059deb1de87e1bd663ac24c78b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607ca7f8dd47295e499717d56e7f9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6e66f4003241209d16f58b7a7007320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9588d40c451da8ac3ad9911817d53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146a4dcb64412bc137972cc8c5e65b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44767cbf43a99fdfeaa65da3c61d724d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf234f802307bbb5ec75a9773972e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e64757eaeab0de50526d1c5c41b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0649a13a4234d3133726af2d2dde297326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42123edcb8daafca1b8bebfebf203511327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b224334c7532db7e5b596b6f499d59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb030fb67f9f9ab49efd5cd0df57b48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aadc171cbd112ff1d13e0fb260dd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653cd70cf0883920129c99ba420a87f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cc96cd534a2903a26ec533e82e80a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612da11c2b6c2ac5d32895771764db1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa0ffa9db6e39825239387f3fd0ede334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7cf57c1728cbf6ceef5c4e9a5a99f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b735e09e5f8e9117783adb9697762336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f1ca1c9042a0b9b51e2991e23839c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fbc638ffb9bc9c9b74287bda3e626338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5501cca62cd988d7ba286803b3c07c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee24ab7409aae3be95967a2f38f210340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a2d061fef112569f1414836c60ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d452f0901ce25fc7352289d516eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dec45438ff57f691e890e5966bcce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310fafcf18e1c5e5faf43103b6c438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa4cd764da6b53c05cbc82d4d6bf86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3db2cac1b894f2c7336cc70897c2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389155f79702b638b51a2372727985e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146a3093e26df22c2f15b8872c9bb83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aa2c1c73f0a0861afe18338fc78cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9b0b8eb7e703743a3b2bbe56b1dac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b2c7cf19e4e4620a85a58675cc42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5a2b8f750559697037e46719a7bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f82cca5234a7e8520c9164e837879353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d7ea46536bd4d6d0748edb72d2cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7c726d0d55391617cd1ba271da1eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b746189a20af76e66bc1ca4b07d44f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12742839ce8e56aadfb3280c092ed6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ab92f90e678dc70302d1e8ffd366358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884b0f8b2203ed85e9491f0668687d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fe3eed5991f2e6560e861ff3ffc80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8af28adeccdaf350069c05f74561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934efa776069ee17ea09ab68994247f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a34e7dfa2149cad9f556f1207f5ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8f92de34123c0a45333ffa330191364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98cc5186deea8009aa96b535baded365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dacdf1aeee0de729405bbf28b701e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceffc9232f90ed180627ceb49cdf200367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1347f34e0222eede48107dcb225b6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc67fdcd99bbd522648de60bc9634369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee63e0d185e62da781e5935f0c0792c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fd239a05c4472de7a9aa6192f3b05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b2e1f52ecb0b089a153bb3f2986d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e9d9a9136b471d73c95beac92af5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7812b38e557918329c41fc646817d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3588919b8d4ac642e2f7b685314495375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097d1c8f51949e04be6473416b62ecd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b5f2873a2e64689d9fd389ab14d29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8d9828214448ecd21b25ec471dd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b6fcc9d77bd553500673a8672fca2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90127183680fde9edc2d2c1f8d5773b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d018a4639cda275cd85938a2db781a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0d9cd052ca114024d70b3b06b535f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd05598218665ab817c18e5010d32c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be413627f0c9ce0c8cbff8f05e781e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76885922e309d02545ebf9bef18179385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a580066f5666f74af43c8afe610ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ca47e657a821951a95af769b1678387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa69c92e37823853e26c4a56fc6dfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54908a4c1b9db3a9e2e692e75fa5ac67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093d8708862872c324245a7e05a4d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bebbce33c42b94fbee00c65f42997b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986fddc0b1567e8a56f5593b2e06f32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689af4788d7b8bd4381f669bbb0c4a49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21dc02fee19e44e104c313b78a702394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa39dfbc749ea8bc0ee454523c04ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6eb26c630ede040a0ed1a528b6bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c6d82cbe1c0357d1b15863091eaf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90065c9b14b15fa50582982797f8c47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ddf6472394ba5584dffa0f0af7d28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d45ee4434977dcbe1b8649dff972400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875840b3c84359853c8ad93f4e0f9b5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5cd98c1511afcc4d71f0281032b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d517bf75b889ba959f5a627c7be1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e192be8ad7a2c59b4ead386c35bc53b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53e18827279f5a5d644c05e13f8ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7963236265a65fa713ad5858efa280406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e50dc2beb6facfdc5da1003b2d07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a802d75a2c5bb47de6c0bcc5ebcfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6426c0258529948390cefaa17405409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c089cd7b956eec823f9b662eb9469fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1742914430d10b26a9a9c8e1aede2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76e5a92dd107dc863e3e27a63c6d0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf239a590a8de2bbc40fea3b7a1b2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d16f55f36122e78f5e3bb1759547f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5303bfa270aa4be08b3b66fdee3df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a82e09648fa177d283e9ae009adf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87ae5e870c3140c6ec806a4d449f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093609060f5e2716bc983e2936d32bae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa742c51028ed888a032873193b5821419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c32cbf757954871d5cf029d3cfc5df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a0f62b07105f8de4eb1c7d2cf4b99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd904d697dbb2a788daa990eb152f962422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eba76b78cec6fa8631c99a800436f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4209b8b5e5a90cf23fcff18cca7ff7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bcc967e61fdf3e3d47485fe2fc6d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca0552dc674b951a3644ab5f0cdf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78b44f1712373bdff10d72ad8e0ba7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba84c5925f0d69e73f0b38480f7f03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d500137b85fe68dbe6d2e49f48e9ac2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ca82100975ee876754fc9d646896430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5461d9eb9a66f46d7a63f0a292e4f0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368fb4d81c663de99e26fc3b8825500432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1114d87ef795f9202e199eb84234433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991fa2d75d65eb9f921904b98496697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415a92e3513f4956f951e8ff60aa2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cd5e04fabfb835005d6b95c018e96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa461fa0c252b65d6f2797d9d574d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93f2220074b7ce839f3f6f42b02aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a108773a44e334f91dd6fc8a53fac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143098fa376aea4650b558f0b81c153b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241fb8c4325ef867d2039745c089f76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a761416755e603d2bac8d688e30d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1aac2ae1508f5560012e61130112a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4aab29c4eb554f9fbd3e785bfd709444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc9cce0a216fe6ae92c24fd8f3f28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fd0d98ec8b4fc78b29da7bd8394c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd2823e4fb06a686da0661dd1457a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10f65b0ff369b9cac3fde563ef02e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c7dceeccbf8263f445902747d1d8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa0e0a9ede2f3edf0f9627c3afa6f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14676249a6f719f63072d16de0650f1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8ed7e61dcd8d60fa1f028bba28e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771379b4fbd590e5e4e19f9f570e6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3897de019028c84ba371b2089bdd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe19de9f8655e42dd1062839d5e67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce0eea4587e350a119a232a525a5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c70037e08b247197e1c50d08e3ae7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2c5095f52f5173b704663226d8ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3610f5c546f993a79130290818670f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0996514cd22e89fffdb6fdbcb867460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac349ae6ff904d5882dd3438c6790e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ab496d2ea3409e3ceebdff06905a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e86c6a829151f57f11e33170b0345463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b0feb5ebbbaec341ba1eea58a4522464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d6269b742df3c36268a473f6d271e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4f50a33ce81ca981e9e13946b797466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d944ed3cf48d755bc826f0eba0b594467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e204bd8ff46492a9e0972413e2416b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cb2f746edd59b27a5ea5e33c5c5dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a85ef349c9c5c8f1c3519d3f99ba7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079f667244dbc73e84362361b06caf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16919885bda38b89d2a4730e1ff08986472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d694d622896b556d632e228571eae1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0989d2904484e3f1660153c6706ff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd98defd2895c6ce06b28da9d1350475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e864c64f7787d73c46e0714e5c78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b2bc3a43725a258003574780ac12d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42c315c2aef533542fa5bd805df39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb3c0c5cd8dae2cca18e8d0951886d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae99463f9f54bf460762bd0d268f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0668fc95940c26598aba017b391b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135eca9ed67d6bd6dbbcfe61ae6985482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc01770e50cbaeb001ddf5a1ca66e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0209d8d9c81a188dcfbf73f47c748484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274b4415e85e9b736f78f6e2efe3ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b922db3616fe1dbf4126fe4b924e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09534e8dd5005b64a6c34b605e464c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141afb9474a33e5acc99c6b9abf9731488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb3295bed0b41664801561a688196489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760977c0a4bf878f20b377fe5e91f00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c71237d7314672850ef3d35f4240491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa4dffe761a069a6796f8e573188d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a3455a9834674c63b7e06c0c0f82d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563342c223072521bef22cc3198730494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c159f3be38ad002f9d36057e04b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d9ef8c81f81663ad105438352a13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1df9546812a76e7a34f339699e3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392aba16e7c1fce5cc83df088983f22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f07c22bff1449c085febb404c8681499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151a424dc2d5b9419d0bd0ba5d4192500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea1b8e918674b8099d22a64b88a81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef090d41d9aacd217ffc53c8f3a68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca6eb227cf46fb57d9cff376cac6f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb3a05ec6358241d0979b4f6ba379504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da30e937bfb27ff28fc1fd3b921bc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3864c951c8add44859c08dc68c9f6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445aee62b04b11d0c18d7d0dbc063bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36fe254bb0a751eb49de0b67547a97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d7199693b62af0b631d6c247bde5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb2e5e2844216137c259f4b4d3935510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d3d1b1ba39da67d5fb17381505ae0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439985b9805841706f91193f1df9acf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8894f36dfacf64f1a170944248f327513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e24a2ae4569cc98d2072fad5c1d25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b38c52c7bb7828d9df3cbc813cd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d44f2a0391be90443b5cefae393c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5e8e85bf094b87b2c8bcef79b545517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce79936873fd3cdb8ffa3d53fa53a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829717039478a3131bd2b2bef05e76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce29019fdc7e77d3c99da52c7cc82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb70369a04a1692357cb6b27f3c185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335523d67e85bbfdc74f4c51e73b3e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0145ff0b0c313448af50a385ba9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c7045e25b4479b755149c6e15f820524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4519477a86aae55451ed69792acaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964a80b6d454d51c12b7fd3f5ca755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03a1737324728e56807676c665823527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c348f7fdeedc10055caf6afc918c1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9574520fa29b6e0458964c03cc8149529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dbdf316a80ad4c2e2fb4dddb459e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f51f4e93aa4abe09855ec6714046531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600530f48c9364f5a5dcae871811b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a0fb2236f03fdd53053d652f26f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef6f9b54b9e71a842373d4c033b7b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c98ab29bcccfa1fe18d6fd6a2375535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd080008c869adab59af212bb5bda92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598894950e35d5412212b22353f309537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac467188d94f882501881bbf85e8f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba031e732b820f8135baaa7f085dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a7a241cbf38593b8987a11a3985d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a8aa99f7e64aad7144f6b984e5e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a5c59465e4162eabdcadbbd638f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb5706983db4e96cd0e2742f088644543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923194c61b5d62c4b8bc77ef331bd4d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541db2f7fe0d8b5c0288bcc41391b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2abf0eed2dc0f8cb0c6d2169c9622f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8994d520a504d1754ea27769155b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39de9a400ea55691c5c94165971c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764735efcd9ba5f5199a82cb986822f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c62bd214930d9ffd574669cb96e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15271fd41876532ef249c7b45825111551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa20c3462e43b40fee85778869a3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38cc74ea1aedc19161f63b656da6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef806e9ce40ef8860bf3e2c1ae3db54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680a1218d3662b060640ad9bcaa6a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7efe70b3612baf42e82d46f3087f0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e7ea5d4b3b7ad634cba9bf4e5eaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b265e1dae9bd27b15000f4901628e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd9f66d88e0260a1ade4d6aec3c61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d93c63a40a22e195f4b50dad123ff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a887033d8c4fb4a72e5a1eeb38f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff1b84d3701fe8edff136ffceb47b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33c223f221b0f32e06a9a492efaed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5d98b4f2e60250e4b6ffd74543e3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947e194b5fd99baa1968cec3e1a6552565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84050280ca5102f54a0fb4d2efd589d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75522984de6287674d21a956c2cadab9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc92776e6d84f5883ebd56765aa59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d17fe0125b5373b265b00bc4618fdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caceac220fab25337e943d19feedb72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00874091b9940d8423c86dfddf6323571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d137fecb7fef8a572b7b4094671cb92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315241a88040d94c7f2a8188175a10f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e353705d1ac904bea51374eed65aa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacbdddf85c011c0e44a675b917c6fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec78163b371d88da89c276ae7acb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d87f7a6945c6fae63cf55b052162d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29e5971970951503a006449ab4c59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562bb50bb75df892e7dd619fbe9b5ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8725cbb19df696a69bc374cd78aaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a765c6280d114a287c8bd61c1f62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19338724bf5ccc52360a4ff5ea78c05e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72019815299947205caa0b5f72acb798583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc440fed00b06698e7ec92bd563410b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d56601a50d140a4db00918c6ee970b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424788334dce25247a67bb92aa446ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95c0ff7a7c771109fa9f4000f694a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc287c782da5005c2c14e55dc3589a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f2d96edf2b220a9917e6d714c963589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9754411243c54f00b614d618ef277ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c0e7b9529a1be86e9167522aab8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074b93259aa6ab99ecf5b72c1db99fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2554c170861599329f8002a265386b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dcb4c06597cdfd0bf1b1357051e4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90556d01c4e6a996fe6de68d7efa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9013aee8491cdde9f501255b02d32c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0a67cbbb477683eb9eeedc61cd12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a97d9d93868643477e419f68ccaf1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f7e0377e0f35ea31315943a441132599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f88267052301266e72f5cdc8e7ff9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a18958370fff10a7b8e2bb096f38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f5b742bb2f82d9ed85b8ae28853dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273efc1bec5d1631025d1bdea691ed26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245c60d8c903aee4849452aabcecd64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2787989ec73ca9ae7313ae28d727d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b66c06b00cc0812e4a3f60ee23c45a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26441d918f5bee3c259ef51cf9c4f7aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893992d037833ae37be5297185880f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f306c9edc4cb13c64f50d6e4eb44c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e2d830849f6792b1d13762aaa55a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f777a41f363f0e3f77ce57e8bf24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45af01d51040d54f89595a17e4d60b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb844624a7a605f33ac1d5c80da7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2f53867a37777701bb35c443f856a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419778c0282de0c6ab5bdfc16ad8763615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ebb55c6dbf3aadb55ddf005275bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac2986417b7c16e37f5c582ebcd0b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f098e231410ad5b2c29940d7647f44e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb45aa14895e7d10afa9f165f45ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca9058d5317dfe6910d9050875955620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920039f052c623e02918a1cd866369e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf05d52eb628c1645ce1dba6b4a27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511926f855d5cb13c110be6cdbdce31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4bfb018bf94c131f13785003b5960624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a1f720da22e4a0f4cd30ac11c958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6367dc2b088212541e7f123f3afb2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f3ad2eb09527e561dfa350abf639c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557ab9cdbe12395499ea549f59b452628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32254d2fc453ca0415549b42393b9e3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2804544f605d8f6d7670c9990bd6f98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513cad566312ee581da5cde26cd52c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af638a4c554b1956c93c855de245bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc304b8a50f76164ecd3e0e1c9f970633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba288850fcd4858bed6160700ecf14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983c99bc99c2c47d83d33918144762635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff18fc6b92068fb5a9639c1a3934f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d766b679e08836b015b0690b98d049637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd552a4746997305c45ab9755c5742638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818dab0349598e246230b1e8557c420639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60a7224eaeb45f1567b98f101d5da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a430183396ae9fa546bec865a44d964641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc916c1280a88b9c2d8cd66353fb687642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233e304a0c4c45b0366b2e192959b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bed779373c7a8301526be6fe9ef51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d797b43583c4e56d0efe8a527afd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4088b90b68506a6f7207ee75abd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659f3f637f18ce4e27d304859bed829647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf44cf4108c5b6066c7fd64a21bec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb40cdbadf8f8b9b86f353b3a35bde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccdab8613df2cc63be0759530d3de0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1a098638bd5e2e29d9216c2f0dcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb0cee6c6e27e875dc007201aef93d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b751c290ec4f4ffaa9acfa662e87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf31cdd48b2823b0f5261a0812ca171654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250836fced062872354d04aebedd20e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040ce246f0bd6c0a32cce54756cee8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e67d08b7a617e69fc515d0db2d65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ead9ec01c512a0d5b57a00c04be8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174441e92bf108774bed21c4fd85ddb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6429857b3efeca883570dc5e9dbf038660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7629eed220e9d3de14ceee2d2fe93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba2d13a127dd71bfdd7d553a67ee45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e59f127c74112065f9bbe3575c9136663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911cea0a6548651165598084f08d745664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761570b5bd925938605693c9128aa1fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37439dec662e4cde92ab838897f7e139666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ac5c54420bc818d9a4d95dcbeef0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7ea026bee4680fc65786d8564682b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711f3b0a6ac394723cb7d71d8e27b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fda49394593dfce3929fddd654fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1128ab58b0c4d6219a2dd7d4d180671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be44bba69f2cbd54c6c9a797c10d559672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe251f9c5d5191de766eb201cba5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608bb2166d88d9af7e6708a365ace97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc611d4f274cb76730e60ced2c873b0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e5371cf4569c2f3c3ab2f7beb3549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dffb20f961a3147843eaff2c19c18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79807c5936c961119cc2a3a07c08a554678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58640064265fd0cbe621bd87c0c2c6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe3ed29c30019280f4a483d221a27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1e5e2e7c839ace8e09a2d96fd811681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa23db7f54fb6864af923b0c2ff206f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1268ba4fe9890267e54d63d3e389dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8094123b13987c48a3103409b2257684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c3481a29ad2b57bc754646004c8b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c514e8991c3b6876b815546d2523f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b1a43b2b1796b59093dfa0686bd38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cfbd30e6f49b3edbfb517f2a0fb2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4551449aea7f3bb9186f37d7f22b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46909405910d9773c05090662b3543690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240127e0e5599b2f3ecb4779348c9ec0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ee8e0b7704674b33bd948d02f7d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c491d42e29b4d26a1702c9f8932377693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8e8496e119e56b4a2cc8d2baa2fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2bc4498244b08ecf55c6edd86b2a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73f576340e3407faaaa90b94f928bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c79798cd9e60cac26f44e96368327697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e18cc193e673790fe50a999d8d1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f908618df56ab7e2154239fc0436c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2918bd6515a8d4e0314dcd731d89891700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916874cafb48573399cad89d2b9325701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566228e358596b43866a14f938d5373c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbab09fcb8f08e018b16a58d6f32e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5fb4747aabd08a8a9f420af260ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29948355194946acc1095677fbc806705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d73279867c36870fa2bb582538d27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503b179f0c99f22dd2e01f1a9f36d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73920d1606012a8af36d9ae084ce8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45c6d51f36495ef288334ff937119709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d76260b89811bada0de34903e8c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c862a7962e616ed59ac86618a0358a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982ce5f7067b92fcb032bb8e028fd77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3504c1569214530ea99d269e65d6530713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d560c6cf643f73378d432a82cb1eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee172659d792a0113057437359be3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83a13f95db4d10905a02ccbbfebd6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e2f6c12aba999c6c0de2eb5c35d78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a7c77b751e0a48c4525b8b4ea6f08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147ee5564420cd16bbdafde82fb665719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b08416fbbc6b4005278ea863acb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcff245fce530419875460755f5bc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddfb8bf330a46ee68d4a53a3aca63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410567ab2590719832ad6174d31fddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59577585c37f114ff44d74b13db8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc9001867492293c139f64375b7f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9380b371004a5df77a035daa27b88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd778f95cfb4fb983db30308bd2616727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f064601e9de7e268c0d4682a117e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd15dc4dbfff351d0434e44c8cb41e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fefb6a6984a0fbdfa37c6a0f0feb23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500900d13af1cc9eba8432779dfe71ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143951999ac7726972c844373204ade732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a9df108bcfc62c416c982577e5589733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e956c37831e9af075f42341e1b6d5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aaf7921c569245b868d91cbab18c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8564bceacf480e62c9fe28a92dcff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813188b3f73346ba1324be1a6044f5d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90f46a10d610665e31f7aa3569d7e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ecfb08c7f236b4f567e8fcfd3bb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9457a35cc0df286eb33868f7ee689d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb134a0babcd1f612a22fbbf98267fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ec01bd457901b712bdaeadf995603742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f250fbd7c90953e67b9e6c17d830743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984823a49e6c9bd2de9dd24e41df54e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0185c0df7bdec21756328250b94347745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09610d1333be8bc0db7d3e82140f5561746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202f3d213977da3ae152bd92b34898747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a783c4ed753405684de2eb04d9e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61bdc48b1a37c5b74b842d95496e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f81f64dafa1acf17e3d270023dfeb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565309933a707bc1a82d964122bce0b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dc03f47a2cf2de82edbeb79f3f1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec315eca22f0ecf197e27f5f4f5c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03036377e60a6d79d057f1dab251027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748ef5ab657c645927bee0d986627e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ac9b2e09737c36fa45896efc20822756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d26cfafc6594848890aacba9c8c67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620428b543dc7ca35ac29f8425366e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557336cd11c0cf6f127ea85ef4ec847759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>