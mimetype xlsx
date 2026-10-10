--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b991810f1176782b46524b7fff8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b7e4f9a885dfc8ca56af8afca0762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a658d1c8b843adc430afd07e2399d1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c63372f34d82cd26c9346b9873ea84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6defcbd5430dcba79822fd53a78355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018125f46804e552934f818ffc921dfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6770df22fa6d1bc12b32ea56782e637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dad5aa018d1624ec2d8d89cf204b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6eded0e7fc9ccb5b4736f6ef2dec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36133c7ecd8e8e48e112d2a679471510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed07214fd53e47abb5419fad66e39b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e93aef62d429d6531d657ce2f4e2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c8b65dfd8b7fad944cfdb1d0c152f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37300907b0f9dc848c8199acface9ca714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184cecf28ae9c1e4017c30186d09d0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65f37981392519d3f0721bf43a993616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2c4217fca1a993bb6482aa5faaac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3611f6f6357006b8993262641b62b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211658c1da278bb2e91f2e58590048b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e0a10c4c9c5be986b147f50a8d3d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ade6e5c1ce6897d3bdec27048795a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d78d9a21a5b135a3e650dbef92f0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30345115400d003eeee19318fa5d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414b9dda8a21d3eda6d8a6c844f4e1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b0d03cded5358d7843661c82fce9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4474a546ab46b0ae043512ddd9f078326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda8cfe28fc0468d12d6b209723db4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45b3c5c5a59f02e9e1d79c7d0a1d5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b14483d4c2007528461b45fa0e1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995e96bbb53205b925ce906a5048d8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f7f99035fe225314442127dfe54231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4ad42444f8e1128a7f48e795443ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440825e745c9ac326b424f7c7d5f754533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a857c675749883ed17b18e4a3a7e4a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e83849a7e3e30d49daf9a6916b2a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4674aebc44d5aef64bc22b9c5d35ff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a32caa54b80fd31768fbb2052ca4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1877cfbe299b7f8a6e18a644c9e12738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf103d44a7c921b5c1aa08c1a930e3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e41fbcddbe4d06df94af77dc3455540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ad058673d45976fda6236294368de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f02cff5268dac150342eb270706b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e0c49d4bf1059b941ed42c4f38eec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e67405983a821b05ee7e0ec3b5ba1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851a53388821c98499db8b4ea3114d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a08900763e5fd02382f2cde68dcd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30af869029d0eb1262df73615b094247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba768c6b5697fd66dfd12b325dc8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba37d16cd32b0f749ebaf8bc286a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee1b7cdeecd9e35206140354269dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f168939ee0b978daf59a3a6e0c3795851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b21b8359c50708f064b87f2b5d58452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da3268e0692d4153634cb46dd310b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ecf99339c4a6fe7539c0af3cdb79354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be496bed76613ae93c2d1f0330c4d2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f092da444f791de00ae563b73e6bcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96e2b57eff3779c8778f7ed0480f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b2ff7fa9f81888186fec9f44697f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf2eb807dfd8d3b34751c7ec7675159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae3c585147661f5c3cc96d57c9d6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb265bc91c9b6ec091960afef38e31cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f78394204df22bd43cfcd0c9dc8f5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea439fa8a6b76b679b2ce5a2f5ebf6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f467e90025142c4f50eb6e94a87b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c913ba91eee037b5700d73bbd0a5fbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec3492547cb984374b226aaa08add66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6f3c378ebb1faa8c8a9622141d5ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011ad0860ed5e68b92f58e53e8e32a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c02f141a3a6a27dd7325e233c28e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf727a8b3cb1d8decc48b6c48de65d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cfafabaeb885311241bada6cad39071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21f36ef177fb2758dd0f35ab664b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d6e79dd46e4a7067ce3afd76f49273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f1f4bc491d3414af1eeffe7b61f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e9d26c5cff62b712a12e6651642a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605727e6ed528bf7e726d67b23763b3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04949fa2c4ba28018fab258c1b29687577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3091a03ed443ff31b528c2f7d8a1ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f1a63e3b153070cb63e8b796563d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac0f8ce2e8ee5d7b8f4aec022c4c7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3abdb0772406d3531a9aa5101bc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7bc05a5b379d1c82cb75e0e55bc6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b3be308bb7e3f98de3a9741776c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684420cc9523fe90533906ea4b797e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46f8adc15d245f1caf11d02751dbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fce7eb900e133d2e8cf4a4fe32a3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140974c9d5b32f958cc91595d68d35787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e524702a2ee0ba39124450223d6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88448ff201d027cfc9e940e63588cfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861b9bbfe74cd1f581e913ad33be30e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b9ee534a3a335ee86bcf04a36330791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70643d30793528c59a8452bd7cb017192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bbb5acab44a90e5740c7d3a56380393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e3167f3070860c44fb2d52a72f6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebba5d1d25aa360699b5503b65058595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54aa372a1299f9e26d768f1518e8cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0dcfb104622df53fb1eb8997c505797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2ca10eab77911d5164de68d633f8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf706cd5d768a46b33175c08de607ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d084924052b97d2c8c33799ac61d25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd54613d5a908687eb266927770266101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3735503c5fa7d69becdc9d0f50bd61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c9c29e5c70492620cf5ba9df772d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f65854e7356317ab00db1bb03615e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714501692b27aedc9a4a51b4a6feab16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510090812614fbaea2aaf01b4fdbee1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6a994dc3f3c209c631676395f399107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d8e6ed646a0a5e8061bd31a33c1c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca390114bf4ac4b21271654f02f015109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a8768d3dcd27c60bc1e35fa68f66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a145f642fe2c66a16f13848398454111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ca2b33e5571f964948bfb291f8de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b995cafa9e3fdcc82cc73cc40b619113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0830e7102139efa00ae8969c8211114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a5170f09d1482a11819a637b6bf58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2139d0eeef414c5c4d8042598b2ac9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098d9d5bf519e1013275d80782b08a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ee3afbd8a546140fd16f4aa906457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7213928807ee01aa8896586745b76ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b680cba60118965230ce481dd39ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c90c17b9053a58d58a01679f1d85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03ed8441253846f1b3beb2518f83c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5a976f4b00b1a3a3e0c7bf252df4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757eddc5ec62bc155d1aa06433ebc01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459150092b8435849efeeb7719f2c3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63dc93e4ab408c2c0ee7bf1dba513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967681da2e39253d31f4e17cd09bf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43330f384b670b11f84dae039068bb78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaae44569ac51178d6e3962411e630129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290193ffee4637dc18c70e7f3d71f7cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc39b605a10c26640152aff9234027131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8e9c289a919e11946a585ab7cf54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a1b3c3e3a96526082a4f0dd14a3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b22815cd716e882f1a9608b6e1146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de6ad2618946c4c69266ed57239d01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac663d245b74193f3d2a6ad6f45075f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc30b05ce4083d3767dbd7077426dea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8b5b23b9247a085d9c96707b3271138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f4ed38fe216506a60b4cfb9555e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910233def2bcb640a819dd4a042616d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c3eac5f4a13469e2f2ab0f89eb551141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77796d10792a1f26a2779bcbbf9a41e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e7f60354187a7add62ab3bc48310143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197db1c24bb158cd66870d21efc50494144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1a1c603495870524a3b74347781bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb6a9a915a3038834cabc094e0bd9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6bb8bc6e83e1f89fdf894965717e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e325d735f7067c52d0fe597708a49c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e043ad669aa5fe9e3c856e0d3a5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b4107b685eef68af89735a882e69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95911f776145987ee2044e2750357151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a79c09851d5e071451adf4e0ee57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e7c5a34ce3dad5a8397335ad959f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389b2c9d30012dd4f4ec94ff86a574154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c8670bd2b0c95bf3f632ca298fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f263ac2423d7ff1309cca8e29b6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c848c3ce5e5148565b35bb52aeaf99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1a3386bdd086adb790cc111ea330a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf15ded0ab1a8b3654074f7e0d0c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df0b52b4a6753253fd02f9bf664d02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355587f0c33e68282b4b135eb736e20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654bbfa4953c4402d2bed26abb9e99d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320256b616f409a977bf639e995b00d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535a1ddb5ddcad3c6a79977de68fee2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b13ee49ed541e93380ee010d1c84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bfc3e1166613a4b2f8938d01bc20f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cbfac6cf848506dac2636d3f7db0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772fe63028d6f5fe9ae71f637e54afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2051cbc82ce3a3006be6e4da4e8f8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0688f51d4013fe12c316367730d6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9738a91f1fe6201103b38f244f2638171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc9060894db9f20fa647e748f2b81b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689965ce77863db957c865a0101e82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b88aad05367d5dab63b485857ded4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359b29c620a7543ce92090df9b44a0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17eefac2dd0e95b09a385d51b68bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb265cd9ba84f4aaee89c792a501389177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5dfccb0d7f8578c6d09840e77348178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ebb402a416825d562116c33774b70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728aac95a1919a6273aebc65a3b15c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6a64a85d805f58cb7eb03773dc36c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40762198e54f20cfcd89b46a470c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf32a1fe5a2e2291f31b436ed9ce329183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c782c19387b28347ca75444204bdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34e147399993a651d63c61ece0aa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c5982d8580108fbc10197558d6d71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a7e9a398976917295b3af4c2c2301187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae38ab74246269684f1cac5b6ea1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac651b24a1e8c27da36f2a6a4b60f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e683987473dd84d2e2bd87092a99d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ee37da50225d693b8f1b6105719c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9e3c5b695d577906d050f43b68ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b99d84b68feee0ddc57a311f1afc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd152e06bf7f111a97fd28e75f1711194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711dba4cc48aebc8f14701708bf81f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ada3a0704b49290aa1b94ed54e49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862bed7de32ab19f00bddd8cc35dad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe766dd56c1cef6f2770c1ddb21cbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46af293a30c935c9c14e923206374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c477ef5d1a7fceb63ef91ef5f9b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb796169840097b801156cae82caa7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6744902b7205ee4d346c41f968e2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b71e0e77e656803428eb78611697203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0fa1c053d2d39251b96f8a94a1192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec09147a402a81af454c6e6c264bb1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254abc0544fb8ebf04d4be9ce972e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731833f649822ca540b885c8a8690ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17932fd30f50961599eddb5b614a8794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d7ad9acc9c68569fde24ae75399e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485711159c1673d887d871007f497d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342fad0c71757d72d1f58b485890c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f01ccd11b504b2de2b6b6044d55c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0106822f1b3b59071da9ea87feb172c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0741ff959afc483819a11abb0a6bd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1b12bbee3bfcb3cbd0f710087f868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f5f9fcf86bd9c6b30d024a21680a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a2ae3059a839059a9c6b8f8433f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e3c35f8433259855f2ea2a765360b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ab710899d8c78a9d5449d17a4c07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f91d86983cd0702567c0df0b4e2fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e82c9af5f9be76e89a3e6f8e4fe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13207ab66e82954984463c954a2fda2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ac5c04cba3a84929fb6d2490a692223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147725bcd61d7c02f3b368eb20c8ca9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f1272516db9a18074df9cc0830bb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a403d272916aa911135cb8449786ec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46d3ab7b9ff1b38e8358f1ef0ad9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818e9fcdc6c016a0f96d70362e2801228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f68543a9a752d0cd0a33b4bc2654229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e30b3f2c3f993790f658d92c2bc9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aaa703a3c53e5c8c30f16c89e73e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48fcea8b7c55e7b5a0ccde9aac6b6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7005b5e8b37dcde28ca3522874c91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdcc5d2ac35fa76d8a01dd51120946234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f01fcb8e972f10a81921afa5e147235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28515339391eec41db9e094de3228236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f1ef06f74ace0695d4c759c10ed2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e459ac84a0b84c0fae597c30bd984238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96a40a35e2b194bbee7cb3870e468239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799f8a8c860726fe48fa7aa9d9e9b55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ebc66a30d20afdb6a99338266ace241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703210c0ee2384c7bc485b64fc6a500242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795586efec122da22230d72a4266bd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c2ca1f01548e55c45cda62a3dfeba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f7992ef0445661eb2e19090f7e60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065731d355d16dad7ecc31e044eb328246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aa57dd3680e5008b003a8fd7addb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57ef46abeb72b41ec774f44c04819d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d310787d11f3aa5f7fe06f2f579d6fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df709a4b1c858e79815082b892360b7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684b164a13f3a2059e66ac06493dfee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b848e1b195e79809004cb4d06270252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149cb0481c7640e810dd0bdd6ab333253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3984f7ec078e0deaaa84680a9316d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142448ce97c9ca99263c02e78c43fbc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691144da1141f21d0d78bac2f942d4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40212b8a3f98731f8c96358eda0714257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b06610fe2349aa8b6277e9598227258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6171d2dfd16c73d54c03948a47f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e83aca4f0b7a7156584f2c8f1bcfb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c960d0a5fc757d4457cddbf9ef154c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df7753728f6d9132cda454cc579a04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2604107befd2ccdfb21bb835fc05002263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92d92068bfd720369ee15073a7345264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfdfd222ffb887995bd66b6d0dacd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4532ea2fee76d6e5024783841bec9c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ebd202dd8c635ac2222e1afdf203b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf7c514cf6bb9e7077ce8a0d1c317268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100dbe0f603d06db5d6509e9bec7da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82dd58a057541a0634d173ea01953b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e73b1d1da61871d4743da4bed7a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f709df2cab6a155389d1232a2a71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c685ead4525b04b7437342ca75608273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ec6ac826cca5f1502d77bb941e6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5325be9c4ab5243829445c0d141a066275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e35927254fb8e2fa89228b3c3af61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e916d3c3970969892663a187f333fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8b438ee342a7795d3945126e7ceac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5205aadb3f38061db2830297499d637279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee34076cf321cc60da5b7626c862a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a2052dd4e096b5ceddf726f2eb45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee64d1a65c56d5a070bee5f751f19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66450586ae07d44b7547901778ff35f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e1fe73caa433628096e60ff3548a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee12d74959377378ac68e41be340a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375304c715ef1b8c3a2691841fa63c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932acf882abb512e41a7c66d6699f0b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d088714051748355006c2373b37ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e44b82c256ca129a7e44863bf4cc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae2202454e21924a666295a816c610290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db77a882c9e537e531746e865e37044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b1509cef62e013751928dc952115292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3c27c657f82ae36713ee5edfe93a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364072a57e04e606b4cb39ec3960e57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618667e1c2a777cfb63cca76a6399182295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a076d7ab514428d0b434bce9849a0e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cbbad41ed856c798951b419703325297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258ac6ed0de5c720c3ac8d6134344d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0cf24e16e4406431ccc34b36bce66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884ed9f40354f450f19f49433898b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b7838306c5e0d0e599e95b7422ec0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab990c349400a1628fcb210a3bccaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e54bedb8458eb953bfac6e3204c06c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60fdc57983f2b1450d4a6bacc3234c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017cc6559085d4884602ff35eb0ba0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357193f4b82407f79d63fa2fc616a53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fdaa0d9b093e78e762ff3fad216e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f86fc808b3c117e4db321d1d2909a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2254bbff0dee43c3e52905561b3b89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777157d83bc3a4212fdde34e9c0b57d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e7742ed3f7e9b8d940d55431df42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9a3da5c3d81e76a15824123d8c79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f972fadee680d7c8deeefbf4133f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623b03a9667c4c1dd964b8f2108177314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd080790ccf68f94f020c3643dd9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3012d1cf1fc05925863e38e5b04f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6c7d8a3cb87bed0cd8c118d76943317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf8d51efe016d5b783f021a03f8227318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761533b538102019d52bcd510fe815fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068752200cf7ea81c91785465029c1eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df06574f09a9c671e8a3e03ba0bfd9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8b51282f282b90667a3b306b4b4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e392c5d4009cdfa167075aee98adf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295d0c9f791bea6af8e912228bb8b15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5fed24d75a25fc80d6cf3d89dbf65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec52890e8a9c64f025337e507aacc77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d44b47cff14fa73ca83d888a0ed4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5106fed66c7ad5900237ec40fb16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebea826923f72212161fa8fde5a13c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5375f495ef2fef0ed5f7920d16df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0861b41e05492ffdc5c3937ca26f25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb0ad7dc7583ee7b373b0569f3be9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380f7c628f8b9c9077cab7aca62b2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4e4512529cda849ea4e80e5d0a62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce2a03735509e6b867276b7b181409335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed91d6135dfc761727ae1d6e43574c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3e83956a612482a40773c22c981f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca9bcf578b415b093daddaea0de34d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092f881c998a63bf144306a95c4b19d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353250e0634710229bda687c143e11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00f125e099f32ae384b3a983f01df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030a5904faa52468fa2fae0a05bdf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b90e4ca20f128703eb93eb5dfb4382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f6547a04e8f43658f01bdcb60fd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c5f008cb76dc19c0577a50e73d4b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703d59ab979db91695d02fd64e3a853346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de72dc88756dfa74d809a3b47b9420347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd44b2ee000b2f4e941142d3fdecd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e030c05fa273b83427cf7e891217349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed276a4338522d2ff4e30379e1f43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f8e81777127773460c49697c122f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242908ede3468fd8809d2baa27bd9169352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3623a8fd749765bb0403d5023f7d10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147a38754bf528d6be81262792cc72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1147d6365a741f43b19bdf0c2f7db2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bdf6a11f0a9bd479b77a64c0e51ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c04452444b848202c26f6cf70fb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c4c850cd6a94bf5c2777c8a48eea8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1ce12a233822e538be94a77eaa9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a395ad462690767ce4983af87de94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d66d533b2c7242a2932cd824b2ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f0756e4a19463ed69724c2ef86fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574da842e642017c8f911cbb17cb9c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252af5b3504b65705210c6d854975e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7538c8ae20ce6b76a0a4d6bd6949a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a374007e6ea750b2bed776bf9a934f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ab371d4cea1f0e56e2e85621648e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574a95f3037e279ce8e1220b4c6e0f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d576a76daebdc34c2bf673081ef559369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461101e79639dcca334fe9c749a47b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb4831d271e6947c0c0c2aec090e85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848f58943edb9161708c333c2d8b63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2495a88c247ce9499ef036b5c749a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf0d9982e9561e3625ef8cb076ee5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc665de9079d3b9cf7c68061d0d71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cba68a78ec03e700ed764aec88b51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0944a4e308e98f175cbd684c9bfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd77ac5a154d08ef9369070891e44a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb779da032d05d4e4bae46887aa911b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3f095915685aa3e5e5147fddc2665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ad743541a4b18da0acb86d425b3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac367f396eea9c16bc0280d53a1b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62511f7967df8c3a9e35bf3bdaae7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd07135a5950a8ff0767d1b8179ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061af51088a392531126de20e8d9d04c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb3303fc4e4fea3f56d6e83586f27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a13e7b2a98249ec4c326c3fa4fc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6042a9b5580c27ca94ac6787c9112a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2babe8714412117201d49b2e7c3c56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c67dbe38153595be4c1c85bd640a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98577cd65d8793f85b7abeb0a9a3a66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422b55a6568107167f55d800332ae1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a857cd4ca3095faf5bd66b033e72ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a166d33131d4627b6dfe6b26dffa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469d853b13005e95719b9f664d6804395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48db7b157ba9122d93ea0e214165b0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188eec7cd233a015dce87f0c7b9432a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9fb1d059e3de9a1d4eb8e2f8e39c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6856d4f9c3dfdbad2862b15abc0184399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c91e46f7bc9bf0663d2d487ce741c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7b43a6693e5fe5a78113fb07984d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444cd24fd9ffff622f85fa3e3c9674f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256cec34c8119327377e14761c53c3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9bea322a85bc088b519aa40bb66c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c681de2722ef0b73b643b52fee2ed7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c30079d7622eaa6276dbb34062cdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8035e4d3d2aa4b318a53be43fb665407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33347e7037a761f585a9711076937f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c3ddc863a47ab9350ee2e118289a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cdd84520bc6d1c99b718f318307ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe51d8c379c53ca9c96c56b8d91e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e8fa3598bc3a792065d2b4136ce9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cd1ed8d58575e80da8e3d2f29f078413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d1b6f83ea31448c9aabb3aaf51211414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854525f9378118dbe1cb1e67d5f4e9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a76b8249eaaf517399acd3971092416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002210187bc5107db45ae09beed5f5b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8c84eccc8e992654e6291585609c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e20dcc59c5d87a0c3161310e368e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d93ea45d12156a2e521b21d586e3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b42f6836151ef71fcb3bdea8e4e19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb394ecb6ec52acbb5bc35243fa373422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647cf34030128782e5c7990d155c91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3aa36793972d1fbb3397c082f4c32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b031be892b6234d08c71b24e734085425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843348d69e5d033eaec4f02b8749ce9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7d5d89632b780ac011dd364e8066427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e70119a10571814107e90d4293b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa0a8a8c1db433f50d80762a47f0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea74a5d8d02ae10b68afd2ac1db1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ffd216b8964659279a41d762024b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b194b3ceadb63680d5a5b373555c985432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26157c6f151fee7ffd13e04472605d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee13aa341197b10851afc1e9a6e943434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c927ad0f025798e721e3b574ea56bce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d080aa2e3551569b3d607a012ed9db3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63709532beb60ee8e7c9a620759ee280437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753cf7b80450b0b8879820005d9994a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d24f84951278285cf2531e86ae828439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca2d861c639bbc4d0c28a758d1fdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169818dc8ee989109e34e6f1d56bfaea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37eccf225ddbded86296a25c61b41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b2ac0189997c33d550e9d3bd561ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d7c903b38c8eda6487723dba5cf49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302db9fc7921447af2aa96c7d0f6938445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229de56dedd164fb77cd21edc8d0bed6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f96837ac45eaf1e50cc5893d4dee9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e76e38f2a99b64daf9412d1501785448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d758b914f22e221f4fed17bcf4bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4db854eb048c6d07620b2dc3b601450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81405eaf7df58fc7e46999a3d6f26d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826de78b261cba6fd5b608e4d84b1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da72b01d8d93c622c6f5b99088a928c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292510056304ca89545acfe962b3f52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76cb049129662c51706c9e209ddf72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87222e17c4cf10aacebb8752afa8cc0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1829863e337cafa1653272216660457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26f780cc2408edb483028617c8f84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b0a339e21177b8d628246bbf62127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017385c1c84bef0aab551825e2a079ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a0a0d434fead06fd5e71d3fd6466d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f57e72beade2f43ad45b7203332d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099683380f1ddfbdfdbb27b65655404c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482b67bfb2cdc20fb516862a979e96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd27d5eb221251723d3629c72f914465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b616983e1809494d43c83afc5dc72c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a6a89eb15c43ed5e53ec3f932a06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d258c88a1e54057e9a73339b8a57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610170a56a659a7984f97b8c5172d882469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193ae53ae5b3356e1f84d3336e029b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4d1539166de2e54be427fb1432c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d042b2baf3996e144342ea2db2997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59353259e9f428f3c659ceba8e5b6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da509c9253f46aba50076c4d2f4a9a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baaf5e6fedc96e3164c87bafc55826475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2688218dae946ddf8fc7a3ea7c7696476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b50a9f8fa689a95c705041ba190e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c23810cb66cda4aca67695c79d152478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba5ceb8bc2acbf8ed44686b7726f27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff7ce03ff6478f55f5c3722ec2196480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc55c218c9df20a7b96cdc791972c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947771e992e72378b20a3ebf372ac9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf309eb4865557b6f6ff9174ef72ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ac29099f7592e1fe25cb6c73f8644484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1753f1836aae233ec9d88b0f403e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf564d901789c03a932f837e015f0e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd52c1d669f938b0e4ccf3afa23b2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef364407b89180a8ffbb44f54134c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7030226dcc27c98d54ec70aec892c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829018294ce2a0e0e47a6dd431cbf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5401ca47adfe3a21b63c348e9a5a69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410f5491a3c703976f3d51dcf02f43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ffd3cbf024e635eef760f9e24516493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de480c80105be58fd39ebc5bd0edfeca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9241bf4afa8ac3c3308c014edbcca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f88ee496b716159191f84e778e61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aca1d51286ee374da06ca28b88c285497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aeecb2f360fbe15e8e14e0162e5bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ca8a67c343cd35517173200a0d66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b581b05aa246335a12e8638ec6ee1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4c24f6f77304736a375f22f726d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567d9fc16fc8c0f0c36afb8b4d8e5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0c02a94dde8d3359e01b023acdf94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d05b600685d243450739ac741a832504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae577d59a0631e159336421301ea408a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e4d75caf771e13e474db735e2460506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44cccbff3cb32f054dfb0b9c302037507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49776e0db11ad50ecb4d59312a600c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b2ea058c65536b8d062bd9d5802e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6891756781ef070dc57e96d645d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05979d195cc2ee6e694ca3e59aa4250b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb53af5872fffdc381a876220345e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb712e09f219225af80c2cbf034960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81414ce317bd33d68a4b99876a303514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01851b6410242c07f42a7233f1ce0560515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d6b54ffa4a34271a264be4996bf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66752d3151b79af2a079839e3913b32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0501ee658ad1f53ad3537a41b061cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf09190e9676f79081a4c0f25a79ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463ebb89576450c343f7657a6b458a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d17a65c7d22d233106ba422ae7bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7961696e982715447d1e132bb75113522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230d12dbaa41572df2aa981f77a046c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87c2e55aa250cb1b7c1e4ed2244cf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293a2d705bf58230f4ff4b6e62cf3a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8ade5db26d03531bffc6ed7cee45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641a93772d12177c84e83393bed0ca5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dd29d886baa7467fa19e94954748b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2493b0f2afa84d06ee7d96eedfc339529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d4936245f1c636181ec84930fa31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029346e9a97b378799f4abe1dd8ba5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab730557d07b97676fd215b0c8dde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c2886051ced17943bcd576096315533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c388f6f734c1678c3a2bb4fec65d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e5251e8a7ddb0becd8539b62638ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026e4b63fc9716435b76aa8c88bb6db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0e0b3076d859c58d31fc8899aeb2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dcbdc831792a9ec438724461b793c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f8ebe3407c1552593695f41bb363539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b8513ea6a0188b8adab6fbc27afb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8384cf268b15edd82a4fdcc30ea4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96cc3e96babed370d3be6be1517021542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daead7dd6b20340fccede30755254d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612fb6ad425cc1216d3a4847332dd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bfdcc380ec30647aa1a6ffd0eff16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd749bb6822ec2b5a70d4b2876e53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065de4b178835132346c6e1a765b0bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073024f0e06a7f2952751bc3c83318ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21c44cb5e643633799e2fd9fe6224549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46372db26d1f71b50b5c87db50805c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369044bd49fe812410f099596aed02a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29dea0607a5cb4c7b1e3d22bd70508552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162400edd39ef2930678f032b92da96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e456f28f781d38ac35246d928f12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817466eb67bd7197480b6d3f56174c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c028f3bc762a5203e365035aff259f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607142b33388b67aa0e123b710caa1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39801d091136646235f5f2d938da3478558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2510c36ab4bc3e4f81308f6b8df7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c977b8811ed5ca45ebfc428a9453b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e6161ffca8d9c6e374e33c097650f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bade422bdf9f2ce8a6323271e757de9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad03d2231917ebe77aa902ff1a3da9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dee7dc1c53391726068789f11fcb80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe222f6030822821c941aa5862da180565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b738f45349f1e9c3a271081437bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda462e8381157c1d11bbbbf95750e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae978ddfb8f1f9d80aeee92801415a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77efe975bf059da12dbc4e7d8075d82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07696c15dbf86913f303260f2ee93822570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac675e5b7ddc55846cc7b21567588b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17621c57d85c8a9d0526559f8603dc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe336d22d611673f65937f8f0ea4fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bf90fac1496af028a6b834d366ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da39e67da3a922d01dac6f68c141b79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc458198d9443d3752286c1c2d79e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b417a157078b39fa9264cda90b6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4efe9ec956834d1a9215a679aada6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d211263f651124537cee183e3ac2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25019ca644c262b0b7d3cb5e90f7511580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c900b1bd17a1fe2d33feda5d432a8fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a63d49af8c33feb04be9b8547aa37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea886dca68abdaf8368ac0da3ca523583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819aa61fa831d4aa6353b668259e4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26cad1c262c88465c782591b419fe9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae05448a031ee348ed7757c3112f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad881e2697bb6c1c7986fe033733fb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700978222a7a25a1b1383c17c16723b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7574220c2a5b4bb0bdbbe529205e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152142c5b1de4961a5b76f807b619e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15172490db693c49e3269fd30e3396591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b77643db5da0c77d23e50645adce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3322f48729e788591490a964d4664e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2deeab8af3e79fef32a465fd1a3df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6a9b5a588fa5e741942c273cf866595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c4598e2ce2ce374731644c812778596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f114b93a17ea55df69531aac2969f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6156cb09bb8627d92160f88b5c7f8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93989a9c1679eecabef2dca54ad184d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37959395fd3fb18f6f2c33b0544cbc0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad71781ecf7c2c894be690b88fd1ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f33f43bc6bff645f426d1a2db63c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f6111a0b3124259f1b36fab2c9d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af55e7f8f143de65702d24e7877f245604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f129f626490e03f209b224b3b7942605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1df6ff4f678d2bd560af041dbf4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f492a75e9da832b1f8987d863314736607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6963a3eeddb5614f311eb6413218d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2c758544085319dfd89fc9c2181d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d515b0231f0a6e2aaeee62e1808d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac5e8898596a177db6b649558b596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe47d1ece47349d8f83720c0e4af24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d158d672ecaf0580931c7c86bb79d84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa1f9b5bd0a2d38ad731951cd3945614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f07c2cee7713263d4a92269abe887615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce4afb7c5d06c71cad9173354866f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e63dddfaa827ab92b25b0570ee1300617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f295e20bb4596dfcb5ef3d4ac688cab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41392317eb78dce8ad74d54a2aeec683619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e87b16c5e3b63413caebbd62d60b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f345969856baba3b1d84c11af97ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3990e2995807c869169dcc172f7b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3f41a002b1a46e1901f06da7c4d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da605eef5ccd6e0d37a141f14925a099624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d347fe841862bf84d465eb61d0d5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b124cd44f88ed056f7b4511bf808bd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe5832e52b56add633d1439ea7386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a289e90fdfbe07a73397e3c608bd693628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63034c1a10550677f8f076a412fdca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00515c072034c460d45e8e98af6b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373095c1a2ece3c281e22c94adb8014631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635db99985adeb9af2b8e38776f8fadc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740409aea76deffbc1f160de65fb8f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace2b1ad3031cedf84271cca5eb81a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe382df27f393118c114c98ba8d893635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824e0e4394af25c0698a4ec33ba1035636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902365197a2a040eb9e95da471967522637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99d7729c577f837d746b8fb336b008638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd40b57a95f15e17435c973a5e7587a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7a658521e11783a4f665c32677d7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4590b676008e47e1420d064d3a1c18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb44951cd7120427bd82729ff6b3f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa06ec910db843e58ea872847647c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feab3006d3af5d491209b5b0a6ff2cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994e8f4b0d78f419b0c3f85e597b95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af140c9970c46aff2ba4d61f371d41e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913f0921d372f239078dcbb6a8e95b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adf5ab2afe12e657d701de670a16ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21879c3ec17c11c6971edb4f3475ddd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a84c2a2ba5653797939c06776ef2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8adddc42aaed7aac32205d4500763c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9a471a02567fc0048f46a5b62723d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f490eb820b2b887dec31922b587fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9f2214ea3d4823a394adda3c1841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc3d7a0ed130c182b7b0615cbd4175655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fd81310cda21b393280e93d5e4200656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a12a42a74e7cbdeeaacda137c6e0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0527e717f1522f8981e60e772094f39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa473ad2af4a0f571922721b8b57b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafadc70b5be6a49a74b84cadfe06f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12561749c8a9593d9fdffb30690abaff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfddadb7130db3bbfa7b0bc432a7dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb683f5eb014d2ed1f587f9ddc944ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87b46dc7e13c27e4b2d726e072dda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebcd915ed6a2e481f8a396f71a0e6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22eefa67d45f559a379bdc32c1f4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42aaeeba9155cb219987b1b7d048a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaf1b4928859f47036d03b30ee413c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6750a0af0822b771922d2c9b2958f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa791b2f13493e6d791c3fe6219d616f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adf5bbcd39db447c2b52c9e06452a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a960a5e19d0524a81d306e3bace9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f55ce5a818fb8c1d863e37853b04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a0cb72c741cf2c3e91f792f722938674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb68c6580e24efd7d3116e2aedaed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893505a4492b3f764f3a6e03cb2114676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b6464dc576db099856b77d43d616677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36da3d1d2cf785b477edb948a94702678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbdc0e27d33b112815e6de53b66505679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f40bca486e389ffa006d2e3239d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37518e89478a33a6b97d80d3b6fb80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938db24c7dc6eb81d83c321b322e424682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29df97f34dc6168e194a1af5d15496683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5175ea1a063e76c3f2e771e23ce3a5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38627521a1e49717d64f73e8e18d3f83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c4c674939320c75e7f679ddab216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199570f05e06bf1b70591e5eead9b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24996d9bddc9902292aa9d8dcf85e94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65825f95b6c5d18f782518631425be3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510e1bb0c6e46368e4086f63586eef8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dff49a473e6333e902e51170de2e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaa06dc568a9d8004fabd49567f9f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5abc942c1a0cc868950516424913f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85805398d199f0281fe615e0ad2312694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f3c82cc5de5d9d53f189ac54132d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008f04fdd7c94d601a1c0757c7dfa5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb09577c1adb9d3a071753d32a5e57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb39d42a24c7f637031c3c2b0b4aa30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158253fed533e4965e3cdb1edb02bccf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e08c393c4d1b054eefca2f97f84a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceffc482a112829dd458a80d7b66ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ceb676bb46f9b0ddb1d3f704ddae9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca858ee1ef22cc114a37e4a9207c00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196ce56026791fb5f525859d13f7c68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620b2e30351e22f35f2e41417af88c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c489feedad1c2724a0e568177bcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279873ccba16e506bcb3213f4e7c6c30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c707422ca3da79bc8b4defaae050e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc789ea952750f496eb7b221b8d69a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9029177034f9acba8d7a7925b942a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a184d1de582450b79f8adea0d946b20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955c552eb74e8af3e916292e617dd04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e082b09b87e881de9572c9cc3a7940713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a86e9f557566e1d518fa515cd987ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b35bdb3034fffb2aab55de921125c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849722a15be5ef2ff486049601eb86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab61910af83fc800742da9e2173f13e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fac0bfcc703757271f516a3c3b8d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e03f91b6d2a24cae7075e41935da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d55ed4979c57c817197b5a451e5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b41ab565bb69bb6d4a92b7d6d7a20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e9d2a146a212fd28f7e1c80085f4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724325df192dc0d82dd4f523fa1f712723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc00b0f3475a16869a9fa6ad625ab6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07e4407053c8f5ee290957528e440725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971fb82e525426fa6048195da79e67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b911a41bef82f50a21cdc6cc7a9fe89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5134f0d27ffd258b5b9ea7c7a22d36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e15ea1bc26787db10ab6550d98ebf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c4434553189d2ca3dbb7cd8f58c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad3eff518198d0ee63ca77c752017731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2de2c09e12368c9eb549456dea4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e14ecf1100f8d7da1c1e07822fda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2448839dadf98cf34f7d8f0e6b0633734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ea60adc36a6fa3b8607988c914c57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44a28de533c851c1687652f129911736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b362d99cdd54dd86a0bcfa1db2f39c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4b625b48715824d9838452a98411738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff719977b83f7e30f1d6c89b6eccd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c10231d30f30eabdec8fcf106274740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7868fd897883629aa0e52e9caa834e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b57b671fb843d928e4089ad90a212742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48840854eebe7112d61de808a100d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea68e1b4f961d1f9dd7a8dae7030032744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492d06dfe04c3b32b0b136a49bf301745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe4eb8c371cd77d02b1daadd1752d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c40ea8d82adae54ba690e77d2963747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e628b44f8ca81f1c4e2745e6276e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bac4ae7df641ead1a7d193d2d66a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a80fd0068c0f832d5785286d5351750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c0a09ee6116f7629f04b215f57ceb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb137c71e40bbe9f7ff424850bb9e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fbdb088ac61ac01bed3831df89e7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76b4ef5059dd748fe48e242c70f3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1b566db61038d63c4978e8cbbcbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cf95979005ed9c81f6909bfb5c22e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c49252297717e38f62a10cc0f62f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4ea6b8dcdae4693cd80506656fec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c1e9bbda482826bb3c0efc14d6e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576eb7fd1f122820b4f2eab04762e361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c67377a4871fa404faffe209690bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6389e062a824c3a7739ae7d04adca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879285b7ccdfd8741314e8b4e1c87e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c29e53789dab7bd1fe7c93903e7d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192d30f130c0e454e12a30c1dccfca16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e962a7abc6ac2415f2f8e9d01b2f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1db479e1521f4159bbf5ee8f3c81068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a622dc109d293977e1605795b96089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f3089e2dcfdea475d0d064ad36be910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf44665d3d63de30d6189f51d3efe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b948dccf9ff2abaa88a38e4cb316ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f9368a3e017ae14976f64d33996b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7395f71c7ee97ddea7a5cb96ea56fd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2b81d2adcbfb688bc7312cd5436415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd981f68fa149b77497f4b5edfc2d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b80b99b104d6ca740059f67ba67317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efd2ddc4ba20e46a9863a48cb656dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa79e1b80c9b26a3d450d29cca877da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfbe5de95634bac4b3b1976c6ac50620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d493fb35638a81cd7c98eae46e3d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0c1952cd9b71acd71aa439aa5a2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1409493f23cbee120d6b85f6da90823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ea2baecbd1e63d89370cb5a070d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89dae46677e49ebe4aa9093b7a540425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7753334fb3393f55ecd1518c508326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd197b20a0946aade821180c10a77b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292c0a4c923d3acb9f82a631be4baa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852fcb0c17b34b152d0212d1e5e6de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583596de3245fbbc3ae8acd513eb6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87cf8704e3d73268345335e45d273231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20530a9c86f8b25b17d2cba071d62432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c770e583ffd6204a1d12a2430e8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96b2ebe3f42ac348337ffa7dcf8dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc3cd5141b41b3e2d2574fb921222235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a29c6779fa1d16347748eada0135cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088cf8e8d1fc190614ca4e32b3c6c5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000378da010a290be938fe9e14ef97938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc201c3f05eca807511db7f8cc94539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb4afccd4cf42b401237b362fa91740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c928dc85dac9197985d619689146941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970eea043b0c03c1ed5ac7dea7fc9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e32915bb36cd38d982e84b6a495143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57d7d85198b8c335fbac7aa073206e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b496cde605208c0bac7d772fd6465e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a07565332d1f522c3e0e3f986153a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3996b281184d9cf8eb92ded15a152b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5682a4c10d73582077b15871e267b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d0aea2ffc99f15cd6a50132291d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6254348ed4b5123b069701bd86dab5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667bbbd9434303e6922e2d10593ad051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49799c6c77910490e0853b0238d9871252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3213bde98672c8ba556bde0aede8de753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803834cb59bd9f46f50ae69c448417454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0de027ca5ef4c867b2cb6943de6a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0688cfe80424794e71f646bf7c1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c2bedaa5130bdd077bfb60303cefa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100e4f1c3fd453c24659e8831f3daf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb31118bbf9ec49008dbc3610c668659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a05fc6f01873578a103c456336c2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c59d210a0ffa3fd68849f575d91561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b691409c7c6201abaef1376d3d091962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ae44891864dbd8a58e239235ff7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834466f5730c2ac97df328aefb2ebbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1d1aaf0f723ddc85be353371478265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146964c65a2c882f352bd89a960a26666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b03d4136ce3595cca454c701f7f8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce8596707c45f40c676decc1ae54a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a7d764cea8d936d62c55eda03ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed243b3c964360bc500fcba865d6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83884907b0e5c903414ec353cbd9bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317380f70625f0dbeec5ec5d110e7df672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15123a4088e7b6de45af18ad8970a68573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979e40af22f0e75fa66ae64e6a17dff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec121acc8fac0aee0c7449019e41e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57b4e3418a18c28c8ec57efe4863b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7129f23cf3970c4cd16fa294f28ef3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d2e5dcb792367ab10ee9413b5c0fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad500d24161772071ba32fc3fc69e7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe4de17f6b3a09870196f2950826f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f1c42d2e612ef8e3eb7d38118d9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba7be2d95617fa7b081cb48e1a3c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e82c3e8f556fde9bde6103fe804f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b3c9aeeb9a5a2c30f0c1a973890284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d61eec99d5d6e074339ce661bb26b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf267c690260be2cbd549a2db4da1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794717da2b1d3fb9625d0dea84e1e9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75cfd1379358d0db5bdc3df96a89a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb7b4ba0ad284ecd550788f8c395789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539429fd14b90c05399ba647e21d5dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c656bb79e6095631acaadf8caa212d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c40039272c801512a71825897fc40792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7ba445079232feb2111dae89b0ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce248def7d247525eab7649a637138da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3e5641c579ddcfc085b6b3f8eea795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e37b623a4f17b3957173e76bbc8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198490bebdaa78740da29a7fe99c188b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c387758da2eb58edffb3ce70c694da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe215a05521214999d55496570ffbf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241eba140c9f84f8d3bcfa1db1f023100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0934328648d5f6098c256ad3f1efa1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb78673d2bb911032af36d07fa4c91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1548ee4af55313acb548e0bb819f3a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54e9b31e68821eb1626bb62d409d89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac193a69c45d3352dee8f0e01b93a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5253d049f9ce24f9e53927785bbec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170958f92b901a8391ba67f33b6187bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e1697d0e153a5142353f13e5c5c81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fd98d4ec298278819893e6394bb2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c534c23df01d51c85c53698339978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446ff4cbf79791a1c63e241e3035d16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6dcbd4fb5a5e7347ba48da66dd231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326e6dd8c694258962a2267c822283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8926304a9f7904b119c3a65bd1fe18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf0b6108ddf566da0d7783cf50907115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795154d881f4f33c135cbedfb9b20455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a01ff9eb1b599a788b5d60c7a154f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb20814a947086fd1efc9e5ba81e08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee806965a1e35ca6c7204533c4250119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70708b5aafe376da1b6dce81da08f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edfd035b10d51a75635eb5d190b9dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117159761418f4030eb940685097d80b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c79d462ef65abdbeb7db3ce90dd90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6edfb1a22ed2494cd9d31e5dbef79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ae707166b68019340fae62fe17bc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6463ebf8e2ce736bd377d0668cfc62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2937d0d895e464d197ccc709ad3f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e54709cb86652d27e6ed683ef845128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f4d0aae1f63a170d7b77f74fdad97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1f02c38660c9dda347e8124e8a49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83b5032c1e7b653a0152034bc7b73d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049b4acb115aab532d830bff6852736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22949c88005303f072b65b8a3e8090f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2132f39ecfeb689a87038df43175e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185102582524f4b63fd14cff002e9a99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00c2d7d44857db100423978dbe5af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492962a6d2adb7e09d78ac29d23252e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29afd21c9ff77d3b46ba27d85776a99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8ee3d00844dcda9d2a6a68c2a08a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3619ee2c91ccedc5a0632b9cea12f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad5cae49cfaff10b2041f3d1619c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44fc3e94c3295ed390a9439b8678a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0dbad1ab3771ebac4212650bdebfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafdf079fd036745714f30c9aaf101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700f4cb48d3e45ed031801dc94386d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261327700fcfc4003d7379d187182764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b4f6b37154fc528ffa65fe6efd9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29792925233c074254e2a9f89779c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b0c0ff20bc85cabe735b3ba2739bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29476874fe32967f1395d024ca3c5034150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7022780a55a525ce44c6c2693aa3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87749589d6d7c6490148025f02937d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a210ad21c56f6498224d413aabd01ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083332101e1427c4ada5e8b5a93364e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9839500d2983c2d8ad551e129f7fca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad271cf637236cbef80fea4a38900eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086bbb3d6b625d423eb814598345be9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665603e814d7595b88c052cca130ef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae73acbb9deb7417c513d28ece0f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d924468f2a1cb9ec0a1cf87eb03be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0219d2b5b563f21a20c305ff4520cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0679661e99eebb4aa0fc0dd76f765a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce28e5fa8466bae9b30255991b0bae6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166637818793a26438cedf87c04242164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc491f2868e696fcd816cbe5dfb36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31312c285a88db8244cbd92435485628166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9baf5e93c9ab575466c29114dc894e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3306065b9ade5e36e7216ebc91412168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8a7be33e92de23eaac8e7df3d054b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e8d1e92c5e10a2bec3bbe2298d2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee116eb12dfee461c36e2e297e25e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70058cc5be19bbf14ea0b18b973e515172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79aef2ee1ed6d1c53c43dc532d73e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4731951758e0400de7bba25bc7e530174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a0688af3501e547946c7140b0e8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feae9678d9af8268d7680057a4f984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321415366b11595afc4b8b0d240e239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821393e55a9ffe7f9aca7e22975aa941178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96f91974bafd89fcaafca74116a37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b62d2b0de8841605e392d5734bae8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443d86936b214f31d564699b352ec6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729220ba7b38ff56c1f64c1666a5439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297670f98c0ed44d1f859afc98e0738f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981850ed6302293c6fa72bd1bcadcebc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb85f99d02fda23ad0d0e14052b9252185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6535aab70024fa192b1aacff53e945186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c270e9d1af046e3621e4ea62b172f7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11627e9a57ef89c270de255b716b99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32bd6a180a986306e205e2b2000e13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa4ff389e67cffa146e3dd688143da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323898c778cb934f0284d6afc8831a2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ccb8fc599cce5be2abb0acec46a45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa5e613e3c36d12305b0ba9a7b7939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e57d102dc63ae32dc3395b4b4b9cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45092ba564930ddb7ff6ff24f0e22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18785685d315dc1f88e14b8529f8c02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c91c309e4efa310f09961beef3340197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6c3a26007d11366ee4891e607e95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9c2c083afb019527858e4ffa2911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768c974272e4288847d624031dbff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac3b88ce8d71ea455da878baf0b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403fb3d1282a3cd6f4552b443101247202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3555000c91fa46971e81898b210eba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae63643c6f826d27de61e4d75692e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01d7f2d82c97f175e135f807a341cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d402c98b7d9125ac322aa50d1953d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f10aa9ef7d010c23cf0c1955f2b85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f37fa867fd5fbb847f5ea14b4f992208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994097ab4761dba5c3b0b77ebc94846c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692bfc2dcc8e89d45bceddc04e5c712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103104412dbf00aefcb641e6ca8d8054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e231a5ef7c4dc75ab12f4fbb641d8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973994b23e5b18217885c37102ae317213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed11c8245219f57e3d6aab9f0eea3f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5598cc1a272ac75d641ac0f52ddae25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6aca52d2ef848de3d8ad19e265617216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ada13d24c35f27350f3acf72bb02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2a08cda43597aa953218383ca1cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c448ce756a91a879de0f53ac9c54b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbbcd9d9eb27c39ed955c372ef55b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5aaf331255e53b0b61b60010f97bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982773536cf68341796836eb78cae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d632b1ff1c65ff89911087bd1c5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146b2e190455294aa66cd6ccd84d496224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f579b583cb072202e00670538bd83f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f121615a31dd2c6bd4829872639f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bafe63020b0ce3b07934963731c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b015a1029b863f5d6b975ff9f6bed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f4f924b741d0fbdd15f52b8c6097229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9da116ca4a8c596bfec3890b56156230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e33d316859892433cfc199648079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a49e502a8ba3deba6cb6fec34644cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376392b162c8f4189ef9ab77168b0835233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c7b940b3660d35e93e216d639e62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe6e7c90181c6b35d50d38f437881235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474757df05fe1f2291d42d493ebcba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86ec98e6319d53d537ca9ec9bf7b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b2cfc4513295dab2be7faa4a3787e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc1d302236fd454fa268a1b659bd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1141bb22e22e59fb2434e85a2d6d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3719b55f8cad378d288d5df5bdb3718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376b2ef11cc96d49c22ffdcf6e692c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930ec73ed64b24c51aaca4bb6408db9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e371d1396b25838ff6f7037af454fac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac71d63b66f04303df06c912bc4b9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189b15be8d2d7c8a463998a58de97db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d75a96ca980e543e5672a9eab3a59f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae486ed884a2e279277ecdb3a6e79ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cefee2147a272e6a0d59390b43266249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed9abfb7aed3189ebff83daff79e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18cc0f63635b558a1637248e99a61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d02d8bfa51db8ed8ed3a6934f3a3c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e982f5afbb618258134937975bbdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3fe35bf421b3de4858ea99a62e75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a39853180ffb58737f50fa04ecdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225d11de287a163fd7330349584184256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d54dcfdfffb482fb91830fccfff85e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903652e5542fd82cd828537b3ab46df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1ac6e22c61716af17fc2ab6860e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95ba260590c95695e4f8cad78891f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8853fce461472c6e5f96e6cecabc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b792bd29595ddfaf62d43e1b8a46a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e679fd52ef8ef357e5cbc2fe22f2634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ea477b4ef638e474d0456336a7e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af650c79443a6fe86ab8f3e2d92686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44dc61f8b6bf65242b3ea870f5c41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3e037e32face4506ee9d8f8037644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbac474a797109e9178deb47bf55c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853e20999370eaaf2807e161878129269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b4082cacb41f639522253a6cfe8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4be0645405776ae35d7d8fbc6020271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99488bad5ae6eaecccaaf96bb86d36bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbea063a0662c558b66eb9483ba66a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94efe2356d830d7a193cfad1e85096b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6c90a119e053be578359860e8a57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe6f5778840b7e842f2e886b23150276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a96bc2c463c0b64541fc6b83746d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001073ab115248ceec3f75581c4306f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94fabfd9dd41f339ed05947fc3d498279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624054a54c5abb76b0757d83f54f81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f272a13666938fcfe17c54c2d0ec7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432f398d788a0e417ac5bfcef19449282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be7d1786737b87288d7f2bdf38fd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b11941ce7e774d5855b0bbc13764284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367769e5ae6930c53680633bbfe848c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab08632d760c727c1a9d763cd1ad9c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c221d55b07145b1020d1d01e302d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84450959503cc7b71e01f9308feb9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054d255b2025505fae07cae8b18dcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4fff8dc0917940d9af992565ab1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e20d4e2ab07e289ccd29c9c978793291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8386f58523ed1eb225ea802f3f82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756394b6caf0643c2c6b08dbcc9b84df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc5edb69d707c007bc3ca1312cce8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc4fa54ad41d5c41c588999d09d29e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa2e055f58aadfb5b1472ba7d703e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac717056d4877fbf563760df13fa86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352f418b51a0cdb4437808d7d113b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15106d7fde635ee5a4b17756791aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa369bf5b96e49bfdf895381b95a8e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211c271bf56ee8ec3277e759b8099a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f1b037a4bc3b0b4212c1ef3e0d440302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd612c71e6fd6fcb518f25d49f59b3f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c5a025ff0e62665f9123832172da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380620956216493f5dc9d1a10ffded32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819a5b946e833a8ec5dbfdaa35e71c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5b127aa8b85e42d343b6561dcb41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6973a42db23dbd4411a463c34effe9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbef467a103f7873c4a4e86da6110b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f57fb3e89b5b97c5327823a2631c55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197108e79d53a741b440f41c95c4853311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6aa635bff29fa604cbe7a872880f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3edb03651e957080e4036b4238adb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111ba373753eb34b20d06a2e8a403a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbccc164db435fd6083ae4e13fbd04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c21be19696ee33e51402adfd59d0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039f53b341c60e39167b106edcb93a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79a8a7581785d5a1fb1ad1888581a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e44fef9da769ea44ab9d91cebf4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f51d20375297f4144620fba3508d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65382bac6b4b1db55b90778b3bf8de1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffcc928bf40ff598296af1ac57de0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ec150391854a1e71e35a5e46836a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d0468ddc009560ebbf4321beb79e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19ec779ff3192697a5b4b6f543d0fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9359632ae61af10f91331dd52ca12a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753853b2a7f9b71530e53ced585e1c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a5cca39c7fc21d8af80ab18f1e649328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7846ea0bf39daac746a444b9a6677329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db85ab8c8356ddccba0a306c32a3916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf767ce7a235af92f34a3f5334c5b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986835229ab3ca16686dde6cc9ef815f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71db021a580c293e0ceee330b8395b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1950d2b764cd17ac2e9b7d84ffe85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af171977addc5bcb1366e3af666aa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171a4abca7d18cf60cbf7b048883ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35b55138b293d2aff2ea882a0dc3ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49711edbc6bd24cd4f717820a6807510338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b570f2367d19be619c7fc16aa07a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50d0d62ae3022f249d12a02d5cbf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787408c654c1c0474fb67a174d3cf8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d85de9d5674c42e3239c5d0fb9e15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb94a546e39ee1d2247e1bebef5361343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fc90e7d1d97a5a453cd108af42b8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbfde9599b0dac79c1f1473cec7d0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d1b1ff55b18c30107d54fa93e7f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce06e5fdb21062abe8cf27eca7248347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4979812385992e77a94c5d1b1374b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a7494f55e71ae215c05e40035faf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f19bfe13e7f6823bd586cf05f27cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc25d7c91574460b7b0444e9f4e47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9991c8bad999023abd14107770832352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ea598f5ff9cc65227a74d8e74c4fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb965e9bc55baa8678854196b7d4ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc75b1f47b9d72edd92a95bb1d806355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e026d1d46973e1c3d767b2862c391356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456b9c9ecdbf4a6287e3544a2abac6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d6c40966d2b52ee14f348911855c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ae8538e4dc213696fb8fc925425c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066d9439950bf96cf5a1b56526f780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9308ae56399418ccdb81162560f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9d6fbb40d4ba4400578016179fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e762b2104d2ac0d98393ec55357b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a7fa1543fc79c23cb5b0ace9eda0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc509670a5303108d0d143a9a5fef3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09100c6c022ffa608dd46879440e9095366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5c4166b59a225009e426eb5d99af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19cc5d7a2fe5b4d4513418ebb3895368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e8b53f35c98515759e3e1f415550c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a6d25daed740cb3943653014ef1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e1f9e343ba8774a66676ef271852371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af8c4dfc02679583a91eea2cd0eae7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f910dacd8ff131ab642b341cc591373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61b69dce8a77de72e160a0fb5354df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb44ea4880a838d8c94bedb7cb0f6c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494590be388ea044c3525385416bb04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f3d3390aff29cb81dfc1633f73b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04450ac903af7f16a8d5b1af6f16cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece96bd28e37a40db826249d26c81f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60fbd9369eda63de24f79e0a111c44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb4e71fa035ef392fad56be0e3af7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b38821305bee5f4a70130412810ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766b032fbece66e00110ac81b2b2d48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24006edcfc74f6d1a828557cac0704ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a710451ffcf76848294219f4fff68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b9e3bdc6bd4da7772766e8c68a630386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6225bc05d58944bd06580d1bc43da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992fb04b83146df472e63b79a86262d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3976b6f63c42d3179a13a4fbef34147389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08bc4384c6eb11141de08ba5783b59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02da95be77ba3b7509094a9416708391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fdccbc7d46d915042869f4f035a24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c959ab5289bee713d8179cbdff96c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e4c6ded44f85de13ddc0b1711bd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29f23df109257010cbf98de6bb728395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a09a4e94c1b3bb3e2ed804e5f978396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0333c6fb17569ee089c3d795deeee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d8e60fb3e410e6aa8d32582f04c0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e2a12fb605c1904a411eb98355cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3f8b1751df07c5024175b0dcd602400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c70eaf0f3911cae640dcb7020f4bfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466436864814a997decab80fff789c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313f439435fdfec058d83580faa211403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf14d5021121c412aaad0163717c53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd61eda0004cbd53d4d619b286dc4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996d2b601ab8fe326ca5be5555fbfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f627daa2026ea2bc50139e3439ae0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1794b29594e361731ac93d2e0556b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e52cf356723266cfe2729e86d85cbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050ee5a8bfe3eb600e460648e0b1d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94431ddc29823af9ce2b88df2243ccc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7cd73ed9c1195cac67aa06a08b74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0da0c17871ecb5d110abc59665ba2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966440e4fa123bf36b99ecf7e4179f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c0b29141ae683c49049ac6024886415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00e4e49e135cb26ab2750c270d4f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607ee689a53a1d76b5322215768d10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b07901cc08d8e77908c1285132e6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1fe432ef2d1c1330a02e9b9c989ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834473a1a86f1f6e5e77bfe7f4f21c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad5335728c054afe01c68550878d40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce00de095a3be8d0c2afc71535086d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b08af0c3e56cc67dd1717b9f8b34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb22bf34712a75a841bf6a4cc040f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742be85553b0a30fd585a92b02c026425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901e05f2e9376b76bb2f96bac6bd64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369338a9f44497bde9b1da3c016c9422427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d0be3ff1a3876f33a11462b9d2ce4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02568b2cd6c040de9d1f3b52e70410b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e194cc547e1848381f5e3770c836e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d099ba0a50dba8ace5352434aae7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec069ac2376432833a8a0153d2bf449432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55f4692d7e5ee51fcd7a320c29069433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb516e07439699649c8c8d48af60a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc53d3a5172de0b2c1fddf2e267a02d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69877564b222467b107e441db5cacf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dc168ab080bcbebb3f3f2aca054c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc08261064b8993d667ecffeeba8e37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039bf9b0917d6fb90b8937a06c89f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be494df863629e2ff5e84768c3dd761440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c654ba1d211a82e35bee14015003092441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5288faa9eb0ff3c7d901223eab7ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb79774c176ed6be64d25d67fcb078443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa803cee8f9e8c57a0bdb2f91d409444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103dfef712843339bdfe3539bfaaae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5be85a218d70f0f4d4e3cce84ebc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d051ef41e2ff8107a6eb04dc9729447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9a7f4cfa3bc29313c913e99fbd18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a60df676db19f86f22babbdba4dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ddc574f866e88174f209a4f19da4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21156221f26e62a488291f7253596451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22ab06b267d69c718722bcb8ec2b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddad623027b20a5a6ed1ee8aa71435453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3507a1ddaf13232d4cc55907879524454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a81d80e8796816ec5f7d62b9bbae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11539c6ca5072fc3f301baa087f3ec09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffc94e15ec6ab3d517b0982f9fd350457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef080162618ac24dcfda028e2fd925458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875183c1d623df12c19aa7489d47a36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9bab18237e343b51f972d35cab5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f809bbb358a793863fedee9623657b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a0e8a3095ac6e21f3f4d1af9fc5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec566cee15a2df45402933913c8236463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a38f6a475eb06b50644ad1bcf420464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b70867c545fb1cbdc4c4ed145b6c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034200303c5bf25d5a0c1f7eebed7c2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21cb228c281856de07d2dafb459674467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2554735ecc736e1414c1f5d76773468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8b4c76b4d424132e1f14f7f5f382469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a254a03f830b71ee4415637c1479470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49749b30137bee917ec6d48cd7659471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d33bcc7c8c384bf0f78624d77e918f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c72907c8aedb7944ea9ba15bbe93c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6814ea1a34aac3fb53e25151c41ab7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe0025b939cbc02bd5b7d21229ced475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00457cfdff54585c0d081313c4efe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b4762ed2c4343f6c6cfeba83d7aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d91dff2c2f2d03399542337ab166478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decca6b004b11ea5e8d861f56bc4e9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232832b3aa4b0a5fd24d21425e68a1b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45945af16692fd7fb643cd012b082481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1373fa5dffb070113c81139c77341a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e591a0a09f3554cc8ad9f87aae4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1dac669c0d138e9d7c1691896eecf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29c37c61c153b7b22914bea33c0ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5690b7b87aab9164c850d2686ae852486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5324056b278065dfa968211488ef1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ec46935578d519a6a346ec8606e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b544fa74bacd8474c99b7da8ed7488489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049027436cb7c4f8ec4bb45b82581a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e385697b035c6f88bee36b522e621e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341716dfdc81e53092a62638b0b1f79c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ff2eaee95a5f4f2f3593ad296ac4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9ee372d41927c3090638209598eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bed983a7ce019c6e1b10a86309282495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409839416ab4382eaa362fb138c8a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c11f2594926d0a2076838c7e636cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978da963bd2ceb1fb693718ff3c1178498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328151ebcf58b4617c4ca24cf7b7a58e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210df35cc7e3ed486d81677c4d19767b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d6ce3481babcd608f499d6d13e20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e459afd988da12128afb15dcdae1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7462f6dd6c1b1fefcdf728d9ad134e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85202a0da8240d50a07f6201f21008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be83daed3a226e57d5acabbf1418cba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edac91e33e370c3df3539d283f3605d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a948568d50228e8597a31d89bfe6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ff55a0f36be524b8afc864db7d2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97a53dded73a077dd4204ca72f06c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d05c6b6eb862a9a7b4c2cb93907697510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72b35856c585d21456a41cd5a09a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca552484ad128aef793a39e32c35b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a78397b84081c48f51616b3ae3900513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f16465b20cd5507911cb8376a9da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad507906d0063a09066d481cd731584b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fb7dcce6dc2d541115ebecd060e1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4a170cdd10f724f67b1d52a27bcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e9ecf7bd9053d47089a61a73f2c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647d7cd592da24566fcea661d98cdb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c8fffb4304ef51ce6af1b3d81fbaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c9eee115e2f3cd86f065ddbff136521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3c4a639b6a54652a29bf77ae8278522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d268afb6959bd5942c8f22a677f212523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ce60e978c755154378836409dbacc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b40d516b2f49492adf81a6f5e63da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc7372903a69c9f9c6ef8e3fc2c79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05e92fbdf0924e93e1e645f3a3024527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ce57a4ff326cfaf3504f77574782528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba8197d72022623e85f2bf7840da61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38776b4ef48b6266f6016aad95a29006530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728009af30cdc6e17778d3b04c6349531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771d5b00c1007baf582c1afb6cf7f5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8039b9d2b0458d25d809192442f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838a85f22108ca59a0993d379bfc41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128a000d6e5c125228bae4f14c7936535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c08f1f17a7b66ab950fbdfb75519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7edbde50a05a1dcc7e81b81d47c14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbe65a5438f2c35ed7073b85098a1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d314fd01f51bd079b9e2f55050d81c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e821c6539d9180992df06360202604540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e444a43bb2d6a609cb1f2f17cd187e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3fb7b28c924ca2844a9bb892b9ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded744697688fd9544ef3dc9c3acfd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988a7a97278c231a7c17a04340ea48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a45ca1206346b936e70256215e3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98aa4a58ec426a6322c99b8ff91cf7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2703f5b229513210756b3c69e26c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65413039b126756048bb3830b433a83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d52c2cb12d28bdcb6d9072169187549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc13389d239844057fb188e9d90036550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b154179b52fa4fe3fbb41596d38f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22826a42c0aae711cbcdcaf121a041c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6dcd82a87ba605c4e31ff8783d9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174ae461f4ee7853b29fde19a52d5fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6208e53b123495bb54d8cba9216c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb052147138010646f0c8d85f5ee530556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29bb71983f6520274bc2c1e76c3054557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc978dd300e1b599c6383b244f06b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51960718a4cbd54b52b3cf751ed1d51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b44074810ceb46d99ba3fa917e50ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a542b3ce0492c8d049ef9c4e868f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bed9bc37281e0754543143b140dd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7685bb04821a7c692cde1208c51672563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7518e0a257d46f8ac87c27d23a4d97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd47a469cf3eda8869272a2ecf6c1b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb783987075b8810d7a0704b31fce9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705a5caa71cc2cecc890a53f505188567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89845990333792990a05f23c1b3aec73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920db30027361ab669449b262e0a6f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cbda71e62cabf168b48b0f39223c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87917e3277ece93d5dd0f6aa9daf0dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5538252bb18b9d823e55bbec3ca13b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b4ec16393ebd440b635b827c880e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8eeffecf74d6a14658c0242bfaaa4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c695faa572740faea43c0e4bf82fa2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c465fbd4517c93069e5949ec5655e3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26cea19fd4c567376a5326dde9d7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b214579cf71a297c71f08182bc286578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3e60e365e44318f154a7ea2c2bc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f596b524cf5805cb345450790aa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bdbafeee034d5bb5a6ed8566ba81f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79442e2b2142dd600c326a8fd785d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eca26a2f942d4d2651035d779f9dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e97e7a63837e55c9931b89338784d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945647a97a00780652dbfafd5923d7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4edccd5172f7cb6cb20bf143dc4f4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd0e0bc445c0d6ad9012ba8e50d73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fe574ebd737cfc3aadc0a34a0ab3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1741025d6d50141df0e0e60919cb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686521cd3785fb91e9c5147969ee5d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf59a13498c2af60afd3597841ce87f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ab4bd488ab7a07f0c9041f14fe91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adbaa1cdfa9fd79b6bc537d26a1cde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7482c5a80f6c5280991acb4c53e06d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b9c31f72000f6d8d6991b4c7aa403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da37b81f1320c418fdb41e0f220814596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e5716f3f0162f5b7e20ae9a14cf65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da31974f01dc67f330a44c1a51b31f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9f96ae92f83b64090f37959a33bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aab5e6aad23fcf93ae20ad18cfc72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826cd373b716697ab76ae742e789a6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2ea95c25fdf815ab1027a2fb98b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318874d567919981fe49342239ddcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31459bd0d9f08b7f0eb267d298117604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ace96060be4ca2fef2f6a85721c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491ddc34f59a8c9759435d3a270d67a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598aa36b8647a30675fd70c2495ea38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cfc7ab4c32fe0c2b1e8363abaeb5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6dd62577747a9fc3b08e9ebd4d1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d9fb32fd9b4ccd444d3e3a5aa442610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79e4b6d73e9efc9f8e4cf017daaa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a31235b8a36f2eb80f572547a111612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbb562b66a43c3841fa4852d6306b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb92d07e93d4cd9db84fec76c462ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c1d436ac69577fb471b1129352e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a2169f2a895dacdddd69fde8eda4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aee6d9ae969ff3d00c7f35980a9b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb930fe123f0252f928b6e563cc2af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d7783438d99a94d449480bad60b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2fae17aaa2195bb8c47171d3d58e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661def4683826513f647646e9a5597ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d24a475553331db370cb685584c64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf02a2f8caebfbd332c48be957908d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed867f40dd6bdfbd1c107820d7677a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1ed44149a83bf7f46ddfee2c2d83a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be627841726c9c7fc300fd6d98f48a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58501873f83dc0fc4f9a9e04800ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc783b8789092f88984e167e832fddbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a26d734ef12a7f303060c4907761ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86c67a77506fb3f7a944b0527db0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58810de230be3f368d77c5bd6393aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dbeccf3a064c62e352ca221d0fed6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3426be090651b527b452da6dbffb26b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4fe39f85e13cef83557f7d8636b70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd24a9549c408e122348db89ab173a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d2a0aea024b1922b7dee570d004f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd75031369a449ac5945674f99ac561637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3111131a49adc6837c25670c97987a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9692a22c91df8c529c50e15faf9f9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8bc1b13b869a03f717f4de128dd43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082b4b01a22fab65aa66c1ba1a75f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37cbbdf60705e85487ba0e60392122642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb84f76d33074d4540c26602543c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df832c0b8f37185ec363dc4bb4591c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be501d3361b1e32336cea88c5cb756d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529651a046306a8e9ae59103695daf0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc12b7184deedbd7335b176b3c8d38c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feedbff2e87080898dc6fe9473d5a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d85f89770e407afa16759d2c88ac3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aa6f89b8f2649907b42e0f7c4f964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1c64444fb602195a5cf7bf4f0552651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb98655718476e97c117c610f15a5b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd781174580a9ecb3bd4c88d35f8baa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd760dc5cf720dd856564ab7bc1a771654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546faab4ab0e15a5f326b5b3f1286da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d4bae3e98dc7670e3ef92076a9d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d4c3669fe63661923956fdb5f4976657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5702d16ef2b2e614a5a930dd496143658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d276e597f98b1e6afc4cae49dfa431659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b98736ec3f5eeaa0f88d85abc8e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3f92a25b646c661fa2be5acc829db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc0804cf369921a95e8295ca9c725662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a115a1baa7ee049ef61f287f97f4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd826a0d71fab8caa59144761a331664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6566846de16c49f6328b3aa069b599665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829fa0cb157e0d535ad4d96eb06000f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571366bb4fc6c08a1a003f5502304719667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41edc4799197df6ce632487933975e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aafcb4028075db6cd58d8cc7c2818669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8712952e3f6e8af5e8dc4998455d5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c2556416c09c88d5b5163111401c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd339b122413ba94a104e184682338672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2801baa10f7760139eb157904d977b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9087cc76e773da2c6d27f75188a55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4a0cb41869de84089bc4c70ec0ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dde4b17f0d98d502d45ff66f0b5bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafad1a297a090748c0df75f9f4abb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d44e0b7fbd1c529ea3846e32e20f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a307d08406ea6f797df34b5636d0c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb283b26741ef6b8fd6a24af1e169680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e8433d54b6a3ceee7a8fc6e52bc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6823e1d3df2d2f33553e716b483f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fbe52400296abf5aaedeb0efe6f1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d40eb94d6491adfb169c15aa2498e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cbe013929c8eca20c83e4f70518e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99f4abe7204f59218fe317b69ec22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1cf495f4eb1d0618b2652d009311687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaf9b32eb5205db8a0ece70a8982ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666ffd72a6453e88661426a46c3705689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741cb8d06ab200e3256c980f73c0536690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacadb7eacc8ad031e6c57c2ec898116691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb9e5af114ee3dd073faf6cc2d63c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563479d49b737f1c3044c682dacd845693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce553352533ff102f9c2daa4f8e9483694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75e95b07ada71760a6fb7a769e298d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa06090bf48d7e3e529ab0beae3d0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06818e26870f455135dfc3dabbe20a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8188cffb5dc26d94c236799d7b421698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d45d42dbd61f94135395692d1e55d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9218330c7b626d8dc6bb8658593b92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96532e96065660425880b1eac777e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e7a17c3bf36a3dc8c0b796335abfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d25c2a2d3cfc785330d6a3e4a1190703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b878e937d5d5faefd290bd164dac8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c56a8f97d01075a756e78df1109d5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259120c29ee70af0d11c7ca9da9b3b5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984297c9cb84d17c65e40d857c08c80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4981b51897483211543c107e40c420708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf72f51d48edc43277ccb3c3ad6d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a3d0c7eb3c201a6011be39d47a4ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d967d342fa5ae206fcb5fccce6bb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a006428de6dab9564ea8489813cbd84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50019c03dd273d9c218f48f83035738713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1810ab653975344faa78282a698758714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16bd148362b6888b554657e015ccd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e1ae058493e6210d532eeb67f6eec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704d74282615a91931c02b138a13f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa0339facd44e052f39d56fa634d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f04116e0edfbb8b0ed3c897f8b2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d923f99e55d36f98535b16897d17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b036f8f9f91d6b218a3bbc81126ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa27e1311a9fe6138ea582266cb4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf73da801317028d7343884f49e2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d059106255f93c268b0c967d20e43f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0acb5efb89fa8046464b0a4a08b8e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad9857b57a34c54c7508248d9e8ae8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c233c465eddf4c5a6e5d5d66a576727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c5c6aeec118417811dc48ad29b994728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd1a2f64ad759fee405a64f16c01ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850701deb9943554d5e84f4e0f9313730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa793c76865a829696b7ba881e0501b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a519bdbfdce136fdafade14c7ce5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38edcb299352de61fa950fdfdac7b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4a4675503fa10ae24c652874a5e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343c2c2eca0713e81f0b0da67993a53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fffcc653193aa60d05d7ec1b26000736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ba121973dfaf3b2e7d40647c9770737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7545511b747c1281ae2931dc4ac902738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677c2ef928021f3d23d5ec51096fc2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed60b135bd72793d0d4da920db253740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1f0c3f95217b94b11d0941582f28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c42a1472681faf83cc3abadae156742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a19ab3f8008f5070f08e88916bf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aa4da68e3eb5ed711504fa284b959744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f42ff283943b961b8f7c7d46e9250745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546cb49e97fbc2d99f07e8513070846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a7924f7e98593f5e45322e6de613b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb9fc90a2d6189031aa64cb791bef3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17b947a50edfc1a75f0fb0b9cf5ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b490a5df3a3fa037a3aef463bf37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b858d9355fae673d1700fe016c58c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996afd938a5d73527b9d22f6483b7740752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59526f312b0652645fbc6f91d02d7626753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af57e77d5190fd79fcc67e0e641e1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7098cdd97e4077058b913e53346ae7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e35d226f41f0fe63a3678418c2cc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94913ace2f6ba17eee36f264842febc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85d98c301b3f2bd160703e6147970758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ad0c20ed46e3860e1d03fdc60354759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>