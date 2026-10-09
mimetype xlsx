--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b94e775ec6c92206fce8b40af65bb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd42b9214a2569a3d9a08616d471d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238767d714ad9e314779cd172c8a4d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf056327017d7df32c88399e82adb814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3810589abc299a4bc0c3cb34a7cc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea093882e96890bc91b8f868088376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319d7d46bb93fb62d7536eeac6666e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994cdee96efb2cd5f8b7f46830594c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f95d9f14098d9da7a5dcf91e386279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e83e954d5087546e5b84a44f7f8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7e8f0dbbd1be2485dd2830f31675011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d960aef05e198511bcd7b3e2fe83912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7594154f94c2ed87e62d5d310dbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9128e87f1670bf813d5ab81da0be9b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ca3cb124c70882b40078610b0efb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952086f7f06547b9e38ce76341973ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe28f75cc193947df883c273669c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a60e857a09c5ada615424624dce6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab93e0e6ee7091963cbeaa331dc81619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80203d8d031af0be23849b06242b39fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc46154f22de776ae9ddf7f9fed8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c4147a976b1aa302b0bdf06b2469522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def7323d6b0a132c73adcd42c4590823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b8cfabcf5eec09c93c8c2eec793424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae48ea92b8efdf4e431dc2c3bac9c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec7fed87f8b87d433c12a65ffa185526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936180bd1988f4ab199bcefa9a20614e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bc178846dfba6479e68e070e701ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd64cd5508d0a4ec4cb78abb27ab4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dcc66a04d087a782ceaf1715c45cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491feb2b61764dc157e1983f69e9a0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28389f7ceef1a387bef61c1a45c87d1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5088a9f3dd9d7ad6e9fc82948061133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1bf7648451ea50fb8d056f05daa9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39477b5666b1bf50a90909fc3afd5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248821e506c2e97888763d47179948a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20240e2a0f158348c8f9b98779a0e9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee706c2146dfcf2133806f0a40d7a1c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163311ccf7ed3017596a4aa613863039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9077b1ab3b2f008f4356d2bd7551ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750381fd106ed8ca4d056279ce0969c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1817137a57f22fe36780361c59c4b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d269d9d5eb46eea5485e7c9d9af93243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfb22ded589cc2a78c48f1768ca2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b2a782091bdcf516f4ce03d6ac8c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19428efade4c325f8da88090c603c2e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c06bffceae1c99b9a5640d7b9cda647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b251e21dacbb43a5dfebb212757b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095221694fc8b557d3e1ee5df92f16249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b45d0cb59e01690b55e3d1f96e6a6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea33c50632cee9008e404dcdd5abd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ceb4a9b9a759ae2add957402f6dd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba2d8d7459a16195c0b107684c62653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7060db4e31319885e3a82330a8817b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6ef565982c433fee4c4dbaaf3b3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818278e59910096ec296a5ea86ae604f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280782e45f69dc91d506c0b7ae4fd5a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ca196289330056b6522d2fa606dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae135ad102df8516587ac2468a692e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47944623762efaf239bf6799560d78860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224eddc0814ec390e46b3fb1489287e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116fd1c4bd173f968b5e5290104c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f406af4abfa037ba4e0d06bfd3498f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443cc58dd53ff2f3b9499dfb31a073c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a0ff9038fbf8e218da12d9e48d5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25921a6f933efde8a6e834c0ad3283b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44cdfad1af49aee9ea454ae9a5c2f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dca1ff4253d33fd7e6d4dd38dc3c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ce7547705523091320d61cede1fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1064d16310c4d876eae78fe0f0eb07a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d284cd1e87f124097110d5f25c97a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a136af041eaa95330e4acf917dbe2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6153a80adedb2e451841c70b470a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b196f651e0f5f40ccddf1b365ee7ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a90dd2acbdec0a672f1c26d59f7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905683e456043500e80044ab3f3a9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86415c13e7ad7cb143e99df5fe844477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192333996146079a7a663e75c8722e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd27d7c046e105449c5acd9dc780c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51092be139ed68fc99ca7670c801d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404f93f03f701e0874a5278f39a5eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b1edc6d26ee9748ba36a99398d81f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b47529cabe590988087b55cf2648b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740beaffbc95d3f28637b2fdcb7e6cf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e053d84c2d3a6e0759d90e6594c4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33ad12a513468a8a217cad0510cb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2b9615ab08779804abadcc2ed260387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a794c35b6e43b05647433deb9814efc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081485c59b035cd30cb8e91d1cca7d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414403e2cbcb88aeb83b9ca51f4dde3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4b80a3194413f011232ff3555707b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da70b33e8508dbe81577d4b26235e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda313ff4f181704fac8b4e1cd106f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aa24c4c7708007aac1343f56a772894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca2570f033be6ed4a8128c1c1c094395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19460343089fbf1143ee7680977e6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87248c07695d362b263f7737e678e63597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134cfd77258cfcf0f4ad6f0eea5081e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53fe21e3968ebdce0748885b6953399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48708798ecd1e7bf71651d5b76428d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d66b8b78168d77af39bf01a1841c59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768fc566c615be47c2deb74b9588b4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd371a0017a81383fce3ba1107dd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d5e8ac2e913d9c2456fdf1c44299104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5c7acfd81ad8c09b849233fa8a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da15f435bcc8063d84cc906c65cc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df039f18b90142575a9300eb769fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610447dac111c9d6ccf06a091930e6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd02532abed0a4f16b8f6da844c9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7c46c13fd4eeacc3ab932a4adec3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcd8909f554f257cd21df8b4f0ef5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a90f45006f3210f68036bb751491a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466dd1c4abf807265a140e2749f5028113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee57210392d77d15aae226fbcfa4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a62824413e32b7ac06edb41d2fd88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7b4aabb4b9926be6afab05f7b0b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e66ada7ae97b1bec878aecd83220117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abac26774fc0ab145f0447993c2c585118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233f5f2d16a0554dd918f9b46df69ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352c7e8d2178ac0db495e5391ca207120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d7f2b31f88e5396fc4f3fb53e4bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8458049164950629f4753e84e1610122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f133c007454744de60177d57273d970123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e9ab571f0807a0e3d29e3dc90efe2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381cc7e15f1b26bb1b83f2e2ec6306125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf7d3732c84b11bf21f48285481fcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c881ee77549c06b36e8eaffc7510127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc48129bd5bd190a971547c331ac996128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6813d4fa584d9b060228d6a6571d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe888431cff51f1376a1338dfb497d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b319501b0872c0408210c07955139dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654915a546496bd651fb64675849e60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ba45f6198b924968549b27337bae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bcb2bbc6b4cff4c22e4323e0e143c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca2a02c765cfaefe16c0af9ada2327135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be95f9035711c0d28e7b25022b1f8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc13531895e7f285317c221467d1ccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e0ad8dabd186aba4944b5aad9e68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa852d460da71277e1b1bee9065869b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327ca7bb3c7c38c8c59d17f87d09bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e135993e03f0a4362fdadf253cda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54f050feba3f4060ba9d8937e2d3da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757cb75497c17b23bca99d519d5cb4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47d09207dad895b96d8eb1e55b4fa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e99ae183518241d54b9f4a39cd70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ac4b30ec96152a13ce5566b5fbaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f199338a88b242f7091e3e6981a292147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9653702d6d8fdb9576174058c9db8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b309d63e2f2e49920969aa8a58ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2deb563ddf0e3341a174c3c23aedcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ce131391220dd00d15ae3f2ad8d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b927760f919ea23222f767cd26daa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d11185077056d513dde245ee7c780d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ba87e7d99a34024e391af2855ecda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456dcac2ab4f7880f60dd0af6559257155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c9fd4508906b98d56c91624baa42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaeece3d948a6ddecb73af93ad3db3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab53be29f3e0ee4a6110436d74dce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901909277201f69b4df6b5c492ac7b3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d1b5ded872cde7c594e78098eb074160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5563070c5e5ae5ef32bf6b8fa1f1b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8916842e70f5127a951c304dd3e705b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeb278f07e2a301dcf4c52d64a4131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa955b81692871e980ee7eae60a5036d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85236889482800fa9b8115fb1358b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ebbf8549f750e49550e3191d11e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad112626322ce3f3540fc2a4ccf4867c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc858590bf44dac5496486116bc3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4e203fd6afeb816733c8b97d435b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300117ff9c925044076f7050e287b8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175898bee71b7bef9adce78a825dc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d442de0ab5ac02b62cd7621542ec6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a73680796cfa35bcd62a32821596f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9f1832f2c2953b14ff9a00c9250b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e03201948cc159e2ce7a1b970e00e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1336fb505a76776ec699eb30d3fb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5124e37f8ddd240fda2d8e5a28880177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bde65f634af2de07d6618feb34f91f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa4ba973c0ca93ffa4172c4ca22d33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704623f29b8b49f5f0b96ca8d5ff4d6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f34c1e2dd322a97230f6f7284130181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4873360a89f9ffded3e7ba44b092f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968305e0255c9512b4f0e6e0160d09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6449c1917fbe904496992f17548e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34790360684c5143a59a24ad37292918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4ff1452836ee470b4ab6d43e54d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05890b958c16835871fbe01c92b364c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24512bad31f2a4321ecc701ff317eec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d411619ee0b0fdbc0f2761c478aba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addbd950130b13ee82e2040021bf63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d13b707eed1708116c385873f552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c7d5978545e716911b418a759e61e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837073497810d5cdbaae3267e564b682193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7afc3a50d3ad5a08f3cc96ac0b2be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7df3f63e9296c31033c07c45931c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb39c6d02ebf47109131e2badcbb3c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd023b4a82a37af1fe1c28f07623ed87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a8845f306b40b88d6663ea5ad88d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb999551929db535e65e23b345e7006199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f45760e6354af4a97e873ff9ef78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c98ae99ae7241c5d2039b656fbc081201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355b881e6e6e8733eeed894b3109c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000f7a1d3717f43c223747d64b2561203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62208a630cad0732adb198823a8aea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4d407780026565777e50dd2be2295205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2ef957f50ca401524d1d7ce9492b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b26d597f450668d2ae4cafb9f458207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622407ca9ac663daebe39e14f9a2c07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799ccdf8cf6ee384df34b92f7f5b0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f511614e769505c710da4309611257210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3768619d3fb963f53ef7ccbc4e471d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4160552dd203cd7059df4516686218212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41a4d445fb376dc0c25179a11a7ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8bba3220b1a27cf84a5bdcf4c9e42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216304032c730177c4cee8151fbffdf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b39e698d2390ca37b4c768af379a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6423b652a890f5f96bcfb1f63bfcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7153bdd82b083fde33e848dddab7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978ae85bf7a79a82ce40f6cf0467923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ac5ca4f373c041d6081d90b34374220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd3798d4d3dbef75b636cb50ceedd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90203c86526d90d96bbe61ef6f2a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6784575546863cb854d7a530c785b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256639ab067023238b8facf04a8a378224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5c93faf3f637282208312052bcd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d981db7fdcdd71f94ef3b22b456ed1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275239b70057c80e6bbca1d13b8ac9ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f3044d8b611f95e26af6daaccc82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273cf610ec8be68947aacd88d2b10ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5fc0db4247d435284837ffbce26e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811b278364dd84e19bd44e65e66ffa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cba916f63516a2fc3345cebfea6187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14bb8bcc7a183deb7495d0b2b504af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bebb395dba92364896f4b5b086d30e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169812c48f8a0300b9ae2f84720cc070235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551f3a91e5de3c9e11b621201f70d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0c429d04934895d427e52c6fc17a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0920ec6d560cc546285dd5298695f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99b36b5aa08ad45960acd11e2e9eac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401557ce398ce233a307728d0692ae22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0300aa8f41b1b4164a0780ff729cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe59c6ef4d6d863d088f7bd35b7b815242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd60d359ce67e404eade878ba5ac78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67035e113e9db56a941b903537f52449244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc308ad9714c36529bd8bc2d8046e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819bbe64a36266bb1e94913e96c7576246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d02517c6d4ac16cee121ab5c666ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff116c386f4aeee7e6369de0ce5da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b759ca1c6d9003037e49060ccf0ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ddd7f5cd463575a5c17a8bb4ffee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4707d280696907680c861b199870c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2affa3a8fe0df9979f4da36fe3275252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e1d000196f4da19aa8f35877d5fdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb8dfc47dcb44640ca7b5e31f6a9da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19563ac260d24be8756daa7d2e3ca2c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf46fb27c46849877df2c3dd85e49f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ce83bd6cd573be0f6fa9a344faf87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b3775c1be9d6885398e10fea171b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711082355260e750406bd0eb0bc3b4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f32833ef4e5d21621473f2c033aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e59fba1560c01070e71307e2c687261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259921530d22de47873642d6b8acc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62378c9450de0ffd3c852ef0a967ab9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc663e8b0cc5b1307b007dcf696fe1af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19385fdda0811b8d0f45d769d7b4724c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20793b87733276e56c7bef882d73c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f51ab36ce013a5c993dfc98d0945267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02400a741052e81a775707706f85fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd6098c8cdc53cee51ae7a516cff9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4585f2ab4fd43b2877f63d8057bb6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dfadf25929214db3f3cc440373772271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351acc7011a3ab20a9dad968bd3730272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdf33e5289bd87c434af0f3445e6db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b680190cb3cf703738490b65a93bb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f443bebbbfc879e3c9254d455dea55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a6f40a5b0a905ee85f041df38bad4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd32f9c6bd41af56cf76193e225350277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5029e35ea239198fd21441aee1fa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4e9854a982ffe514596e642f68f89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7354518ffa8954fda61b91c26abf73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb397c0f5b6fb475e939ad27173536281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946fe0a9805b4b05184eaedfde25c9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4a989557ada38d4cfb1192fdee5ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab958890a700c171bc17f72637d43a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37927738c046ee317cd44ec2255e70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ca5148489380ad0df89dd3785076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e79e5076d1e3cc574ec8d4acfd7aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbdaf749d6da6e861b5a8aeff9203d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2668dbbb47057be199ca0c7cbe2a50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e941fd4ba6d8a271421075328244290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e45d5008f3b9723f35b9575604b2c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226507f5d40edcebe39f284e939b221e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59147054a146b797f609ee654746b227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d99c7cb8ff0546aff355c47e749e07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de234cef201686b53b98ead3921f47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9b6080f12bf85b73be728468f7bf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c736b2a5e0e2681f1b6dfac972a13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a840f1b168f3682fe41320636c7f2e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269015bd67fc6055045e12efd044f6f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b335b79f7376a06ee58c7a05f1e7c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf7d297414ecda0159e5e081a0a94b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c4ba74710313ad279fdd93649b0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674cb5227e4e3c560b47984d34369e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f74deef3bcc645e18ad7f571e5b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b720648c742a35dc9a154d51130b564305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38a761c6b9597c07fb5673e178d05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b6600711c677ff70645117fffc26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cce17a1eddec754d468eb56a62b79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478d4144db0796832a04dcb40496ecd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc9efd060a16b15142b468036086bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dc7a16cfd1c45e8a8bac64355a99e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307457d34a28987626d00d35b297683312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1086c3f7249e4e4e4080b3dcd20aaae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510969720f7e4fc9f6f5abe34cc43c87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca58d460e24375e6068f35c2280c0b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94b0761760fa60fb0d8b58a9b6132d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10b853105474b7da35382744c5b5ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e018f37279a2d857b702362bb3d2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec80be2c492b65cc69dbb04b7b1fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bddac89c2bf317cc3a9061d0210236320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f4876e891cf498578916a0f06bc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44126409a55044505b17e31fd6dea04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b62d970d311244b7a3da69e3468b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374bf45e80f4688afaaefe072f26fbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ab9cc06d13047875428f20f68f19a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4ebcce2fb84bc6cc049a0fd6d647326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66e717d90de3f23c314b0c6b5e5822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6ee090a9c2546d3003666aeba116328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465bca6cfd96acc4a0440c39d9e4ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a01f61628a565de19e4c89f0058c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2491e53b6f562056610697fbe739ae8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7cdad3c3ccb5090111dcb0753a9cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131401a5c603370bf19df4f4fbb243333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b5ba42055b8b6b4fc68d2d3a44fed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b639c0158151a6cfe83c583f19220e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af62d2fa171ba0b98222728a6e887336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517cf241b5b660680ddd0aca9a2767337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eed21160dc56a3a6248b37cf601ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f833e489538768f92a98c0ed0a5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4b2e3e206d7ed6820af621c87d23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9087276e3c4f9b2789482fe7ac3a493341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf287b5e636a586025bbf9958bedb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92f511dd29db24269fe7e26aa916a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06a8725b62b37b308535d2181c416344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6767903d40f3dfc19a57e9a0e16a2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91bcbbb7ec3e110be33747d3dc850a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03477cb0920ff6765c042318b1109a50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd545d7f453ace6db4f399892cbdd8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563eeea121f9b1986fa8892def08a75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083ba277875705d74b048d2a36c9cf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da47784f0c280d41d9ca7e3515ce83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279461de8e24e787003001b2493adf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7c76c13cfee0194913438664ba9b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a92e9146f6ff56f2ebcf53c40389e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b44b00e6241faeef399493330d5828355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aae28e8fde504e613b171ee6d3128356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a6d21ff0fa83aaa8ecf21e9043f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33099a8c9e79eef2c3b231308815ccd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be7b05e0724bf10903bbf812a453d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa4d9adb41956a20216118963497e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77647a49151e16cf4fea70cf0a327361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caccf39582499a2ed66391538ae6193362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72f2718ff9a1117d31c2a5d6ddab4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78c527972845bdbe5a5a6f0bf0320364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77abb51ca765e588a988142b6940308365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fdaa107314fb653558d458a9313a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c5dd78011ca04d006f9972852b1cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcbaa6261d2527b3d6834aea43734b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9db269c7b8be217b8ed6bdb5432df1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6400266daad1d89e52b27b3c154b2b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5baed345d2de6f11b05fbc530f6ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37c906e7511ee8e81b00e3890b918d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580df3a429a145f39613a756885b1cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55346b37dea9fa2ac21a515683c88d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493250b5d50f23701ae404926672e124375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645074eeef26038c30c921eb398c614376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9a57ce2f44528c1413e5299bd391377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3cef784ff681136d0f5cf39236e89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19165e2fe17b7410d92287d37b3cee9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d41abe66c12ed3bd40e9503ad68a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fabf8d0b24b868a005ea40da1a98eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91a420362504f2582e96e68991052382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7f471123dda6c33b134703a79350383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99631f3bb44bced5bc8a3aca1b5407e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7cee6c8f19dd75e24c561c66956a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbdb42c88738ea640588310c318652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ac61c8f3645bbbdf8c73a8c76e80e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea709c82edff8a64503f968eb5e74d02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a649ba17474295537224a739e629c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530959a47075a62d977fa1647c8ae397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308e77869f85795c03ff992968628bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c05ed7dd0f430b5595ba4668be928392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d89ffc06147156befeac03be4b81d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ad987d6367b603a3ab46bad79a57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b78972b94dbcacf2fd4d089c85b7d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796a4a4854bc76bef72ef5daa2f077396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bd9eb2455bd138e9ed6fa61a15663397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f73403528dc69bcfe8b611cffd7984398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9b7f2074a3fcfe2d31f4d500771e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9e2c5d0677f2f740d70394f25354400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ac82986a215adc7a11980e64baf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c843565e64841dbe149ab6e1ee1ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192b990d8d63cf213745ddb557c1ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c07f2939ebce7a2eb2e45144d2165404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc77cad4fc248ef77dac4c6ac743e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da06cd644357d78cce3d486ad9298406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5f017f72801e2abff7b524adad929407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc2499fefef42c8f264dc784d76d3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2fb0b55ce008c2c5a45741411318a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f30ef91406ef8682d9815e652310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd2d64a05f3ad7b3fe0265b60c777411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d493c44ee22ec7fcc747a750bd4437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48c9a577873d748dcd944d838a80f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c1770af5a0d84535c4520fd297a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14800e218b78e431df4daa09926537c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe180fb51c4b93cab0a664dc23ee175416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8fbc27640db968caea04f20e82fb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7ca5e2f0174676fb27084450a7e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff0a420887108b2f5dad329cdf813419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6c457165cf20f97eb674cc6dfd733420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ba2d574156de894b9978bab00b296421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d9c57f5ca39743ce886eb80948dda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639ad41d295eccce87208aaa9060856423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f696216d05bb9489d62811458821424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f12bb0efe038c5be169eaef93a517d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f437d9383f132ebd39e73f575bba9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99633ce86d853ae5c1f6080b182db0a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf65c51e318303ebb1a29b1d012fa9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ef469ab0ce2334d1e9bb73f9a5d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c7bf7cc8de2dc99ffb9b2c3f65c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6cba0526ad085a7ed1b8a11ab2bec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d26307061336c24ad635515ffec36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d4f3287df78f945ed7a24ae8bd21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1d4f043f9b0a6250b581daaed232434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a770fb85f22cad10b9ce6d75d769862435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd768a6db6cb6503d7887e16c95eaa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28433898d212d0667546fee3761d0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeefa4dd545a786ae50c9ed4b75847438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d45343a121085e2dc1fcc11bbece0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a864d56d5b5d530f1e01cac4b728440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7411889b65d98a32891dea3fe73801441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df2c51adbf2f0514ba2b7d7e96414442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb3520b9aa65bedc89f40aca0246f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a72f921b23a851233dc335aa3de3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c499a94d4a29b784b2bcc77df6dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb085dec78dc7d79acd8305e3c370446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d5951f43ee99f95814e1e85bfbcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff46b3e5dd10f00dd6f8ee50f15e1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4af7f712941b02803b686aed4ce8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d7adee1e4062c6801ba7a821bb87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4e123edc52b21c72883f857eb291451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f3755e5d3dfb366d1f54c7c0ad3f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299878695c752de1405e3829b39d2438453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eac637dc1ef7386ec66f217b167c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953c194d7bf7333695c174dc90b6ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24fdd480a347fc138fa61eaff6a30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed12d383d7950b59b785188ba2861d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c8e0d0dbbe1f56e2485c45e4f46d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a7353913a8332d27d4d3929982b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b4cc66a68d84421450d83b895b354460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eacab4d8a01b4cd9f1b2ecccb7a3d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecff5c8d1a73af7737bab8d72ae0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f9cca3526e616986052188830ff6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863214fa0a2dc3fe46a8c876684add76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a4128c163cbde181859810dc45ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566378c7e685156757546cff831b8fa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03593e82401b9aac30a0b6f5fb203b64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f591dc40938872ed35760b84d7ddfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281823720a598fd7f6b9e8d927e3afd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b7c0f9dbc0a2749cc33249807786470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407499780f6c9c47433109d744e9f8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0fb4a02b1172ccb16deefe94f916472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e79d58d13164374ca4f4e9d32c9f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c34913c245e3975f02eabfa8cb3ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238fc19f7d215cc67553d9b5fefd922475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a17d1e7554f89a65fb765e4b7962b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14bea6e479f8dc9fb13801a8924867477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138d0a18ee8dc7f713d94cf5a9ad995478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4cdf693d2d2a4a1553f85849d20be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa91e34b99295335e201b12d60f6f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124b77fef10a641517fcd7cae14c6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed2fd1bfe1be46fff87323b294ef8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb2b7f8b7e3c43180c77730527e0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733f80efbb82d91149c6ced027eb682484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833708fb139958fbc17cb4238e77d4b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb365b0371c164f1315d2ca8aeb7f0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bf32c906ef0eda680f77ee6c97fe8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2a7aec4c5c1443dad02cc29df033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1641d2bdd7d0fa7437199cc7f8c88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa0e55de84a190a93cfae48397d6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f8ba77dabf82a93977a9fdb6f861491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1048e76ec8fd9c16a76fe67915713492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164289a950b3c20985cdf7d03a5b84c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c14640e2bc4144ce1a9afe298044d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b38d12c0a5357e91eac87eed677c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ec22a36df514cebbb594a69b6515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9222d5591bddc6027badd93c73b16a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d98a29cd8e399a6223deb777167fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b00f6bd364a67715a25c0b871a25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeac1103d92b24937ed08f1ef10285500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c0b0bfe6e728b1798dfd5f035707501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73cef88ba57054f19061bd8a963b8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6acaf1a368ed847fe084738a0520fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dea0019ca5e68985cf90e614cd1b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dc86c64f291f9544a87efdb0aa45d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec77c012cbe778e728d7faf4a36b084506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1dcf0c6167bb391cb8698471be14c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f5f97687fc757cf25128fbd2421d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f766047d99cb20c442192afcb84b7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5049accacee7dae161931770f2ce6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7149f8ec3844fbbcabb7a43c2fc442511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2247124c88ce9ff1551466e7d795bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02a3694e19d97665b3aa8114d0e2ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb106117ee5785bcd7844fe4d3d666b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd627ef5839be39fed60ba8b8ada9d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d532be3b384edd3a1edc071faad160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66e284707b1c023e311e5e5f9696c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39bf9b8122f159952a5596bab443b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea68e263b8a9ba3d9dbee83036de02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1173b94911398b09b33519c109c47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128fb6719fc176b735f70143313495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8d512e90879c60dc2029e6365c9a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6954f04399a9d9e658a1fbdc4f6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c8dca98d0741fcdac986f49c7134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266011b7007fa7a21bae3c907fbc16fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74821c14b9e2892c33b32648e2cc402526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404dc0c7f6575867ccb99c38d4b5425527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326ebcd4027e3e995c6a052bc0a8e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4af3dce06b02ea81c37807bc7bdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79118a1a817a9374e0599204f312ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546f60367b3b8938c69ce6761bbe1b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a1ea69068d221fdf41fc594fc440532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6fc34d74978cafa3064bd3cb2bdaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50105e90a545345b7c399f835258d2b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f51ef1ade26b4a1b5fa529316a7dc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91a43b433db03045d472c6b8fb8451536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a45397175ec8510fe4d488cda512537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df117bd061256b190131b317c67154e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828986a98bcf14518c14d32e4c2884f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147dbe6098d85d685de33fce46fa855540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df597fc68dad36b04693dfec37f2f837541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552663b00c2c98e619eb2b6cf5a017542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b10cede296659f07c9baffe97469543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3e247ae41fe9ab6b10b70dfd5f9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3e62190fafa12db3557741c4d997545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913dc4a702d07a2225d97b054fe7ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c093763f1f7d3609f56b7d0d72d28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c67d459a06b2b272148359496fb9ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ee6609b07d581f91607b15e66fef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbbbbbff2fa5f6d62019aec1a6b4d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc053c49c42f938f88a77981fc7ed6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89563835c1ef22955cbe29f14ef3cc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f43fbf0d1969f8cbdc7c92705d3bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad90f0f2d851e9049ec8b3c407321554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295515c6fd0b1e376bf06f99e71e2e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a680406654d5dc051033954826114b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e62b668e647fc8f62c75c86db288b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ee2c56fc382c54962e43563b84cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f43b5b036d24168f876a50fc895bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9e9017b9a53f80022ae4bd176cb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad919c64ff8f2b37e8650681be7cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2fde0e7f994ea30d877e9036fadf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e789c2e8396197aa683367b28f879563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257daa7cfdbde440d382beb2a84c3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e475781c08397dfd5494840d1b44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274173a59baae863f6ffaac0b82a37b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0727053d33c849662997e379dab8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d214c6e46184e5e351acafc755d0d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b76026765da12f3c11aa8df85b0b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e5ca7d3c2d7cfdddabdb0c67b847e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa9b5a1b48d7a8604c8466ccd75d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7e6e57701f431e6e754651d8ffa4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e2a196fb1a4e1536eaa35a1fbeb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072418145a8e103a6333d7fcec6b7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b5433c68c7d3a8cf45835eebeaf90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7a638e586250e9e5350bb51cad95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795124b244c82f2e73fc0b1896e9522577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb772a18119ae096cbe57234e39c425578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257504e9d1a2aa3f47856a18b973f010579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c535d3a378543f2dc8416c6dc05a63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f25d99a29150dfc093d2898e3f8f6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff20927ea9b2d3d2d77d315750ab6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342290804fc9ead0b54513e3bc82e81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7536a2a6b45b3fd4cdecf2ba5bd1f86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404879bf2b0e0fe989a0025a6094d41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088a3ee22616500e9f7a3f7d8b893a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822bdb98ffeb1627ff6b816f1430150587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb478b47488f1c3b9b8d5da98962b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf6f717221b8db8a9b845003c19cec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffddcb8faa38f16f1bd50bf05d468c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c96d610d23d4ee4eadf6e4c35d983591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67e805e665df5c3ed4fd281b17e27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349431ec79b8869c38e9ab977d9e97db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a2999f0804b9c71a0c108063774c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540875b417110e9e417a5c6efaa2de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730aec0601b41be594900aa5efa59de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6fb36aac14240f4fe352dfb7da31d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25052022ff8485eb20efd16ceab3a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68c049792c18eb329af8b94faf8643599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee690f518d9892c4048d903077074600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d410f183a93cafe00169bc7933d260601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaf389d4972b901ace30ad8087fc20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde42673fbe72914bd9d66be1b8399ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8043172ed8a383bce39f5100af6f6d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2157f937b50f62c4e31222c80ae5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e96ce14e6646f78cda12a4969979e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f116852369eceb71a71ab0464a6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1043737e175c716b8ba54e84df628f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64ab267dbdbdc70859b65e5db6a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc5497cf07f51ee337b484abd4eba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624787d60e20322e4fa1b7178efc6a8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d10ac7babd7d26bc3f7a34138344612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e9d8ea156f9238b49a1238f2d215613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f5f0de62af5d6ba62af788f1b21d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490c52b82fc9f53196d604b0fb60c3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34f4e7c7dff0da919b56a4c7751299616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8a6bbe639892fcbd09702f03281d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa6e7026945268aec4a3c88ec8d808618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea7fde0298cb05f8a8705505e77f16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe054575c4f5ea124c23ca1ab969735620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7e40a65b3a8ecfc3827bbce020c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d323e4cf57d6311bee2271a5e1c08a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653143cb6297aa3b76326b963c20b21b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721058e322de22c59078c361244b877624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da393829253a60f293e3730d09d984b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11bd3e93fa89d593bacd0b38abe62d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13ebaa81b477f5444d1ee4f5f600f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ad20034893528573dbba104d73e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19026888897d31630d3d9b19f3fed4bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97280441393c69e02ddddb9f83a3c029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6dfaf9f9930051a4d259ae287443631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb2a8f6ca8d7e953120f2721ef7b7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3738cd5073c6c9cda2dfee4b59ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25710286aff8c618bc129dc8aef99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bb483eb0d1e26a37249c6aa188ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c963b70642839b777d82316e5b3ae5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800485f255b7e7c08f481ceeed83404637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5b2f5f14ff8b36f6a9ff547bcd8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd6769a8e6df710418536eec2b4781639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ed0c3e04fa75a196a4c556a135da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7285218b8346d70efd9ac42e47fa146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9617867ac27fbb77397f75d6ad1d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7745b8a1a267630aa482c2127bedb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98158264a7885393927e36e9919b5114644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622e7e422fcbdc47ce30effe530a2bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e737109ee4bf67fb6685aa103f98a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31987e2142a4648e47b5e23da5df8a8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b14a21078d4a4297f67ce715f6b36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c3480dd74d132522a01cab812d15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac63f2cbbb55cb919d626bd794514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0317cf03bc1c583532394d823e7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4f073a50013952504e97f466e461652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda2756b5d013a95f86b3a7662355e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d31fb9fb86b02e0eed6aba3a98b80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3580098d64fd1758c47fcc020204c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772ce4d8efa564cdf3445623ef53ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff372d2f5aaef5795946879e7edc12d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cbe497680af4a5a97fefac173fb46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d4a79a34202d9ad58b9d4b57c3ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc3964ddbf89320f284684df40663660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed2383d2f533dc75e9d1f0909821a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ee914a0fb4725dfe67fa44e25d7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1736c4e0cea02cff2eeab9cd29c78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8772419417ed31aa2597f362883ea33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66771f1bf65536d1862dcffcf31cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebdc3a5394f9d9e7174dae9d523886666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf916eae7f81a0fbe8ec18808f7ca73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d38058af63e315e4e2151986988b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153baf6e2380cf2454f5f98650edc6d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fb928ec358b91fe1c08dad34536b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587005db7bd5f88e13c86c19412186b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eadbdb7478a7e354c9f4400ad1820672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981051f7b09845f666e0e331f1722b1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3b487a7590e4b503739a0e756c38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccb884e8a04601c68c15d0360f76a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ad39acf08776ba0e2bb3ebe11b81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd1baf0297307f20031bc879ffc558677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae191f083613ae7dcfa7a7fc4ec1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481e587b3c4cdf89f8f551b8cf1342679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234be52d1e022d944ae2371ec9d47ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d39d3e3af8e7b641dd738003d07f90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde07ea828e0ff810a5f7d68bb48ad8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424aacd597c2c618ac0366b9e9bf71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab56ff17bc4af6eafe711664a0aaae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e63f66f4706662536a2095bebc30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7908f60c4d2718281fb21116016be9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc8bb5f90e8de99914ef7bfca81c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4cdbd296c14848be41dc302beada688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687450a5187014554318ce71f31f99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b960bed972e795777c4a7829e9d9119690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2947852223f27d3a246896b4f433ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e597cae983d862e3c70706d6658f32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12516bb4653af4a87f34d11654f5e9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf242d80682b842c2fc47b389a1c442694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c167265665b4bb8a32a3a95ed036280695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ca93d5f0d6b436db23cf006796bef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3fe3699bd32bae83b0bc06841dda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2aadbe802a33779e0bf42de7b11c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577812cd0d969936eb1c1d38a730fae5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc0015bbae0cf69fbd6de45e549d3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71293ae0798219f3bf1b37743490f6af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a11952cc2bdbb9276b3c44805e3708702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9886a3a18a09dbf1cf2188c496fa57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16209d1b22ea19cd381dcff5aca1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e3a91a3e5a205446ab7321e07766705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6be843e7c39262ef4f22133d9c37ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02536f1b205e95c97ac87f31d63805707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdef57b95b070c9e95c631bd3a0ec67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1ec0161d736928eb04c1141b10d99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96c1ab0971e755dcdfcc97354da2d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f4ead947e966e50a470ba9efd58c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0a54c1f801bac894c5ea6deeb804b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657ceea33e3fdc920d20c4df256fd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba0786708a21a5a52fd38f571ed171714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a77cede38d02b113b2184adc611b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaca0cee917242753b4d413890a580716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a99c5c669935487d83a53dd095557f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a863d0640ecb7f88d5fb9089866d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481e218e6eff3472e22e11b9e44be22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edee6699c76fd94b85b0fd84683a37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4200e0ba3e64a6b2efdada52fbe5b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1019bd889c28b5ed099cbcf7596393722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583c924c85f66fbc2feaffce33c63a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a74b70e9b9dcbe1369bacff30b984724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acde908dfef7f8357947e9de0967ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f628db420a00dfebd90542bbf1cd35f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db134076507172cb9e4970d171450727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652804e077e22a9ff0d92a0d115f0b49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9cabdef388e023c01c42575974190729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689666ff98652d1728fc3185a83b5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc02eb272ae7480a617349f801e9b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a80f9fb36d55cde3f510b397bbe1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25fa09b4b41191dcbf74f5a7d0cf5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236ac5622c833ba05e7d306725024c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7048ef4702144df453698b87d1c571f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50ef536b7cc29058baf4da63d1b8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115056395189b06d87858cf0b657c46a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c59f18255df97ea98bc71b6e5764738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd124c7a8ca1f58a1dc5e743c40d336739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d7f5ec439fb6d4b111dc1ce0d6cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9795043695d5eed921f73838660185a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbda762358ec003e976aede6dc738742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf5bb43e49fd3b87bd2277fc40010743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb54e6b75287c16467b2b512bc42f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc0b362ea4f3f711d2a5026fb8f2d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca0590857844211de4d2f55b8e5f22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea057740e5f6753450c8ae5fe652d6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488835497170060bd9d77d77f07a8553748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da000aeb3a9e0f2cb5cbf936288772749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137231edf513540aaafbed2e946a6be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78fb5c4800af048b21f45ae3ae43ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b1279c58a722c05c2f8fe270fe2b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d65d8b5d35dfee1183f7ff44cb7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328383d6df78c1eb27668dae94c37ee1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b8fce24fc70f2e2d48846646eae5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aad0068564d738a39310a82b08ae2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad35fffd3c20a06560643291b7b4617757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f37ee667105e00d9ffd7c4ff2f849758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebf6f44508cf0c929bce94058d8e85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887635b08742237491c5a10767957ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e074ddc1bbfcfec26445d870036762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e16aa25fd2e54a24492aa44428973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd3514b035fd17bcd3f8974f2871c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c785ed41747cea9766e039dce55f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1200c9e112dde8f5adc53694428fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0e5e159cd758cf05bc5eb6d22f217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0133d7f3216f530801d87e0115338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed69743ecc743d26f571a0e781f85369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b85fbdbafbcc4b4d9ad12f472cd2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43784eda2925c435160f1403ee4d95511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449fd9dc03984e506665b19eb84e5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfed95ec0babc789e043f85b86e9fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cda7c4c619ff79ce067760450dea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97ca938dc0a40c2c03347e951569f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bdbb4223091626b2acaf5b226927016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd29553c9ac49c1db9dea9f8ad02017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6474c33b0af4d3c8d5fbe63c5ae6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3034443e6b5009aaaa9e9f8b067619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5db490978ea7beb59b578ef80dac620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f739110051f15812ce042831257ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1358f071698d48523910bd0a24df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61404fef6621177f2d9f609e698c63af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acae48332b36083a8b0c43e457544524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a96fe68693f8cd81d8017803e2a9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8657e95ea00fcfe745157efabe85226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658d98513dffab570c8febfba6889027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d0bcedfd089712b99f1cdd7dc2a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7321011ecb1346210eda30beeb1eeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc31e5d30db87f8bfb61af3a8e1b96130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff474a3efd5da6855318186d6d81fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265a8d400aa94446fda5a80f55cbd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296ce21a702e696aed13e3b2dc864433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c112d6cbe292bd9f7a770de249fb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdea3ad50fcffe9365e7e9fab7dec7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab7178c380bc537c6f17e0d898bb5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444b3f22fc574d877b257e4a0fb88237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796184a6c42a7aa75a48f98f306f8f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d3a197a2ce5aba938294726ec59839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b09c6a349f8ea26fe08a00dc4f9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efc32514b1384a5b389276cbd873dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e6357b4f387fd9c80a23f03e601042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26f33dbed28e1cb507dfacc1bb3d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0888eef6e8822496627d49e95e5e1a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffab8d5518507530a362b8f3b0a8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122201891bc6351af96e81b972786f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73a2f1633accf8088cd44fd19a348347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73853a3c128f004c7f20cf7715ebee448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5dca3521d1cd935b326835a93be1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c14517e06bbf99e4357962c14811a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb5a10b72f72c438c8563b55ea99251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2624a910e29e394e043aff8ced62ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601761208be45990d404b3d7a09d9bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182ca4b8b80f5b5d1bf432cb98091254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa8db35564d907a49ba8b976931ef455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048d6f99cc16b96d0f984516e5ca69856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0aaf979e2d9448303f7860c416b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4102edd385624166152574f85a1b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5854df6fdcb6f64043b8e7c982c91f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e244856aebc1203b88d3a768b6c17060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ffba7cf1c5a70d6388386b936e9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec69e70cdd4e026ef78dd5ea3d3bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e13e4e55c0a9446317600c7ea9a7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962bc264376482f02a190340fed0c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ed7cb1983e020d852d4380b4ab5b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f9cf38a287e7d8406811ce1d1198d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500b7695366f36a914cdaa4b915f4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35914d88d77e438a020b3145a075dd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369036419cb530593c57a406a1149f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f89105f4aac43306b7df7524246a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832311e8ec786f876773a422090c793971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614f2f70fb45d7e9290dc302f210b1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b62c0c116a8af819140608ae1803773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce16d298a9769a6c670b430c4875a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792fbb67ae7bd2018f0fbe30c2431c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810892904af96da5d379e51e572a8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b8c8becadf64d8ef54a13a3ca2c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbaa5acce43147407764e727e9ea1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551f1ddf2218de8753519644ed1b6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5fec75c436980fcfd281027902b8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa318b5f9bd460d4fc3d0358fcc4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d476d0185d8bc8c768a89672dcd930382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f74af47835304711c5aba802e1218383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668649f3a027b28aa159c1951b285a7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc71f432405ebda7858ad7a85bfa0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed412cfc5a79802a54207a69f5075c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67290a7252ef0e0cddc7e4b5df7aaf1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfbec03cc14fca5ee3896d33706dd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a83947d008bd4cfcde827608cf16889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4e3e555a97069825a2d55cc8b71d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9c83e624dab789cb83cb1d815a6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d02dd9cb173a0c27735c6d0f9b2ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5451cbf04362185e7f8f2fd6bace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d143996d9228153f587916302b6e6c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb6927f1d2466d07a8e6fb77ee23795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab85c83e8841e7debe0429198d5015a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd42127ee1b23e6e9e24f3878e6ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aefe5efa3e4fa8698c79b40bc9169098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3aeabcc6d66ca1aa1acb570b8506299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c67add0905ed85184da5f5164ae97c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7467e4a450a8cb76b893ba09b201d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee02071ce2d23e6c0c7620464e6d9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b891efc9d33d8e515e3ba335c97028b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d4154e9c2982d69c381ee9f88212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584a3d2533f5d5969f46d0fd2770336105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4444aa3925b69e44752299fbc08a69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b6ba8ce273f191016239f74c02c1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da42f1e195004329c38c0d0c76a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e092495033415c02c4ff4e425d3a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42abaafbc2fa8ea479ebd69ea6de9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2dff35438888619366d14fc9cf5ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2061781e86e719d02893ec3886dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a9582126ea48b20a410536ab22e25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970b0a357d8ecb5c4019ec6cd81c81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33387b3145166db0d8df5b8cc5437f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc8167b3b934b3c3e834a283d90b2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758bbc2ff9e55df823a9bf7b3390b10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b81fd2a08017a857320ecca5aa4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94df0713effd2827538fdf1a834272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102aa8cd88dd41bf22137979ae06753120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2263cc85b927ec5a6d9f2e32756f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930546d972ff0f82ab114c995e803f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5d512686cfb7b3d6a1445406128a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc3d93ffd01c8f2d425a337c111dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102879f5fbf695399489dc457967fb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f9b4b498f91acf3e7b96e8114d6d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3860fa0ab292f5cf2a980852fdcd26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd164260f5ffdafea8f5b24f523799f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad62084249581ee18afcc1fb4649fc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982059c2439aab9c0f7be7228249f111130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcfc1552c82729c752e185da73108e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb762ebf405ced36166b9f7b61155132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eda3d2ca3d5c0d62e7ca74e018805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be42215b736a7bf6f3c9e5410594b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b9fd03790089af30dddc96f5f318135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee455d5d5fd6b06f3b966956a600ddc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eb61e848f31fea1b0641c82c35982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d18e7f362bcb11173c968827c9a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105ecb0f84600e48f9c45263bcf37dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d7296806431c2eb8cbb04610b178140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b1ea172555727efbf12160cdfe39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882fbffc2bd80c58c1afc95943173c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3899ce314d966005e37accf4a265af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa31b1748ef2a8005e2b083481f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03af0c37b7bef426c3c63dd621e637145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603fc0383aae652bcfdfa4b7fa3fb1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276ad12c1531416d9349d06b5c19b52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe54cad44506ea7b3b195cdeadfae9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148220fa4b07f1cd510a2148df0da8af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0a2da5f11537bb0134b859be1426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a047aadedce5f36f80b2c1a5cd4ffd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4b5e93924b67fcf1d91278e19833152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a819b30aadb13f2478d9d06d45c3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf5baad8d560041dfdc3ed1413b99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b83c317a50a4b2c31b9b412d39c37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaee11535c5d2fc1741173e7d8ed11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998870fb5cdd9570de1b4f5e9ab054157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf5621e3a4657873b1bbd76eff622158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d0f28d6a5e67f990ea51bd87ed804159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5efbd7f83b37a98d74f8e889c7a3ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cefdaf83351ea9d09ff686a38ed2e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48256621c4783f97455a8cd7b7357162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2b8334f0251bb80d870b56b10948163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3580eb80a3bb0932b9920f4a3f436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a31b9d9bbfda23e904cdc22bf8923165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47256efa0b6d06925de3fa55be3266e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08645592d94bd12caaaf3ffffa8bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58b3d7cb328d27cf6a8980c74a7514168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a0162b2694faa2b2c2261bf54d303169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528b0d8f2ae27baab75995e3ad4cf6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba49e67636f04400df9e70189cbdbb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217d8686eb0704c3d999b16433c29e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d01b55b218f8dc80af771bdaba3536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38950817103666a4e408e11ccdc3a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225b5f64d51be0ba4b36b436daa50c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf852a19b72bd48f1401aed6a6667a0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb5555fe9b7316c63cd0b7d2bee84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85913ab5dbbe005a429101faa5408a47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10589c95d278913d041ba2c8ef890c27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a31d2c8abc06ca8a8c5b31e24562e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbac382ecf8ca65e963519bf9a9c71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54bddce28345f7989786bfeeb0933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f7890d6b4e38d26d302b0b4fecb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663c36b3ea714cc815c2ab36b3d881184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52951d45837f9f71ba6c75cb9d662a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbc78ef10332876f22ca4a3ceee160186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97512f365ba62f80ae5e034190cc85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92e42efb3edd241e13dd6d0f32c92f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75d29e1f2bf6da90c04f42385b9f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3cbb241a383c7eb6b6e5abb41e078190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87632167856554190fc71bf49c801942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abc606b7eb699ca9da70bea04bf02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b74efbb3f3d7cd9ee4295f8f7274e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9b7961d2d033e38429acee104689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c772322db3c22bea7eec784a1bea8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f4e27cacfeba1c8915c2f3eb39e35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef839eae3a7f238d6003db93f3900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533e994f53e3531e3f94104c7e50702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b15729785aac55477bbf00fb0607e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590180a2a93e100caef73567f3f1a19a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d265ef2eefd1da9bef77e74b5d8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d86eeb708f4b8dde59a496e157df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ec82ba94991428cb43b7509bd3b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e26643365e5e476d191834b4168ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd966037e854ea52fac54b3da360e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b667c280ff7773d3f24ab9965ddab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503516c6c883c6492888f4b07cea24f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12e212e4fab4758c7918dff9043c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15908b860e1432b0bac502cc0186f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b738057b790ab151af3e54a28538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154dade29a28d7500a6678d47adb821211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bd1aebd90bf3374a25386e7d30afd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0ba1fee51a09d3067577fc33ecc94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587dadbb98c1a10f7d1e45d494e5157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acddc682e2cbcf6a92395d230a1067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a949c76bad8016bd0c5542b159bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68ec0f1f8c446825fbc723602d1c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94370f7c1b60a656d146dd1ea6643340218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ada7d47948b37403924bde0877ac7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf024aa8f6965333e82d732b9734814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ee12314928bed2a5212c52da08e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25fbb7d4de2ca40685942a7585be1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca6a2bd2731c408651528e05886ae9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cff596b8302a1d701e2c3ec29956eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484751f3a79d7d779da0604d8f84324c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5874b272c89e9433d85efebe879e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e160f07d7a613b8bdaeff3a978f606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61259e3b4593acd2214a2518c1de8055228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d106b985ba3b93e7dc6ccbf4b72a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af30c94333a68c1aa89457c01c247230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700513c5eee9ebffe3503c6d678d10e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1152b0c442493936b120c405b1943b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e628a15725bd5c0424ad1b465ed51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334478909ab3f2bb3df031e23b12008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4350827bba690b278426c014e376235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d6490aacc96b4c825c4c0d4a45d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde7f574f684185fda7759b1d7b5bd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f17efc9cc54b5fcd6d3a9d4120d5a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb84a174a3e79605a3c46adfbb309239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a4711a5073ad5dd70a45ffb2e63d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a42d8d8f39c3f69926c5583a4343bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1113012aaaf75a823117384bd76b91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c36093eb61ac623dd2c3d754470d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fafbbfbb11174fbf63d824a555a06f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a536fa0cc3fab372629ab745b8f33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9087438e60fa911757c940ad1cedf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c52a2be63c63638b499db6edf7751247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce75ed7fdec0351bff1756f0deb1d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bbfd08cd6f0fe81226cc00e87442d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca0e8de8f3dedfb96dc177accea881250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f55cbcf75d3976d15e2fda04358b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f2645fddda18144078e002fae07e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff79a9390d5e1cebbbf97c793007e39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a06f23cd98b94cee6ed16d858333254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584860712aff0bbc0ce5a84b8387af4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9b6254019a3ed4a8d68fad3db15df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832f0c9f6ae3281b9261223b426f6ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296becc3396641e18ce171c227e52bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c96be9875d206582314f270fa9b64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a019c8e914e64d4db8e6e6bd38369260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc2cb9bce7ccf7af23caf2a06805a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77783258d4844ad006da877f6a6dcde6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b515cff8d94b6aa085e4b9becfced1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4b35b7d66025e31e0e938a6e2af9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de675ccaa29f2d3856a0225000ca86ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc567825b9f3b67925751568a4732266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7328767b9347315154f3348eada914b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be1c62a6f4b97a71204ac873a48b5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eae99502f33753a89a6c0d50ee184269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9723e3484e91ac16c786cfdc797d89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc25252613a5b12f533996a0aea333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fccff20958697fc6ff86a85dc315cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb87b3db31e77eea024379adad4ef8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b8953a7c2d85107b4386eb8b3271274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0075df18a7e186d512e297b106ca5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d62e2d040526d1707df7f14d22276b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c46393d27c7365c8e5de9e7ccdca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9e0cb434f68c76480dd4a1bcca54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037a9d2363776b286c42734fc96aadd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cad44393fd2d5ed6293d9355faebeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af4c09a7315e3761ebd0b4ad18cdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5925363395752943c7decf726a472fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbcb11550fc45205217ab2f743323e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915349f19900e199459f39b76973334284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f22c44497803bc2b4310cd8da38c4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9be84ad5a01e880d0d292c841b9a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901bcb996b6c56ec9bf4d8a1c15908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bf7acd0424570cd56216cdd857ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472b018e8e1a9766da0199cbef77ef6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce14e474e14fc65545c4d00a241abf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797471d15eeafb47e20c78074463ccc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30ad5892cd589469dac0e141e4bfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920c10ba896c1fa51137eda8f75e39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c238a4fa2c115fcc1a55a1472134b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3a6e949454cf67022ca2859554e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93d19e814de2e24b00cdae68db6a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a17def4177c7cae3807e6dcb08898297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffbc633b458d6b37ecce7c2a1a3f43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67911b8d0d924415644db4a470508223299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253798f6ba9e69a36394e4fdc71d7ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885180632a79aa26a776880fd513c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9cbe2dcae8b8673d8c0e4d146a098302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ee07972f129292f83fa6a5a4711c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25af5efb4b2897b3f918adcbfc6c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf88886c1488325dcf08fc10192150305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fff82b85c5ded57a82df042d0a1d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902dc2b899f4ca2fa3d1075eccc3882307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa473d1ca0ede0939cc3df2e0e9d0a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7806281e96a72a700f44b6a4a06a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461189f1263284c82e51bb5d8043345310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c8eee0c11a24b2de59f87033f3a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281308f1f16ffb4c071e1516d1b2581312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf8f642169ece98ab8895faf5f30b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744182b6e32639718545eb3a33d2014b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174a38a364b1c7f877f620246645d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cbdad26c0b7aac9d5c46e36105408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4c3a5439b37bd93f70aca68ca3dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da291f2c328b64fe972a3f628e621a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3407e108704cd9bc67f9a08a19373319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae6def3444322b55b7c53b67dd7405320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff0cf7086d230ea3ade76fbc0eecec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373387089d85601cf75a45e5c0ae90d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de25f037d319a42579e28ef1e22d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01256d8f5cfa60d47f52ea800d41c43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c4d4328c743a538a0aca6d861dfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef8803d97779ca78487b447fbaee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0a4d35099f549aa11b0ab9aa20ebc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cdc27cc54bee5270490df09c721e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca69a4731f84ad8dc742d44b680a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361005a809caa0f20d078e3c8667c74f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02bbb14e789ffc33b80563e25a8abe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b24f585a768b98fc71b7c38180e952332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8a2393091f5e02739eb5134519bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72b4c901fa6ed20fc60477f0464bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c27b844c37089d69bb04f0d6864fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bd57dfd7566ebb6342edb9a565eb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23f0dd37e3060de53f9d5a17f4b4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcffd2297f0e0f771040e95ae5fe75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84d14762fc24791634257c6dcfc6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60670133cb316c362430697a517b374340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ead07c57dd2db5eabe6bda4466cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f96805a3c2b0e4fd62d3f6d433ec3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202306043ec4af73882dbbead7fc9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6301b9cc35058e1e66680d1b99ebe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbae7f0aac86ab9382e08fdd87cf13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462cb51e80aa18310171bbd5a52af2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d212195eb68a2a74f96be115f1cd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3791e28e752249eb3512aee2f8ea35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da958fcec15877f387370bb3c27240349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec8b108a6d7f9bfd26fccabb24ee2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2366373e4afabc71995513106863ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721cab11a11f536e82d24ae2bfe609352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6fdf0d87c4ca4f6392ee69f783db6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d96ee6f9ae2079620c98438118f9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909796cf1f29ce4c122c8298c2c22c0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755fa8c6866d703bc5e5a8341a12dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e405742c48b1957a6459f9def993f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f99406ef5ec405372d079f5db67a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd479aca7474065775bcafdf7fd2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d128857cb891ec0b65d012926c3e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075a22cb6a415ea53a772db240a7d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a861192ce44764ef67918ef6c7ca0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd1f1b88e2ff17054d7e52d915833b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d3e89d0ab96ab7af57b314d513d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1857f97d9db42d43d2d999a226a128365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834cf086b3221654617bace25cf7d1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ea5bc6978f5b17ca70bf698cfc8f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f1e4b116ad7ad3abf8d00bf731ab2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bffa32dc3c6f1b453c5914ad92566f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d19c67248988859625e923d7f2e5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ed741c2473fcb2a69a15acebe6ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2388bba491f3669c6c08222091914c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457343b13cc8b951fbf7f7caba05d9e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062a3e905ffd8ad31b848e8609cdeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f51e2a5057d8d58113960ab7095a05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4178d3523e89b5b58b9f808cd3ac9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e1c0d61397f03351caf3e441eca1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a1ebecdf8e66cd20822b87589732378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c306d7516d7cec14d5a88bef46b53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d875ae1392fe57a6a96ae252c5e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3992f15d60441ae52beabaf74b3322381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e2094bbb7a068c022a288a562e2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc258010463442a5d6a52e023f3a3bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b8d5277529f751e85155fd1c794c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb8d7106af9aa4037f4c6290ce1b31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00bcfbf7525799d77534f466ed7725386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f6ea076087e2684eb2edd27dc7ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12053c0f5bd911759f3eedf7404e35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435dd516f285e62ee9416bbdce9aff1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34aafaa6498d6243e561002b7e198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec72fff030f24884df35ed7846ccdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e0631fc3e621ec0356f60119998b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5912d48f696e362fe39ff20ac644c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9fa7ccf03f6d20616b34c20ee2714394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5072c231023c1222a49ec0b97e0b86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d7d9cb40b230d61b7b0a4cdbd5d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef5d971a047ac1e9ef14973f8588b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41721f3a777138b76426f8cf1d43e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f488034bb67743eb44b4d5e312f554399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d08692c0beb9fd0d5fda36cd07f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e10d76f3c8354cf489d555469e6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471d121192e4a2cf55846593996f218402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4dee9cb3fb4c7d38fc06c58dfebd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b7d1a910ae2c4a52177c5f0a6b85d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e2bb4da1c7a80acb934ef02f6d9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece103c3baf1fd0b330d5b72d3ec643e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b9b2d9f8b85c26e71fb72a18f8cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbfc87ac0d663a407783fbeb0ced84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162dcc2dcc1cd00ffea2454e2c14a2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf922c2e94997eb819c6d4f44e08ba41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f28f331e77061c75633c901f51662411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac2fc2d7f4852cd25cb3e3a978fb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c55597ba190d3b86ab31c57b06ba1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8212bd02add9baa6d0cebb7f7fac09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27517ea34a7c40cd4d2f506a9748a510415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1900aec450e6ffd2e50367fb91e51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbb7a66fbf5358eeaeb28496a396c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb343d73ab8b74bb945d9b5772ef013418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf9f9a8da2016d022f91cb778d228e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9d614264edc1b50d91d937e92caa1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36065189a4e42b40a184e4eddccb4a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7860abe8db02bb05a802a3c707c6e70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29490fabac5dd95f5fe2a8fcc3dafd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b187d3c1116ead06a599db38b6fb5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f23ed8d70b95fddf6350ccc623ed6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924bfbbce805943b4dccf477d501d49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe17ec94e1341487c97adf169c28722427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df83ae44e3a77a8bc56dec6dca22b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254766debd37d7f7660738acac5fa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea4b73ff12d1d714efa2059a4d1c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a423071a7c3aea8f1b1b18b100e91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47fa0316fc093947342332771e7cb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ed5145ecb0b9e74b6fa48cf2c9520433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041dcab431350d91c07a69f21ca7a3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063264a7e7242c332df925c591caa28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b59a49b03071dce0751e62ce233fce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051fb78b3450674417fb17977d8261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c06991723fba80e90038b8257708b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ae7e1418622674d201a9be7823f6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634a675b6f0d8a6ff458e71a6e2c60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7104599a04a2721ac12f52596edd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ef230389a82207e45f7e64e148de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65704f80932806b62bc12bfe10709443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c442cd91a77509762ed765484d811444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acac38288839908670bdda1dc6ec295445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abdfa2ff715515ccf26e65328358c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3254a403cc941a8c599b3f7e6ea0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048b871d0e0a841fc914d570f1d2de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c5228745a48ea2a311390975f92d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c958034fbbe27f53d1392294f59c28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e32eb57c3ace53eeab358189d0029451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35f1f0001b3153115d23684f821b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caed40bf7c09519a7c780f3083f84a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddb4a2ebd663e92bd84c3105d4be4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d04059e11c492bfa9d39692333e95e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c64e2932900b83a22f0c35fd7a0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518433d4b85c3640519fdd18dce7cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb96657d9c3c98e81bfae4e2dd109458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89570bfe03bf3dbbb85f8e759627978459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e533291737c23267649ffbaff545a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea02644bcff0dc0cb2b028e1fbee63d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc647ee5d636890f1f86bcb4d65fc0a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50656730d6722022d823cc39541fbd92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a481bd0a53c1138a808e218d05770c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6c8eaf3bc8434eec05c25c0f3296465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9df947575893a5fbc1a13d395a722466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573557f0b5775cb2ab4d1dd13390cca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b62e5f06bca5e83aff8ca3953fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801fdf3b1ccb89900e9528e6098731469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13beb6c1c834e1ed45f0aaf6949f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd587e4c61f5419c25f9ebad98a2694471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19172a0d95e184d6fdc18fc047e01e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0ea4e98b11874783c8adea117b09f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e53c8059115787579d96a73e3f56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177972f14bc130643e309392e17db5ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd303892ef16ef3a9ba9c3ececd8101b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2182a48f885b2389dffc0c49557c439477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3a229c6297f2c8c3da340b930a2b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5330c22eda0e4991da2c45856e75a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d6301fa4a34140ed49f38e62f923480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3afaa09805ebff4f555ab91bf5d2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea91e55ba33ccfaa660ed2c9ddbc88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6296e1017d462a2e6a4191ea0f62c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2493d9e87ce2eb0587c298c45e137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13db65980b3e70daeabbc9f5b7cd06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca15e5ffe18ef90bfe908f0b73b427486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f691e3538e1596a3d86a2bf1f8c84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9607aa725660a85f8fe62e28b70ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6ceb4c8c78bdeb3129edf84d4f93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc3234513e9bdc5a14a6f0682f3b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38af37e611a154663e672dd021d562491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e1a475738c4c2b82213e5d3e4db6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286a75e757900a195f7cdf74ac4297493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d5dc5dc14c7550c88c3cc736f8a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589debdd898b28b1b6c977ce8cd372b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc8e62d1a617df0316715f7d6592b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f7ce22b985e04c74c895193610112497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ddc0066b34d15844cc9200d8215d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f3f10e025470fcef3d2c19421c1e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc6910989ffa336cbf72b4547bb6f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f15dc2162622ddd24f3f284eeb8cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04fe45d27e5257e8b6896421d9c6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd5013bb3dd53503c72b35fd397d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e06cf89417e42796a789524c1739504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674808fc5cb42d8ce2215ef0ae44f7c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddbbf275a73543a133823ffe276e9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546cbfd9e052786ae596a8e4b7da48b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b3d5207c854f86641e04d294af489508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825434254b3b3869c7470d3aacf54de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe6f8f9f9e3465a8ad5ce536f3cbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180322aa32ee50d99c9e8b7094f2a662511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880aa155b76ed5907a90f54ea411a97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6bbd75b383daed541aac4ce93d3a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729853f0f7335a4b54346bb8eb946f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689746c1ef5a3de3a633ac5c0768190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868194d1ec1d3b438874559eac1af80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9119856cd4844b0c39c6ef88a389e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3899f4d3fa1cc23ea0e5c41815298518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92335ee71d5e4d23914fe522d7a8fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce15eef9ff900d5e48625129ce2de8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08f76b1f38d81b230bd116341412c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90de3ffec7a0b69d3189fab297aafe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c449b3c4049d0efbd2826dca5125e69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6234793f512d476c93855baadc1251524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeccc759c81af3e2945464af3086fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99fd9745d594ed05df007931ddc059526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc3cbcfe9748d3b122f3c89def966527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb60bd1aa7874a24d5c92a9804ae0c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442d1763ec4972fa20a384d000a324529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edaffabe119ed50f0b67fbb96d7eed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502955437d2cd6596055595f61b892531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840964743233fd09679deceb2e7f30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83a77c642dc4d028d74fb16d94528533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd10be9a40c00f35d3a53d7fc3e4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc163acacdfa92c63dff13a25f8b86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8217c1a81df5dcc5984cd61dbfbfe2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03826bd67924eab1aebc1492541fd604537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e29fe6250263f33a27b3bccc8f125538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e49ffd5282600e830c8689e7e35f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6cb839d30dea2cab7c9192bf70103540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9a8a059573553fec08fd212e1b9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b355242391657664fa9560a8f7c80a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249425f581d99654d2dd1fb248908e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67c2a1b39de24ee961fc4b913e3f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1edd4c5a29619de49879ab881233bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5344f0bd948852cbd64e6db4e2452546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71466be0373ffa5811c05b6232496e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23346ac14b80330f9e6b038c5725fe77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2496461dc8331e6b068700c980fe791549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16a31a597101cb4dc58b6f00314bb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b239515b3981cb1cdfca4be4dc02f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b0d374a4ff479f4fd5d8d844167dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f16a1f484048051e3efa6a2c0dd1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f514592c93ce060a1a63a045cdd104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac9018c2b84842320d1088e43a31e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f13eda2eabb293ebc3709a4655ae6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fcb563c35e4cf60a5d546e059a27f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6b0ce4fa2bb2825629361b68e7d51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609921daa18905c6113e88c1df024ce9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4676a9c767608355608da8ed1b20a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d619311dcd4bcec1b6f294e23c8ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a700cf7914355028f452a3a08cf260c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e536d953518a02448caeef2d22fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f51483e06a3e1a45cb146d345d45f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892e9a4e0241ade6394c8f8ca7dbf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791834b86e6b362c9fd14a6fae30b16e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22270d4151e677fca25fbdf9f733e89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145d4ba0456527c8fba098a1bd61b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e1697eb1ce122aa48d93b346208a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b588123a7e1ad08b6d50e375532d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398dd939038e533153303bb5ada945a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdfffe50818314953b4b40a0e13eaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e462bbfc7e6a9f2c94d5b4935de4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df1a3a5b793fe7e45b98830cc4d81e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d7a995b5dfc769cf69bab8c4d1386575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d34d58a97cbd2efd1875acc77ad2c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e293849fbf6a443c35dce76bdcef474577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36cfbed08d7f63df6dbf16b5b4bb9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41695571f8a38daf7d888f97133f33c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19328a4d9924534bd666898ab07a04b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a387430663e4323cda28320a389e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5259fc1bd30e50c0a59439e43d78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b4240c5ea4a6c8110fb654b47863d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29e8496cc138e624b3252a2a9615a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c647caa0967528ff33613251a846b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525c0ddf2695846e3aab5684a3af941586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1caefb421d93f9372c23b4d5b9487587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26787e375c255fc5650785c094336fc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a90eefd7c91241ddb932fde161b03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a5d9808ac4f53d33bef2dd60e5e77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d4c859d4e0a1923c26e4a1b54a06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9d53fdf15b96d42eff82cfb72694e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07255c69b5209828891e31a9da93ecc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15c7baa4910a23103353caf5ebc89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162686d7d7d69cb26240e3eafef6dde2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c89f574f77e5fda0f98b8990ef32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befbdf51f8860d4ee68a99aeff9f5c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc87b8fb734cd0de4108a0427537133598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5c007e991648e96f2acf20ae7ae24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dd9c9a9a363b62f16adde6d6f70f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4300fabe02ed8fa28c1ada3c981768601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d26207fd33266432c4bce087bf3b14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66f7ee83f432fcf889b7e6cd72c50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6da6f2aef2c328e824088bd62908604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ebeb697fd2d1f055aaf71b0051a86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925ab94b24a4b8254374739bdfc2ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57a7156a1160e7c01ba38228fdf12c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b464563df7ef0129e883ad04ef395e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b396506a1ac738f355b8f886797219e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783462eb51ee0e0f7fdbde0c015d5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e31f5391266ca159e199dc1d00d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b06cc2b9d188cd381c0f4b9ebc87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1fabea890b9d1da2086646f78c9b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b48ddc508da3363c63838aea5bfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450515b3e3853a9bb0d6ff0bc9aac7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab5eace78c52db9a7cf4776b0e503616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0d0a8d1458ad322d40d47736e362e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968808e31f21b3c0e8fa10656f72d12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11445564999993141829ee87bc5156619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea8af07b09a1ec8653430070cf6c8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2dfd09a9759e482edf3f5a86cbed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dab488a35f0194337109bd4ce8ab5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063615447aff757fc61a0e103a57a7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a60c19a2ec7a0d4e15b053339dd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe65fe2f92689e01433e364f3b2918625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7bfe22989b1e5ca58ed876f982205626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d018169f021f17cb1f2c8a21f4e5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93335feb72d04cdff479c40c7f301448628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904cf2c7bf13b4a0f01e647a7b06858629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a764b0d820c25cac73d3beeef733630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50face5e817b7bd9561ac0a58fa67127631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588221a7684699d1a7821701bd8583e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd5d0e383455b97ea01a7723d372b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6b4c17739d87104fd40a142bd92b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef38b0a15bcee70543359619c4e378635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f88d1aa14e3a59b0749b88d574175636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc354e99b3037d8d74f04d9c4439790637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05504136363d62ac45b5d99cd69bb0b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eccfdbe730f13439121e6618a48b8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46ad9c9bc86720304f7f00fbe55e38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fec0216a87a80d3f891fc6043cd7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10baea1fa1fdbb2ec9aadff383e5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e11cb3c491f8e152aca7351632a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2df975fdfa81fcb3fe8ab3b1c4f1e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df9194a0ba3ae4041b85821239dbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36871129a0392ab089b66bf1041ab5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c223843b73d5d7f17c6219999d25b68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f478977807649e041e3637fc356b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7343afa9a63fbf4d7095bb4e27f85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e818b226a780624ab2b6a0ea11bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d3d3be2195b1a31dfe94a63cd5ebd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b0eb0fe2d658c034a8ba5838bd2f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d791aff071ac4ee5655125eb39389653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798292d95d3188ea71e3bfad3e1ea08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d3fb1271b71676cb33c2784cf5b05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e8d290dca6a0bdf8d8de293d9058656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf01c9f07ac571a63a1903ec3ffcb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aaa9fad8dcb3f5a9380bc6a0a3151658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b887666b3a5592df7bbfc8900795f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438d1378b5936ab6180a3089698264660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7bcf0cfc826ef9b0e53619ebf2675661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a33ba2efb1437d175d1238ccf454b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a54dbcd8f1118e224d23d3e9b2096663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415ef5262fb5b5b8d09e7e052da9a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b88736d6a29f4a0e39b9c3badee2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e196d29009878b561e172e706c235666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9535ed1a2e8c687220013145e642d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246588b4323dfaf28f44b2843906d61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c99ee367da215804702cfb241a06e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67af184d3fd609a40ae3ad1d6771d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbc8aefc2147c2ba4e820934d1184671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018221b5ff896d1e51e4717dba49cf36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e56f49ff97398648f1891c70f9777673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab5098968a59359de81bc84391556674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3e2d10a4845517775c76acf7ea7f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292edc5b1769d96b33b9eeaf9ca9259676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f434fe07f9a2be759659013333e874677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76848ca42b74044ed3e8d78b80d2b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9653fe57fbb9c60a88a69ad7d353679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff3c388fae7bf4f087b10b33ea0a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b7b52694e964d7272fdff40fa06e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5bcbb429f64cbcb2b3512317f838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400978c61890fa2ac4c29ac7c082e0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6057c82a3f850f1aa2c7dec89c848b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ac3284d6c2a5f03f24c750e699cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf950eb82183327131c6849952e4be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b414a9211a6f9e7fb41f5514b6296a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a734513057bd4bc58a44c1f382316688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc2ac15fa6d6b21e162ca1093252b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324bd86a989624be02aed0e6d8a40e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8faeaaf85b1cb0daf03dcfd9275da2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10c153b2d750bb6d62dffd2e956bb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9180a558ed649e59aaa0e3e5a8236693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fd39b9498bce946105081a894fc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f673aa539b94fec4ee35a7805d7341695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471672e043ff29c6fc8c39a43ee2c08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b197c496e94c9e40143267521cea37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1715e929582ddf642beb45965a159698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3989367bab968dffc9c12ee4b20bb34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3005927177a4a9af68bd51b42e998700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafb006eec396914e5296bc735ce519701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eabaead7348b3349c0a755a52275e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93385fe74e10b07b37f41369fb2a9d27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fda4f53694c00e5bad04db6a6393d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448da91b744d9aa735b678c60446a6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d73a6f9df6541170abe710d98f5fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a78ebd0bd3dd76cd2536f4c7195091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b39abc7dd22ed239f733803b25a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1049835d77076bc62dcee7d7c3f2359709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493222b743107cdaa896ade76363ddf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c26d675d08e947eff9129b96343c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c79103e408bfc1caa4aa3ed09c0d2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4c26986f0d637a6c0625858afa2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c768e9935714f0bfc5fe48efd7266a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4419bc7b92f3a9066bc501841aa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125547ec0b6026a405bc283d70573b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20e95ded187c7bac29417e3e9f746717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d70ed382b44906d2c081f2c42e88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5c43853beb04f58ae47965a0a385719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbee1ed3d07763698dd0ab00e62ea1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f71565f28065fe35848e8bc2ddc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864159b6e7297fb291acc33a65ba34e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8020e095288098ff22034bda2ae791723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb856b63f61a31782a64afef058af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf311946f99e7cd2f26e6c635ea44c5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c3036d4e9fac94202397ca9d8fd4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174444bb38e501d08eea4460e4bc8d06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac8e6f43f1c3ed7b0330cdd957071728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e58df2b8cd7783aef1a42c15056c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257450a2a34e44026e7cc7c15e6bb982730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c33d15ffcb6601406d54e982c5fab3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b677ae30379bf5087458769d604a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b52f4856fbc1da957d65838840da3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9718de6363e93930ce919fa94c25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a4a906ffaee35a8a5196bbbbfe8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764b8e747c6b847449d188cfb58d1ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475c17e96574e9b6d8a942f31694c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c547a779e2205030439314d09f6871738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4744b1f43ec567ccbe5e05b2dd314739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246b991142405aae7986368b601c226740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e84e47385f35a800b981a585414faa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2649e48efd545086924068b65792e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916d1b2da9591898ac2b93b69f9cea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd66c996d225e2bfc9aa473ac7808744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46e7273726492eadc52ad198a6f4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168989b4f476a1c8f3287344babd7e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c898be06d492f6ae3cfe7fd4cfbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815d1da2e0b1a0aa6784412177523d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206d20bdd00d3564fdc403429df76bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f47ff00af9118a2ded865fad313fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d44caed825229ec56fe2a24cb44f90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334be8e2318a009c56e03972b06b2bb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27996963ea76a2734118d78a7de3274753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aefdb434d2a33d9cf22e57592a344754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b14b50cceb9e5d5de8a8275a19203755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf3580d525de9625ae0f2608c919a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1200d3056c344af7194f04236e79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2004178f161f8175a09fa4767c86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c3d255f726765b7bde5e3eff91eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>