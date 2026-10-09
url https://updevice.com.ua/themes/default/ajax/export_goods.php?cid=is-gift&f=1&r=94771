--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef0649e4c51bc5e282e2a62ec5ddc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0161568b4f76de47010712c19eece82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6d6b9a2563b068e02887bf98a7a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889615ab685d5a7f257a532f02be48fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d0ae9581038b79a4e69931bc38ef15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da076a25ec643b1627a1e00308965846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bf1971915a5d6e7b50830242514b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410320182b9c6008d8f7a301fbf03d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec20f7a5ae4b6355cf5b0cfce2d2589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e8f09a3f417167014cd9e987b8a5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105db4ba763801d8390b862c5c035911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a88c2d5324e761a90ef9241e1729512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b54b145768f47fea43f42ece183ba813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545103fb81de4306acd25ebda63cf80e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb52edb07f63b8656accbe6cca100d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efbfeddc8f8ac01436cabfa228306116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50186bd77ad61fe88d1c2c48941ef417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4c44f5a53629464bb604fb9f63e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce94d12ac609ed1432750aea9de532119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ae1b943dacbf48f35c3081fe3d89b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa250ed624d7f2cc5a0242eff93d7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7575ec0899f9118c0a22e8a9d00622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60b956b2a8413a7ee4782258375b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af63615ad6c7bc29f169dbf8dcb92124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1c13d00693f23dc12895d3f7388325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257afa74628f27f9dfe3da579dfa13426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257476e3599d35971e9c4c2c71b2103c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e6ece741813f30652c8692fdb15a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbc37ffa68c57fc20b392a0336ef529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68789bdbb66582d5c48ab4f15f21887f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ac580cb4bd1a9abb28e3d16d4e6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc961ac56410d25b52d5ac65f1ee70232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18b21f67a66baebdb6c8c38e153c8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525aa61400b51f85409dd5ec8881d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ede3c6ef6f2edc21f603335e329c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c476c3f56c48fff09b67848cae62736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d44045f908baa726190a4646faf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e519d1074218fe00f7d66fe9e63e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371009e59cf12bc00c3df879a067d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbbf44e8e4fa7e1ea17472a4a7025240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec4967e3860d053438981561d2ca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55a26f06331deae233d0b6279db1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97ba73df80362f9d797577a7e1b7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad0cae2c2cdefdbce996143d5f6b3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1338a2386fd1d4e3f0f81e7ba047ad545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ffb2453f37bfe18d8bacf559d95f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c8af2753fb91b36ee06755337b9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480eb036bcf2a132a234a3b9a59c7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27d6f04b9218837023fe2f56de4e7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd1bd2010e5ace69fbb17572ab8c0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f75c8dc18b3956287596893024e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca862be270972cf6a477588c032db352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98333a60515df3dc7d676241b46f81d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bcb3554d7ba9ca2516441702ea28054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402e3392c2cbe6327ccbcefcf3ce7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ed354dc45caa1c83259dbfe0a4ff756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b912b25b5577b2a893780d1bb3aac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669cf3350ba9c9a52e4e39cdc53522758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20403bdf590d14b9f2c1d7071df9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d64d23ff1917713917e70c296571160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d4d42a3ecb14ab1f42d974f8e33961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91fd6c997be809bd6749312a6da39062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9e1e432adb20a4aec991006c572a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3717d39188072bbfea23a7e5282d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5192c3d5c34b7976ad4fe5726c94965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc94b1b945e611ca478cac755ebff266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c177e667a8872d2af8440926021467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ae3b34dbdc2d35d740c6faf5c6a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e5b45db89f8a7d966fdd045d29e0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eca5bf0cdae66dbd10b574dea4b3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb9a1f9a6e46aca678fa0557c7a1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e056c12ca1af6bf66157e7b45b17d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0b9b70d44af3451008fccb4a913873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a7619107c3cf035316b50b95844174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9661cb9632cee5f7dd92dd5e4df0c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c6a3eed3bed74fb7a29865f53779176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f9d282377ea416311a3afa9bec1a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb59787623b1134fc1eb004a2fe83978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df602279f9244583fe4cc5687fa90679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107c42c05babf581cd854208ba9025b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd95b3f2598be99f2af31c0375a40e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d10a970d648118e93c6ec9a6dc4b1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478dd624b268b49ac65dafc77bd5d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d52b9608ec7ce481ee9f63c0fb57384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3685bfcbd17b2a5e0e938d1679920185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd27286d2fb0a51467691f5a1c55d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bfd54e2d06e2d99f14ae1f0745d7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4443436243a9db78a6b3a1308987d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097b1e5813ca89fb52dc18da209f91a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8507412efb08426f63925dcb4338590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1469f67a7ef914d3555aaa568ebabc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01c8231dc18c23adbe2fe4ce8a061692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9087c0f0084514476036b7ac435e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d27cd2377e6be6ade51083bedeb4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216193cdb32bfeead9ddb8ae8a3c1d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192544900a8b6bf5f6c615e6483a60f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68ff183bcead177327d1173a3ad7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e32425a89fbda794946ca681eda38898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b8598048b42aa606640c10e4716a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb82cca0424c39dd6344d7d02773e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63303d353fc50d4a4d9f3d5555aabe9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8223ea6a70ff109a4e3fc039d0f791102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1babd2b553fcef97c26a61dfe7890c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bfe970b8bfa942002b90c46766ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e77141b6d31732463409e040ba82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddcf5959a1ed85e1b2e98c47a91d54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d4bc7531c14c6598998b71edd27d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946941a751f675857594f9039b01b42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a922c5faaf1e85068254e62d18cd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e685bd75299c5a1d8c88f4013eae25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c5b6635d40d94f1dd44d1adb8fb51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e9c83d0b41d2bf4a82d40a1c62e26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390c581c37e8c97e82ccf04654605e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a6817ca96774b8e21ba493d541fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0280f6227fe05bc47d1f55c424bbb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076deec35194ee4d091111cf31531204116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205426cd5e53e26435f35bf66e7a21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d19f98b1a4c7ac567e2018810b1f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adccadd605abdf3795921d999a7c4bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8064beb00d1da135e6f376ad97eb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056fa5b42275053155047c55a942262121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cef16d088c472159796585c418861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcf918bf9e42a6d79f1255421e69ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8e47a5bfdfe9cccbd2ea478d88cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ffcf0892c9f6d7f5ec6b6a7731ed8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661977adf9c677c593878ea6bd7f6e5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479943cad650be8033c52b3ae3812843127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d1b709e29657f29af3f14cdfa150e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1376cd525f9e3c66c7cc68eb6eb80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed105f31cd028b7a26980f0e910a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345f849c24785d68bd4104f3988e269131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebb440d8f07bdc77cc2584377c862f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d279b0db217c08ae134c115e2c8355b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473eeb126017383eadf6e76659784da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1fb5d7eb8221bd279abf4ecab34d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d0bb59da8a0f22fe902f7c7ab0073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029af93fc52fdac8b2471c849515c71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22106fd845224d213881b64c423c10c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045240627ecb1f605796f80b695235139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9ff8468e91df010e2885ae93e268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583eb9d4c0db8a528631963ca88170141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765242d0a71d94b58e5fef3cd5c4999142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584fad5986a73f5df279714b6db9030143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f61bea1789bb281519576df32cc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530666f31a62e8dfc611c07dff708a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99500118c5408dc3a835970fbf2f0b83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50c98eee110490360af57cb03d2b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6ab33576ff15c7ee226a332b3d4f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193d9d225cf86de2718d885b5f51ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623668a8adba281fd516113b5f6bd29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea170b66309016f0e1c2d190920ace4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3058878e31007ff39b882b406ee55f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6356a93ea66ba89b241a89febaab6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78127a0f4c2a65b0b6b194048a930b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bce03aeb5a9af723db66c14a78ea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601252e137bf291e9a581a7b3645ec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec0e8a028fff122f52534a189bdca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ecd5ac98cbc67b2f84ba710386b5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b09159fdca44207c8568eabbdce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e433aa7fbc5e44ef287b3dc1267b07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8638ee42eea7cab52d2f7604177cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850e3bd463b88f30220168d6313ce3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eed8768673b3d4f2e34475bc5a1198163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ad7a0ffee86b49db647587cc99bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc48c7e112cf62f627d557465338b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c2efa2f4535c48fa53a4ffc9139e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435fb6358e00f1f16ac7b8900a6d06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228edd0c7798bdffdc61ef4f5584e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46323cc43011d0d0e69856d7d91a8176169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bef099744c317a022bd17f05cee59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8da35151ff54dba2e6ae593408c7fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa1af7e4c5547174004bbacad77cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953608b6625ceb9cf141873af7c138a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b1ba176ffbfc650322b6008b3f402174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1af7f3e92a2c7b4a89d1e458be42a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae838a3ff877620db204de5962a2fdbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf977610fd7e0931ef7abc285c9a68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d6b6ce5a66c211c3d30902bf4f04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d459cd66dfc492418e1e4668c0d6d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a34dd1086f74a593c7e8930606313b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d2caf57d32b16a6d43a6fd7d03dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244b65b0f7be6a03238c10598d28225182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a05dc17ec7b5558930e1b0cdf3e53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56ab61ac334309190aead26ff7755184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93b64d2863b12ef8218ea175601a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85b84d08193df3cf3088d8530b0fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd6aad42f6dec2900f09741a293d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0265ca4221a9480026fc8c985ea1e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217edd06ecbd44e19400427bc6a9c968189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b866e6c70ad7fb05c773c49b2f614190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d4e4db2b02cd3ab328632807924b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465927f1004df54e230a192e70088a89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca3dc5c22bb35ada57c752a7392317193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf9b9e2ae729b2e68e088e94497709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500edd865d3083bd3af1d3b154c051195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2f1ff5eaf838d34a92ba130091211196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40097e783dc2551d58fa65e903fab353197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7767bd31df2f4155eb13d46e8064a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece0c6bf2d516284204024c396c641199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33f5dab44297947aa9e85088412e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31230120d3006cfe66243c3cbdb3b53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502c3d8709bd128a731732d5d7d8c31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad848a24c95485d3b8743cb0e47300203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57c37f89a610f84dd151529845b77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6ce122c9d968df4935e862d8e8448205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa98d6067b49052dc751b9ba25bed5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa556f08aefbc363d493f3a5ff97f00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756027181e9e55a066b36e3546282531208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ac3e7455532389c19af851ee499fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619985ac48cc84356fe0b6c5e70a7c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc96999d60e6bf9c5c163c2d23c3bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5988d300cd6e631eefa91368e991212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482b37ba6ad2120a26c4acb2f06221d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc21e9b9304d53058e654888207893b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12c0e6898ae77f349d2cec0d1acc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22d0aba0f7daa77d1a1ee39b67989216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd55b017600f56171aded2141556b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d60e3ab4867f6cc0fcf1080e40f871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419174e81419e263b2dd2a8cc0e6b4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fce92d198c4af24403da1111b226a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d73ec4e8acaf8b69b454e9bffed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4be59a88b2548611caf7b81699d07e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269ed05bbdaee0841575d18a46ed39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1615fdea70a195d346abc0bc9e6047e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d69c085267faa9ffa6d1403ccbdd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec05c62ea6000f0a660907e1bf245226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579412c252c838e5b38d7994a7ff233f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e5ff8232f94290e2a84038232970228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c4373f59ace762fd8e01092723b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb4cf5bffc5a6627bb31f61d416b73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adec66f23b1a43cb8d4a17d33330a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519bd8345f6aa4403f1f4be9e5e131232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec5cddc59e48365f2b6a09b13afbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814288e812b7aebf4237b838c260083234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb03ec093be98804446533f92becac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1a45699434086808b89dc88ccd54f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a93a97fff40f1657404514da5819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d62d27d15e5577c01a4ac9f9c20026238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5366a9a06b4249241c19218ee479cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434794f0b8f50ed1318c7c6fe4cf2332240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c32ba2d4d99f5a930706d2ecbeb7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a42be3372fa604e46cabc3e025032242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4762d45145195734dcb6e5eb0e87f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8123287a5722cb72737f7533c9b873244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea863f4d414529fc940629834d0fa1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240cf1bfa2b755a0b0c9a5095feb094246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c49304df275572442b3c8f9ec72de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b135a33cd0392e9668aa3e9b7fa0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302fee84b64f1158e5ea9259e08de34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139739ec89221baf1aa1c92529572ac8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca2a32b78bb232b33186165ef4b3d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aceb09e964b633c305a321b6386285252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d381d3256601701c5c2cffbf24551253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38470dc2878e11c3c7ff49cfd32306fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387de3b3656443266207a2ae68bb2bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59944d61fe56e69aaf816a4991a00c29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c9f61af10f8df84c0fefaf4ae3f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2787270f485e7c0d9a60f97db790258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c16e72625bff012ee58a4b71d9aa7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1eae1dc72a7024a9c4177d806a27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4559ab873c8fc71bc37864b12337cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc44405b1cd8cff1f7caebee0017c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c245f24c0528697b759caa835c0fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd82629b1a13913d9dcabea129cb0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320d349ea23dd68aaf7d966d58ac9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a93a63dbb9038bc09f9d15fba3173266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba7047e9a3f47986db2ba2402f3bf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dca99e42b2f37f75c033f62ff006b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632407e83a8da985a820f350988c99e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6733b5f1b980d55a0518b81bc6139d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f0b4c02c690764066e5c1bd5f01f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc69477598cb203fd4ca1679f28a36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601491e409a8e1e279630eb8732afe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10a19fd600c451079f6ecc3a05df39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f7c8859368c795d1907938460f1ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee34b0f2ac0dc70eb4c3e740b36588276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44be9b8e1e5e78e50246b1ed8d1b9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd551bce076607f501af33cb69c4a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb56faed0e3c7e5c9411719f8769ca3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310606cfed1e64449b2f49306fb4d5b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc21ecbb130446f635273e228b8152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d217b40a85f360cca7b81f6ad233d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc7fe4143052ba9875143cd1160ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68d52be7c46ef8c61384bdd605362284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197306bd736f106e66d5e4962fe3748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d98e5f1139675c2826f0be81150f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506a98cfcb1600afd28ffd993f8787e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fe423698b0788dd664dd6cc8bd91a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c9ce3575275b487c1aa78bb81ef7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1562d20c8f7ed1d55720d48e7aa74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2c83904804f2390669f6af32caac5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bda60da6d8b60e6420cc6e5fc41e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693e4f7381e8180209b1d98c59bfdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe156ad294b9e4d0575a205466c47b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a3dc69c2b8a812605831b43a46b7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868127d84ccfb86c895d8ccfa706d8d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a58bad2d1c6a91f659a6d2653b7cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964cd846582f69033bd1ff6b25a3f5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcd403ffba0fb1b3ffe3887807633d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b081cbacccddf598f5a3f899582cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e189e077fb05638d493f4369b047dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec62a3cb5ba8f1297fda2eb467871302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e9083e30391bdb892a444b68ed242303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f25874d884889706dc05c3bd121870304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e062616779caa1bbc40781c68b21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059464957bcd8920c805bfaf10689366306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98021a61782eb835a6094318acabb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f867eb3a2181683201a306a422932308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902daf51da9d09ec803bb4b61f981403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640591a21a5ed721266a26542db23b57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73499fa50dea5346b358d5ffe504b156311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3088c7cf8b88a4475a7d69e39c25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001862c6e986cd606d04cec279abcdc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadbdd4bacb0dc99630f440f3641004314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776abdf525d8c2fc1795d44371e0e159315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547fb1bed1c24c68941ec5abce69f3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5912b390473215575a4b2b58552ab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab7542bc34038e6a152a58c7ebfe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1a72179d5625529c898af6fd6e77a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c1c8050597cac0d2d879214ab950320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d61f04b206558bf3ece3175e59f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f072bc77a51380ea36be2b2b416d7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ebdaf745394aaca7b641bff49f838323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ea2e36f1b821d8e37165c81d589ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27152523ce956fc0ab53df0862841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef959bcd53ad05631cf63c12a8d43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c26be56e8723fafebc14f4736db0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11de8febbe3e59320f51d608ad4f2a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ab68e930de2ea166fb0931d57a0bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9ea318b9de237ccb3f54f562e412330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a3e21b237c4b5de28e49be462058331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6fa1113d1e6d370699ae85822b19a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb490142159693058d8398445c18ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7916484bba6d870710eda2f937841f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445a1ed8cdc572bfa8d4a8eea91ed0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7f6db221e8542ccb53baf8f0dd97a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879881484d9fba19347090dff87e32a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e493924d1106707eba34adf1832c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159842bcd0c85b8dc80f88275baaa39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd56eb934967b25af9ff13e6b538a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32ea50311718efb4a77a0ccb217cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6fe2afbcd32e92041e49617e2cd13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fd1d9199152820b697f51f3a658d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c887572af358cf1e05e40e15bdfd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417cde6010e8da5def7e66f991d4f78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428bb8518c9179697e6583616a3cbc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99993c1e2434eac8938b03ce06768c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca0c62f9017e2fbefc7c1ce216034a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06716da891e1ebaec470ba509e0d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a088313849cf99b7fb8bdc0768c71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878c2fef9c00aa2865916c57fa6cb93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6337960b0decb897a99d7a3e0d7717352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441db54fbe9fef91e7446984d756101b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ceb96ce22407c7ad1733ea240ae7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453c0282844b72bd173c3969b81603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bdeddacbbf6cc7346cfc21ed24d48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb7662729c0c4e812926dd453be2e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe034b0352ad92efd81ec09df320b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd817f2fbce53e5c6ab92f19231af4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b0ab7c9a7a5f482a17f64386101a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e18fab7731ad359900f18e18c543361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d76e7c62f7f1564bf4217ff895992362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ab05e2c883b4538f4dc1f1553625363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b1a4ea57c2f8fec299e05f1727c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae47fbb7ed1c4a4dfd616d57b4ecd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b142602af6ec51988f3100b00263366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a29d4a3e1e924a232b5af9a805b6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd979431c209671663f951b94f5af7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645b16c3687ea33e1af261a837a092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2720f558691b31d9673eeada2d04ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d180c34ae39beb246beec1122aed3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34232f1299aca2ea7fb8aa9873c2cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227baf4fc6765f8b56901386ef981a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57162dba1a5b7d876095e1418a6e73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e996a9a36b8e7b02527b0c532d137375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2418acc0a02d6d3abd371a92defb7bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701c7968c69e49ebcb98901a0726f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed5fe2936d78aaa5fefbcfa084c74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcbd8064fc68e62c67012f701ab258379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd27a523cbfe9973f238baea3a728380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b0eeb27b89e4d0a66ae97a85e6776381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307297e9ad879eb6f6654917f20e2f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd6d7632ece69cde470d2c82a893f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92776f34896e31e24d1167c064d54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a71faa9b13477ac87681806e36c66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04762bfd5959651e89f5355780e177f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c01929395fbbea27286c939e8c7c1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe5740ec60bc8c81b439b9ae52afc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44befad67590a113b7992afeac4f9fa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f413bd3bc054ec528a39a478b068390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921adeb2f91115041850700eed3ef3bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86638f9bee9ab925f6e6ff1a54e47ce4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1314b3f256ea107dcb2329b69da3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe266ade9cd8dc1f850495a934736ee7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa4fe436c91600a8e2cbd16d92e767395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fe70bfc0efa5f393915db6ed62e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817e49dbb68a8575acc50116b9ea67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e8b4bc7810515988bbae2f38d464398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81a1fa2eef87f77c1bcf6c32cbdc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f18d2ba4bb0ae3464489d8ae7f51c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4c0ce6b4bc9dfffd93a1c8161569401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a43c7955ef17b58eaf60957f7a21b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4ac10d6b75511c2fcbefa56a63c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492aa4caa7724f6c122f168ae18c230404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6da040fea1edc5d51c10cbe511a84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b748a68ee0ffefe887c7fd742f88fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971af40aa664c9757af7de1d582eef8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f462f67a57492c9fa235e28826066408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845fd26e7934b9f33dbccfc8c2ea1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392391053571cfe86f6c7dad2ca9bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cd88f5d9081c87c56b093aeb09fcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae06c417ca035e049b794f450f2f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd2520eb97d5a32272195f26b120b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6631fea71d2466d01c4a08b668116d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973246cb62554e3cdf9089f60507e15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce812e5cb02ee7b28b11ff8e671017416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77144330927044cf3856dc2141679c16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b035db553c52f2d687bdc149775ebb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8539aff9ee9637bc1d297e41d6e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99ea3a78c73dcb1330321a8d483ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58370e094ade4d16437111a94fdd2794421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992f59d4f724b04b1b6548c95e57295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e905cf549b63fa9420127778fec282a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270930edb9b7aa886d6d820a6bd919424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c63965a62c51dffa414b171d94aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9cacfc78627c4a50be4fe9d42d229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759285d5f7ec72a6df6bb82fee00d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24c506fc6768b40a5aa466f1ccfd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ed8edf98ea1d8b7d5eb193fc7be3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc88e17cd0343d255b32c88f73073d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb325b652a573107f85e3456e0e6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4416a933e73699f36bf4a8bf1f5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937331116c2b70e6549a79646d7b537433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691d624e33d9c52b76a176523adbaa5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ec0aef6089d0d031c6f8936aa03f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c47d44887cd81d1308550181026707436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ebd78fb195d703764353920f083c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799dc35dd0fc1e4c4b308c35253bd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c0a0712ae7d28a68da6bdcd25cda8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986150584d0a2817dc68d92c277991bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29749fd4e3a12bcce7b3ebf25eaca8e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a10bacc2758d8288ed16786329ce85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ccb2ca25133b8bf501a11ff88188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaddef0360a1f1bf93f55f47e7daa1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5627410f5158c2b7f969d2a30813c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d06096be6116317699f226dc61c50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f9ebc6f555ea0ec070bc62a07a8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dbc9da6d78fc5131152821653348a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aacc103a5146c5bb18955d359e041d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6198cc99764abd58631afd984a0f490450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed2601c14e36ebc3e6fcfe83bff93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ab8b96bde389aa1fef93e9e3cbd6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca657dda4ad0d08708ff7a49a751c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa633a511dd64912838b7c4ec0ed51c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fea2997e391e6236c52e598c80b46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193b3578a7819f99c13174e64529c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73108a28edf57d126055a60a813100aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cdc568513c983e2c164901e55c77f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6127d34779a1fb1825a694604124e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a33b180ea5201ef4eac79f2a0e9631460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592efdeace4def31520634315b83d7ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865035a2fa43bf43906c9fecff2426df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5de489c19282ccbda677a0a728928463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217eb75d6bb508652fb1c5bcf5335e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d92b4fec743f1b46f7b737df5896d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddacb4cd06b0fc530935a13f28968f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c494326872a1e9ed0b7282ab2f5730467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255524958bb150d4bb3f07b862acf3a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c64079fc054b2ec3b301519bde83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4201089e6988f6097b1b1abe59c8aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2f2900a1baba8ab1c61919ba1679a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0eecb9bcd7f6df1cce397d25dc44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb56c5a6395574d9056b9e943ac0df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50bcd320ad87164a5480417115ad5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf1a460e81b3e4d707e720d139ac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224335c547526478d72cee6914aa4b1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193cfd3e784c844aa5e7574d341366477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564441cdf706abdddcfdc17639ec5c88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c772f868086e6554efddda33404cd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96499189959575dbd0f167bd81cdb5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcfb7e07f6fe7b9ef1c420cd56c789481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74580de3c5540386744b4b6f3bfd0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d7dd70188d544444fefc927b16969483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487345116c859de0b9b34dc50ac4bff1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c45774f6fb3dfec64c7123a0c274485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7653bceca47878583da81f9f5cd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339779054fe652aff92c892e8c68c952487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ab2e119df22e735991d415b1cb13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28aa9f9df3874802f0726c9ba4afb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceadcd1f3dea9871a3721f0793edff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc991fe38320f2d1486ab6d3a699074491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c618cbdacd5254cc87e3f2467724a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2e3a3c289315eb9bd62a8512bc59a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459a5c3f8f31b5b48b5b11a235ef98c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664fb1d617c1fcc79b561de15ef1cbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7b11060338f27bc34319b10fc0917496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2da6306772632cd6278113420b17e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df964a4659b8b6c6023ab7ae4531da1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbeab6d3addacedf18db4825ef487b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c09ebbd1aad378ae6878b383af15b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3769aa2f2bb0b065a7f87cca17fb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57984f2e302109c27b7842d57e420502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879029d99aab0fcabbcae9e046a827b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd82d5a380a80e78fe8727453681f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98620b036f5acd7022b042859c36a36b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d690f1c6ebd4cb82cd6331c289d289506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3dd3eb3496a22bfcc8b8f15c2910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d6986294da43e871a58d2f5a5b8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbd0bf24e0dfaf4bd2384dc038e7ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca3cc9e8afe947a9fa26b65cfe83d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd61b90ad30bd9b43a59ef7d7d655511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10055e0415ea892574015f830fa3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e35f51de190ffa07428a198af849513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d1411120602117bb279487be324e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d349ab5e1ded8b07daeb24d6af896515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e28f32c309b4dbbc0f75a036a053516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba60a2306ba82eb6b206c1bba791a99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80bb10a1b2f3eae71b9c2669aa97d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6929f3e4b55d8d8dbca8f67603ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b3c19f0ba1794783e280036368812520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dce9bd73dce5c0cd8ca7d651760543521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651da67139824baa540cfcedc9b13018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dec3a3162f5d31971ef40ae500c954523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb86b560854b535f590686a94024a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154981722266816cc306648eb0adc4f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea65d5f4aa45572cd59d922269c3491526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4740ba7a459fa73bce000d0a1fc62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49476ffe0813439019d76452ae877c21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac1f747e51f8b1ddbbaa212b7a635e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f475f721f75a1f9144b545eb27d15d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efedbdcba70bb55eccc9cbf7c0eef54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0469d0f22d46933936a2a98535fde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f9b2a928b9e618fb3460f106df08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f46dc89267e37e2c165139ca7c2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f1da2bdcd92d29d207875aea1373f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368bb2ebca96ca871749c26698587a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d975909d6e441d2538cd66f02063f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3d94498ed3fe033a8ece14481aea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c8f35c8af8853288b3fe393454e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3b793634676ea09bdf2ad7e5d340540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed038091c4872fe6b86c0180fca54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01ef7785315e97c626525540b44b79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218106b777c217b721c69a0e7cf9b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae563f125d15dbcbe534474451a80a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81244f05e331f76b8e67575c6d700a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d193b5992526e9c4d3cfa0279ee51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef0c10c19c42f150432a02b06c651547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efb32cca13e0317ccdd0bfd68187cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3dd30fc2e44c16f85f3b98639f20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ab3fdcf998ceadb2fe319b9ddcab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17b8a48a41f14b7a337cfcbdd9ae3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e15fe667e4d73c1064c19e34e535d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbed016d1f40a0867f31d88a731741553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814114d470075efe5bbc257e2af237b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633369e14fd4fbc659f9b873156f7035555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c33205672b88ceda4f32d3aa7175556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8d4d6bdfe6ea1ef065fc581cc7a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63b43bb2e249a9d9605671593dbf0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f223b814eb49baeae646bd0c5537559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d9c27edacfe3aeaba3a38588aa86a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8943bee68971a08b492b15e2a2aabc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd760c9137c517f73d40477d251ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7c0901ed9451192b0f19bff860dba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab40b24fcd880983073f38d329e285564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafab3a608c3bbf6f1008167cd0475f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247450d4d70322031b9fadb27b2d5fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a59698b6539c9bb36a68c44de006567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f9ea807d42a8c467db5f0b68d79de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34dca371481b8a0f6b1563b22e3416569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d90f79ac0516a15bf823ba785c09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c26965915229920673ffcc0ea4c286571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde5f9b96a614e712745042296ae198572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf314ff71647cd068e8c0ffec7e551e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c673b6311e4c1e23eb515f45dba32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b0a20665e126df576a6f3ab50545f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319990bc0cd2e98a43d3d24aeda2bf14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8af7e5d686986eb1997f619bee7b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b722b45f78a8c5a78adc1490b21b388578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b01fdf18f567ec8f0be97429b5fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c0cfdadaf2b2b11883d45f5387c06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51042a9fd15eb45f15f571457b3f600581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c7919ce184f9a23668147dc66029582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad79e2436890830f1571c0d0104d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15014308c99d915f2f80e515109a0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393de7ffa5c3816e17b9c254a853bd48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb407693e43c8ef6f8ae161084b5f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48feaeb6a48e88244ea85ee68ebc5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb152df34369c76eab9d2f328cade588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee4b1338d35a8a53ac7083f7dfdda6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbdaa083ccd78d3e011662498171a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda24964a423948d4b8cb7c462d515591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e158b2c9aeaaa84897d1114da9581592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf85e1b1df088f5253fb7816af297593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbbd19dee13e559e67df43aa223ce1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88410911dfc57bd01a0557b23db8f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3f97d81a6fc6132e980f44a25fa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b057aa82a7891530e0c93d3da10d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efd30dd76faf9380e2473e2cb6357598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4b9125461620fef45fd854808db6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031192185a825e175c8a3108d85943e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35675168b293103259b92ee8a6c09dec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c4b49a6d2a380a36fab43b14a40e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020847839a2caa374cb9d2644bd1a20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2aa0cca04fec29090f4fc8da78c21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e760cf1a0e92ec9a9265901b78e616605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae29deec024be40b8f680f6b360943606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe446812486d299784e96ab4e8f420607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae72fd49922141899cb9c10e974f8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb45881847f894ecdf8f91b7d3526609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dce8b9a5cf5960e73a744caaefec0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c612d32e7a7396b4a8815c3cf3b60e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c22b567b56d514532b5c15a535299612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e97404cdf97ad597f50f290f787f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002f481417c2c463b5fa768e7e2742614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d964f895715f1919e8b5011f5ea4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b1bf7a1d4ed57254083b24506eeb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702124c0ce07f013464badceefc4b63f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7af3847d2a00c2360be202c2135c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2ba7328a49741b207e219db5f837619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbcec2e9761d2389e4fee1a2decb2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa509053d649aaed0ebd1539d1b7327621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ded45186326ffde622470f4d7e3ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d2a051e6d6ec07b6cead2ef61ea8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462103a2c45afd6269f844aa5ad2dd86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0949a58bf30644e7e8cea97a763e24b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b963cea55bcde94d35cefe2604ca08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469037b74522ca87928ae447c288f19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a4f6e4dd592cd4940ce904eec47f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd5f066aca6d13d600259873a2d80b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce5802c6a4833008362fee9707c3f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662e9d5bb352f4c2dfd3c460039b22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee2055f6950e3f9292a2af3d024d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46d8b5629b7df3b4687b03b39506d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11686f2dfc8f561711f41b623aa0b0d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee847acf0d46666509ea7922aa2750a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7792c296d1fefc0ddf5e20560652b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65038860064cecb1b7c7587735f6af53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf415b5680ab1d0b40d17dfc6fcd1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31380f7f56415bfc80139b946eabf0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd297dc03caa11d895db4d9f18143640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabece349649730dcded4cf2fad4d2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd542622a3aca199253a9622ba83c9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3e8e937002ae9a418e235d46b8bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e84b4d2236811dc5f2696d8b506ca5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10a2178386fe5225882bd60d93f89f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513514b0e553692ec270364bfc903828646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eb138cf372c9350bb9f47169b25bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb9f209c0258f5cd3ae14ea39d1a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87855d82111439ac8f48c13c4f558e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9516685de4922cfb8fb0d30582f1ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d3de8b1753e8cab3385c2fd2dbbcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eed12feaaac60d6af2b90211d18ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77e6e0b08d0ed11ae6a6e907f13ca2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22592bfe6ed20d772636b3b22b161f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098305c8bd2628c5c79d274f374310c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb012f300bc1ab5a7b323f636f91978656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c2702e44a3bcea2bc931c3352004d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013135fb40f293c443fd2b6d97e84d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f036abaea3c9cf3447d5cd132be92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff8d48d59d3ecb7a019b743f0ebc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396b90779e84b88e763e2626c796659661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5770147aa864b5cda4699bffa24b43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72792296e9dc721942d7d14407aaa6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed84d63e1ef40951a09d7eefc86202664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264fe8e7934e844fb1870e1f36cdbd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c9ffbb559c76831043b9fb0dab33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bea27238546626f813b2afc2ab47b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e02db278105997e30cf63821a47c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb830ac1e77bec7e44168152e8eb2f31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fd706f834289bc90e931a36e5dfa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ea03d8fc888fc4b76b2b7a9c9384671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818dc7b20f439bbf1c542aa268b114f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25719665144330dcb8722c8c9a6324673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fba88227b6b3ea2663cfd7bb83f05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7add7a063691906eccf54ea45bb65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57287cc317784e26381ae1cee7cb076e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200134f08f3bce2e76bc99f1bd06c4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0b7956a5a24d9e950aa5caa5c539678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c956d00f901265b0f39875007fb0a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583dd18f6fd080aa6a70cfcd9f8587c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059dfb095cabe280547060cd651ea64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3550b1702b36f1bd631e0147b0632682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaffe5cdd006c4b5b528fffc1b9cdce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f331d0df115a06cb28304f3c1958e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31cccb01db0f308187a6cc385e1aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f94f4e240a6b47d0b221a5d6928297686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e1af979033235bcbd465e5eb441b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff16db4af6ff2d38025e1dd88f9bb9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab10c2d4b62148cf64e06d3cc475e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cb628aa62235d3bb7e3dda11a5f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3798f2b6432c3d2633f51147ce0c51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257efe7feafca3b3732d0fd16d1c95a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde5da882789508227e7f916bf3d64d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa7617e7d49d6b72fdd25fd75f4f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885318c144ae2f0783615ff6ca85e96b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e306c04240b4ed34fdb1e39f7e589e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7cd444c15554047caf21218d1eee3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50b1c16ec234849969212d3feb09ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcec6f0919dd3c87c5f89619ace6d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b1575b78f000df8b17a8ef9b06f01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96b9f2634f3332ad1aa514ca6d2e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee99f3ba04739693ba4275fed932d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e31e74c51b981bdc3681387a5459703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5a6129f70fe50f23037d0c3f06d16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdcddc3c84eb15e49a1096c667060f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816c72deb698a1f0cd271f34b89aa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345da80507081582322ec2631a680c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2686da05dbd24f3fa0db82090effc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ab71b5c93561d7339bfc81ef0716709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d092f44882e8baa6db1b649c6db3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c4be8a6bf4a801bccbdb3542c3438711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849035c9c04793031d8670189076da7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdcdd91df6674c3a41a1e9584068f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9725a248a50292d70cedc38416a54d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d6128a870ec3e223e0b44ae48266715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10748398d6d3e15010e2d632d3ac5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830f9bcc3844a10c131b505b83ef85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319e76a593a40bd77847b1f1810d78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae56f92ad95d7a2a4b09860355fa9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96569bcd4753f0f3b223f312b8f5d44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af103b361e8b6dca0145334fd20d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5bc7d15b656ea16cf03e4c8b927e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1b8e01a94729117eb5ebdeaae0bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b26f3c58d9c9e5b1a0b58c50f566724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8259f45116d0b298d21cc7226e867f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aeda387d181d8c39b103c4aad36fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b7fe17d43a668dc32b1b92bac779727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ea24b63a03e5a4e4b07cba902e9de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb3dda67da0c6b1366c5cad5dafb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e36865c46a7b33e5e14e8da924d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d14c83c1e64baea208dc174674089731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203f59e11088388ae3c1e39d4dcbe85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7baa17f43ba9f194a0a080b6b2d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a305a32caa2db36e43f4d83f22f567734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6ce94325e59fc9790063968093a47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d44f0363ef5b8221a8b92838f9289736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9588a8dcde546a1553a1461733266ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5749ea1839663bdcc21fd63c429468738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d80f0be01350c8f68c8d2aac5d165739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b94f3bdf51a423dbb77959233078a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7305ab46e79bd9ed051e812ee66b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cea04f5ec52d9f7a27a398c4eeb98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e802a7cd942328004ddae8a9125fc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a98c6979092c2c30ec3ec5dd919e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee582bc444f280e73d01b8f5c3e421745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960d141ab643bcd82b27d5eccc61d9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b300b3646527ce85e8a61816edeb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc976707fdb3d531795458e41a0598df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba180642e2ce16c516536d7a1673e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6ae1dc708ee19447a83984ee367b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87667248173c5da4bb9144d8ff6dd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c9983757e94dab173075e1fdc9c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1abff5caf08ff6a9c7abf60e9c93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d7c02eb015100c6cef9f537743ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222f9e6463a588f8e1732b1db3d9c6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1cb9f8a4002c2cd86d6773d747cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4b3c7063e3d8eda3019d48f3a96cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a421c88b5f6c5d40c2c20ca49d913758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f30dd7d43815f4935fbcc7f71203759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b5459901f8d691fa463d30a7f7db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c93f7e88bb540111fce1fd6a48cde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682205a1fe2f7ac30feef71019ce04d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb403b508b80d75337f5ee9b4a9e0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbea8e685d95b10b38e45ba61fed9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710bfb75d43fa2b2f93fb4a713378a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894892559eef7151460d13d3ec29d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecfb4b1a743d136f4a5615f6f90ac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bea28e2b28961eb963d14c88200c2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c988600c12cb5f762b29cc972434f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56cdd22226a247539a1fea03d723f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebad888cdc301af59f7dbb77328e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67f21cd80c0e60ade6eae2637081c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203920cd3a761940a7fc9110929717014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd3a3bedde41a3b5a000ae853713515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09ef75c903e38fbabc4ca288cc40e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0c6eee534992f9386dbb403bab0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412082f6a3f17030442f25fc7fcbaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dded4f8fdca555785d9938d5704a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea54e42faa733ac8e2063d69670e9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb66c2b9854b8a169fd879e7fa2aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1848d4677f9a18d95455c8dbce5178c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f84e3194fc62240c5d7f177412bb1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ca8dd0fa2bfdb073379b0d7e18c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d030d3e1ab934992b866841e4e2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ff280ceb4a76ea417a1f19c48be326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8bb4cf6dd6acf203ca75c6a7f5f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ec2c19f92601567d641f3b95a37328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cd75f9b6e36810e3484ebbb96e93429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f6118395316535058f1a9b29be66030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d821d6c9cdbc3fbfded1617b498531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8d0837e35bd410040e08084f980932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4a7275a5fc579278c93ace360c9dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd79202d211d9ed8f7ec56c3f4a05034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0a74064b4c5bbb101fd5d1920785f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1d9124a34376d49c400c53600c8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e29475e70cbfca551b89ba67d17537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a007187603d7bfeaf664a2a67c9ada38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef69a7443302c6addebc6018fc95b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9097a79f5240f2cc912028ca958e5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20822e01c4ee26ce4857047cb15b3e9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989495508a5f2e17572c85dc001f385942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff932bc5d65d33fb2b77ac57d75feb0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae9eca106360c5df36c98bc4bcd9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a5581967870c7463e49a18e6a14245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481709c0fe3d10fc0d952d63b92266646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13137883ac6e95befce04062d7fcbe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0080cf1eeffa8ebcdd7290921d52c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0579b349d10e2b0aba436b6822def49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc688fd79f8aaae2f52985d3644d1f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e2a72d68043d222144b3dbb50ec5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20118cbd5cbb5a2fab6ff73354df91b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359bccbcfeb8a62fcae9383f331181a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f1208ec84ae6bcf67879e7ede53154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0822275782fc87cb338f32e3939ef1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025fe51fedff080974db8ab86fd202856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5dd183548dbd3da7fe73a52d6715b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138110eaa135a5660534c1dc019fc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cbe872b92b062e5eaf8894fc61dc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d68e347304719b6e2fc7366f39d9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf65f9d225416051014fd7dc8ed0fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7995a540046c72a9c7a0a1c7e824662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b905b94545516101384403a1dc7ec163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f0d64cffb767d2047ce396c931e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6429ddc079e229b2001e6a400e02d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b89cb1f6074482bc1d0c387224161a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8041129b1bb90d96965cad76b2de3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916ae33048446770708c6cfad40cbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b267eb4caa7a659bf548d3b2f0a8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa7060eab16ddf1509add0ad6593470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a998c99463db5566e19e50077482671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce230a10ae9d6dd8577b375002cde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af78611f5f953ab7869f5db2ae49c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abe1805bca45e1a87eb61b0c0020dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ab868a0a736c275b11a5a86f6f6ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db254530a1c7eda4271254f78fca276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895611839d28596358871decacdda977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae378a91e0ff1abf2964091b28bdb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4f2aa79fc1042f9bea944332cd1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c48964f56243c07c48d982119dd6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222f4d480078992184781115c3946c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0884034b25885274936c7bda9ece782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7d63722774f2e723d3f032ce92e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270d92a9f8c55d830dae43298c7b1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b03f8b4f399387340f5840b9b04585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae861e41a09ea62ea078f40bbe99fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3fa892dc083f4759b0f2436da829287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf399571a2ab726a64742ae467a9d2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d8d783e98fef263a1d6dbd49a313e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086c3e356becbaafa21db145ffe523790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad41ef75624ca2f523c827e03117791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76c14afc7d7930a1e2cc6e7f5661192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3002513b55295cd23a0f7a403844cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f06e82b736ece235ee4ca8d8bb44994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ce1a999a9eb398ce0e497e5ed96b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fbb83d3d160005994f3fcdf061ed696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f5f3bbd8a609c3cedcf24893973b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b578eeb07704ae370b79a60bcebc9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96340fafa275e2545b04d8763425ab4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4badf00aa2c58d307494b1bb99ea204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ecbfc724008e0e4743a0661887ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b1d5153323c26739d62417ab760cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaa63c896e50025839484833a4096f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092b6b1d178013e031405b6c2489098104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5a44b7e8d481c2a64bcd54efe24a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba33de1a4e84b31ef1fe20168ccdfb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fc65a5fca9fb5296cf50fb8ff084a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6560b3959cfea0a60c470c50c4f347108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803bb5fa8193c5b494354cba9ee1f65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478e5a929f1d4229089f9e33142122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b29589d1bd4e6ee32eefc7eeddd56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84dc62f742e592e76e9fa1e2c7ba76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781b7faa3bdbfd27da62062d06c458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c474fc691797f7eb9f59ac8188a9d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae62b3d2cad7f16dd6892a2f24e05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eff522c4afbe05d2f36f98e4659fe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ac98381c16e0192ef1c7b5dba861117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3767d3a7cbc51a8fbc729f03d92f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccb2c52a7845295ecfcbf75fddb21a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abadbd4bb75207943360df2f13537a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c468581057670bf17ae69eb1fd7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57f7a491d0546d9af656a1d1cf565c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862da50ab0260e69637312410f16e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbd1eb19496e325dd4f0e6bfbb9d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba374d4de98fabd7754edfb207418f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3f5346e8b949b78040f892f93b83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeac726f03dd403ad63e7253cfa447127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba1b79c4dfd9f75d9c4eda7a3b735128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84e056ecf51652936646e412effdf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eaf20d5c91c555f0a3f891a78a8aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452e30a074d34f2d7253066a26d462131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be2137a557e1fffc8654080374852c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c45216f289c3c9f4271e351fc223133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b070bdf1f1c29ac184e21bd46961f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f7ea6b4c069831fa50d0e8c6e724135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9b5d6a98293608a45a5e9364516c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824edaf6efeef9a258da774f83c9462137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212178f9d475de0b95bedda49d6d832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7594ced79a8c0337e9f6e66cd5b03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0154d5f105656003bf7c8fb067b0e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60c2f5bc47c5bfc8200970a2c068b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d96a4382afa95c75cf6977a92560b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e3808db340cf8faa5ec4a410d9df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f7c35fc0a7e08157387c6c55dbc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c9c2576c718ea20ff5e10a27fb7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6273928c4ba8a666e90a130138487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258047f0f5c0b0934ab1f9dd2c351ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4295b11abf743231e09ff9f67be2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648367cac9aa1a063f2ecd12b665c08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140ab0cb756b53e357c19c345693db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc57d4ae337075fd75ff13e8a13d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35a3128eccfb46de6e2a4694aa9c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693c50825e9b146859c10858f9d817153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3cada135369e49a2aea5c96b896f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016451bf1ae4d6647c5cd227b745279155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9564d19094fda4926db5852438f46d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796509ef34d3f733acfe9d41096d1a28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a465fb5f73bce893021bb34f1eab7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d666a412a6c9d03097f798b3f74b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e28ef4f66040cc789a189a47b7503160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca5836dffafb038e5da1861bf0a75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf7aa0ab0362322960c2705734a3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662940914276a4fdd96709bf5a3d847163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80b33ee6fea2bd3e201a901cd47573164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70af2e719bf0659d7d201ce1e60215165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f9d527d3dff045da319c8e92b1563166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42435cd33b10f67292c7ca4c790a1bf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736190eb7a07b8c3a2f34a466a6f6fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f0aa5724d0a8af1b0aa400e36d03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce64035b55fb2ca1a70010e835bad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47013e7637efb42a0140afb65a7c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016103572fa4c2bfb3c174ea72eb04b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36a66e76989ec06ce739595ad89feb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5bed2990dd83ba5b576ba9b32d84e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d05420fd8928f33a0bde96ce0c21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc569d2c129f4ec45727d443f7a5c6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b36cd97053091b411be9025be8d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c7eb896cbeb16e2fa86e91ba7cb9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbcdd52d5303bea2ae16b076e1453e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7895d26411ad7779ac082d5d93f3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0555bc516cc990c352dbc173fb40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb9e40d55ae40f0fa695edaa5c95c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe617ce4ddf080689895ea66a648d152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697517a10733ce582e98c409a2c04e37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77d06c8d73b16ac6358ad1f7e5997185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b8699e7585a331812af2d4b093bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4245d4c35c0714824b01f2d2fd78d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e822d6df5c6a585d949ed11feca443188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632d0388eaf61a7080b411654c95656189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8655acecb549da91cfeeca9a28b91f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699d298a496c030ddd7bd3beba4f8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c2f6e85facf23defe78918834587192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8de900e016061e286d31ecf81070193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f4533e9ad5b49f67ad1d1732b36c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6872093cf03011525d2ebec1994e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee71bff729227ea47d68c16951e7676196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851b2406e420edd15c7f65af1689e49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49563e9870d272728abc03bc2d4a91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4720fe7c5769e4e64e912ad43864199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d12e6c8c35b9104213b85a2e31fa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3c0c59aff8800227882cf2a729b7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f563ab998ba6adcea7c29a9924baa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a0fcae0e430390942a35b3c40311b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bbe10453e083023252f49578f10bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b7638071426ccee12cf8ca6255ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca01f81c8fd2ce77d951becf012ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc89fb011c1bbff13ecf50be702aca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43997ec101f04ecc0ff3ebab22fb2a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89354b8b7ed83ec8b9a7875f2eddfb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a2881e00ffe9be40291fc729262c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23e90b3a5b8eb0d030fc322eaf517211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbac752c4f764f3fed645beef3af19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365ed5bcbdf6279f3deefb79d33a34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d8d880f6dd7a976d0f5cb29159d04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0f2f84c162bc2f9b4ca61fcf0611215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef0654e906710ae4a30a61562fee1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2575fdacb08db60a16ea86df4919c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a0d6686923819ac11da71c172bb1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc45dd81ed737d060e19ae1bc92b67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86145400581a7e524cde8e57c24068220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06c746eb891b0ebe3e058db672fa1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eb19b23820984ef618b7b6259c804222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4743fe1114a497e4b25173410b17d44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d12972b55978e563e7ef4c7a5d35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988f934873b048f33b2d335a3284ec6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa546a90f47345a9bfdab43dc6a41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28aefe6b1e0c87bd9e0d8e471480a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f07502c3fba5b37e55fe8b5a18de53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41baaa30cc23de24ed7aebe36dcc0f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04fe1ba4e333c8914ba669f6cf4391230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48faf6f834d235ce4fecb728e892c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d7384987472395bf6ca639d11939c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f5a44cb0aabb9d30e2552f9f502a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa791a5c1ed63aadedd362b8fe0507f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9c0371ad2b99a4d53bcd9f2cafd9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba84f2ca820b101ed488aeb563da7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee2c812f8beecf5b1d7dcfaf5c90f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36700fb9b990fa1400daa2e694d7ce7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855c30cdbe35b7e3ff7f77181d9ae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21375c34f3fb32bd1ad07ad05b16cc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e90d006d0df62441ab1f71c89df4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd60fcb93e0b82486eabdf9454022242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cde5f23f024d8c681f0851aaa6b8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380084eb26becc14dc90e9e2c7e08c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0172183ad2bc56aeaac0bce7b981eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bcdc8fe451404f8ef6b1dc6d26ea3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fbadb43d521e1d5e7cf3c147f812c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296229ce18a40018e8a737c0705ae0d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cad6a89f493d272312d4e0d121a22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d50ff4a1b3a41b0e189161f2dcb559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc29ca29102781c3cf26391d2ff06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04e99f79f2be5419cc9d5bc936928252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de4bd03e443f4f7f452d8e1eb4f582253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b662871beefbb8ca6c03e474316d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc6b7a4c64eb956151a2d814dd4c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6507fe4dc55fae8b808deb7edbf8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3a080fea69c307582638a4f8783ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17952c857ca633a416f50ded9e690ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379895e7ccfe2f854485c540d1a703259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798f9a66a1af11492dd28e3b9a51afe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd79a8ff31ba69d39d23023843af8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f3f151d701d1cbace58385585d25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831962fefbc478c134dca5b82fc2b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab2edac86dd803b2a77e1acffa022264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586603035d5357d6709401ec3069e1c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012238a9af8144396a73e26e9994fb20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f8bac36a64b2d0f7127f8be7247ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330501fff5e5da6fad21afa1fe77a18b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a08d3240813c52323dcc914cce0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7949aa36168c8ad9ec6e81e3ea542270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9512eef176465a02ee2d39d63cb7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a5dc6f6f33d91e6f1aaa3f6aaae7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663935470116005735d031080beb75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea8611b5a512ec73f3455ca6a6fa7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f65d033afab8bd38e532b9b7a8dc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3248117f993f84302b96bca842162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556ad23babeac625ccc50ee832994b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798d4400a20181fd19f3c382681e35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ffe6c95d0fedfaa2a508f4b3e1a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655d7998b063d26dba1471853d1331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a81f772343a2041300c9197d572a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c31b2738d8673e1ff2c96ce97e719282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2d9d440401602c8613b6d813c3cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a50d8550229699e0f47553a2e00f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4e430dda4b19515491f955974e71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347b536bd45386838557f65fe3e5bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404a2a13e0e317822e843fa97280df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f926535b240a1cac5f827df069598288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aeb9700276ee58f2a139fe668c19b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212ba7a718e39fff95a3227f3c1f387290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75d7d023957c63603f9a138343ed4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a228bf4324a83259b277a842cf6bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147165f6353a54df766051d4a9cc746293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6df51afb3705c3a67397a1af65a0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece576d3795f1dc43d4cc03ae36e2155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6defb43db178b61187b3ad544b561296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277be903c8ac19fc52e3422985facc8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb448632ddf5712a0457f56e07b2ee5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de947e6f961001f91530ca03bf9e9f43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbb8e02fa468b051a7b10869f89eb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0da889f04cc2d302023b0be3239fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0859e2ab991f492c01584018c70e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc3fdfa0cadc1914b8d682b7fa875303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c63a403552c92766e0bf1c10c6039304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b9b003aa009fcd1edbd74d9660575305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488978e94ec217054d2c7606f48ee1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4648b0e78e2485bcfa6b842001924307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8a701fe5221365134aef8cf0d3ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9bb785d28d6fa58ff0cd2c0863efc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba1fb4d75539a8ed8812d6c7ccc22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88175912dc27c4473636bc714a1c24da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecce75099063b8ec17b8d3359e39a77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a825e2b82085cf29383103c20cbfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864957cd769cddf5a218c0b7ce9dd8bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454dd125ae76c757182505bfc109d4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98755820584e6df31db1249ccf6b8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e87fd5ea089506dedc77d60ea2443317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e5798fb50e31c261da3c2e4cdb10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adcf9472be8f924a62c3c5428cbd91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53907bc82c3f103c2c8f04407dba23cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff41f297de66820a259a71daee883f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55311c742e703c7664a91dbe4fdb2788322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877e9c026c7ceba395dfaf51b297489323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98eeb493f7eef6ac0492189e5f33ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c95806c76f93eff646a82506234e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254056bca0697e31bbfec0ed39acbb15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fceb23da136f76d325ac40dbaaef28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc203a10ab18ffda1bbfe4263e868e7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac371da09d861f3af7ac29f419029b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be1b7a86318771eb0d0151534d359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f28bd1f5bc346553cd579e9c8b425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad34411626684250dd8ddb7401afe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb9141b674cb057047cd82c075200333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514cc125210c5611435d69edf20b1e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dd16164de676a48ae41edb757278a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6d528c3c0817e17644287f35e9dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddc955b0c05d7b6ef8cf44b92de3cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11048c9e525a80ee6c05e3a11c9fb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3dd562731249822171258ce84e97f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db09cfcef07aee7b3b7a3d040767f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f2720272ddaeaa675319a6ba8ac6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29fdd2eea12ba8722c25cfa28d4758342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1a6ca632118699e3cf8546f8a90d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d037c56a7c088e4c70c03af00350e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44397fc8f76eb1cfc6083f523a5b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5dba123fed7c0344a166a0cbb680346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d644dad8a23f3a917f5e3a8588817347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c5316f890c91e7a194f7b2368e42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c337c887180ae1f0c08a21f6c21ae0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ba152bfa53d8742d30bfcad4a5ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a579f147a61c1c683760ba99a369a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61923950a3e12cd9c18b861f194fb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab5ebe18783012a544d4273c06de2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aa9c8c796d96646c76114b27d91ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436dfe9a8841695cbe7ef92bd43189355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca0844d20ea8fd2ddce8b27c5097c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6198ca7f21bf5fba91454e93d4bea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65eea5aa5ebce37222e4833b11fe4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8323fadf9fc08e8898699792c5c2e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc056b09488a6cc2a5fe3762c6ea7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2398b964af63e4f8ba3333531dac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264ffd02ad69fb0cf2ea62a96f08e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156cd082cc41bcec7331aa337dfd4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d562b59f7e9ccaba1060bf218ca1ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775bdd7a91e73e5fa762fa3b8bce40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b70f047141817ddcf7510108e8241366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb8043297d670b6f29e7ed1586c061367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb21262448e62362f9fb30504fece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f60cfab02afb9b91709a006ef3db0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d121dd6105530ccde9884e3f3043c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbbcf20466ceeee7d6571caf5d8e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8f99caa4c3886549fd3ac28a034e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72511f48c5ff659d7a43dc9c4bee3d38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ee75ec58ecd007b693f84db5790a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8fc985a1658aa64088c1668c0b847375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca6a44cd23c99be146df5e23a27008376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386488e7d231068296dada8ce30e110377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf987cdd0a5868598388c22216c6dcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c847674fcb54552ecbadf2fd292e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74618d1ce102c49932d576d25b68ff5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b25163c70cbf2df6f623752651e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb949a7625edb520fa199a69651d3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b346115698a37e2626d60248ffdd978383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180bcf6f84aafac1b54b7c3f39786a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d6b88cf242fca6927e8e48117312385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4e017dba024e3c9e05bcea9b90a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044dbdb61a4c7a457f109b8da356a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408afb218e55a62ec1d2e49116d0dbd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422dcda2074fbebe642aabdb17d2cfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56db1981f50c024ad6427d244c9f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb77cff4f0240fb40b949eebbe7a94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd380974c94ed3661df011d5f3eee7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc811b7badd979a31c67283837194cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a2266af04a383879e1f5558470ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549070984041266bbe2788777528238395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040fc67ac5bca3d40d79a0769103674396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a71080525668f5f635a25bce6b3c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eac2285d44c3fd6703d9f6e0f7138398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99b34317eed117baaa8d72c334a566399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daed68bb40ee72d584e0978c28ed67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f980efb1717fc0bbccf490c3e3e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091f0f7e95961ab0b9cfa9a6c72896402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3c56c31bb5d240fbf5d43b7046d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910e97f61d83ff4be226ca9947ce6e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eec0c0217b9751959d52875fc2a0e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a476f536a0d53b222b3efefd58d55b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b246313e4cddef984898ea328c64e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682aefb5adb91b850b393523dbe248f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe7a3b37aaa5b4712a946b8aaabbac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97eca3280e1b9a42634f550fd0afed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ddd92eb2d8d9dbb73bb67c4cab025411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4e155d84a823d095ec1413afc2039412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c084dff57f01ffb74275e47a3e19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325695a904af2657572b562873dbc87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f896fee08fb308760ea205c084a04b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206f14d66ffee99078e7b1374021c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857582fa3ba18243efd7607a0461eba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d70b16f7c6197a0d6e0a93948844f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8bb80f1cf82a3215b106dd28e6974419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d1f4c37befe15c1f62717facf1697420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3233e760929e3f26d67a728162758f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ad69dc924c38d3b10c711ff781a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9dbceeb4c9fa8d726b3a585423a17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e1744373b3fc054ec601434a5dd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9612ee6299f692b986d2dca6d1abd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7d9e1bfe27d94d077f52ecf35622426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601a4b5648d9d6c7f6e5c79002f8113427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359597f5a183e53b155000cbad951e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ea8bddc6b0260c75d33f790fd534429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc92d26e6a560e161cb4acb793a51d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac92c902d7c599b5f1a72dc762d1bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db85c3b70953a73d96855f4cffd9d7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205bfae16a8d7a0b322c34913f1bccc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e82306d139db5c3dfde6bc7a9d83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a88eb39b1da12d84d5e91cd5a51d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a1825cf48c20671a61c8079b328b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5de698cd629cfb9c3bc14208aceda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981efc12d1092684362cbb694dd14367438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44f9443b572bc6e878339561fcbbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d6274e44ce16ac73b0ed3777d91e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ee4d019aa9e3f3dcb1d3cac3e522d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70bfa7e999fdf297546ba0e455ae1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318bc085afc7631bb677faf14292dc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad14449e4dc6f9649bf3c2bcea96c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2180a26c9bd73598983ca8239a8b20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e5393604beda3b0e4279f41bc329446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54614f5c41ab3c5e1de59e1427b60b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5728f156a20b15e4561f6ad9c54e93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd77f11dbeae68cdc00531a6a3b82c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8bed6d084d0dcd6e706caccd632c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f60b1d302c90dd2d4f9ecf9fdb4e0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833888be9c1c58850cecb25f10b14a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637c7865141f30dc27458983900be4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17269fce1c6923e26677d470e48490f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e083fc3835c8ed31d44f2f1a38a4e19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e032189bb4d273d1556a9d1ab055d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df106f1d33e7b02ebe3e2856f9f8218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad31f8106ea4ffa409528e802f23f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fe5c86d06646374057bd968c75936459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb1296442019fb94ca26e7023b647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42c61ffcd76dd94af95baff67efe85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1594975766a41021ad246cf8d0909c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c80d7909c5bd172c98894c6ab6bfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac7569ab879088873786916e4116c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aab9ac447de114973a3e48c1cc9c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d483b4c56971feabef464b29cd766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4963c77d5ee39a64b5c7ff91bbed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426448d55ba123a6275b96cd237800c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381462e29e1ae80b63a8041bef5248469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a8547ad06a1cf33cccab1fd6887e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f043c750a9489cfb4629a8684639a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18ad4418e22e3ca501583079c1a88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9b53a54a3dbe1c5cfbe1fa51aadbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898c42667b43d8b0d4ad1a3bd61cfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecadf2cbd53edd97cbc69de279ffc33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3eb6b3313c1fcf14f89683e74b06d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a346d98cc60d2b9699eb4950ab378ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d61a923049408980269d291ee28e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78a70343e5a0cff445916e6dc86e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef38b45cd9b5fe8c02a47bb38c19c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1c65be50a49e5463f39109cdd5223481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d1035d47ce735aa41e626a0141e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465ee821f85e193b35e53799e77749483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ce1f51fb5c50012ad8b51c8e3575484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899dd8546b0b4c6ae475df45fd994c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eb2de9143a1d6f0d2349ec1480038486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4de83a4fe8141554b7eb780419092487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b06e5a3f0832ac1ff98f65c79194d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db678327eebe1e4b92127a0982c56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f2aee2851276c3e7509d71ad41fea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed562cbb1c4147dab4c8f28899fcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b82ab9bd2087550964638409b47f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2130ceafd034d4180b30bcefc248be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746bc0785216c39ab4b9cc1fc300271494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec240d223416a32d203a6d355de2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb7dd3cbb00652f3514a930df47f9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e7671c73309e10d1956153c4ad990497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27402ea83866d6cc4d845c8c20af969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f0892a4b167f4411999caf6a278ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123ac20e06f2df77d0226d1e9967ec9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91ec62eedddba3079892b319150165501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad01cd52dbee90e09028c9f2da4514a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252adbe260e2444fb041d5d5aa193eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08b98054f2c5a204c9257e2304440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff92c2415e85534d77f9e1f93b6ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5551db26c3ed66dbf782e1dddd469506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63c983d5e8efd628bf8f60b8b9ba77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9fe12eddac02cf49e2aa3abc0ec9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66efbe44895dac28d59ef8f83273382509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7cc0f9c11eed3b03e211dfc0cf6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b120a1000b367d8451080c77edf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0e64ad2b2ba9a07dbf3f4745acdbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c523d6d224cbdca03a64bb5047e0a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095704ea5c889bd62db36ecac5378d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce585bf1c1dcf49ce7225e6162d2f2d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279e90bc1d5482903604707c3b1a30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48b68f95f9aafeb5cf1842d38a70e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa85396916f6800273e37005cc91a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb4f3306c77c3fef24e379bc0d3db7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a976c7c16b70d04d7270c10f3628520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791018ff5f468240b044869c8cadc09d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0112f8061208243911cc22f2b4e4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb4c0e21d99b3987506eb8aa73ff17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4241554ea8e56b3ee4165cfd06df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5f0f02d76d92d45e01c6647f13bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32865065c5bd777dddd11bc52d4525526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635cea19d24caa0ee975328b812f08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009fdae0bc442f4b44e986fae671ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebae58205cd6e0ceb49e13622c3c94d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8b1d4f00604823f7391caeab9473530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3525cbe83c674ac3591f9228ac5b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489df8262bfbea5672f5c3c3f356a22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ebb9914bbb68b960f6a072faf657e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8806f02d158dcab186b316fed70f5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0bc2473f9a9584eeac926df037c00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662baf089cd6ca4c3bb09aef98961b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7049b316f59b0204b5ca81d2ec5f560537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f6e2d3736d1ef078eac61e2f1e86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4dd90af840d91fa9871f22465bde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c9ef3201a3eaa3f79bbc581b7403d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7f32982747a5e890aaebc0eeeeaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474712332e46643029c800080fc45305542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867eb92190e49e6ccd771a9c448f762543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd05211fa03348b793698ba0181a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1de3adaea53c5879b89b212417d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6796d11479e5d75a78714c59d037b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83e9bc598b66770472015a24584534547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4b8db8b1da5e867fe6f56aff1d89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e3650f4a38085f3faed4e661b2390549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09170f2c80d48857cc9a0c969f976550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b912daf98a22ba4bd4bfe19a9b0877551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fa940fbf1519ec2515ced584ede4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ee05b6d64512e93f82b7f1ba5efa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde7401de141fed6a8fd3f50d3bdcba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7b75d6618c1c1490a996755a3977555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53cb80c8512d4991e33da546fab59e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d20593415c1753834ac2e06ff74be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6b19a856fb6af4c5176bc2bb8af5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254ff1325094f43db8d26cfce1e7ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72360a79e5895467275ca27def77023f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de84b0e6b7f4cd851877474580665561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aaffb26fc0a3c7cfa66c61ed41713562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91229a7040f8ac7d3ddb82d561a06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a508fea44c3ab770529258c07d6ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b97dc5f0208fa0cfc169b780b4e1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ea3c077e890cfb19f20c41028d024566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79aa3dfd2ca2411ee7fcf782cdcefc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd520263fb1eee3ecf3f7ea25b14cf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62090cd8739a83a785ad4734c1519f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61373c86eeffb70163ec98ffbe2e7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a2dc172a80c18804e547f93a85b3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d85ec121188ffd54a1ecfb9e43451572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6de9c1f843c23ccd0077b8c036b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ddf0bee758ad5f7ce94834802708574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fbd425879bcf87a3486472d45603b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b600e3bcbe6adccb5f7d8545df06ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930883174d748ba6f520ced77eec4a13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a96d8de2626fa73f8cde384700408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2ed19490f6ed9fa7fa07ae2884bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34d309de4653624370fbcd5fef0494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19626f1beadcbda9159640d271b4f1a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62746501c8e0e31a2b5be839db37b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e54182806636a1f7e6dc797d9d6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89255eaa1d083c5841794a5ceb2508b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9fdef92f2d59922acff822fa19f5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef2d5ea13caf7255de6c53b2820cfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e84db9efca8b08b3f834c30fbdb26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b9c59f44ba4ac027eeca27c08a77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be56aa5c14f160b993105a5dbb9b0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15971be8ad76e5e12d1b6a72389e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264023a44bac158e27d73f33269f39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f28362d954da0f750471a93460d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee3b8d3293718fbc03de986684fb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379eb6324b686393ffa86fa1c1c4e7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e06b3bccdfdacde7d93600c53959c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a028c3f9ac7bf4baa4450e6f6da61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638cebf74e0a051377ce956e2d1781597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19384d5d851afea2b9b7c1af8122c706598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb217867bb9446f333bbe60d4088c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885404c6cdb67c00222e64c7241cef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7686e19e570a076bd6b766837e119601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a32f6624ecc654597320b70a58e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a76379aa7b39fe83aa7118d29a7cef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd355e6815746371936f12bc64639a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3883917d6c694610e20c9eb437e04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed876a5e3dc8885f0d9c35f1dd895e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc79201e4a56ad35fa21f19966c82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a492647e909e4567da9029a4d3f2505608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b5a1497af8433aecabccf1ce95d3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77618d0ed7fc731f4cd75a3c6188b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09117f8242a7d776ad7ca2d761048755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1e9fb415219d91913e9e27c90d33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eace28998aa2e63a6d4012ca41f1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae07ade6c01696bcbe5293e8dc6d1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1dc55d5974072a3eca63bebec8c3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf2046025ba5cfa1a0e52e03f2edd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e6116ad1e9b28800c688f7cb7dbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f92b6cdbecb637c1f9d697eacd17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd3ac7d4e968cd84dab0424397267619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cf6021182305434b0637928942de8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1059b74e81947edaf3104832556223f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea00faa2f0e6dd2fae305d9f3790b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc81644c0e9ba1714f92f3ad3b3b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4245d3655a498f1257662e967875a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d563074b35a853d2360aba120ee80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb980e995b5ed2bb3a723d9d13095626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c3e4842648321fce8b7af13783d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5cbc67c1c21d4153b993803d50ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd93d061c75edf4dad777faec2b9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061dbc7fcd109bd8d8b75fa0cb008f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b269beb1378e10452caa67488036da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55778682bc201a72e06d90d343eb515632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673544fa5ec1d5fbcf8c25eea193e13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e56854e679622948a1d60e4dc6ef4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811cff0e22c1e28ed82443efae65cea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96feed688e88cd636e3715a88d5a496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6249257e4b46d6110f658d57e664e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4d39cae4d980e69a855d1ca30cda8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8fd330f70690e2abf2fd542e6d9f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d170e4d6bbc36994a8df8f4cfeeff81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b159bc7059d093ca3416f17bb83258f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83472a968225f3570d1d4b9e442af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803af8a3a4b3b9629943a75f1563f13e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616e8df07f71ffd949953a8c662d37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021094b1ea011f5b7e588d426ed4ec01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb5b1e9af1e1a351125d1c87d15707646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e009655fa84980dfdd9981c9d89970647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794d5dee3001dd8014318c569e8ddda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff6884b200f6eb62d3db9a5590b81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fec65f39cbb65b16ca9a6931e2ec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff646c71029ed66c0ac07f962a7cb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063684843e8a512bbecee72d731e3db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f1f94048433f0edf9c6e8b7d735e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f79d5a65c8803348592117438c883654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9d38b902d85b5bc493f194b8c0b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d00c3696364e45fd697399a330058656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df840a22bbbbf30337029d581b69e84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b4c37674d9336657d391200f6e21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfce3fc8d17af4417d5495020064f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef696e836256b7da357a3b9c8b283a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c140bbc2dc7ac8440b2234801edff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527497ba61f96f584a5ccffc686b63d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c6763f12a81505aa098d0a49f2b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04673ace7ac6e0965038ffe254f86f67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d098989ddad1c0da96246dc3c604665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd06bbde97d49347eb7450ea4169f88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be5617a73229f4bcfe4d72fcacf39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997a1d4909e7c3d011969b1bffa869b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11bc2871caf3d68c0900647627dde4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e4103e43b391e66720ea2902f4c07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a7db02852265629c21780d791669671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a66ff0dfdc2a414c718a2feb034f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f37218490d9b2b0fe166c038e1a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd97b31e931aedde6d986d9afffc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d21e0d5ec7ecefb6656f1e36e8f9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf31e8bdb996a7398d5865754830a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16506902eb02757bf7d02f22ef95e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dd9c74f0d2fd7d337f436579c46cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b39f07527b86593a7bdea14a4731679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7d5aba5830ce740415a5fd9e01e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8afa6245bbe61260fdcc1f0b9c990681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd782381f1aecbfcd8b68e9873470b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417c6c8d568bb8d3cfcbf7e9774ade2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884f1c069ff42c5c6c87b40ec14c606684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a0f46c648e4ce4dbcac480220321685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4169e3bdb6797579ec5eeb8609f127a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ddaf3c2d1a813af0d50fcf4a9e1c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949554314dad0e1c83e21605b70cbeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa4d82fc30bc8f53c0e9c98d1196ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be4963c633707f07652459e2d2dca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb626a1cdd777b6c819a393cc748a94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3849676fe3cb9ea99540c170d4e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a80a169d67bbdad4f9e052ba8c2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e14966fb9e131a3ce7d9a0696f437694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6abf061e5daf3bc07a06dcaee98f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8273e4d35af58b28d5e0158c65fb4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa6e1312d2d9d4c04f7215356b4d2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe2e89e03aeb2bf879beb2b902904d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a3f2c6a81638a73b17f2d2883dd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec569d6e63025aa8bb32d76c7ffd59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6728a05a1b6cfc01712133a688fbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4507420ba4358b4841aa2a436cdbe7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ccc69587e1402c0f1172151568c7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3f165b30dd628e5883449b75abeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a189de98e2d51d364229b40b63e99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c2300bdd5d75ded36de719fcffa1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2106e02d38db203ac8358f78adee1ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbda1f87ade39203525e311588dfcfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773bea9dbc23c20ac54b9ec16c78a1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0afe621e00c74dd138bef897be38f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bb361fb6aa470f1f3bbe531c6f989711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69689b1394d05fad4e16eecb69b7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983d1421f1fe2c86d50f6044519df9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cbbbfc28c03d8777dc58ae22a9666714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87828d19fed1630e795ffb4c5142e159715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec938d0dc54fbcb2880be8d80830795716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea641fe14209711413e239507b94e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7095f82c1d109eb7fede56bff0bc56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f287d7f00d0a524b8c895ce7ec8d2a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff50ddd34611a00ce6d158077d1b07d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e3211dc4a0d4717c068ef786e9ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97322a923ce2b6148b6d4de6571583722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f1490cf94c8cfc6470bf3feb5649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7dd375a5b99ea887f2dfaefae9bd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f3e84dd1f514386b5a88fcd53ab8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0921fbc76c6641aad7012810595d53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfacf68c1ce3fb1ca766d05985c82d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83871e40a4e605e906a43ed7342a9afb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f6542814abd8d862eba0f9f176a19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d4fccfb6267a5111b3548ce964ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3151e8374e1bb03b3ce113221467f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05c2cc067cf9aa9a6278dbdde67a4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d39ccc3b44ff5bbd8ccd74b5887a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781179667def68672a7e919a42d98d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a96b2fc076ef86cc5dbfe9c3855daa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e81bec907bd875c67589d37a1958e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36522745b1bf826c77c17cae70bf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16af4730f399f70b10f5e739fe67b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f79534b8bcdb7c5e033d4d321b63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111afc357f56958e21fd234e27421a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae671bb5aa3ee943a8dddf8607a27ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd9d9c13334d2eb6d08f1c9a4fbc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbebca1cb0957b08932b790495c346743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6118b763f8eab324ea9e3b0c8725744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cfc89846d6455369fdbcf894d64cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9fbe81857498156354491498f0a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68336f82da28805f0e2ff408766b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6055fe68f0c42a0c3d03e8d0f189b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1507e31624518aed5067dfd6902839749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bae2c9fc6103e9c0b22bb3557e1446750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981632cb86567cc1ef8fc793f479fda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3eaaab720444225258596321f82e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac970c90ca6e98c875b24cdb5127e232753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40194bfb1681cf2073faacf2bf80b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30e4c77e5893b45e616023029081c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2118434bb4aff8f15273b4a5d8781c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad7c4efe77cfd82e053a1377cefac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d70be4e89e48a75244e86549b3271758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa95cbb5371e9c0862efd99a1253d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>