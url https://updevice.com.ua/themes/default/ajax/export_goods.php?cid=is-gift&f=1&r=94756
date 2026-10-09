--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d2014464a950c43f48ccda66a7851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161eda71a7e98a21006027923a72582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb152a8bc68ca5a9b85e1f31cd2f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c65b6ef4baefa3affba444b88365b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704b377de64cf2ea03b581a5d8f6195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec740af34275956d4713ca8608d1fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2cd582ab403895fe7d5f732fd28e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e6078fdf9579a64d728a14811ec18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caac19fcc410df51ce968c1fc8ac1209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91b1c9b8e58b9ca6e7910ca16663af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b7e53efc742e6d04112cb9c00cf1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba98cb4902c3d27fb01feca12341fdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8c12853d2f456dff3dd3aeb64ecdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf9cd0ba2ca69b4b998072af38dc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eb0d61d915448b693e9fb84aec7d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618285ee9bb793628b181a1c961deb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17794723d6814e2ac00d99965934e1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ae90f9780af2e9f50ab1bb0a1e61118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073c3d627bf07cfd92e1e08ffb6dd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02eb8acfd5c8bfa36546851f3d0db020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f636b9f25d8a71f8d1812fa4e8c6d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42a7f2e505bed0eb1feff330d45c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e664b521b895785adfd8d9346adde223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa30830510780d6a462ce3741def44324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a12a4570b24bfb3903b0e8bd40fe0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7157820150a098d25ed10e173856926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe3ce4b32cb7df3d38967b4b20a16427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519da08914df809018b4d895b2647428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291e06d43ced19a08be174b0ca96d3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28036243caaabe7daab2f6116a062d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae1b19330e1d2d61a727af27c0f18c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a8f0b604cf6e471f3b9cfd7b3a0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ad77ab797876012bafe3d2d666d1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6370ae9c002beb672978cb6cd33834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14221828e93e46cb37c479b9066c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13fcf84533205dea6b0fe43d1baefb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aca9b43ad040cc9ef01723642077537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6923d42905139ba5c25ff9b5f0a40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58595cd9dd02255230b30fc699c485939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b89223fd19b1512cb50668c17142140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0badf59532a8787274f9dde971f9da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ad13cca8b61308341cadcfa48ccdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2bf88bb6f963e73047d3c3e08ead543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb61aa4245138ceef8af537a8f079444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094cb10ab1c64e636638652b924498145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70fa30df8a67a85e4bbdc75f48a0a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8dacc681409a05ef05beea8b88bc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3d0633ada6aac7b1115c1047b1dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1ef294989096e83ed29c037cc98f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a779c9de320df640300c684e6a6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fcff8f0812c94c092c00c1646d4db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb61b94c432adcdf7371893be063fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb454599dc8a8849f36047e082ecd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a731e8517316ddbcd307f173ed42554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f5c804aa28938540cc9d3c6dfc54055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a436fda01bcb70025df90487ccbaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b66412499ba2c6ce34e28504871a4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e079f413ecdf967fb26fee4d079458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f9bfb9a6fbb49b563da62aae1ff459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787626013aee2e7bdfa1f1b7226e3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eabbbab682d720128ced032e9b966f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9578a5448385dd62319d41b4e2a56db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aaed4dfec3279bd46d5f1e7a7a0d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f1acc2e5bfbb1bfa603ef9cb9a8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c5af11ca73b87808e721cac1e36d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ce7734e7749edd9f636dcc85ad8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0e5fe4b4a52c0fb5fcfc59d4d38a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cebaa3dd03d51967314d8b3442d9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03522e1a27f4f86e85c6287024969a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b627567c60d6e38db0f82c75f96f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f0e9e608966e356699181c73ca9f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f66a2629352e135bf270752eb95e5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33b9c3b487db2f5c3c24b81c83a2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658d1adfaa5d7133cc7490f553c2cfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce4d86db110c82156ecea0495eaf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8a4ff496e0fb8a394f0ebe56f6ce476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce7eff7c6137dfbece555bc07283677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104452662341e47b59eeb1badfe181978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ced70bdbeabe13c19590a659230779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d3a6e58ff3574b7bf39bc458bbef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3ed8146eb405833f675d5e9178e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79ebd0e901cbf8fb4c2dde87d4d8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6394fe74bd7a6ec879da90eaedfc6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a7721f1e9a42eb01f96f1052e9aa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bbc583d8a944a59f6d4612db717aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f0b204025e1821ef5b14556b07a6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab120bef5717b818e4b022280637a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2ec4693de368fc269dd02f83b69c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0461b1d065de18965814888f07e371d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4733b1954903d7c4621602fe9184990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a9bc4a9f7060cd63155cd70b439c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445942170186143330c169d98984e2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2d6e7b5d48dc41bcb8839d02218593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02278d9332d71ecb75441e7e721b970494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40851a9e1ef4be492edc988ac926ba2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1be137e5749cd5c146690a739f74196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e355a771c434cf8ff230426a5acc5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2849706f4af243b02267641e23babf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c52384a2ac1bf1b8dd2b1df5e8d7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a8f032d770ddb1ce74ff69ceedbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da12a21c18a8ba9cb0ca5383532257c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfea70474e1e83bda86d9e75449a03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61502dda46965713e949876a183b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4be0d8ece5ccb317795adf57025c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3006db559c3f5653610c641a65a2f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60d5a0bb07681344c49071c87bca3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e1313f3762c4293cd95be0e3d306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64329cf27b09ed509f8e6336db74bfe9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9386f7bad0a1088f37063898b2559109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe506f820792246313fff0a9feefb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f55f4d70c95a31e748ed503750ab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b227fab7020282b2b1cca0ed8d0dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577bde1ce34ccfef8157e3dfd7de4b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340215485aafaf2f590f8ee12002a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b567d2be71b7f9dae545869b0d41a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c18fa8052f8b97d3bca3653b1fa271116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b65e026d5de9aadf4e7f86faa0d3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf5aaff1d633c95aa8097cdc6c9f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4769b46c3436838073c7441c0ebce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf8b9266e477859107acc148dea1a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b5c9483f69e094083ca14d7e7e3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45242e6d713c2c95b81798d4fff914122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13755745de7a6b93445e975699d9fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2969626805614ecf358167f0f51207c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb7ffb1aba1cc37e32ee4551c3f12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395ff6a225593442a1561e6d6c162c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52931645f9dbf2eba988ebf015afc37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1e86ea6bb3d01d52ec3f48ec4961128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c4cf492f81a7b1ebe4363ed5acaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16801526890ae72e13d58d77e7272258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140cc1dbc38dd25612cc0aeb54e7201131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2181b50296d90988df0fb6a19b541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693560326f2c396820db4ae754ad066133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83cc77f246705cfb1acf57ab1d00e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c2abe2e54a608d20d6b2d71406389135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a95e883d868a9029cf067fe86aede136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82cc682714305da300bdd32d7f5fef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd0c3b36256c5c534e2f9aea99e529138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc861117d389f8dbdc39e8630f3273d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd6e9f4701c0486cc88a019a75520140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec241231b5dd408415861635fb2ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323b72137055365389a28ed146b2a4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332577accc59112652fb02707faec44a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd1847ae43a3e931b3c20c11202558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ce1a6f7069a0397fee4abd5a2181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7881f26aed40f09cbec4c7d48092d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a2026419591f5026b20a4e4cf6e9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b6d2f0f37ebdd2803b7234f3042c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50885b279be15f73a27763aa9e68d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a4c6dd0a675e6e8ddc65d551dcf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615b6d741b80c22afc4cf00fc17764b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe368bba94e7df710d39bb124326d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da6ea8e4a1897d05b8244999cebaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299737ad7086178b762b98d66da1fb88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400509c8d3f09b4f74819b206c75aab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66dd8689f16ec64e8e3f1be528085156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112689159c25d7790eb7cc5d28c37e72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c4342e6e043a343ea88c563cec57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f21fe6a637913a31c2dac9cef608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65dfed4415b0df6dbaa79372428f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ce63bf1c2b6235c01fc5ec835648161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf5a17ee76d922ca5f006e6d9d94f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46069ff00a166350f62d6c94c81dd58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84828b426e29c5a74d6d48d1e9830de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5e4fc7dcddf07f04350dc4a62f47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e828c7f38c98519a588ddb9b58fa9f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67618a555dc9e6b67477a97a842cdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b630536693ec1ca1a055a6a5099a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde687c919773a951abe9ec6a11f4aba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dde7accaad5650668401e618b6a1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21054388da78f388494dad26802ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63310ba1b40ea08b9247dd5c9cd7a915172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07888c45be7b46680b6a5958574d6e61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1e7c8360143c03528d8fc4a7e7a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a110fd4411dcb1dcb77782b15940f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401420563e638d5103d31a245955ecb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef74698e82f78a17bff763af35b466177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e998a03afb0ba1c72d32dd6035dbdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960e24333b187109d2695e59128347f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e90ad1bae67ece18764c7eeff4ada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f6270d956817504551a109b4b75ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af8b25d420ab9cde69b3f81ca8509182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c9f0e62bf56b71541d908337225d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ee2a3fedade3f6a96b1881b2224b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c11f450fd7dc33d947045e61ef0eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747ed656d752a57c12eb2654c43ecb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a05e40dbb4e801c9501c0150386f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8ba0da281960b2223a27e67487b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47aea68c23ec97a2088666f9898fde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7b7ba06f5883c57ed9e771f7f191190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3037211a518092fa4db8243600ee3a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a8333f74890e7dad3af67275fb3e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca2fe1bd3bcd12d9c9393eff9e022193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47396b9c6089790beaf502915941c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8a67c37126a31ecfe8716e0a31650195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891980962d055e7cf5681983398345196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee871d5cd39be0f796a0939612866a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f0dea923e1470aafdeedad5a0e491198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19654754c08ab4bb8431b52a7dd78dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056432ee05895c8c053b232d5206be5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff2391883ff6a6351079a42ddc691201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a873875997e069eeb16866187be9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d35380b34257536a7ecba732cf11ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d50ce18a47852644261c5a997ed4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fbddb8f38a655fe58e1ec80f0b040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981e2839f4b039f724e7bc0e46376f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5edbae81f2b1d500754254c9301d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638d50b301a2725e95dd867860a0c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6065f2491e7f053a726f85b3edf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965067a425516c09df8d2f26270da3ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e8aa72ecafa57cf3a034326c0b05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716281a880861ccb37efd03cbf17dc83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe06cf841f243a39469863fa123777213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e1e842fb607528a9757d66b33c728214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8fec8290b052e6c17645c9bdc8ac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955505742e615ec899057b1377f418216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d88888df4aef2eea6ebe4e10b85843217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3009040053d6f252e8311c0593fda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d546adfb9df5c0279f04d495e12d05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab17506adad169b12de60f5097e014a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14fd727ce66c7c2baa11e56e7ff89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2e911568d001e2fae023e7920f23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a23c2fdd50a310ab5f0d547514270223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e87f04d03719258722dca22eed23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4216c065ecba08d202289f01c3ab44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd00c0efcc89631ae85d585691a757226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaccbc8b243f6768f99d473e38bbc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90451f466b241bbe8b470ac8482588228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4912eca492b3489280ba6b048b0f81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad73d82e1710ed3962067f877b672230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed82d16929800f377a2662a22bc010231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398680836f8d685b0356ac516b79bb6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7235a49b89a153812ea04edd44ba2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d036f98c96f1dd0f3b7b7bde72d976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06313f93086eb6d2d7dba7f1a594bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4a7b6df7156b69862afcef6e1c98f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9a39ea1676d7c111eab985a5e972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9091aaedb5b56c94d9f3b252c9611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc8f8af4b9e8f44bc522cc9dbc9995239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b029b57f6070a40a8caf90b6b9d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13865cfeb7da02b50edcdbe208a16ec4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da276bd9d4a9c41c6d01fed2c714d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae1cc448dc6ddf03ae58b10b3f5c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9967b197dab36dda77866d1a39fd24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686c42a32f633bcca0ab65a5c8461a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85044215fc09235a58481dc5083268dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f92e6cca209b97151d367d74ae25a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b74983269fcb5e77b5fb7148ae07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daac97f97c72be4f53905e8dca23a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98acecc3b7df77a0a703514753958250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9ec95c12cff872988a8f39096919251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee04eb0c1a11194c48b6b4bdbe11e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389399b9cc4168f178b412d228276b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a813bc445273b274b6c4015be2be31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952f513f2e9f1e903476f9c9da2a068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc2830c5c0650488f62d10d190b27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcbd946da8dd436cca71ead4e78de2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f441d7611cdbfc19d18a69846a2eae6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3928bab5194b1853423e93c3412fbe5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc6f076961abb4e55e2c5178e5b171260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b8dbe7b568882b94a677f2e3fac7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c2b7046db2b0453c803b76c94d6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb52706f8e0d36ac67f13ad369683263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccaf4a068ae5eae504213716c9348b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1efe7e00ad8ab9f8d1a61cdb3b6fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c1a45dedfe64fbbdf2a8406095824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff38ef2580160ce68b0ba159274a54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a2c4c1fdaedbcb8f1c8aade4a469a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b36ad358774cd531417ffb293c11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d3df4cfe8fa189ce86da9c1d45108270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931113868f6a0ba76ad689e6a044aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ca421d09d56a378923b520c32852272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f523c44202e2a5538071d29d0aac5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2eccca4ae8d0ebb6a37f0f2997b52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5abe9288f7c5615f8f6d1e5dc0c488275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb005b68dd5ad0b140ba054a25869ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab267e5b459c80ab31b6087615cd3e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6acb55f1bd4ae5e19683e52ab5731d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994f12b594612e5800a71b1438a9e0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a3ffd135abb24c7db01ca180b67e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c986a1ab5ed6a5d648add0aeb845de3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acdf905388ebaf37c8df53a8071989282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13af4d5df626dd103cdde1075045a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b846240b53380612a46e957287855ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b223969ff296ec6d9f4b19388532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c44daeea7269e79202c660f4bf077286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95663abb8ef07d471e6b5e78627f9cbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f53476241df6ee62155cb381c8cda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c82d46afb933b821a9495ac9acec9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4f6d8abc144be9c58a9eece8fe8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1bb92083d444ea0edaa2248d5d545291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee0b68e566ff034e999d9ae725b68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93971e13bdf734fea70dd0072de53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e274f7d618e7bc13e9a80fec40366294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8b15eecfa380f512f4521480278c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea2e7c0286a432ab33220335e2f2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1851e520007d204e79d745b1cea4c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b3b85053f26bde9e59b6ec87a7ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5af496a2f14778969349590e4f998299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d308b9538ef5d585a20050ef96cda80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1321d599bfca960bad24197b48ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431d5ac41d6fd2247a21386f57cf64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c78fdff803b9216dfa1454556a67f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5748410cf9e37eda95330542500d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be0a28e6ad50589486aee358f9914305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e36405a9e934b2b58f8d33eb6ae2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4700081e14ff7a6cee63638cf36a2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a86f8f8554e5f9471475d6fd619ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba52d5da74b674a90a8b0a555085ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e91c610cd172c49d4f24470a58788a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af796ce9efac9f08ddc412b302a7e3e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4930d2949e9cf61271acd63662fb45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378491ef57f550539e45f33a1767e87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad2e92cee47c35dbf612dde2d1425a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55555d4fc18ab2f6e7046f441bf8e80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cc66542f9b7945999a7f8fa708f3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06fb1a2a5bf15ad318453448b0a6d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b77afbba381784d7a73218b23a74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cadb1749066ec1f65e009654c80d6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331c90005809a70badc0f11822aed7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b3035f46355bbc9adfc19602659c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ee667dc405201d90842fc9909e561322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240119cfacd19f150cbfb6876533b2f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb4375b92245933bf85d73e5630bc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8280b722364f882ddf82b1954229325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a71569a3a403c146aaf2024d24e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26222966facba138d6d49b031ba137327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1c89760fee9e1af8e6e0d388d51af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95b3072d0de747749ca892880e967329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a29c4ad9b92a1a417f49b95dbd62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66c8dd11f8f5834dd30858c1e4090c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c552ec71eaacf1bc6a38da3412442a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74e52a48a2a975d16deea0dffcfd88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628cdbf537af2b5782d46508fcf14ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63e4b7143b2e9f88b073df6650f62f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24ca3320280777fa07f5fe99940c59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd277876e4a2e8927573dd20f9171c98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1366fa1005fdcc0ea68b96502c6ed3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89e2a63e695a16d30843b6d469c20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8178041cb833d37f343ba802e60a29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bfb27e13e703d4b30d7d2a1565950341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c30c589b2b02ca8a132d4ed920ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe4bee760965b6b86eff209e3fce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb09788641bbe6bd55c13fadbac2a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8e0ffde8337cc1c97fb95e3c805e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e4bc894ab65a383f727a47b0ca29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ed46f88eca1da6a41c19727cc79f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3628e7c5e52ebc7ea4dc410f0eff301348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759852a29ff2dca023f0c17e4a05e6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856f5a7714459ec45fd5f5e50875d39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919969deb4dc9b34fee7464aeb905168351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376b0017de1fc358a85ad756c5cd1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6acf91d57d8dec7c013aae6b36726f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb569b9f4089406a13660423cdefb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4d6fee3a94078fa3502301c69cbcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf471b3a4f31ef2759c7eac3fc252356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d347daa6ea9ac06995ece1578b4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eec2b2d27817958f6534a3eec4e42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e41170f9b6b0a9f4aac6dd3a9f2f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ce62b4d42c79e23c9285e94425cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b970024be3b01800b9b005f17866361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e99c548707a79ed2eae4e8bb37c9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1a4286c0b0fd068a6c1da08321cc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24674fcf8c82b625c5861ed12d3cab16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48949d58cf73e474a87ba19ebcc33ee4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e44de1adf65c7ac5d401ecbd1f62c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f88a72feee12555d3c5cf39341984367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548aac036acc1d69cf9bbb6496a7eb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffc4afa88bfc66dcb4cddd494fbcab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c9e31c55e24883574f0d0caded5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7b3990134a2de6a159fdafbbda0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f16181e806250b3b92c0ce9b1538f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6cf0f012d296d1878a2aed15391ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74f09ece62a02a4c5691c9f7c6e15b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbd82d92b5b0725c3e6661167b429375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211e65dbaa08071ade923cdd5cf73a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836cd50bc0d27c2c9cd9bb10451956e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22885d935d0b650be6149e2e5f1c2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27b29afa615fb10e3ead660404fa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde8d23283f146753d079f94afcd8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef6eef829f987d364e40d6711fe5d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fbf97c654e2b14a8a932d6d85863b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145464623e3b8e43e304959a7cb831d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c400523e4c18dcecd23e2e62a1b09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1757fcdb145e1cae838165641cb387385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b26ec3b0162134991007f6cc609c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10f73183ff3ec1cae2e65f6a04a146387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7276ad67a6494f3fadf6100194c22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255c41854f9fa672d68b9f6037e5061389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ca6d5995fc6e46006ae9df6081939390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379a91020dd31518e8b2aa46f5d858b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223def20ea2e1b0f9ef04205522265b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538107020de706d10a02c3acff76e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afef8d9a6497c8fd66602ce6bace0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a052d0033b719204457b2184c162635395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9617b66e4d59f4e7faf675aba5a20bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148657813a940a9ae504a39271074d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72709d885422e0bd3f7adb347c046b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d9fe5aa5cecfe1393b14a72d7715e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31fe29479023607018a580041943e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa327ae3a4631acccbfbc71bc9f06dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3609c66f0234e1a3a11cc59df258402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fdda0ba7beddcc84025cf93744f3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b8ecb62465c91a0e7816fc66f433404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd2198b398995f70ccc20ba0ab3ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e48934823a56a675f5f34988b89b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963f0a74d6f0acb1abfb0f401c46cfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd982aad2de012ca331d2acd0877d1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f850ab810595a3b12a5baf4b1d87307409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18991f6499a2473239b4f0d077c5d514410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb061acb4ff95fe61f10a25e52fea650411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a50f6f38b0a4de00a47b28b77abc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63d06784909bd8ef9cd3d284c2dc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079d6f6c3cf534729081f5c4bd64cc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852f74334d6a5e359e1374429923cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d41ffd4aeea54d90ffee3a293500b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4bf6862c15be331fe779961e8640417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f78179b09dcd28d89e4b7f827062418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebf6633833745e30cc04214e0d2b7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c5197b6ae3eceaf77abe2228f97e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56f810cf1dfa14701d5f7aa1dec55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3441c8c6b554474add04b6dad7698422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100ee10838553efb013860bc51b16f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea413d561a3ceb563ec33c914baf37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae860866264ab50ab520bad17884827425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ff3a78b0d7778738f46cbba2e77a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941b45751ac9139e4604cb3c0db572c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d614ed9451f4a0aa1897495a8b256be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4d68b93b231d97a8631ab2d2f097429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd110330c112e61e3155067083185c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80fdd511983d81c6c4b49aa9026ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4502316c3f309834c95c433cc650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf580287c2880c9fe26d47512d71b22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a56e5b03a44a8cb9e03821f41da62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a1865eb5ee8626647df553ba29af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b1b100468cc5df6fa2cd68826faf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6f02b14682255dd558b346d4438c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348dd8a82a8c41f6763072e5c8a5465438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31000adedc2e537d00ff6a69df7bc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb8bdf6a9fca0fe31265eda04a545440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e0eb2e1733c93d71e1b23939d3eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a22de402a223ecd15e181db08cf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe308bc329be408dfbbe58ac932e12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5ab92dcbc302318a71ef0ac3c079444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0aa7e56f7e52320c1ee0ae75a8c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3804f39fe054b8ca63fab8bcb3e12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1743d0c9238db622d34309edde5a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721f7454ae2e83bbdc2c77491d03a31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503e09110e1ab5efcb116279ea1dc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf6d4dbe8cbe966d931bebbc263ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76aec88c8f097eb4b7cc355fd1193451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393be5d76f8eb019d7deeccc2b534839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75fc3426b7a98c569117a2796f422c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35eb8452daa21191e116cb0aff7414454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a6a5b480d5f7e995794d7485f0160455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181449ca8071676f8111572dda7d9ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615b7886f3b99738d27e528bfdc3cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364686cac3bcef67625a1c01f778559458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d7d99e087d226f511d6b6110de68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88bb72ca234cfca5569e7d7cf1d9b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf0b8a1582c336c9ac90882cb393a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfa531b858925fc953eb84b2d4a6ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462180f81c926f43f216600c595fa70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9a7fd6eb6a5439412442bd56f423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b18f1c946440af1c9d3968d20dbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622139fd056019c6f5d6bbe49e9daef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f98a08be833be3af2433284a993171467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d64e7be0d070e5f76b3d0cd8d636468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d804318272055406b083651977e7f1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153160504b47455fb94f98d6d0610f0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ec02adfc21d3d2897b7e13e28e36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c91c5ed41641f4456bbea2ae3cd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1907bbc99424ec129913a75e9aa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3faa46014b5bf6e55c5792aaa52148474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3500859e36eeadbc16490a69efe7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fd33a4fc79f5e96d055ac063d34f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff23b81aa6c29be91d86d4cc1980f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074099d03d7804e05bc0b958d3f305b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee283c1d8b8994e44eb1f4134f75e2b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cb63cba716cf62c5c0365f37d1cb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af51c3198b3d5fce91dba7c0127fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd543ae305b565f6061e84cca2e4f97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0942f9d2fb50498c27fb8a59ea2e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012523f7937a9d51744fe68d012472484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689245534d481f29f3f95f4d13a73f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529bb00e201a9bb0a107b0ca059cd80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1b0657bb282938556f9e891ee469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd328ea2c6d03d226539f4a9c274af3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e068dd58373faeedb3ef0aba8cc16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976d725f15172738d2c1b3a1a4a22e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535389483983fb8056cd8039627f41e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548b05de2ee4eff1b6df3be3d1b2ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ff003fe1ee6fc1b064660799349e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a65b6a0b943b8d92e53584f113de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3130f64fe3b7a17520fed88b1ab127495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ec47237f82a366e5ce512c939c502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463986a1f9f559518ed01b0a2baceae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12935eb6af20bb4abd2fd27972332498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c4c06001f598ff698e323036a308f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5663b5499d85c89125b14078a69b8da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824322c3b347227c1a74103e90854aeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304451a26b58a71cad1180465e62aea9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a6a3252c44385c241b15f73d9b90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c60af8fc980f86d3b9dc414dc673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bde313d5ec42d26f3f5a1c3488e4fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2e9452ec9f0a9d7819665b35f9e9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34704e1d682b46f943950093be8d3b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be14e3c23ac4adea7f4ae595e69e12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff313f33f958814e821f622c4bc0839a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492119d0fb7ee5e21c1593fd8dc2b304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb715cc7df185a9569160d9401c407511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e281eada3cb1b47a6e69f100652ed70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62be085121e9ddd26522dc011e57d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb36a5bd631222a40c2961d225ee98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f0a45a8501c3a9c993e712f8205be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d920bb3964af9b59809518649af60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c5e71c6796bc3b8e4be6738ead620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473046bf7f0b52f8705a8d1de388ac15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac92330f541a60bd1dce20c2222fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e2788d7119d805fde8b95bb4ec7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa40dfa9259da6d4863dcd2f68aefd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e91a2ae82b3e4d791d1f111330da26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bec77e7431ae0be0b2198de2345e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec0989ff2d6c54bc08f70c06e94e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10852c5ebc7344a47571050362557525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539f60cb87f119e4d649f2f33de5223526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c7c62905a65182cbba9653954e373527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c250f7b775a55e14b7bef33dd866da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdac6eee03a6993f30179f21d8d47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0441a9a6ac3bde748446880f0611530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9858d755e777ec71daa3afb8c9fa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582132431aede2cd709a39103ea495e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48357e21c6cab62517dd1531753959a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae837ebeceecb801d066e3752405d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992ce6b2ede0cef7b1dfdd2a95ad1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8a000b1a9657d00421f60c11dae4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e37f9f94560d823f31c0fc7be4ede537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8caec82182e8d1df9063d03f942ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc29eef852ac63303b25ba9ad6fc45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ccb48292b8b990c4c8d57c4fc20f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a438589f94fa12e43962867db35e27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884f461323c9516d455d0d1a00ee85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6efa3652373dc4e2ed09bb09bc4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee66b0c188545cfd35aef3996ae208544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99a840e1a84446cccb0ef0aca80b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982257ce44b26bd6c4c1b1d5ac59f73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83759dcbf0aeba1d0e0694b52ff280f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8cf167d0f6daf230e4a712c7aea45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d8d28208a643d66c109781da6a06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75e36732c987f318641ebf9a64aaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a863c090b9caa390013fc64aefef907551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433ea34f23c11c3d68686727a6b1ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10f9efc6949102c2344890198858a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d5f40b82ea909171b227341990c25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017f170af59ef685babfce1c56fd64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd48d68b3d8201cf58b162de3c7bb2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655ab88e70ea4a956361b81f236e80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230fd2fb9a96da06353dd6bdadb0eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7f0683b2e2d407da0abcf474e6292559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce5ec8c03b7d8cae187205b17834a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00667a2f95cecaf45aae0ea255403f81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73535fe685dff240d83ac6dae8762f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25195745cd8ad7c51894a98b9bea3cb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b3e1161913f9a630251c5869d132564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419cb181691cba4d1fa236a6b6b4815565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ad63b3abd1d308d2925b74657686566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac8060c5868e1409cd214966166d5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da27acb77bf93581f58c5ded13609c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd0142aa49e4b0335200f55ca637f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a830c6eca622b6da39be6113020361c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6f871b616913b0267c8f59ebb742571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb2de90c10d1864814873f652938d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf8c36338176cd1dbe1d097bdfe9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1aacdbf6e47df6dbbac6212aaafb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995bb38a9a09ff93df272c332a36f4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d8634c725d2bfcce1532392eb65d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c51236abff90dbc351a18e6a6c949577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328afacf311e7ff54f7a16a35ef0b70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252bc21ac42b4edb902d01caabecdc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d11cb348a679c9df20dbf52d32e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2488ec36b8254ae613354980fbabc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c553f65202039746091980986a8dcf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbbe058657ddc1254c075548e327f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824d2c823ae9c0c6ee4c4e4c346a780584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61359e7930d665def3003267f8fcfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d126c849fcf9324b4d6ff2c0e0687586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca01fb2763cb9c7dfa0942c1b3f5f33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5c4857f690b5ceadbd97481cd86f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33344eb5b8e93ce30ab5d40e4b211727589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e007278999252e11c471cc64bb0c9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a887a057e0639ce0bbc53f6b2be796591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316086cb58da5584b2e36c3c36f6664c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af1946bde512d0768b4ef138b8869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5bd245094d08ac8f9f167bac22ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e10eb467c4791b24a179af8359407595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3097a39a1b70eb328ac0b75c8cc37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb008e2e26e50fbb8ca6cdfff7a16629597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e85c7d7020eaed3c9da9762f6ad4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2071130ea57a4a943d4f4ff68c0668599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844abe30621e4582727eaff2c75a5023600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f31c157fa836466e480b781d5403e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffeca195990dc5adbdf296218bad2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee8b98f2e48c025c26ec085d285fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d86f5d9de0a381ddede87194f318604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47388c381da34fd93c55cc1f285d6c47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14701536a36317dd3788d75c20b4ada5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e642cd4c5132174da063840badcc3a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecd2a9c1c2df49dad7f9702679410608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b391bc95ad6ec35cabac30505f3f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e2b43972ec7651f1152a7f474c767610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3dcf46badca23d68047134261096c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e91e3caa2aba25689506e9a490027612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d7fa9c3eeecfd5bb48fe587fe62aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e66059788dbe33c2a0be96bbec010614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207cc838d5f6a9b85038e8b9e273608615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2358f7ae925ebfd0baa0286c7f57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648183bf3a6be34d7fabd593479716b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110d163594bb3e9fd389c5e6dab7f0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d503eb310821a90eafa1c2d1a4be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216a03cecbacde0d4666b4daf4188d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb925294e77f6b3bec30c6c15df6d0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0d412515b7a77d36409ec41e4e9c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e62894d8f87063f86e2ffb2f44ac3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38e44e063fec044f2747654f6ec1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beabbccaff211de752fb626dc2be3fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62280835669563e04c45310c13de1c7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4353a8ad3ab960897a15972e887a521627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4976e41fb78c52c3c67dc3f24c9fad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48cacbad7f32f9dd1e266c6e48c7a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb8a43b851f3ed3480546d018b5f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf0ba63818b04453380213070f724e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb5501a56f6ba0a880ae981747cca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b95b8a7bd2b119bc5c2cd171b1b234633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe07574e08536b78b0a5dafb13ed2c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ef54fb75c57c90ac8d3986c6506f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f08e46f95fbd815f5a2fb96b8bd6b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd2983cac07c57732ac5b2c0d938d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caed88499287ddc869016ca02dc20fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127922c8cd077cb5d92bdb795515511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69737d6606511f4ef88f7d3a5040d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87511660cfcce993c4ced74a49251e84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0116ffbfe8c0d88ea3bf25bbf3bd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10325b3b94f38674366bd8cb8d29e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b705097a53b567eaf7a3d91313a33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaff43c057d18168655f5c343b0ef6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376486625839f5f8d47262b39d907fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ffa947cfb6188c0c453b4d523a379647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3db96d60d2e7c920775eea63a6039648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d8e91a047811f96b9bcd07af12312649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2658597ca0a19e067f97c1d03b204650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfac9ead88b602c5b0657f79655022651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9244454de9807e02c1b02fdc24996e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db614bb4f174b28d5c6c49d141092d24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17394c0b16252523f19203aee89705f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a2c34644854c2b722d213449d24b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afee292377fdb9b926b4b2af18aaab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1235a626b62f560f8c3ef445453d7bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10159542e3691c6718e40815ce2cf35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c7fd84cac1210eadf5f266e16a79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569599e9e06b8bb1d9d622d29d29f0c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3dff906ed25cd7cca21c6ad09511661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bee35e2884a64eeb120758d2e0e56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bafd872e179094a0fd88bc687aa880663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bb7708a417f0f3602b078545a93e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d72bedd7b9b6815cd2c7667d9507665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c91c8662dbf1ae7f67bd8fb5584c1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88fe33f9abe2afa7562960c617b8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b182c4ed3d684466b6542b644811ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf9d7be5ae409f1c5dba9f27d5e41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bfa490440416610a604276ad7c572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1da634ed00566c464e204d5a4efe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1456de86e7642840adfbc51aac7ecf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d40e5f5ef35f894e79524f4aad0f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538acac3fe08d2c9f919453706b2661674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c590102325fdc611ec2e4b5540b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ccc82e1a086e20d52c1cf47a8050676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d983b82c1d0d60d062d6d8ab3e2efc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eefac1ef9e63616e6e1510443906ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775feba0e1806e730e403307fdcb10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409169adc88f30ae8ceb70b68fd3f305680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02b0ec8c6b4febc9ce9f9c8a4003f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb2863d032341b13b85f8c22d0414682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89dc57b78b53d62665deaf3cf08c7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb92460b5c2d731fc62f2dd27c634684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c558a4f18c98e5755feef7cd4f536685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc6cc0b0526d0c39b390300dd90999686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5320d41b65576d747ba134224af121687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b7260fa6ef36500800b6eb99d788688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc02cc111718e71ba4ba9284911323689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef6a02cf58ce9ce0be7e2db008e6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759b822823fcb70b7a88b1df500110691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deace8f403dbb48f49a4822dfd60b571692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a61e7d16717e260fd43d87fa2e748693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7c00cc687613dbbd883c22ce1191694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9a8f880d4dd20cb2bf1e8ce25eaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051a2c02b1b92c88cf55db9d2015939696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dd88ce2a783249ba8551fbe9ef2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752659eb475e020c8ce614f4b050355698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f704ad700ed3f7eccf89a5703ccf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8df0f90c6af94a01eb7db0c9aabe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c03c075571cffbd7ebc1bc12240c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf44f0fa83aa59835ecf0356dc06a18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e529c3d256cceee34de59711e78147703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ee535eb9b4e45bf7e13dd6319414704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4879694ecaf68c3f9eafb291fc05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd48224b6e4a71395666663a79e88d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d16acb56abc8baf1a9b94a4145cefb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d990a68c9fa94210f8c8c1a7b42d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dddf11395675d21a22e5608c0dcc9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31107c0aadda0fb1b93a55ecf5f69e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8f190c14e5b2c1ac4ac2e43ce267711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed18bfc6a8c38860368541a25a18731712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c1dfd4336cd4dbe1bdcf4eb3a8b1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8e277b2ca8c5b6a6345a4238fc5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22bc3445167f4f7fca766acd0a012e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e434654fe0374411c70f424277653716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61f2b1e6a3184b05ebd71ecc3710a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55290f9fc3d9253864f1c5552d35806718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b900d4c7a4cf8923a47e83833d9eb96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a7035a8f01fb6c50956fa88404e52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a0bd8f542a1cd601c96401ff8dcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e9309c9a0c5d497b48518662429b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f3f4abb735477b7e184684c728f1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b1bcb73adaaf50797069d6cd63c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a410341ffaf40aa9e1ff576ac52e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b81f2a2ddbe3a3d7084e3ed02c60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2613045ef46b7dd17b8877f65de74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c984acd9a2a90e55e8181d263bab8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121713a60a886025a326caf2165315729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767f43ac0d956c0965dfcab27bffb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446d2e167327241b0fe35338d021f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a224e3158ecacc6172f44e445487732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b71fc4cd8c16455007fd3bb327046733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dda59ff2b14bed774c1d550bbc484734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84e6a57ca71b1a956354bd8230284735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa4632dec00746f1ef93f75644326736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce2a6ee6edc1b484b2d920ee53046737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa071e1eb22ded23c9b0734bbbb1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db59c1661349394c7a336b9d87497739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec811ffec1c5b69d7eba6bc6de51b2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9159a6c88521bc0dcc6aec5aae191c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a2d19604e67fec9c41d3bb4adc873742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1a09a607ca1b86ccc4af27799259743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0356aa0c3a9b792cfa071f16e006a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c276c68aef2585d514d6ca0fcff432745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96aebb548d8b0617e06ca92064eb12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b6406f859dabd3568b0c7dacddf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da8d3b59a42121bee5f728b446a68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bc70688da798bf7876b383749b69a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449efd6caf571bff52ef609f05d708f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb3a47d0522e126663a23115a487e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ef8ef7b351b77e9775fa3c0b4213752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d535a0ce14d11dde3c59c2e75ebf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7923cd384dd150ae9a22d0cbc6d0e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e328a6106edaccf510d4f3b9e742b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c390f398fbc2b8afc9c4495d3427b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba21b8a27a46f0b624462e9d3361c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d378c7b215e69376a1c4b4fe30aad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cab141bbe2c277967862565ca6719759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb04f637b2e202489486d08cd1aa5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a19cdc44f85186034fc547147be9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7455af579a810146c7ba9847a99d113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1556b84abe140102ec8bc90bd8184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8eba585a5f3358e44be33e24211ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89e33f583f2dc4377fabe24638ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a13dd50fc849e493dc2cef49d52ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f60d93f55fb0f92e587d81b9eaa988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f77eb6a9c3f17327839d5bd17b5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bda79b6ec9f5e3eac3214f37f19f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85634c2b1a7a5a5325b792bbe30e6de411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604291ea2bfd285f5ffb0a8529fda9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75809d9ba7fd67ccfb35f1e93e07f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08671d243c81363cc61b1b9fb3a18714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e1034d30223565e7e35b18d6cf7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dbf2bab075e9ede33e58e8f634d4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90fa16638360b5b0466dae20d3be617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9190ba1acaaf2797f973932049a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e00addd28c4305575e3d7e8756f3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7580bb5f1455d7dd096a6514bb36220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea5c12aa35ffd31517449edfabe15821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb028db9c1f09c3678a29a54f5a0ee522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ec2bdd75525f44107f04bccf9ad2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82839be6d66c226680be3dcc1463b27324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ea9582a275f613913a220e7cafc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6105317bd6adf6edc12e340dcda5ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5363e86a0faababb33f68ddc2e8d3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc121222ee45413b8ecce8329fa9919328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149c0eb3b090608b8c11031e70142129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1372f9cde16000c6469747a355f4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac49a80e57e9ab2f58324c7cd20e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e53b23714ba27787fc8dd56da7f5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97cabaf3738c5ebd5593762fbc9de333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060a3962cc166e94c36d7a7b31c59b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7bbf68f98ba3b7b699a706dc1daf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef24c7c6a8a88efae6f15032a736c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd24932e636c63cd9a78e33671dbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e0731901b87411d8ee2a0df972f9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d54f28f5f0b36b6d07a02c3237b1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af703d9c2b8347c05ef1e8b8fce6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e9d0d2d6ceeac6b3bc98517de26641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacb710b26d4739a248dac0436212b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264940f6a64f6122f5cc199ff92b32843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d12aac0c11b72a3fcd1eaea8eddb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a8f0a381fc5f43c5e9c563eacd4b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a20eec3e7cf0dd7922facf8e28eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f8768c3a930af9441808abcbbacf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080cd71d6efd1f21642ccb07833a60348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66eb07ca8edb9eb5af82942b8aaec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca93329f6b58b1587d0fd45ceb1e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348497f37540a5a4839bef1717962b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18680c1737927d3cfaed09a806393db052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f22494c79120aff21ef1e3403a2eae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53bdb247f533fad0388f5320c642a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d206d34df00c6d9f190fda4b685426555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef81dbd4a88ab3e0e7a1cfcd5fb6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbdc47dafb9f7ed331a354f56ac01957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a8b81f44515d8c845e88cdf0c88a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9428d9fe0a820c77a0f612f46a6f5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89fedc92c4f4b317bf89db9c00c7fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f402429b5e812391b964c373654e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1e4e7cb327f72fa7127ebee2702a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb8ab1c5b9e81405f0861d9e6ebe0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f4ccc857249361bd327012030e06564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bda99a5a61142a7ed038b87586d8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99fc45f9dcb09f169251ce6cb6f30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc955c02d4ee2c583509708a0bb924967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bca58b00888cfdb65ecd0ae32a15d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84937a9f8eb2bf4919febf56b5f84569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b3599bdd16a52a4379126b025cf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695aa0830e1fb5702d211549745053471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb7e56da452bf3320d8262e39af2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dab93255877ec68559e298378b8c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa19f3446dd76403f64bc82e25d72874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8436577fbc9492fb72535202072175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667ac982367e9d0ca348395a1e3cf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561a1e57e456e1cf6e5dab7b6786ac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb0ab19ca51b21a22fb5172afae95978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e474c0db4ffa3b6a04f4095f5b13a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca822b3f7ebd5980b737a9a7ae2ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d30d53b0256f8fe172114f34d06a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b41b2d6bf889ab819eb577f6e26882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2dfa072209bb1fb43e1b1985bcde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c57fe4fea381eda58a88cee35dfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f68027dac2f94d1e0f0668a1530d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1393888c50215b1a222c8a93855ad9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba6fb7312ae6f9df3d4d3dd932b31187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92291bd62e3d759507c06b8cd341ff2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865100903e03e66284bc875f8e5e8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d79611df5e4c9c2c16fa652022e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174c92be28f588134d3ab08373dae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9dcaeab9b643e8885f14274536fa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e4fd6b6767607cda2b1a9fd4508493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98182286a2cb65ebe5c195a8817eb66b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05934354a8df762cd9813a38a05471fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea764e693651d8768f5d98d8257a067996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240c13e2ca3705cb1bd48502087f9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25687cb98181d7c853065679e8a2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba2569a1baa60326fdd21daf3d8b7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5a2c69d3c034b55eccd6ff9b371d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f06e059f0e3e9c3ceb8a31ba0b9f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c59117839d3ccbe0b86a052d5894e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8894e68d9ee777d13188877d2ad5df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af47fc52a39fcde61239e7148cce39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d22e1d3d88cad68168f6aca322a87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525abb6e8e4e68e7db399b389979aff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487cf224cf83bd0aa4674685059750d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74094ff1f1172ae7dbbd2eb37fc9747108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc38145508f24ab17c5cddaf20ecf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a1060ec4056087d884e21d07eba57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123800492507c68f85a1d0d110f2011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53587e2de1b4d9b77cc9da583db0f634112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db2a0d4943e87406e09e77b5cc72a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7db0ff58c8e5192cb37beecac3b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c906346cff69998e5b5bab678b1e00c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab96b8bdcd158850be7006b99dfcfb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775ae5be1739495b007eae27601320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd8f401d0d60b29eb50cf76b91c26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb41fc7e6947ff843696b56ee84ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385011a971973f0246da39361090149b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca3583d3f5d51a1d7fc96375d12f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1baab025e1c18e477e11411e16a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95317a05a455f4a7e71518bee9f43a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f68be1710f0d50cab16847c594e01c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608d1ff8ed09fcdba4afe469769c46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62beb2a5c7ceb22e13dc944844759126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b627cde096eef0bebfcf0645db271f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c87e2070c0c7e1aaeb09e34143c84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae279b362cb197a454609258d564ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0398a0bea26a05d1fbfef4a566988e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08cdce614f392f169adcb6201cb33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac785fb17767229ef6e300003e7c963132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26816f7060700554bb00373fd1f94a0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004879618ac08e01f190aad24b6057c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a9ce2bfd34c09037b2d101a24dd7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816065a74691f895d2796c8c813de8f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056c27061fe90d771f222abf762a57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bcd7a68f0fc11e66558df1d33e5b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30303ea98195dfd0e7f8667359094139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6ff4b6fa5d43f8640ac2ab8d46b65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e8b39fc54db32c79f701c138d55d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ebdc55eb725344267a88f2f0fdeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642141f2d6df19841d01f1e067c4d17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c93a559670e531248fbdcec7fa8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab1a5f2050f798c748d94d71ce5b11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023ff2f9862571ec8ef1ecbdb10288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ac371e1875f9bfd9973a75e21565147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866edb9693e2f0e599e67cbcd34eba4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728bb08ca05b0cb0264f78f36de1512149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10272617681c0bb0c1138394fa5fe0ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f0508b7b59bf606e3ded7301c6bfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ac03b74a74ae9f07dd8f7f899a15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19704bda5e3bd7f097d0a53241b5914153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239a775cab9726b347df46dfcb3f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578ff18a6f64051c73204396b628a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63fe476d1e963a32865e86065cb77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135d8dbab7280651532525e3cc9fa1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb850987bef2e45753e4c4a6e6c1ab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc30eaa94512f2cd1c9fa6af1716af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e958bb2311a36ec54de5ed7919e0788160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbea0471806c48dd38ad79a777d042161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee2cdb7e0a36e767d1e6e4e0d40226162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ab1ec964b472d6ee903cd3045fef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d52a2a3f7f3641607cafb2dea0f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c46727eeaa7164633d6cef292c64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f74b7b2178892f526ef58ebff53124166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e84a74712ecc22b8c9991a94d81ade167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7796fbb27e34faebb62d040cc2e10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d26b754108a61d61f604d71621c7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248bc7b1477b0291d0570e5bdb32c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1ccc2e7bfd795699181223514d96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b62f38f3e0253e49bbc840c41df2bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb42cfd170fb7a83e22fe9af4f906b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e96b76686b5b654ec828622d9ce1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c76d7583f142fde74c42a5716f2830175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d78b0d677967be1930572a16937e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b5e4bf515224d335b5fe1a74fb06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2bdf35fd5cbf5892a91b8d8a867bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc0696c783e161d9f7d89e0714f09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae8f35b00d701f502b44cae2461f8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7281cfc02e15ee7b1e024d699c28eda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efa501314225eff57fc8328fe457a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a002ea2f193c26cf741dbe653c83fa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c234bd958b30d5fee07617939c9a21b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534cf4fb439ddda5e4b79e3d39451f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4454542250a32411d2da21ee8ccd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb42555a2a7d76538312eaf5fab628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84b7df74a94f755672655a8a4ee598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0386dd9fd6d529939e4bc43cb71870189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d20c37806de5b3ec7691c6666a2264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a2718df747206cb03138c43b214d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4fae93e95fc37f7f2e555e6f9d728192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1dfe97e8799fe9eca9747ff91710c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baeb7f4f634939131c7723f43a4756194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70905e69b529f30d45537496ad72d13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcfb826d38ebaa755cad874682eddb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f25942ad1065d02097b2e1e32c1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e167e4228773f5cd526cef789af20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4cfe64d268909fa2b32cf2339e594199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56a84826a8eba692cfd6062e6ae3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6eee42aa188f3e695ea9d18e751a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1b9492d57d838421e16c323d718b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c026fdfe1d1debef2f4942c062e9d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f50448afcd7f00fa508d968443cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3dc2da2855af389f3329664fa61c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b35476eceee9b2b46ee2749ade3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cab5f8c0e3d92b646fef2306d0643207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b79e86a861db5b092f3e8dafeb1d4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260ae9fb8f62e692241538a65fd204c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67295d9f8a4628bb275e1c5a6940ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ec131c4553d966e933f6948a665d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72738c730051b36eb4d986f5a7bf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338fef0f92421ddb958af8a623ec4ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6ad728d165b8270a96d44e84c512214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755041073173f0e8a0ffbea3db22fa85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c64217e4c38bbbf435888e0f7825d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a661fbac1d682daf1e0c8bd628074217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c4beede1838eaed1b253402a2cda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b63ea6166b9051136bf2782be7353219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441cb84a9241e16098011a0c29b556d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad17ba881f04d12701f3d0b384541221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f256a1502b102599e8abe5b4e0217a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649635d8f0153f5c00c4e9555be85d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814bc4dd956ed079b4647bbff027bd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6adf72e4497d3760f6f006893f740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd584b2380bb8f8cab404a4c99ec06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bef4e2ce6f78d7fabee14cf10e592227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f51cb655d5990b37f603079b14296228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02055fbee5e05947374d9bef45311d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c87de5da8369bc189732ceaa895b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ab0dd9787044685154385477206a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf882445d7bced439068d418d009e1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b28bbd2deb9f2f59a29848fc742e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151e2b99f3f37c73b8be6a266258f2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a9d9c86efe2875e555684f32c2ec8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59aaec93f9c8e994494bc07b77b83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b800f79645f67894a0287ed7b8e5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad99f125f752b58abd054cb6c175ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebcb0d295fd5a6cba70fb034fa4c0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318a9a39f79b6f87ed4762def766ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac5458c613b281c3a5c2c04aa4b5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc7c89a6c182aa8d4e1715e4da705242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55a5483705812fb5e9e1841c0df706243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ceee6289aa7327fd7d03187580d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4743c995cdace687a7a113134042f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098261c42066fcaee90669279dc3701246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b659b75e306f9ccb10c30da335791247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bbe83bb0f5f5b8b8a3680bcbdf958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebec5f3bfed5dc8ef0b2ccb1850bc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38b1f001377694eab36a776ca09533250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643bba1c05aab45a80d845fd9e4340251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b4ca96e1c984abf61ec7f5f458a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385dd1a6140e4f3f424993e2f22f29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b0e372dab1aed0bb3f3db3236172254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb7d38c28e087026a4d2fd645ba610255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a11649ac091e84f62cdbeb52cf1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268782eff7461527b2083c7575d3b711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ec9de4f44a5914cdc94a938eb077258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f21d1d49188879af1556e5b998bf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff9a664a08758e23e3eac8bdb06b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb842d7260c02495e98717803dab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3baeac1b4385e49c957bcef3a8bc27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d0bac0ddb9d44fa2e7bf54e0edf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70a51bf8f7362227933ba9417a4ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865628b3894ba155ec9a9b992592b17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e31f700452fe38407c53bac1db174266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e46c1a8b67e42db39957d5276aa50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3df98e3061b3d08192f606c5ab047268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c8234ab0fbe6271594bf4e709af7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc806b3bcdd8f518ae46e6491a7b5c5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101cd22da0ab7d95057ce49d1bbf53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ce991274d353776a6e6f04862493272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419a0e7e8b288219535ed9a587fa6e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b34c3a67ee178669646312d72971274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b07b8f94e47627e924999a4c7497275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4d3bdb07c81b4b959a61992ea2704276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a9df22e00b1b0d0b9fb382b6eafda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832da40b5db93301ace41f24a7fe782b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed54450ff4f427bed9e4cf88554c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c3c26b602a2cb6d1d4daeeb2738a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620532b1897f1dce730c4002aaca472281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cee6a3022e33088e42e43544b0f70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ddcda8bb28f8666f1f485f88aa03d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22587447888e22d361cb5e649b3ddafa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5500f0d2d52bcb5c55b3ed06cdd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa09faa31af28548aae92f9af4f1bd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d6724c08f33eaeca34b14fa3431ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c6678fd8d7500856a0cd57d8c903288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18b79acf0e94fda84b1c26921292dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6042bd77a360b78c51833d9037b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7665e76670c300668e500c0bae13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7603d6e93dde47fbed708de48225688292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eb04b4cf7e896a8dd7ff51e1e26c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a04e2dc605166111b9dadcabbc6fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494a0999115223ab9d30e38e357a525295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c51da5f482133e6fa4fdaea5315c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5ccda234f93baffa10ce2112781f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17cc21a7e1904b709f8f31b8524c1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2489cab34126ad9abd01de15ae7ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820849a34baa1a5ff77950ca89d4445300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53355901ecbf5c9064c510abe9a64e1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa773f918cba800932a404c9bdd359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a556fa2c3c7d8e045d97f5f8f69f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c36c78a05524393de2dccd39ae96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acda0cfe73292f2c853f7f31360a0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08546bb0a74599dacea890b67a7d397a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd1ea8343fad25d4bc292d488d2150307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc67a72315b86f28456158373675e86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16284cd8c01abf5b714c8a8b7ccce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22844381b9253be4edea96817aa9d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fcd2b83732e1f3295a76989ce6db3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e9d39a04c106eab6d7548b3f8c70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d3e0cbd20ff6b230bc69c887a038313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a01828be937d6877aa07723d2961314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072270f0c03fd3bcead39ca9298222d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a9b8d258094e832aa48f3991c804316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfed16205ab6843f7f7fbd8709d5a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198a4ac0cd73e917eaace6723715e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f1b672a25bc99b1792cb1093367fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050d6c5e453a29231bcf323bf3b9292320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d09c30ee6f0c46c63de1e4a6d966d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc5607cd31f10c544050d2525d9a5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a149ce882441c8a6f60a52b8d3fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692efdd3b7e483153c47ea1331e5d0ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf72ad67481e70710bb179f71c02e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057b48a8a872fa392ec3604ee5ebb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab1267f25e9cc7a4f2401d3f3c1adc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a445c33a568a36ece90fe41c7b7022f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb1d045b6d14d32c4891ba92f2f2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d7b5c1ebb0daf130674fccd51c14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c6eeb638e3b94cd4dc32a2bce350e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989447a953d566845c522376b57ae4e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf7f04620e16fe6991bd4da81072fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd501dbe0f27ebed97a5d2c6a6d35d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d4c3858698f1d0c77c6d45ca8407335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454c1f0fdbf87d4123ba7de6db8eee8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329a6413fee4dea96f6f2db63f26a6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cbc04c9bb9801c03c45cb9a8d9faa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19522072f6be21da5b9c05da7ca6833339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2831bee8b3001e2a4fbbe729b4ce3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae582b460bf405120b31b1e1743d59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946067c90a39106072ca84ebe04cabf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be511a645bd87139bd63b9cd46001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023b2c48577cd52f41fba1dddf3c9f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81272fdd5cb977d374950acd5724608345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834580e97e3b7180779ba07d147206346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef57ef4f8651aceb2ded0315bc07258347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7926b591851328a4e9f367754ad35f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b1cc07040c634f896d12a0d1a0d0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd3bd4fdecc4b3640318309026180350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b147ad188726e05fd4c77c0263e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecac2fedd744a780665372977e001a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd4641f335b7140849e7a96c5f4e56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f1c71046d38658c9ac490f2de61e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb453d2a94f0217bb52990452cb60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c49d142a823e186341422bf7bbb85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e61c9cf13e38f40f170eb4e8020bd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc1c42e9da4786b0bcee3f884575c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2971acd3f10a8bdca8a0b02667c973359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943a5ea1c61cf885ae51b80de8872cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78516e7688cde001812716d0ea24a73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d0a634d4f7faec8b1c1b9412dcea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada4bce2461194478fa37702b72fc69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169063add6ee9f7e502ad3c475be6eb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90bdceaa6699358abc952c334881d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073beb643ebfab3af849253806c8eb62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938be2bc539cc6344d5c2efe474dc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011cd17a77cb4e90902333f55927b48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eefcdbcc53c03de7d28759b0b5b05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62711bd8724f7b1d703ebc71a5ce0cf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb0dbc3b571b0006505bb2916df3c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a9ed970d67cae67267af583a7b23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166590d588695fd1625f7c5f73f33e83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331a56a2b5e2a7c08bcb7c1a13d75c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c230d7c4b690ad230a7d3c61bead3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8038089fb33b8abc7663f8477c174376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2ec30c8bc66e52a122133af30c76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c5a6d619c71ea342bd522adc3e8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd215c1018887d031220e20a1a5685379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c657fb4fea64d16b5c00f808943b44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edffae135ebc202cc3bf93e8c2abe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe399e337ff994980020ba0db7a964d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfda921016419d0d97e4cc1109e8fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f036b89e49538b0f26135c37cb59f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1562e13c2d77bce3ff840b4ad022dbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e4bb843ef00d2fb69d50df8e5abf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c860a849538d0533575b53371d889387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99307afaa5d72ff73f6059b803234388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c961d68bccc6ca48bb21c436c0e9d8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3846295b169001a70d2243e7ed0d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8331e34d73f5ced1ec2af6150953c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e93fa42f2af838f0bbcca26468155392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cbcd1f74e7fac4b0e8269f1ba47eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c37bce2589dc44af1e55a886c8bdcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646146c47497bc35cb8481665807b4f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be517c72c825758e94276d0102d5172c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240cbcc1267f96b55627032bd9ecb21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e8137be27f7e72a0501208394de30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38338f8b1d8edba3914e07f593096399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d57a01be54e7455bbf93cf5557f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db55eeb3bd791ac37e1d5e5462888401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff55dd4a6dfa117e4e01d6b600f58b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e64862a1cb0481ead4044b892bb57f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b285c2775aae6f3518bbabb332f86a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa429b0c367dd597340b6c0178c54c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e9d1813091d35c34f97c3ffcfb29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef50dddba013c34c66bd75f83dc5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643753ccfa350ce0fe9ed0daf71119b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045719fd69f35fb0b8295f5b553cf224409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970241b289bb175ca871dcae4541e54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089da7b4527b5611499ba134c617c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f22b90d1b343aa5784000f442176412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a937e58d909fbfc396d3f087cda91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5861d7dc5acf14867c38d0cb9d2c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80502881cc840eab791d623d9309c49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105fcfeea4c3fc5fd789411d1b239f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e2dcf68cc10dc3789040beef96e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb062d605ad326dab2274cfefea29e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89f4335c904469d55aa33ec5d7398419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c22bcd06f86c3fa97c5cecff482c2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a6a589e03c745d930aeba63e0267421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f550376a4a31ed35f933527b3e18d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556ffa5ec81f7839fbec5b9a7f90a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a3ffa1335682f7dcfc11dee79396424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c61f74cd07c83d933ef7fc1b5420425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174ad85955e06b787ec212ac737b6a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dc573daec81e5b23ca28f40cf89b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dd9928be1aa38d4a5d5cadcefbaff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da117d2b6d13f20559d76fe30bbe9705429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0918c1a5c787260f1bc9cdcc96fcb1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb783e27741939aae07fe2c10687da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d4ae898d01cd20a049479c5fa4be2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f67a72bd48fd5d314c3b44452a367433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab887e1056f2b6e0bb29d3b66e8038b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca09f576c60cdf752757feb8eee4e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286bc8c2ee408b85d264e1649818753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61494e3c78b5afcca60efe142b447912437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cc679287cc0e8a624029f4036057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6225cd836f1c35a475e8bb3c1d371d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4bf96c95893745c37c454f72d37f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1dfd63ae9e30783c268c404269b71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14526b6366dc6afffc5b54ac52981cdd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7155cbe9d0ce5f665ba021e369603443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dedf798ecc80cd9f1de64ecec0555f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f736db0c79ea2fa6ea60acd6318241445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06efc5f09a5023c8700a9ea74f9920446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae5315a2835bb91e1e355550357991447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb8bf3610021006597e9a91ae70ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7af7fa0010f675142e4b5a93be31e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2dee7a5381ab2a02b0eb540eb8ec3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c987e0a6d72c1a79c5300e4fc16b43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b935e22f1db45d47e16fb6fc11cd18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c7c68945549d9dff386d9a57837d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dca17cca0f855bae59d557ec7ea87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09517199c025523ab9b317efb1b856a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a6f6b22cec3bd47be1f08b50bdefc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf0646b7470fbc1a270954fb5eafa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c98e57ea95a261b1a8632648534e51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0ced9348ea4f6ab08ea5da9f764f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb4679e6525ff4532cd7b9bcffea6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067988087362cbb31bf802cff9626c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac85d60bd3516c231a153b25818976462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df31fe45be57dc0af96a2248089105463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fbab7075f8f904b4798cf165b5e75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e36bbe818d9558653b6de501a22de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd6381f68b1695edd5a4a9d08d1f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de24d391889cef89e98f6fdb6eff38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac1dddcc431f0a9e1cf876a6a1371468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135cc42346482af3f0510cfab22fbde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cd493f6a40330d3d53005c9618a7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db2dc32f8e9ce91aa551723b63e21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b611c1da38d0ed54e701cc9911a75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5a8d0a9d44a8f300f323f6b7691cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef049ef0c0f59f7a09380323a75b1fdb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f5fec1fb65e4e6c1c007d88267fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c65ba706da5c46279349c984d58b5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8239e965b326dcaa8462496ff7fdb72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba22581c5dbc323fecd0ce3150f98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1d10b1def1e6de9fd8fda74ad2fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02051be319b761dc0104cc03e5747ee0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81230bd29b4b63d6f8b7723bd5735e37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c25b48e9ea7c814859930c2fa691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3fcca6b68192cd7fba4778aeb3edb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b63f33fb66a51f9ef1bf7822306f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b430d52f61f3897b1c085a406f419485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750f10a6c71a6d6cccd09ae9fb36893486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5dfcdcba2170362dcbb3d1955d76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b182d104ca349ebd8a5fa08c4a639c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa67c43bd30b108dac6cd8d2ea75dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c69bd4defdf472851cc431d886dbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b02e878f96e4e6907ee3e13dd43e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d573ab03dbddd0383f4c14ddb5f0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497aad7a526d7bff1cba61035f9185493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58b0b14b94cc928b8e690d9759390494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce36f3a64e3c871b8939e591ea38b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2027ba9a1bdb20a3613ee5c651554e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0fde10fc352db7f55e631aa543a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd0599387a7f7fc5de4c1b6a15d65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2817f1f0d998a7f55bdf4ae33f8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0bb8e567e98f2b99eed6176a207d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18cfa5916e9233ed6e4942873c28d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804dc699c36d5ac963fe14818e39e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc183e1e6fb8431ec8c25271ee8cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42fb378e9170994cc35bb4e1d84989504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c759695ffc7a1673391ef57f558dc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c317fb80efe49db25e770b275960a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce6f25a5519e968f92274eac09622507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e92b05cf4c5748d8eb1942ed335d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014fda48da3031bc305bfd4568d871509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e363551119cd6a665b778f372257f68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dadba7dd7df850429d2941660bba14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de614b37c8cb9b2c3002b9ad61f3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee6805639b477eb71bb14d0936cbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a012a7ab7f64fb6040b788dcb85bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3ad386ca06153fad5f1b8749b541515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ab22106411b0e310afcc093d21eaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bbf4d01d922dce053c893635fa08b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb25c34e6877794a3492eea00701c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1994ef0cd122f19c3c71090a1576e84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a35806974bc61d883c01b72a0915520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779053bb0850ea564b01ac508c1363c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e55d5c94b4371bf912fc67e9b2cc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5d6031a9d4bed8a110e239a82970523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2629ccc1fad583ae603fa0defad674524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fcd1ed2e4b2d3ed055ab68eeafb57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760278631ce5c20c8a3cbfcea6ae8d63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231101db6a17fee97b15ecd8c8b260527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c21cf73841cdfef2aa5f08d1a2fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3f4be3b571932e01d65d5741ffeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b3dfa32bb6c0b1c0ebe235757068530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f0b50cdfd07d0582ac784780b57a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c5d14f66552c12df65fb428cda7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e837cc0d3effe025173cc5c24d6be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62490a435dcd34ab73c5301f15c81d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29954198f6e74b9883986d727aa2d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41827966c6f428b29c9396dfa36ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c4da03ab64e85d9984a445999917537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1e021b73de2708e554d66ddf8b8f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50973ed54a3bd5fccd93bd1e06e20284539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aaa1ece886f57032317d5f18d42fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb9cabda638d11055efa80c4bf696541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ad8bb282b91e360f2af8c647018d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f995cfa3f28bbc254b4887aa4002d05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f001c3aca2975f784d5733fb0bee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db34419034c124fc727924dc463997545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5baed024e172798f6ffb9d5e287b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bc153a149c3af3472699ec8bacc73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e40637c51ab8d7dc533c565fba8c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d8b9e0b31700dd8b6e24fa0dede4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1fa7bade2cff8cafa65f28fd23a4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828115dadc8a95137cfb0ba69c35ac1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2078809e7aa736abcbe6fed52e6fd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e4ff199669765c6ccea74d8541beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c41961d8411eac1eedd69d68a0939554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b1c54f4ecd08dc59dc406fe25e2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135c2025014be833dfe7fdf29a69fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409bbf8b5aff3c770cfef64e645e2c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437d8cedf12995ea68999646032a2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f310f43394bc706db0a4fac0f75d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cf287968a1794acb00cd418c968e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036e3f3ba480be7936dc82b43c7187561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a880b2c082e123d22c228db3c15f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d31fd2d8e0f230e19a94839e0d4970563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97f866897a58a47b7778413e6445ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8b9db0d56448edcc9f0ffa1d3f1d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb2fcd60c049a5ea79f9d6c5d8880d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7fbb22777b340a75fce48bdbe5500567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c8a04cdf6d2293f57a5c01781db9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0416a68d1d44ed93d88e5003f09bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb3adc5f45f7212886286c2106112d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfdb7fcd55faa25e314a4d8ae99d2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcff684b0d986b3da8b93f41c554e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c70e80a567b2508bd49166874cdd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7041e6f814e0b167e2ded2bb5fbad9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c4d134340fae919a7423175a9c23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31000c8fbbf72567b71fdaa2f17ec9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735392ac430c164f603316bbbef3186c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8f58e52cce1f19a26f77c7c10163578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1f82031a8850533290801bb312b68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e2e529de99ed6a0a415c51d49b844580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fb649f61de0658974937e9ff4627b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ccdab4abfbe06d978166edf779f2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f539ce8622f9419b45f67481f6bac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debd639ca4e33f1342559aca95eac91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41514a08863fe998a72b1a073cb343585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc65db76ef3618406af6a882dc9e8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b50bf6ab0594591ea9e2b39586152587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76314c7ce5c07b5cf4ab383ff459d8e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12bfdce18761bbe80868d483e1a03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c24e45f07a5000660c0dc6dc52c26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce76a6ac1f05c8d461d179309a797f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afdf8250746d0d62fe1f612d6f4866592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2125071520f44ce4dadeb9f7557a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812b6a81c9a38563df5ce97966469c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a696b2edcf1fb37793d84268e07e44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e72dbbdb14a96edc6dcf3df393e94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091623a387dba696134a1b46a961cad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9e9ab90fb0eebb040b7442190040f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4e5593e48e8250ff304cb1698eca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda76984368e49c2b5c49fdf6af49bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655204414493ba61077402c73e1d2a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd6befc63518d7c6d5449ca5dd948602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6111843f96332678b55c603c59875603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90db9832db5f0a5d4952c27db385880604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b39aad7ddfc1b3f33f341a4205ad40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487c07c79550f8f3b527748e544905606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837364b4dc4b2e5116e1d2c9f3ec148607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de0c65f447b4669e9c36bdd982639608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddab22fc2ef8ad90f2d095e5ed55dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c918fb2113a1d0e1068e95d84ce7ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526647348c59e9a3316b939c1cbf212a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970c02d1c93f5d167829586ea4f406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5245c009eb4e6552dc65604f70f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3dc38c9752eeafff2c31d3e48cc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878cc979224d0823a315f2ebf76a65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502bfe76c59bbf6947950108f7395ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ecf5c99a09fb323326c935c20554617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04636eade410ee22aa0e04ddcf95748f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b25bff6173baa69e29a7abeaf55b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d71c3098d32e2e50558d875eaf03f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cd3609108cfe501bbeab8c5226bf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8905f075067b92baa485cbbc8d8c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df1931f83f60df78107f9b4606c0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0701febc37d0a5442b2aaa37405434624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf7e274bd2b5b8f722130ea5476166625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6667e9b0f770d3e9f2e04cb8cb08b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cdff340b345b326dac08b876a367627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f0054bb7ee0111ed8f5796cf390a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029927312a122e6121ff34b9b1cc477629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a1554e12b0510465fdaf00bd47f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdacfadd6310034b1b3559d87cc8a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e27413dd04c0ee239ac60552f2cf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2fda6fe0ee20d22e9585fc9d6f5ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77213d70ad79443372a9a0464c0d9782634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d098d464b2b19738988573735fef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f26a25651d055ccd20e5ae1552741636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329621563213f6f60d36c8c4940a49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214a54b204db3196a461913bb8db5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622bcb936ac5feecc143733d8519ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269712b17c8102f53caa93afeb32c6ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56ab93687a2986842b543d7ccf475641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d22dbf83d4f4b9c4487fc3562cf1b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945c3c3e98ef673ef349721b56a1ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b688165601d0d220c7bd26a1e027644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6391b57aab6c0cb66795ce796f5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173ced830c1ec664d90f58c1b0ea43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89fceac9a7830d4e7d8a04f3e7d1a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf5e79c1c5664efe3e28968af1895648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c4496fc94d9aeedf3972f5376cea3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac964fd74fdec40b1feebf95fdca2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d2c39251a6604d0d555d77bbf8b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9018e53a5b272174d489ae468f8289652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169965db78d6eceb07b132190f7e86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4919db497924e6187e92d57c07d17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ca4c2e570fcdec5d7d3e59c2b51d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858db6e0ec4655c05a1cc67491dc4685656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2a5df6d58933410028e09d4f63cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1491f78bf91f36303b02c3443f55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8452886006a4f50db8d96a4084584659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ccb40f4e736df08905c7d355a326660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf201ae5e4eee1c425803dcfd1d16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7ac5816af219d6acb8378471f09c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a556cd49cd15aad4817f42ead960a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274800a146ba1c5609b4ed21fa4337c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59946ef3c207a8b3b977ffdd17f6fe64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4ef2e6428f48db6336c5718e6ad48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ccb54fa99344a4aa8323295a6b3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e18c5b9b9a7b4e7022f5c3acf0f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a503efa46e7d8ee2bf590a5119d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dfc032f59379aa50a5975377f8e19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf78ca86de47eda9bcc33676a75c2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a42fd39130286588513abad35cc6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e52b41bd756c3808e7ac195ef996673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b7e1f6309459dc627ae261d13d69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2aaca2cde81b9dd94cb9a811ac21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61126516ac18d7032b74c7518cab53b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476427ec754beac5272bb557d36772cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebacfdae950b411507e8d044faf89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b49de851bfdbc7938f240c3767c60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584404457b8e5f01b2767a0fbf53424a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd696438608571d6304b05fb7e5eabf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb5bd3af6c44e219c45a5789f7c08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160e1ac3917cf9a1adb775608e1c7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82efc353427661c9176502bdaf9dfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055de1a9ea53fad28deac208e7c7a66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af4587edcfdfae88bc8b75c42b00d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9151d763bf115f6bb715ea1a42fec66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d4395c04dbc043d15833a47c7e676688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac3c66c936881398465325100a6cf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26299c991c5895a9fc213108cedc81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ee2d5876311965914f2db0bc4a53d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608af2eb6c3dda6c42a944929aaa81c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267668e2121fd8348e43c540c66542ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30814d4057319f0b979c9a07abf3c1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849570221d03ebdbf9d50b5209b4573695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3850cd7fc435ed912e4fe3097fce6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d253ddf73932b9ad6370a9ea8872697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1da0770d88cd3cc26fb25cfd005c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0235da4d9dd920c81c8eebeeeff0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ccfbf8710edb1d11a98adf3abf86a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d002414f1991db7f11538f1ee742e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300c78e2aeaadb0d5ab188100ffcfa9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5e8315b9e7fed3bb96a973aeb9fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb06326132808116b56edbc1394daf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69d7fb777f070dc83560ba5114ee1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa872da5906d9e7396c61e4f7af9a03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d015a4eda39c1e65f031ad5a8937bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ce6531190d5640bac7777a835068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c2e6967128aef661608bc897fb67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b863c04426c899708818972211cf7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa22016afd6c5a13c2724eb4598ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4cac705f97867d23f0b0c501a89cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2da2f320949fe9c5b8c32747d5a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494170ed2ab08654551187ac7f3a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345f7118537540fc405e9e4255ee4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45537a8b08048b633a63588767279d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530deaa5921c719a9d553ac366103b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff36e0b5824078c8ca443bcb303d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd43bd18d70c94f55900e231c106fc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574acf84ebb7644cd2b836866704c36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccae8d32e4a72edd69277689c140a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852445bf1e57523625d5547e114f4f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396262b7e931fb06eddaef30045ee7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e02cab31ebd6c491f7f763b9a1499724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeeb01329476e3df79ffdb5ade31bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f9de65be42edd41b7562ee0fb9396726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0825acfb3acdd983f4e3ba0fdcf29a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d89c20e2919e0f57d859618c796098728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006704872132b52e3c0f1c1d3934864729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6847f86825046e4bab1d7e8d2ab2d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6700eee76a6ffd9a431a690dfb0123731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731f5311856d1cfe02781511d5388c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668093da3ba8207ad09647eaa054f47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1065a7ef72e6e142c70e9731288e7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dd57dcadcb11e8b68b9493a9edc5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ca3526cf741781f0e47f69a5f5d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca495aa75e7be3a04baec39917d8aca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f70a99d3b656adbf5040c01cb6a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed77e2de004237b39eb2d536a585e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb15b302e46e7cfc4b62bb5896231740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e26aae159b2b924ff5b764157fe6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e811aace742ec4048d8c3cda05cf96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992af13c7c2e879c4c706deed120bdc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c196b1a1e91dce7013d49c28e4364744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61d0a6bf4626edcda795dac6b0f729745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e696c15863f3a4bf29662d1931e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584857910850bbf7073082ebd36292747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94f5934be89bb6b1efaf2b639ad9e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267836bbf5574a532150a2b2231ad09c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee6895c7b52e41d3d888232275dad8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b1289b07e8cbf1e2dbbd5f1d67e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c2f19c785fe0f9043000d4ba5ad6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caad1f75645df0abefe6ce91f045c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631f7f1a25596fa365675ee5705cda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797458200c1d8a9cbc8d9dd8ca4d8762755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0db12f9cd6a7cf6633300f0554a452756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811d39c2e0ed9df2a116c78641f5a3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643722603623791dcf1929e8da0c823e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599683a3502e2b8309449bc20d23eea759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>