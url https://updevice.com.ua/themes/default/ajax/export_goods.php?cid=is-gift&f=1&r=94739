--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208610a7c99ff10951148ce4f6147c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b378d516d036dfbcd790c3a4882722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d115063ebbd4b9c791b976144f795903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a22e4b9f7baa0a90163ab631d62be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1b659e5d4b297e84ff962bbaae795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b0203d90926e88ec3ecf84ad5f69c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e3927fcd52bdc681e3f0d9be78d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97bcff48bf5d37c2348f35db6182f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b11726330724a9805eff7d3f9fcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159c8224aa50df66d32117a93d391a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98411f5f88013cf82bcb717d9b6f2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd84e4585e89166cc58f9505e41f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b278012fe060da33b7de1faf8a6ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d25e42d6c940e91bd5a615dfe131014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb168601ea66d041f2af6d25ac965b8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f53f2524f435da3e944cc52c86c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac161f12fe166637addfe34a065227717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc5cb019e0d96d3e53b7a51c04e0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68afd4b84889ff89ac09fb48339879619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cbe24291ed06e8d4bc8d854bb504e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d9420f0f260d839e1b8a87599597021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721634eb908ad8023fb509d127a32aca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b48f8fdcd94577b90fc9e73a49a5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0674a6619ec2c9f9f2279b7eb7b89a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3feb7aa16f9855571f0d34ebcc92d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc790ddad43cc34da8a87537c6a3dcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571610716ee84be34dce9b55d569003827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ff70625b92d4e2e63297bbdbfba828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339e47c0719a090767977afd6aea3e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e31d79fd621238c889835e7ebeaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82896aaed9d715b47f1b574e011f163c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97afe1493baa21b8f4561f24fe2f4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cfd052d7ea8d8d20f15fffad7b21833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb35184a748dc9f314790a21974f6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d828da373de40e4c217f8da7666535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70ad54b9992eb5dcc36c29ccaec7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32148060e2373c03b677575bac1bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb2af9f8e1729dc329b3980fb740c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89fd76f4c2dab2ca75509f7e94a5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7dd41d7d47383573a0337da0b13f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e5d53446a8ae08b2e84614b1ff0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768f82291d563a95b6b02d9e3f174542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06668316bc3ce327cdfb76a2066dc6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee722e62abbe876006d35f4e3507114a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ce81ade2bfa9f31855a6e840d349845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c945cc40aeb10bb64970a5acee1f0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b66fe1bb5dcc22127a17634ec62c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227672ec781644618d9b134b07149148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d28996508dfdf970086a5ab57ef249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab947fa84cfc3a8eb4e19ad94b69cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334be33d9c0c8e2616cc81af90430fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837d00f08a9041be7f984c84457afa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579396961f35ec73cad4586c014e91953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc52146ffc3be3b7b9ccefe5a831ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee88eac80a937f0dbe5e43a74d5baf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d10758eeebc8c176d55c5f231f36b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc268bb48797d24408259d251a8a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6474b813cb47feff1d599224749b3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7ae3fea764e76006d8fd11b8abc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc36f6f15a998ae30c164c82d8f66060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a329e67b8755b68fefd36f6b1c6e7a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf7669aeb4b41eb682dc126729bd9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397307d60ea829230389a76fdcdd8f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaa81046ea43296f7408bb7a43fbb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227319325635394c2c4aacae35d86d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fbb7e5cff213bb6a679f88075655866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2d0d2fb2a89282a9db194b31acb7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2484ca3af16a59663d29addb451e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa97c869b4eeb010ea1a1e8c0a50069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cbd0eb3bc115e7fb26c79fcf74b5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d53d63332245b8ba3c18d771a7dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27ca9f7887e11526db171207aba4e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b817f7163d2e15e8765354cc9fe4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba919fe4423184ab3022f37975df3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1719198d61d29b3eac5e9a31176a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bc8ffca1a4b266345ea7f73fdf32e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d82440bef4a9068a209a2f7cf8b9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d14a50842ce2eb4eb1e27463488cc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1053c8fb5e18cf94b969ac463f31279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a0b6cc0f1b4fbeda6f464f594a00e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729148ed1abaf1ce71d537981635a7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d69f3297f0e41ef1428c942261b8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84156bcbf07c0ddfd25da70f0ff8090a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5b52e4cefc985767b163eca72fbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff59781e20923d28aa08400fafcd7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656fb6d31a28eea2c83911bfbabe5c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92f816a653454175ba9410c3424bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d608d24b9b16d58757ccb3f4ca47f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d14bf27b32f762feeb15880311d7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2737daafec2dbb36b6e2183adc1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25280143c64a080cb9e9af679fe7536e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc40d5d9e7a20d9caa3b543162efd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746d3e8ffda24da91dbdefd667a29493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e69e7913c22caa2854456a038f68e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8e9609a8fc2fdee4545dbd5cd3dc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d223f3e1c2faf92ab9d3d4d4cd638b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c9e9ed6fe2d034c154cb5fd88c8df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9dc9a1e2444d746ba6d5da5ee701a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a60072d306aad059e866586b88a52b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355209a44f2fa670dda98dd6a5ddfd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea216bd0c520055d2068d71b4a2be8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7252e56c559001ce07a0c3074513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee7698c30f1c4a4c3a32f39221d00b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd55b3d83fe1db50335cb430888ea58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857675e75abc0edea3c631626680bfc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c3fa6336c29ea2c223c8cf952b12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d7994d9066d3ec1f752563dac94c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e197cd52f3927aa574d9c15739a4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ed5b7ed94ef5f1535a9969633404109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedfc14fc9c12416c34c0ac2630d2ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a5082156a1a59bfc75dfd812a641111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f954c2dbd0fac9169215121c0b9bc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55be1e5a81621185c1aa20f9cbfa31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17eff51e0ffc9dbe4096312edb801b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e0f1d005ed6a355c5a8d55aa3c0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a819b09e83cb473ed13dcfb3b1d5ea4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800ec20d45855ac9daebf5064c26de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3530891693cf02c1c3ade9d0f078e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd34ba993dd767dbde166315c6e693119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70847ce1e8f35d15f966bdb6114ce26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9671a907a2db9c4c57e4dcb562cdad3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e3f15cc736d7a9df599c829808f43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01738e81c48f92c5d7bfd619c7e2b8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175736547f0b33853c57517bc420108124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d8d28831b3beb83463e1a5651ba2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810dbfe076749823e89e365125473c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b866f7ab9a760de0daf1a2d3a489d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862bf74e5d9b9315626246fecddba67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150346867ff879a620948c8b38d4d952129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678583dc5d2aa276c71865551ac08d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4957ec6582186295cd9c71e03967b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0be8d884fa233f34b11ed871fbd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eb72efa912b275e96f0741e1f720e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61aa732d633ebd2ca392f6b03a29d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72bad088ff26887cfd3d7acd1162d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf91777b1e0c789337f2803572604136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cc9adfa10e33c682dfa350440f1d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588d527327a68da4f1a39bb1505785138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e160b9e27722cfae4f95e373b0e4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dffd88d99132bdf6d44f7a569b8d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75fcf9e37d1f0fc0af2fb4783e629141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5150be63a2699dfd1fb927fc8e4cb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ddc5248112e6d99baaaef85c46ce6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da83337d6a9ee66a27ae3c589a4cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f7ac7d463b5cc8d49991e5e188af5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7347b5ea669cd00ea52b1f74e9316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174933fbc4a1cdc9a6ad255e10133edd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffa7bd42a29627162da6e44ecff89d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e1e7858b711d5520459088735b3db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39516a4521ffd42caf2fe48f8a5abc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286a3f2075ed85cd0ec02e1c6b8f02b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3d68653a675ea092e1c44d492333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9974e55232d7a217222204e4c62aae4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613908b812def89d52fd5fd57c3718ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cb9856a91ce024c8c426ebf08154b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154d6233b8183ee4507ce1a9bfb9e95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e2a77fe93c220ce168aaf777b7ad7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f70f7af60cea9284163e3fb3bdadd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f8ba6763282e2b150e4304448d91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb91cb878c331d8ec0a9f40d4b62dbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375148b8603ecc68c215fdb30fd9e81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163c49af7b2f0e684732d9b28192865162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb34f9090f58a80c1dcd2415e96cd78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844e42272ebf6f8d432beddd14c752e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad02624cf368a5640f5fe57c9212a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4084c3aa734c88266ce90c2172dc4c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57fd0f8bd53434ddc2f6650f4b6cca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc84e57ad58174d01dc6d45f8662b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406b01e2e04700e7fe7bcf7fea5b9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1576fc3130fffcb042fd4611ed6799170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba825d53a0c67b86e868499478db4ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb2a1a865f3470404839c786734fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012461546bb33be5e487a8b50d113e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995560df3322de222830b1dbd1ed97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d922bc65a69e56e5de76cb67e4f6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277838862509db43b7919d7a246e22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29961ad9ee7fc011ed99245c08b8698177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72415cb540e880a4e814d33b7ce096a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642843e63f4b8a699ac1f662b5e1650179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73730d69c22c3fdea38afb6216ddc1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6030637b053621aa8c01d7828e51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca865d25bc2ecb34411d3461f6f11f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cea8026d66e1e17b6646a031dd22e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e413d5ba29daf2b465593c780e9d00f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35973e678760a3e5c841dde321e7816185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa484a42f54d0810802ef4589b5faa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1951ce7e884951defa97199348364187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4961dc9faac3241eed63fa6331c62f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a99655b4476b099e5a9ac9fd6b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfab9830fc71c97735421e166237d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c502acda79ed57994ce8051a74a04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92767d33590384ac930c7f631937a252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba173bbd521b731443a00ac92fb95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930895203d05319b40d27ce7f05cf598194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d96987b238893ca8fd58abf14899f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d1668b360b4c9783997fe2cba3327196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a355d903bbfee8703e64865847f7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef836409e54101bec1004623d64ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3e3fee74ce54e916797c30212580199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff522e72cbe500ee62c924a44367792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942fff8615eecd8e8c9878497b66de8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046de3feb1061c5f331a8ec2c9bb578202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e556745421b6467357359713a5806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a6f298505cecc375772b88fed285204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ba378ee8720828b97d35454c8c6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cddaa4fd4e605f490d4afcfe9bdfbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1f53e2b879e6387d5d6643de1410207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66539676ea34e5e3f7432a7e414a6e77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09eb8d08ed3db379761c29436e825a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacecaf7b44b96616e25cc649b3c95a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d6ae97aa5d4a6ad62c277885db6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208baaa5955281e7fc73221cebfe1b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54397355e3eea909b2f80414ec71040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827228734a879aa32cd77ffe4e26f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2d52f892e4073ef9d9f3bdb79959215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d9ab7b6ac38b718cd4bc1f261158216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d123cff76b014c3cbacf99a41246ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a0a558a236330ae9f9f92db9c5808218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde773da3c70be2c996ee318c573e63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efcb4b7c99546bae164823d70326d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af34bd002b76e6497cb23c8e56906c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ae83818c926762e147dfdddf1a95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188b2cce8b2aea3783a234fc0903f8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f5bdc01edd614cf1e66b99e230628224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615966cfac3911a34f974a0ba0ab16b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae5d8c327f8fed5f22216a31989ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236cc098bb1fdf086f273d62fe9974227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b77e93d79b902c3f70a01c8fda42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217449a029ba0f43795912f97b32b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036d0b9dedd3687a63d8e363e859a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de2176a05b3dd825c09a65128fb70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360b531a2191e701543bd5baa839f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b3b2a10fca05cc97e1cf9097c35c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073f4080edb6a02bdc6742ed14d516f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13695dae96d524c59502054253b05853235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d272d3581a45989109e94629b3cdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c79d3e66b405400c039432f8ae8c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd24838017e58f48847f30d0e4e15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38587176746ab4666ef686d99ba15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a183a6913092d018f646ec85a0a3cee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92683ef8965fdb4fd20d16aa593cfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb482aafb2e31be580eb19cb9df9b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e229b980ac9713406070a9841d25d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55d89e22c4d002b6e053402dd6620244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feae91b6b095ad5d5bd0e53458114d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a72fdafcb1b8d81ec695fa7fcea73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c88a86711d992d12156b34ac1bf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a671f9554077e4425de4b3d6b0f7360248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29718f6cde7d1cc3d0dc5cb3227a114f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8fea63f0c4a159e02a438e516c827250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae5cfe50e32d90550079e7b94c81b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265330a65f61554e534ba6d6a0d5e20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770806caa362fc54cc8cbcfe44c6836253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc6333e5524d9a3e13b5ae1f3337d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39428066731ec2e59b57c055026ecff8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51244311b8a5153a7dbe19f805043b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27474526ef919a50f398ac6d40a9232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2760f0db8535026ef13a06e2c43658d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf17b7f4a606aadaa75e583c892f83c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ecb9b91daf7302442c4305de03672260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5edeb53120c615c8fb99fae381ff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46043d1fff333d673bf8e8a420b10100262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28232bf9c54017116b35a419ecf49edf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c6d04e47a9031350e7d7307079ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1104e8ae847199a431ca9ff76bc98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82993cfd677b5337286925edbcd5f469266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b7771697c2dd7d343a6c36748bdaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d04d747a5073f0c5d45dd794d7b0c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4bd1659d08b54200e2bd7b4f428dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb9314f788d9773a0fe8cb95edf2f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f2b69984b6179471fc2c6fe6de740271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978f3feec28cca41f5e59667fcb116272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9cac6d90e055be7df59d8e37423d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104e78f2f031f33e458ccbd9aac6435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f9f551d13ec74931d09dc660e0037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac919a43272aae9e295b22e520b72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4268621702256d9a700e02204eb075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bfeced70344cd623bdda6c9c1c15f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73c27b6ed0629d4650fba8cec70a0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98de00e9f7b801fade3f84ab19c95d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed9ea0d776e56f6dd97d591f1a5fdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66885496f74a417bac221e27097f19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3db3d49adef44830d6637aea3a494283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928126cf95470ee423dde2bff8c26df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547ce4a492bca22e1aca4645e4fbb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25518cc8919ee7156393fd05e2b563286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb1dc05bbae718651187caddfc6a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4263ae2e8106b271bafb71fafe02506288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b2192fba96cb34ec1a2a67266c9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ea745aab26d1f74d3cad35685854290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080978a566d16a1d42f7e9248d075bdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0aeb7381bc560d871e37f4e64f5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1562c2bea8fbd729152b44e79c516e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a710fd6b325f4f328c2cbae1b6b14b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53417452e857de9d7f666ab5acbc9ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27437636b50aa432b9549948f596683c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777f6b43070d734831478da9adfed2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98185e5ec67753635783251a35e22f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4ba7c026ce2949d5ad2600ac1bd3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1ba035ab732ee84930ebfc7e60bb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8986b39eabd7e90640f79b01bb97a65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbb74259ce4d04c73b4b1cb9da2d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fb856172a1a5c31dfac18219c01e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e29e35ae8f9dc807e8bd7ff8179d80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719bb3e18e57c1ababa10ef72cfa4bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4387d3f4c9df14a91252c8675f235306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e01633c2542d29de84db4636a7aa1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0bbae3b833ec42d4d84370bce12b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca8a2e8fff8bad0be2967977bb7d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e1dfec56e7f46cf73a2bb6b473cce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757575d9f0b2fe0527169183433b4d1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c6ce2561c7a73bf8c41a8d9a352c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c3e4983b1dd93ed6355afce6a8f6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d48f7a1236301324b9170d2a0a443f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8254b7b34180864d1bcbf85a7884a41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da3772b9bafe9cad68b5eda31c5c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135fbf2991d8e0e5d8d426f27c63397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27622f306adc0a4208c1836d61ae08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c9f1f976d46e4752f9bd31b8c1f4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44a8df6ed0198103d11af90a95d4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e4171df7c22a67a51a6880c6e1025321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c769d707704a93bd76a55143879c5d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d819c303e0fe24f9ee9e698a9439323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb7be3d4d4c85c9e827b1e156dff1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388c9e0b955fc22a4051581a746b3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70271b6128bf301d2370b3fc44f59a89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953525864c0168d2be989f30eb96b27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e3f6aa0ebdd3afe90f9b93488c043328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7036027d680d0d9cd923b2c8c48fd0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2d6b6a4bf25f203f8490e2cc76a5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681c688708cdeb70dc1bdb32ea26060331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b292917ebb495025db36d5f5fe2bee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730544d8ea423cd556615410fd08275f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045712d3db5cd81da74c1b4f5a077932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b773a2e5027eafae589b6426ff5bc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227e9e9854d03fdfaf224378aa8ebcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b508bc226be8722af1dd7bb85453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7379221843a9c907cbc7976036e8cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d58026ea99557d9fc66a8914a61e06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ed65473f273ada0d0f080ab8cf1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884c7cc0c958fda18729beb5e8c9cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b4d47e8871c049c52ab7d7a1f08f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825637d145d30fd8a0c4aa9be16595343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f803b7ab8ef1f923f08c48ba98242344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eb7c85f7b35eab53a2fe68c1aeb6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffd0aa11956a8fc0fb5a8d26b4d899346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39779ec890a04cf467f4020f508d92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407fe09c8b156392c67b1913f5a2d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6b2c19ad7d4f49bfa46d5a78da5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e506a0d7aebfe95db4637a1b9e54c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e35f148530d9ee20835bf07feda10c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad1f4dfb07555e34ccf0974e2176cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ca667da88e6893125d0a31d9f1e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015932868c73ff4622230c27e913c8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf34d35833c56004232c028102b5ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a926862fedaf54bda31947bafcf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616de1196644eaed31934e47709ca6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7551c696aec65b3acd929e5109ad4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e8adff7b4d5a0aa791463ebdc192359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc49cdc330f710077594fd407240d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed864412ddd4ae7b15e42638702f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139871fdf765156df5dca8e02bfbd5f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e719304f0cca649af858dd9a012ddf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151b301faf899d03033fefcd031c31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647bf6aa3d8088d7e2899f185d7284365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf533ced32989c9a4824cbcb82b9d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45506037e4c09e5064be9b2cc5dd48bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc997c2233245ee4276107388ed7df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f8cc113010a920e9974719b2b5275369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61102e36d7cacf7d4716c659b174d1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6aa277c2364807fe2c8ac5bbff1e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed883aa11db586401436dd8ee0d03d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a88e55a20ea44adc2d261281b5ad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2667f94e4779b89039166fed30e45d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d0a52da9ddbeac94b73ed42a4348e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508f7ccd3897c781e4753a949d7353376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d68ef465602c23a2cffe2dac97d36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b3de7bd32f8d29f28bf6b05156bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61caccc686b5bd6f55f47b59b1456f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984d6ff2d932412c57988915ce17157380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34628e63370e9a3f8064783e5adc44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0b304f40849458662388d4abda08e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554388bf795d0d507d5a57a614207d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14094771f595ec26fb52af605724c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0599e461fc72a24530e0f7e8d640de8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ad1455f0c4ad0bef3e56dab7cb5f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd20d68a415d74739e97ad34c54d87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce14a856c2c4a26b04aafca80a460d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8dbd2079d33266407a07d20c042c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a81ae09a201380967ea951f64412390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019f15a75e9a59bb2a65c3dc5a7749c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b7486de3d902d4fdd655970198b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198f30776bf054c36ebb2357ea0d48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d962ce5077ad3b5c0f16ab7baddd1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ef12c81d33db79483ebc13c3a5a4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5d42fe82d497d012979333353791d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db047f8ca6f0c17a90d83371664e0f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb830a0ae883ff977ca348692b270889398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86548d1bff8876844a368d7e17d8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f248f32a6e1dfbd067cd7a20ed3203400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338baaf437fdc5faa739f3ba642dc2d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e5fd074183ab00baffb25dee737fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089496d80aecbbe108cb4cbf39cac74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e62d5045dcec13bb108af7a59aec74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318caab07adb248246d49f56ba667c9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b46acf7b9126f405c6eb60c0df54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923646010a8e25493aa5501d3dcd73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c89576c8648f458d2a3806bb3a5c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f39cd7a068169f12c88fc3a011a08e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2da66c81c97afc41a2c36edc1ee06f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44eb16e6f199be5c99903dfe62e486411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba51c26bbbcb2c87bace7edafa1079412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeeb079250d587a652d85064dad99a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f2c3d163788b627422452656a57f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b585ce134abee6297ceaa55b7fe8ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a51080861d11c8be0f130c6166af7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a49f4c21b4e6c642aba6b6047f8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394747005e9bf23ea822ddf951b3f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e50b6642201eda9d7bb2b9279beb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41bc5b13c2173ab2ef944ecfbeb7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c8acf3c69fa610f708f9076f8691421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42601ceefcb31b18b085dca9fb00b290422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a4dae516d086a39771906fb777941423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af9980576a1b71eee64e0b672c7fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ae58566487aab23bb9f25ad9eeee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c08e87e381533f00219eab5646492426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682142819dec0233b8af8c8572491935427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8fe724f847f7943081f8fe6964235428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1f7188155da6b0d90630e232fbbc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5024023cf1f9375f1b05f54b4a5ea8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704728408e26f778e638b91da1b798e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd291765a2b469204f75210ec47c762432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c5008c24bb6007533458f4f653a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1370a0b74b3800503f05a1a05d17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3323523602885d0a2dbeb99b8aec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf165e5b307b4db567b60c4b5253e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce8077560bc858eb12db725ae37a04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70875b149e15f952d90e29c3a6e4925b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b1003f943da69c761c795af522f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1162792fb95b8bdb1cf7118ec4b4c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bbaa499f80c8704bed3c4b8cb2d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947f221cfbcdf9eac5ee8130ec2569442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d275be61e7b6aa16c8dea514587e49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797282961a6d7962ea1d7a8d116a784444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52813674a99d369fe78b541df5f842445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9655e90e32f72737ee725ebad6bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f2626f1f3c8c8c79305be52b8483447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc7912667bc0463f7842c0f591589448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4056104785f1ce64560d20b937640449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a423d756834e9feeb6761b654a69e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7b8d73b67d7c230df14c741d3e122451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45823b6600ab9c87e9c53b36b2af6cca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bcd6256a31434e6c5cdd2610c9994453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9859950066aad7e8bd9f45803c085c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b614e50ec226b11f25241a140ea77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dcadd36b3febc01e3cc3a67aeea85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65519fec4611bf2c64a3f5e375788d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fcad68a5e7927adfc1762283108b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57851f74c46e8d5680bbedbe22db0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ee6a34bde193cb3502610a0f35c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90df37375e9af7f4c035bd093e64da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39e77dd3e4f351ec283052e92f599462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a04b49e1f3303785bec72fbf5a03da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997e4cc644f835f7b75f2726890c6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8567cbd4aadbb940b52dc1912beb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a8bcf4585f666b3f57e4b06607c96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c59ada9237ea7f89604bd15f0845467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77405630dc02c5f8e595304c86904048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c712ae1c19a31c3748a6b20d05909469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b55aae2f3eda37e47621c466d71e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8cce40ac8252f82615c760d255ce4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9a638ef83cf59df6de37a01b7d8bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb599a99832fb5775d2f5fc62a831473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593c0f14a434906d8fd0486ba04d1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a067fc8f5487076eb0520a410d058475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce9c2b18fe5ef006dee745c63e22da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec43cface6ea4a103291e4c9d65b282477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c611ea706442cd6d87eb9bc22248fe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab4e06f544db486b5b7f86cd12ae4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d444881e1b2adbb2797c63225135e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129684345fb5fa31c49b9461c00f150481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09052aff8f5d86cf3604b8b686c9372482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea8af1329a31c258097ed9165b430f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a2763923de569a5ed7e12690c93f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680ff5c82087a2211d4c93258b8818485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3630caca4fb9a61b0855c76ee5dc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699c38a6d0b9f602422a700398e0ae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a632685629d521ab0165a0b2fb5fd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a924a822a940b757ae97f237d98d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f143e79596535f5228019bf36b204490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793ee229ff8c2de26162d26554f0870491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499ae4e6d3968cf74e9196fd4bc6a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd03584edc2f5e81912b36eec7335b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac469f9f75d13ad4b4c94503500f839b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114db42cb76a29f08af093041666e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e261403c595c7df35298ba8a4ceea7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10990617decc899eb4b78ce31175451a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b55f7c69531ff532cf39d7e2a0cc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c133c251e3d2bf5470d22ba71e4fb30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358c9c8ff1704ef212dca8c8582dd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4b244f35fbd912eee706ee3548357501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cf6d9df514d58abe7f6f515656476502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb3f1069719968dd08087163a5cfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b80e68b3f326c109b45da4213bf28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff65d3b841c4d2be63169a9dd4c8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7551b81cb4dbfc230c96d38de24d86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1553822e75263f4a2875c0880faca2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0c91b6c9bfb364aa5e51570a35a2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75655d5353778739b3fe5aea72435ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281ed0b3fe44194709611aa9a5af53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d99e7f9a26f5666c223d0f06694d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264b165ddbc97d45715919a06dc1b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d5fdb5d770488ec9920236719bf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5bef1f2670682b35eb1bd147ae3c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad440ddd5a637a6a3fe9ca75bfd64ffc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5494b3dfb1046f1e987007d24e1bbf1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e90a176d69fef2c58146778ba1edb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122d2171cf92c1bd76a6f59ce05407518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b986ff7d8fdd6e4f268137b21cc20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a822984563d232fc1d9a93e4ca61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d27e567e5819e6fa204ff79ba6cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecb672aaf337537fb0eba2b457473522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207cefb3c0c83f93cc938ab3a4c8332523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b8c006cd29dc2364c1a8946c656a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2be6abffd31eceafb8c0b0dde025525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58980c4eb2a3cdfce26ad867bc6fb66b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee273e94f06a24406155f8861ae852b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc68508a828ef8c7908f9a3bf82b26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0ff3b19ef84b2e9c187bb9f79a296529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ec0f9b7cfdccaefebcdb275578c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d4353c1467053a3734913b32dedf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a4f9740cf148a7c8f358af437d9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b18a7665a73c5f9f795c8789fb2739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69065b3cf2459cf621a0ce0d9a5d41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf854dcaaefdec32adbdc56f6e30b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de62d06c33f6d7439a4a4e3a871059a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f3c43034e6693ad1bc21cd0f1b0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41da1d941d1d409e5cd3ef06a776b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3065920d0cbd78bd3934e5135ef2cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956cf6f2fe8b68b8006619137650947540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae742b5acdc8a932c92e90925bb04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb442719733df649e842b565256090542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c7ed5997ec449d121604bdb29330543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205086ea8efb96c185dcfa45a571b76f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01152ff5a33ae97af23ce7a64ea7c5c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ec1a0415e6cb73d2714422c8c8849546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc593096870ef0a3271b9e6d4037cab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20947e014299cb833a2b24af1bfb35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642155962d35beee3214314e4ef322d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a00e2eec98d021d964abf817c5ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a74461546c19acf45482e6c7a0fbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5f0b91a76953c844fc707fd0b260c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c93d06750e49e2f33c8755567ff4de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3e90e5d4c898c4a4fce38b14db13d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb810427b15701920d8e13a33c800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8322219645770085446377e8426d75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0aa79a4631294bf607897a2dafda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ca64451c5cadc976c4ab2b5c5152558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5581a3b9654d349c9368e6c613e12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a71762748913d470ce3981dc85c448560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34177f5a278fb3f6d0d5e81a791b02b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505b81d43ab10989c0682153db0b5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec93a5b08a2d390ff97ccf52f8be5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4104d60f327902280e8d427a8ba83d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44860e1998cf172a1521ab10669b71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499b18ba0a3b6c8a3f022c02da24b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f6b4d594e3c94bac6ffc4eb7deb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3078f6c7ce15f35add61518f306b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81db2c4b3563562c9bc0f0a85d5ae0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fdf895d0490304b59dd3ab18375c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218cad9ba27088c7c119467ca065faf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59291e4d1d7d06772ef51aa47d249572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d4fd4cc2f0b5fc001cfeb141da24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d36549f0d5a47f36f9b26a70b915e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff133c00b33641ea4c3fb7f7b696648575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32c4225f6098bf8ea3aa53c568cb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5971bd2fd1ab4137a1d4f10ce36f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d0e04afff4fb625d5e250e73473d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf9483e48167cab85cbfd6ec5c14df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456145dc9ae85deb128c5340154e202580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78388ad3664777f0bf644789540e320581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456536a657292b46a79395acd7e29c87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba8ed14a2652ef9b55ea5e310e95eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5d01fc2c3047c9eb9be96f9a15d7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4a04d94c002535af11f342b850b10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e01515fd662417f529340ba81a95a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d1c04de9a813d55ec0eb7492e1227587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c5d28b74721efad7b63cbf009b15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990108b86ffbc0560396d0e302d6bce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88d4e11c3e933fedb30843ef68f4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f6c594fa8f79f674159c12e900ade591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7306a451827f517ede3f20750c2b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17aea00cf55ee6fbb46649888b6b25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae9c8040b56ecf1478c0552ae52b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803101f26fee77c2fdcf738b3b5ee94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724509db2c79ea03c9a136c225ee5f66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae367669c85f03892df6b7baf0b1359597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045718815fa20cfd152abfa9ac37bf4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505db5e9f30629604c1898ae700f30a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c41fc5ea2bf9c791b3ce88a231c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3f6ae4c91909f96f69b9c5e791339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5dd5ed6558752c89656c8feb159df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86416432d482f931356e7fec9d1c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3f303b17f9a67448320470007bd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ef09760ec7b7ab829b8f21627d56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae306f03fb95a63c11924e3fbd621606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c8f7013fbf8300de43e0e4764b72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f0868cba2b68c63940717b7a800d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902201a2784752b664ef04a8c188fee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4c993b6655e987a89c2a2bf09518610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9f90703ea896d2897781102446bc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f395ce5be5c61929511839c485d751612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef5498657a7cb23c56f56d3b60b1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b381a5c35d7a73bb4de984a7b9bd34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483e23999cdf493551be3e27914ef33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b376a072bd3e21aae40f536453f3a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44ec0d9ac6fd723744b4b8eb0d777617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec4bf4d8e6021ad778e12f0397026618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b0b91fa07a89ebf7bbd4d44c487c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89e88d462182f6cb468c9f547c36d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c70757da96fa9df42924dc36191e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d248e10d3237f476c8faab6ecff8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b850686b7228216d22ba4dbbe9e41a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335339c70fc88025df75e8ae9471559624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a01be7d9dccde4a5791d3295ed788625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e1e233cc59b68fd097e22de79487626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90083a30b018983605ae5c3e30080ebc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34dcc23c32daebd54a8fcb03e7e8aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2385d6085e5d25ca6d2def15adf86a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558017254929ffc28bb76b5d352e4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaedf2c94fd1c5a68f4685cd69a384631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ff97c2b0a6cbf3a58fc3f95b8029632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f3d48b9cda943b2cd220c7a06496633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2698cc24cb9b4e1bd7f68872da4a3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4de41a3bee49711f3ed96142eda2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea34250ce07737f36a44abe339b526636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09cc596928028f5ded9de49cc9e960637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a985f5413e915b411ae14a0110141c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c565d5fd971bb0683264553f7d6af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d586ae462a8ad93d094f6cbf433ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46df0cfd4690dd537bc246ff1a11f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f08a5e6ee95143f442f21ee9ac96ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e7ace22f1e145eaf2bb9491b117a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837951bbc4619a3c6d39e77a4b770da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff18e989a10cba686a6a36ca110e55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afcc94699ce5b955f968d0e959b12d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d6e0e3683bd7d3f57ea7261ed0528647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767094ca6e8f01a30cd05e12c57cb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02b62de5c498f69bd0b356e4cb4f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecbc6251ba9af5ee9ee281bc826161650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc995f4125b56f4f0bcc15ac1471c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf5c3701e1bcc48b1f175207bc81d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95e84b05a7b849229159838a4cafdd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480246af9d2ee14a1b86dd05c7d6a3e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e849ce8d28fc160181d739aab7ae226655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e924f94feefc5f93884961dd6c0c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4985586fde7f18928cc7b994bdf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a20a23133c4d7bd2c523eb96b666b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e83134634efe36f9917f68eca06b96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7d536d5793ebf2302e8737257c5f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdf403d53d210ab29cc7780884c38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fcf03b4aa524af80c01005a3f8979662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d08110824d360c2c17931dcc8ec4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389a3019975f5f5b11393420f38276d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621e1c4ee91b4e8a87f630c17913094665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5bfae711ca788ba34498959e71fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efad00f49b83ded996aa80bb7b4b84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4de080bc471d05df961a9f5e58170668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7c1b77e564b4510f2e63e9eaa94e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6979742b7a2d2cf9528675e93c3c6e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dbd254fd881c31e552ef133f34a05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fab38d9d71c60fb49fcff6356d1d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e729b68b22c0e53672505e0bf5d096d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03307054670d22ca8d5bd3ec099e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98ca028735cb7aa5e350f92983d0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b20b35c6614841b7c1a61a4b81aad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5897f11e5046145ed4f0dccda1d01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0221a637ff379afd16850daf7ec2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772e299a3728c6a6f8d34c99a238ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dede21b41d7a7fdd10f8bf441016de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2675e54ca1942cf5109021652f13e9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27475dfd99fe5d96c8cfcfb1ad776682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33ea1174895aabf7b6f1e79d52209683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7734d080afcc0080acf36ce7ac1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eda40d7fafff36024e4511fb4d28d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf640d192048c0f962ef5f7b2acf90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5df17fb1805553b7c79bf903dcb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4b6e5974549d1c164956008d0535688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b49c2044e70d3dee6479cb4f228c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823d3239502253da9319a57784411d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc01f944e08f3c1db5494d2b49c7769691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86049a3596b2a199cf6163f03d5dc4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21da005042f6585fc2d8293db2c4b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977116502842abb23fabb7ff5981f211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3dea6a13af544fe0e48b3467b0589695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433613a5b23a174ce2cb4485853662f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e93b4b5b00dc9e86ef512bd0b7147697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df8ab0a496ea6224947e52792f302698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e15fc7e9c043330ee48565f4147ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa75a517737476bf76ce619367009d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe92d317b4d98ccee6bbb5fd4fa07b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392783d36bd03688549b49d3c46a3ff9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57d2b3b6a21f68c7058fc72bbb711703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f1f52a54a8b1cec8a8620b7dd355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db869533bc805b7aa460fc50453f2f40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d10d2e0228bb95653ec29164e894706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e368919c4ba54a7751debd5f5a8f5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffd5f6729f7a73aa4db95d1d2adb93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0728b797f55d6346bdd9b32b41f0e51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001462cf5fdeab0cc3cb1a6984aeda4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522887945bc1f9b61afb64801a7e3f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2c0fd3478d5dd67266dfdfae53c6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d05ada6059318bab9cebe8a54bf337713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1ac6c699e682438203c0f07b8dad3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564efd8dcb9c83daaa6656e04315b8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5b083fbaef10f73739b0c0af973f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee35d9e06fa4fdc46dea8df55f032717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c62efbe9a6c076cfc2c0a327a48e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a9cdf13eb34cf641cfe3ffddd205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f8027b11a54d4ebb38a8fc7566b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aca46a3722ec052d5c31e9b77be69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba45ac02591cdd8e47736491ff77b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fcc17e27e355bde0eb17bf3c77ee4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e845cb4dec8928c24f86e4ba120606724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f0c8bbbdb8b1c56800fc7c9cd81a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439343e290643ddb58581dc21d70b1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e88fcbe027dbe02418fb4dd79cfd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f52d7221b37a9d825c86b7cbde62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764bebfb530daa3f71b140fe3d54a76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4b677055c0281710ed655c61f69a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2fd6f90391def1ebbce63b9559f7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ac797d5f584187b4331c4b34a526732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c2f0f4f2858bfc1014412cf0be0b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201cc48e97c7e0fd37bbf920620a2df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b762ad9ed32528a6550ab155cdfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce88abddf1f543988e70a81b242e09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c4b5e079a620f1c8d8d002ec3bdf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4955ff0cfb8e022f9182b954dc194d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deba0433aa0ed437f55789ed8e653a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe1aabaaa0c2acd2cd629e8eba65f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a513c8803315c096c72b7e869ef46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7958abe9b225f2ad39b3d40b5bbf0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cec17186aee24b47df3cd1a7b34e98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd242b3a3098804e49daecf6bd0a39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2d2b48784f58aa861342f84ccf234745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e04ba5758379dcf1734b540da9cf20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fae42ba32552ed599e238095a96212747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf8a4f54eccbd637d32da2bd73714a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657f94131023d9c2535ed22ee82590749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590ef0313c17c23378bbb28448a2ba5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1232b04e91747e3802c427cb6a2df4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ea8e59a8f24deae5c5264f2c9dd0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9ba2e3638fe922e17ae3a0973705f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e2dd7a2f67912f401a0664db95933754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507a5f4a613e199cc26ef10a219594755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e79e52267d2e42be7b4a5948768da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cdbf0cee12b355e6379229ad15884757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14d2684ff11e453e9664d3ae1776b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8122450e2c40ee66c9e20a02a025cfe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5a6dff5f773831eb12814931840c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3c3fd21afa7e25b397cf3a78f4482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e60181e138c6ea768e9de3e983b4773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b768e07b2175b8710a9c9711c2683ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0a42728937a760ee917391f3fc5285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b52f41774fda1f8fcd195b24f7ef36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f5536a166a73b5e1c2fa5c7922a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea591e1aa5c179970ffa26a7f7dae20e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559922e6cb3734aa7745e521b6f61f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7977e16fe6e003fe09e79e2068f3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156385c9ef89464c1a104c1ad0051f7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7821e1e6888290447a163f704d1a7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4144c9b1438e932a594426b93b2ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c3a52be2d0577a6032f53dff1e7f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9785186249b6c3b7d2d18d98cc8fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d23cc0b05e9ca503fb35c9e4857816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7b42133be8c6824da28c55df222f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ceddcaceafbc4c6ecf3d31d7adcdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf05d7ec98df8c7880a192ee3751f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cf95be565a1d501a1154d1ca743a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f3c9f29a894bb01c650305f7ef7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d05690cfa73735edef098767993d5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78669895b2def2187e85b47440ade5c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94011e00d46f725178edbe6f9d24625824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac3f674522b040a67ae2d6860b10425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db229dfdf6f93e0d8d4d8bb248d11eb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e64d2481f65f2a2148b13c13ec3b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8820c92f25250a8e8455a07adf3db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef3d1b52c2d6c1d9c04f763c1000b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e582e105ffbcfbd870efd08fb323430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3492ce21eba7c768528f795b758131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc2f60fe89ddb72cf11cdacfaad89c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f434e130d434acd714ab633390948533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6575126ed9490d3dca2a3411cdb03034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d07ff2ded3165f3af0b02eab743035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe234419e336e2dec8a4629039fa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de258fe87a1b9eee4862440b6723d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd19f517c5ca954c94759ddde1f8b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a555ae59d2d4778bbfcf611eee35739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c15fd333d0e3ae1261170caf004c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecfee6fc787baf0cfba03b6c6f144141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eedeb5a0c73be5ffc2b4786e16efc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3893f318f2e3a2d89f3e58aabb19e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617178e054ece0f7ebff1adabed58a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c99b2382538a1aae6c479ab7ef18f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f758902f7009c95b8bf41bb1344846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f40f426d6f84e216fccf0634472547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0380f07242d40090cbdeb040ced3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ad079d289d515bbe1489fc0cf4f9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be39bafd4b84ea785f9c099d4594950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeba252734f35dfde3ccf4bd332baba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb1aac866b97c7595354dbb264eb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afef4fab74f08ded01e1022f35823653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893514e0b70c9db6145b41e8704483754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ef0616ec093e5a35619acfa3f191c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fd492d651cbc19ccdcd6aac7d841f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae9020a0779603dd978e908adfc97657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e91104a8c78b3dc102b17c266ba7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff19bd83fca6f15e7f06faf332ba3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d86dd29f0a5534af537fa58dddfeb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af46d22caccb3362ca58daa935df761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536bec4398e3cf6d94ed388aade4f2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177252264c1e1fab86e94b60a4c3fa4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff4874db8b0527af1371029d5926e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1f529a9e3520d4bbab7c68ec8f5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ebc7dda05c0de641872c841d391c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb75a20a616fbc87754fb0d97b9d24f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6caf028496ee6e5b024989d61047368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a89fdcc730f593c46b8df9938f3ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4086fa193106bad3773d12cd2607c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099e70f3806a564ec785f0ab610ae671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfecb12ef57e2a060746bd483ab073772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669d4cd1c086b716ec9d9e21182e23373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413bf6c000b62aa34f3fafff2adabf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae36c81451962855458e52f5334b31f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b726f5272de9f0e6ebf5772c78a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fecf89b668fd1eb18a538e3d1969077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12170f818a3f6d6f295d9ab0255cb4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6fa15679b09d49f42f0a911b7e2c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb4b970f550b96ae59bc00cee48b7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7c9bf007a48455e1911f842a394c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ba941b670d72023ae9ddfb86546e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c698b9249b219748b4f6545b20ff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c7c7204bdf94593cd7d8ff9b40ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f694acf33629dd7e216d4626a4d6acb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fa5c2c31aefe7f6eaa13c549d744c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56243bfcb07053d42de954c37908f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f2270585fa6c4e627484534d01ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5b11db4434c2ff4d4698dcdc756589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff5a489500a5c43e7b0e25b53e159a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77144b9ce98218c434b2bb88a7e6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e905911b9345e551a6e120e8bbeffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6d45983024d4cf3ba245f43805ae793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf0edba710e7988fb7796905bbc49794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e3b41b96791d0b60a44161b1e9af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299275b479d70ad472071bc338a741896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d962b40829c7ba177fc3c13acbadc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec50a6e3bb90cbd9259d6d1e0ad8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7655835dbbf642ecf0fdb6ef4ab1b8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc364a4820317837de39074edfdaf01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99468b627a305e11ad5524363e9ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eaf437fedb253e2881e785a9c12ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e1fe34295afb585a13ea90343844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93920184c43dfc481ee1dce4acae87a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b61936ee6399926593799ac25435105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a25045602ffe0229ab43308b9a6be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf7b02c15ad57ef46bf52d8971d3e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce54c1e7519a42cdf93b4df0f0e13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b2eaf5d3b62e6ab7e456aa882ab62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457c6cff07e7c6a50a135b1c803a3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314181f063c82bb344cd75bcaf9dcaee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf207a285803fb0332dd6ccee692ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21111c143243391a9c52faa772c272e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b85244f6f15e012cafaffca061715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e2c2820c471ef623d35ed6c2764a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50e162647a8b53bab021ee7ff8f43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38de5f270882c10bf41d68ec92230117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a9bd97b6adccf66ddf4a0ea140e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5404107fec00010fffdaf51ff4544a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904627de542ea87addd9252d70df2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ea797e4cad1105875fe646706f725121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec20afbedcc3ee584c8ad037a690b56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81022f9f8b0500572632477e38576123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160edd2ba400cc1a5dbe7296be247f2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107fd3f43ec49b438c972540a39a1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882f6f4d0d4815810d2b21d1f80509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93776f3c0e4d7108d3b8bb767beefa90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ac828146430430f9cc56e214125f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887ad8894d1f69c1b47cfe445ebf5b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb6abbd3e94110fe5912df30a0328130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b92b0441c29bab7a0eab5c2ab965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80623123f20aca89ccfd7cb0d4535a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f58a9c6a74ac6abfec02590f9fcf93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9c696122e359805f0e72c6d04dbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86affae1c52c94ea91d5e0e1c5428ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f6bc5133d824368e4e6b2a3cbbee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504480c7e838b6986082ae5708958c53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32c7419c3ca76459f8a7449b32887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7694d4381c167276faa1819746d8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d726b1c88a018512fc70bea3101d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe15acbed7c5e64c628f96397e754f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddc1cebef0787b7e3ae1f5e8a09155142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c940dfaf04573db98c31eaf6e23897143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d66e53cb55e5a1e7cbcbdb6dc80f5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fed62fb7890cb47e63e1da0ef25c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d683bd30b2685d28597c7a45d4e80a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d04e08c21e9a4d8c0d94c225ef5511147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec888fedaf2d73bb3881adc58ee63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d13e585395edc4c06d76ac9824699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576604ebf55c44333b51f7658f1f0d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1278ef1301ef0a80688b5da2d123151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455bad705d1d58967b0ea88c791a2da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb8865a0cfa611bd4231857981f60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8c1db6ac6a2cbfd62f1dcef0c8c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e20b58a508bcaed1985eeb4d78c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4920f1740e0c3c7f0d93bd84bc915a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bebd85754a70ddf530c5825a4b33f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee74d09a1434cbeabedfacaf1553a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31a9b3b0224fb2df26addd33d6aa75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da885812a2d42b23c5740a3f8afe8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f4bdccbc6d17702afd28ca116ecde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab9406c25ae1644462937737ec7f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe122f21820f3945b6b4a339c8b97a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ffb017149a2b5a7520e7dbfd1886a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac29c8b757f504c117a0e2b1dd9d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312112d95d981cb1229da996e1c8b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf816157bb8b9a522b018bffb633d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28165eb58bdf639a1501dc78a15fd0ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1937f238bb77227e465594e094c55a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb81668c0e26de3b67270e45fbbb8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21f8bba48232b9ebb525ac4dc47c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eabd5297b8c8e450d765ab5cde0f36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed032a7477775afbf635280f7191765173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50775bdf272697aa3cda8c3ccdbbcb5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918089c2482d341e5d63cc5f1735ae5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a7cb747f942079dc6df7a48d82dde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da5c182ec48c76b45ea25696307f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba738bf58bf803c160a531f064b864178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a101a14a4b23728f45d06005be318179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c95167a2b5de85d01bada31c0be6a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3200e52a504e7fd1db41535ff1fce6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fce27df719cef895a21ece2b495fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a928b6bf12a6d677b0661c0fb4b94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbced454047dc5d0ed0d448934f2d46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c29c56cfcec4cfd77a8813db724c98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452de5a9f8d8d4377e0bac2958d3517186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367cc086cc0e6c3163693439a67610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c58e82a32fa228f35b38e6abdc9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b222c84cab2f09911d783f26d76982189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1252e0b2959b7b263bba532285f7a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505f9193857bf972651d46253983031191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31ed113c3bbf8d7ec12154bbb9da69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3d8a715ad19b82e8f103e20d1de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114283e503ea9fdebba30d5532465e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eea162584eda2f22e92d7186b1a20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe6937d85b5c8db9fce4b55ede79b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f134d8517498f363d49501a6b06cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c4facefda1f156924a9d091bfc03b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96498bf6b7ffc468b2035beb597fd87b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845afed35941b9aba26af59ed8baf3d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c40f9f7b7b44d4fbeaadc7a0e5436201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a034742fc1fc047bb9e6f55670c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734bf932e62494af49f135dd05081e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e90b80d877cd43848a56dffea028204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d8ee12980475e22b34dbd5b3883f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573863da0f5cc9c131f0f0fa1f28e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b36d37c6d5f3ba58aff32fb23dc4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09263de749ead24d77e0d590dd672a14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f6dea2f69824af7873a5a74652abb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1313260e5ea02c8d06860d922d3d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01888b352e196e53f6be63f9c296e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09008e78964712f9a1bcd8c3b9a9b436212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b8f00fd6bd6c392ba2260fd18b582213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5feffedb75b89cd142e1f49a5e50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc37abd22ba3d20452ad4bb47802788215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2e76d6dbc6be24b600d054196bf0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bfe45f85d861d0dfa0c7254788d30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b9689e64b08f4a9d53af4281b4ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a11a0d019fdf780e951f81d78a3c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad430a2e1736c0ac49cdf963eda50b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f3644282f2feead5748676ec319e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d022c61a1ea35f15fe619929bb7839222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f11fc618a78985c6baac01342bc13a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23b5083372aaaf6ed0fdd0f4028986224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad79d2e30cb4df2be7b63425b1380225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a776822e17702c113de00714a1f2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4f34f221577f29ca5448787933f18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e006cfce778f239b03cc3599a57ab0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930b88554d9e8b6c7d072c2e9920d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd9e5134df6d90cc828f25ca093ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0813d867d36c45de6d0aed7ec5f7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e2f9407dc0ba1d603013f3906903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0516c4d0aeb967c31de1f48fab0a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52384aeca55033d036952dd7c13e35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da699a756acf35263a5afc1dde271558235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a7a861b24e09c967d7afc7f264112236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5539ff52964fc1de57e538fc484b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb1f671d85c782aeecf5cfe1dce9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f7c460ef314b9706af2ce3865974e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b851db18cf4a8e3fd926c8c42fcc9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ed6b18208d99dfea8723122dcf5dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9babffe9df6810e7fdd9afbe1fa378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b16decf11e2e486181a543201974c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2d08d797854ff3b5e11e1162c61d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb81d480f0ac6e1b61fe1c3418d0ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde02891de8c77071f80ed3f85baade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104442dd617a0f523aa43b39e0fd52a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a778423dcee8d26d2e04ee40319e8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdf5e05bee945498f15ea4f6fa8595249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05970aa86ebeb376dfcef30a3c659aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85c10700b70ca987c0ef2b8c0c2933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa05857b23189e11d28929b7f2ccfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3a30f668522f9dc49c2e28d1926ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cfbb5a4818144d2ef6fddbf0c95ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7998eb353c21685f24c6eb800e02e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895de5fb35a8e250f8d8806a2ca010256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f813b89ec524e822c266255c18b51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40c8f1c257be71211892591788932258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c24a2a339dda1f2cd29a21a5366a2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176978c012da7a1b8756d1197717de9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042818afac1a03d54554edf541becd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fbd6fa1f30c1da70ddd2d81d9e760262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8340382e7b4de63c62d950a6110a20a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7c818745a7035334194aa7661292264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8674eaf870bf396e5d4a4d17012f34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f8e22af89096df11d4ae6dcfe3e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81073f1fe3afb812e93abafa5f16a59a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c7a9d4b94ff1fbe9e7b7c4ff2910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d2fbd345a4f65698bb0870047448b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80566cd07305dc5bcde6bfdee1769f0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173b5f99c3ff97c53f101242f2bdd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5442358e956ec5cc239aa3e951150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640798faa3e7f71b96545d3f6bfa1a60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e4f4a846f6ae9f16e3d3323392897274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cb2f810dd7c96e6bc840bf0613d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e086c19a03038d83ef1d4c6281b06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ddbc6fd749166220eb79e754e3819277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef021e8ee41f6c68fc5a0dd7bbc57a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db8557d0269e9507debc52d117657279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18cff9e5914b25bc8d91f1b08416f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbd269e7ba559863f1c37a207cb9f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3a9f70ebd5f12fcdab1a8abf636fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a3f1acaecd163c4a026b8b9b1aac6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b888cdd04656155529172a2c057df7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2734e3e3c4632c62fe732942b3736285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e82ba5ecb22c66db3c7273d90f79b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224c5f27d616f24276b5b679ea312b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a908b7d910657878a122a337f4035288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6c21090417798ed209184f46f271289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7798ce0a7914f9890b45504b0b2e96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4387974cf4590c07c1c1008881c4c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdc345269408a9f092281d7608e3d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce06a1e793c7b3ecf03dd6e389e8ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f8f2392eecf67f03cb4f35665c21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039ef41298412ef7711f7d81b60a17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41490a9ffb967795b00a0572012412b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1c4c30ab53b761247ef7798c822a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0d485fce41cc0f4bffaeeca6a4fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90c090b5ee602d4984e29ebdbf6b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb3a8848cdf574d8293683ccbf8c51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf824d3085fff455014236235b928b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7308bc8257e9e0d4eb9cd38986bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14862008da2f5859d860cf1ae1cdb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890dabfcf111ebae918d4dc3bae79e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c28363aa9de2a310a4356db5c50e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838f3239697d9f4b6ab38908016a0c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b9a3f4291ae4367da7140f00d004307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f3bfc719fc7f25b223ea166323fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9082e7a1d2de2aad0a714237e9ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f99d5c39bcb4b59d057547937a16b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad23cd938156b6cd62da1901ba819e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf43069b8f74f65a48d2c0c5c86dce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9079708c1def5dce0590eed695211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0dac8840c7c6a2176fcc164883a3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0643540d5e395dbdf8a64e0621f41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6e87ccd43215f1dbd7062ec31118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b175c01c33deb7ad4d9dd58e7f8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613950c83125bed901e1f08e89a63757318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be50526c994eb0df76e0e11282783a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7637b82511341476718e70a2b41f1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e862dec15a1105d591b358ca328e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8092e9def69481d8dc6ac929b08bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05d9d26dd945fd1058fbf08025becf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4088e7fa737b12988ef98e9c88d20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ddf9bc0006a4a5616d2d38ba10e89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3848c614b7fff3293682c33ea374a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d31b8534182fc3a896534d23e06194327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16788cc16fba5d25314887aad0ac53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993d0bf3f357a125691ac36d6575a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee94e778ca1451127e77baa80afcb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112308fae444f794e675dcbd71bbf49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa643b4b72debb543c090985068cc5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf5455f065a5989bf25e0bfc7c389333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f05b51d9fcf33ef1b99165589e9c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a109c11821b982f0d85657444863c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa028dac78fc40dbc4f9189577284103336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cf6dcd59bdce695775311fa4f95ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a970129e164680f65432faed00502b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221c5e78380cbb551826b75def3a9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3937d1f677e90142c8f4c99e197c4f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e53e137ddf4ff7b94c0431e747d9f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e409c2a3524e48afa90f432ac459bdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515575bf07570d29024391f0c4a1b2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c3911840cf0ea37e6a0055f0028d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef032df9a9b60bee98d33587bb220345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8dc01c560435e893e5f082aa9f85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a01137a63bf17c5d4a2736339dffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a1939dc788c5a955a3fd59edd95b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7693473d019f941dd82f04252242d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf0e3807a2da98228d1918eae9458350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034fce716dd6650cce8f89d30bb8ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a9d87d6a6b9cd4f5cade9162c55ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc354505bf0aba5cb3f2cb4c6fb96091353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0156a2fad5523e617e1b5ed9bb24f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f63d36c7243ef89743b2a3f9d1fec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2be7644d5d7cb3f14ff5077c979cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61833c7970d2eab894a22e4963957d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c66d58d877d9c998f6b2a58097ad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fed5b5bacdae95305c76a82936799359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb909a88ae7a22493b36e4463b895360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59f5de45916d58a9db690fa344503a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d675c509cc750deed9d1c3731f331362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496b132fb90cda8df82f1b0ccb4cf43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867af82b7c036e6ddc5e630526c732364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910e7e399cf58264f70887427a277d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb834d46eea9854eb84cbad4a3df6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb293422f18c845f163d275959d0417367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8781a65f970a0d867869452a48d9ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29475d64581f8bfa33ce9b14dc610a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ff6d78d25c62db1e813eb26fdba0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23144d988581c0d89c12151e5df9cebf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197d5bfd1857658e82e925167de69c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbdd8ca77dccdca343bc57ccab7cc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19184edd3acd82e7ba0beca73d29f8e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b384deba1b8bb31ed5723b7d57527375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec330d1b2d28687a4c0a094395aef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd4d1b63dec47ab0d9d455bce6be7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76e4cb8765672ed038a8a61375661378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca126cdf4401585fd91d07ac7569a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130a3fbdd1b29d95d5fb7401598f75a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff72def89e159ad65ac74c2a4d78b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e884a785c3240aa430c5aebdc4271382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6988df823e35e92b29bb3f4980e87a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676398c2054839e200f469389d40c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb482fd039bd9072b1e2bcbb7f85f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b68f0fb98a4a17ab11d4dae0a60aee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268bc97e2b73176586656f0dd3c7e92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c14156005d87ebb9fa6787fba3e636388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc692dd270241bfa2cab90a96c7d4829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815aaa0f8ee5254dbb0df1ea908cd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd177f7d9035adf625bc715e43c66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ea299b263680761d7448ad858de9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363faa927374d2c35f02ed48a5924f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31417c816978bb2615aaef9c649fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7a7e3529fef6e43737347c9a6ee7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b176cbc6902071d999e0713da1c32b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb5b63c11b44efaaa3e640b1ac503397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039833fd783b4cd62ff210babb14323398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479b2845d5a5e0309b3a3f493139f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc04af5f17c58df9c24f8b54732b091400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906636a3e8fb38493c25fd1410a3eed6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1359dc5dc70e77a2d60bc966dad2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331fea0416657ffa71eddcad8fc9302403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c230cfaf90abd1263803ffb9e6655d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c36a36fd06a1cd02f6e71d28d0518405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652d4494c8902fb7c36be8463d5fd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a89f5d3b5a4046fe552ac4ab1138407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e792a828ea4a120dde0e7425ad69ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ee5397349065ed21bf24a92156ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e9095a3b1d83737582d2f14a3d27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d57304379ccd542159e8d58a8952411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860fa6e8487487fe6948b61bdc89584412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff583183e37d4babb3dc975147ae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa57363eb151e7443c820d3cdf1879414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffc61db75f46ff65c81d99ec072bc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ef3ddc08fe98420190a17a59ff37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595c6ad731b80648c45e16197d63f2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d99b7c7398c0b51a410e1fde494de3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe641c8abb9fd06906640db6c1d972419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87bb2dfbeec3ca9c9a472f0baac17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e01e1cbd7b47016febbd9db5d94b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fec4cbbee98ce6a0f31999c9a11a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240008a0cc250ca3dcc5cce538eb13b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b2959c2e9b34de2130d5ef9ba2911424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ac7c8f8b486e0e27ddd465ccbf3f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dc60127eb25c202822a4f0dded95e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41d3f580c6546e44b797c063e6e1c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5548a7351f40e17954d032981ab9989428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07bd78787988bbdfd28771466b485b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9ce7edfc40a81d89ad4b6decf259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838bb40fc04a4ae7748a94fcb355278431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d750f326149dd5c6d0b2c35189d0b00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ed26a390641f763fda5ffac34504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc4bb964853fabd7fc01c5a7f963f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59e86a988f2a0258d89f6f05d1891435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0d2fc698bcebea956699f7b36e87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd6c875318384a0fcd9da2dcbf2d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c71539996244e4eb1da48d07c19e4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a28a11ac6f8dedf810d1c223440c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4037c295b42fd33e42bbfcb0a7dec1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fece633b78b83f454108a5d4f8d70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703c35f144df7eb8b3adc021b695c2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8e9ff65ad994e92d15806bad0cc28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2fae453f50e45be63e4de0858e0dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978bb3b8949fb606fef7999b0c21669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d26840163b5696c6c459f45ced5313446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee4d1d68307095f892f4e4414bbae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9e8350f66f81d95523f8192b1d02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609c16dbd7b59b51fdcabe9b49820a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f096e013330911f8b206db559bd57c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a8509fff073ad2b3b117c02902e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d1afc842e62937e9bffb224983383452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59a7568a91a0a990f29cd17e7504c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a42f4115958f7dad8b4c8bc92f44a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ead7412b776467195c60ff7ba6d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b23708b2cdf51ce0a164932bdf8fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76235f98bb71d9c05c5c59a8215105457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9e226baf5e4f7849ca90e06a9486c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981b63dcbd59d75fe8b6aed63de501d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b997b44bb6ba856ce7bf99e7d72a75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9967eeb00517254fa0269c8324ad67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328da98de88d1750f8be175ed79737462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6691685b303e739aa1c51b7d98bc62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24794eca401597aeb8d9a9844dcaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e65831ea2ddc97bdc9ef4005f5c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7f46e5cdf8e08d6532627b6305cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179c0f1e7c608433f41ab5d5c004c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1595d0134e53d0c7c3c2f4ef8719781468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c01a1ded26d65f076e99edb248285469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c61d9a8d6714b8a1a3ac83d9aed2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0246338d3dc4af34b4c31a4a305c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fcd853d2af0fe0b57ff948698498b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f360a0c27cd779a76b7e1d44b8846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b1230461a7467e9348d01c34b9cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96debde89386c5f51b552a8f49250b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb5430a9080b73cee6d9494d4bde4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108919ff234e89b3e4a561580ad6ca9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390be12afebbf865467a0da407b20fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e626187a694e87110a2cfafa9a39e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20b65140d8d5a2ac49a4019ad4ab4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99d10a056d15396dbb3732e2d47496481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412f33aa7bd132ccecfd3cd81ec34ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a9bc934c5881650f4991c46050e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fba4945a0f148211a5caf33d55ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd47365c33eb94d98cc3b32eba1d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3df7367fe5c05482f2f759a0e8135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bf98df9dda97d58bbb7423e3b6d6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad5d525a6da53605045c2d3369a9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f6996165c03a7ffa6b333b1c319c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfac7adea3bb69d695649e063e133c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6a322f34681bc734be43b462883e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8623bb56a0d2cbc1981ad518817b20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6a5756fafc5f03238291a17d516c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6011af59285b3d4d2a5cab743e9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581974bea02c408b3cfaafa776914f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dedc30a757c65760677d52114b2d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9c2b15db8bd52adcd4d1d59981de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7d099fa7db42808134cef9918a4f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3942b5e60a6f3e036e95c41aa8ce08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a458c02f53c9ae4158e75fc169b81c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1295d8abba6102b9afb2f03dd04a6ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a60dd043aeb708a692add74515d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514562d7608d3f68459f8ed59073ed5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c4c7d74b6e1a1c89ca90545950cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a17dd9d29b0fca06900c0c4ee1b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e038117ea7e9abd4398d30524bb37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696e84a7c05399045b76bbd3fbbd854507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d15e06a7d2a54774b2c4be7e3daa3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de90c3b5f0f074c8b7406bbb1d25a1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c8801a447718964e853b3ba978f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dddd787cc0c389b056f9241a8ee2cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca48cd6aa5be3f9fed1cc274cba96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54782f0063d8b5865efb3fb381759513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93860343c5151a5222a15a5ab26f2fc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2437204b483f18e233367fde5407515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be61bb5d061399fc4619832182dfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df53bcbf1e4f618768545ef7fc182f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243431c42b96cc49243a655411255ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc19e0dedcd37d393224cbdb8d6b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2db4fbee3825d17830d37e348f119520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e26f38904ae2fe195f11a0cb33e78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c235f5f5697b1c486aa4f28cdf3fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a317895749c9f8bb6461efc79d9bab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f04e624105be107490de4107e0c5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18bd10f0ef4e400635ce8ea656c81e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd680ff1bc30b05cf72346bc4c985b21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5777344ca53ec484e50799edd69ce3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473cb357e3e504e0f974898c39c9a23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ead4a313f98b704ca323369c09fbce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088f0149b052217d6147f55a5f91aab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879cc51c3db79a6ca343a23fec384d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21f264a98f365e26472a0cbac69fb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eafea459e3dcc8485827456fc0a85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4d03218c893e0efe1eb4584aa07d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce091c401e6a9016d744b23cc64f01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fce6219491049c2953def223893903536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccbc9e403f3e59e21fdfaca47a37a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561939c3b091d94df346f4ad5d1d1ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c1c5dc2d51f15cdbe44d0cd236c76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46b50cd1d460cf69e20a19c326d3bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92d05117560f403b33849b95ff827541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764e8c8334aa2046973289c20c9c8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024c02d802c8a5fb49e72dfe5d53b3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4b1cd605735136134dce04f0231de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274f60b9bff706a39a5cecad948915545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e8e5c16c96593c29662f2be02dd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf2d33e724dabc601dcb661d5d8dae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1bd0734a78c81af3abf74c26e1ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ff4b57919eaeb651e0a8cd57f69b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7bcfae6b61ab37a363c17395d228e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610c500a12ab552cf5084585cbd8789551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ef24c2ed0dfd3fbce389b822f7f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12c8cf5b59193ee8b91bc3e82800b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193b3cf43b7bc01ad12b1d68f7eec8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578c0110c890adcb799ed8aaea86b57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb60c03dffde0bb6a4102161de7acef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569553221ec4b937b5c7b705a77875e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d65f991525e313608bde6319abb0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebad5bad0a0d47332f248dea3cca09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51b7577577ff40874f34176d5143ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b81eef6dcbf3ae9d2e1bfb97eb1f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25a2fb7b6837b50b6107b7bbe8eb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1e9b7781af8289c9dd5e4523fdff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad674703a3ce892027c319b69ed86a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98622937833e5ab8de8eee2bb0830fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86d69337b54a7e4301a92cf024ca7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2479fd7378d75715e2f8e45461678567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e2921113e075e734707a9a72bc3bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038deea483a0396a0ecc3be0985ac7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb5ab1f2969534abb49946818522c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6942a6ae25a45aadc1a4fe35bbb7ee5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b463d5d91fd7fdcfd72114b62b8bb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2430f31732bd55c1c7fefebf3482a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892977aaad89bb589d7d6e8a67a84d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3e64291e03d8b317eb913e53a680575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72bf913b1159796a4ef5824ad89239576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64327f751709b62491b0abed5f0b32b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187956eddea0bb796485aba4c70b889b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725589bc78e5046ffd251c0c3b16fad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e27fa4d48d5608fac1756ac3cef85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a367dbf82bfb06cd36b5a1f55fee41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a47888397f327a29f7d8836b2ffe5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482e8058b5fea2c7b4fe7ec8ceb99fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff63dbc610a4dbaa5d46e004ac30a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f3574e33192302b7ca3bca6de07a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6af8663b9983d47618d9f6a6d638e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477fefcc46a027b9a60555ff85cc23c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53a562fc9fcb2d8f45b7e078434eb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd4be8324ffe442ffabf7c0c437ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b44b9df50a755d352c428f2c702ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734954530eaf359df7587ceef8e05fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5ca9efa35d1b2f8e279a3ca2881c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed7cc3681c85c9ab04a681b0cc8690593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a137c2380e18fdfb0c2e559cabb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a469b6d88a2cf45aab581eec7f0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c963eeb90852a364591f87ad9120f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77b1313cf169433df1f2a494075c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd547ac25bb7ce3daa66f42328e9212598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3113c5919156f7afa5e21ffee939f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f065887f9a467a3ca375f401aa4dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd54681756ea18ca96175152ffea2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c234d998986a2c7072356772ae3aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2a871f26ac922738a704078d45ed4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3691ce37c638a65a95b39b73379040604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf644970b3d4f6a02ef0c8bd1526bd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28662fa068a3f3851a31ff31009e6fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93905d5722fdecb07d371a34491761f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dbcf7bbc2a99fa7b111c9d37bda3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288bb6ac2a93bd20efe3b93dc898a0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef09b63d8bdb65bb5b345ffaa72ade610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b8cae67e5fa078042c4b6228ef6a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d7a59bd708b1c3481c07f960f5638612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc18be4cad081a581df5512ff21818613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeec77eeac3f483abf447ed08ad381614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e1fad1619b631581e1c77eeddfc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5754de0de23dc2720738afbd5fa0ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bc206669663df380e50c2aa9d4da3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd5707b5481adb5347c78ff537182618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5557fcb35bf137f629d9548c8d5a32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b697da75feec22b2cca1a32f7381620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604e540613495585afde365bbe0f40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc459751b600baa0e33a5eb578e904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd89a9d9b098ff3e8f0459a86d74e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4907bb14ba7d1510e11e3802f79b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a36512fedef9fbc04fab17477c73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146b5d62e1945982311ab7de10490f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae8f4468d01e48daed8aee3514f87b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785c679eae47e3bf2731b7647161fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539ed836fdaba16a671ccba294e07eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9236f30eb348629e54f1d4ca0df99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440940cb86e00483f29abd032e35c01e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c305c84f36d90136b3282d703284e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab195e1bf95afb3d2bbcb6c63f763e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f403697afec6a9e2e1fef1d4f3476634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c91fd16038b1d7f4e33b0add41590635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af9d51eed4fba1ab31b08be2a66a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac5ea7438114d44a4ed5afb6565ac8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31860122568dbab09dbbbd663efb0ad4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c75ed025d5692a6488f7d5e0eaf13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea90f040ac028d1af569b482a45dc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a411b1bf1649159bca5c535557d97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf868bdf0275c17d1abf2ebf4b41cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802f97192a8b9f603bf06be0a1531e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4dc39b052bcf5311bddd58577955d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681951798ed74a38ad2151d2b500917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efc18988eaaeb8d0fbb058f70748e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cccb1b7c93ebcd4560fa340ecd293647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d07f12a744bd8e62b78d203b04470648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368783301d561638bbe3a4c97863664649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2932ea90971d205f33334bf8ae4cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c36d1748de91db30940fa0b8b43e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a07fd29ac51207e1e5118a434445652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547576084c364f9b1fdea59ac1a6621653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdba5a0e4657761474b6ae3b3d5b7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032240e252bae975cb565dd5868a4fde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab856be7c0978b556f41de4c8e931f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445067d9a457b99a74151a7d65716a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0d38296e30ea6f89e78cb1f08e23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a085b26a8ebcdc77fe8e0f9f2cd037659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5177d4ccc3a812b8c002482abc13883660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e66cbe1d3c9800f087d49bacdecc26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5750e57306da45e847475a6196aaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e496e6ebbcec9f53bcbb5650882f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41047dad25a7ce455e9c5a4ef7ed701d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e7261c9b8b9270d3b0e390f8e67b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af120501232526444569a2ecdde7da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff740caf2dcf1d2976e2ee3f3b9bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfefbb70919dcf35b0afffa8c6a8117668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec742f27d04251e1397ee7f8045e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce0ec2c70cbe5877c9459540619765670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89775e7322b188673020ba80d6a9c594671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e60fb23d727e73a18829a99275360c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf25f15a4b94b4af4440f92ce6e61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0060a8f62fd4c588d1053e761fca4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d94ef43ea79c35571f6dc74eebe41c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce3afcef937a6862a340565859f2be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64557e8ee38ab1340b5e2dfeb5b7e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e6580ea155d4ef93ce5e59fc9c54f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd381606cd8fc642e057c63fb9040c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2766930180ca5fb0b64799db952c41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b514bbfe90fe06a2d4a15493a6b4053681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f2d58e7f29ec081b1620b3ba58b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173c69934ded6cdcf492b543228c18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44731907fe2d1d8fe227171e7d99f26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305763e25ccfe5c7cc5eea77389561685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10fecf80b3fffb7a283a3bb61d962686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341ee7e2eeaf62cde659d19527694d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923597c36c92b672465ecf4bf56ace09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036591b67d7ff9f6dd23d27b77c339689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e1f53e6d6e82df9e42d30d45b572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3273669f9db518525c982b6e762c01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d7f79a6fbe99782b5efed5a54529692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eac2e232257852984e4e88721bfa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f155eda75b4542a73ba9112ad3cbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51182539bf017d2635ea92cd4955261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae3eb814028304d367e333514d9dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c5c4698a4c22f4fdfa28cf7118df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e05cd653b6df86e38d498cba2b695698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ab4b369a0195291035ad4b5bec78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558f95fc6cc95b789c72436b01a4f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a2cfc7d4b93d7449e6f27aaf9232701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793562f41870d2748e20978f5428d88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dd057b1a90d5de244c3ea4d07ea42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0af0554c4d86875ca22485bb20aec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c18acf0eccdc63590c0a6b421791705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a0ca198149a134e8558eeddd2244706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f977fd59cd092bd2994c54c46122d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab568dd196777b117850430168642708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743897adfd75e85219481a222dd6ede709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c12e27b01d7837e195515265b75e30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd0d1bf54003f6bfe368d33beeb1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8cf77b2ca7e66e47079ddba7ff77e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef46ea529dea331cbaef8f26076a344713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cde48eb9203c2b82c6f4b3fb7b942714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dbdd5f10c25ca18d90fa3ca199d12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2eee0c35c94e4ae1849d27a6e2840716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8d3b272fc8fb9c4f741a67ed39e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d86782bee58a02ffeea677470b8469718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1760ecc3ae6a29265e031a5414493c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b389a568e286ba98c8f9607fad63e73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1b76056232441e461df412e99714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4062c337f0ca0e0bed70c7120b54f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc01395e5f7a74101447c331ac7795723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29886d795f55118c7d774bb3965286724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc7726b4a80dd6d3ad7329cf634de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a21b250cfbfab71cdb81915e3fdd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c56b3615517e1f5529f75c24b4d8b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32ecb4a6d578ab8d8defaaf90ebc3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330bd49746d7278b6a44fe449fbb57a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ac2b107930e43b4c2f32f6271150730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3349db68bc3b2749752dd4667e0648731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dacc47df695aaac010d52258dc0ec3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad6774e0213b2bb14c89433f5cfdfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c2a772124143e48949aa81fb7ca1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee693b4263c8633f073de98afad8654735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a76bfe925c5d823035aee14dae7622736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943552942c4ea4f4726f3d7cd8e290737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ecb22374f484d5c272f24645723ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301211687210930e8c2a9d01203bc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d3d31dfb55ed2ba2f74a911a5c332740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c4d9291eb2ffebeb599bfbbb35fd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382352c4ded4b0900f3dd16ba156a8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7137821336be76995f2806f6fb4588743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ae6fa4ca463e0b9ad7cfb5f9f2f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7f2c5ac94550f463121bd3b16d4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50592a0a590295189bdbbba6293e8f07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0481eeea8179960aae35ee783012747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce039466bf6f82fdaddd3246b4fe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c461e4cd50380cc84d222340017543749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b61d8a0c3142973427300da7ad25e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3408b7dba3a3e58a30d631c4cef32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf18077f1b8d3dfa576e5e9fcc4405a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c3da6202c471510577711ca564720753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0670353d509544ba956d60ff6765f56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acdc4f7e5f673797a780827008ae94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0b4ef9c433c05f5da0836452e1835756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45233e2b0c8953a7bd1699f47f1d4a92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6c67329e8c6b1102e52d1ba0e7acc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b4ebd2f6fa6ab170f865128cc16f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>