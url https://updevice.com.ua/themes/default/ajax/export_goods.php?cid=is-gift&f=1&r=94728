--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea921d5447fff648b8b0fbadd11251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df053033f569ba6a5b76915515acdfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99828b2f5d28bffd60275f47d1d8de043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd26d2a31a5e5133ada6292d0ec7bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e0603ef624bfaadb57e2e11ffd8935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2b1d75e3fd29d4d73bad780ff3bf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea502660d08959451c4e51008aaa6547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5eb90b5063d590ad3278e80d619b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314c5693825c00a075c352e12f74599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95833eb31c20cf99e35a249571235a8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bdd5471d486e89241258ee81d232511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9fc340bd3dc6f43e59e94fee9a2fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aabeec3385506133a0c4ecddd80dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f1835f5db299d901d4c0212fb18c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6038b9e2e4801dbd403fcbb1e8b5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053bfd543878faeb6ff02317878b5a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d7b9b2d2b535c38df67f00b1722a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a76c295c70ac0d8d6fdf0e08cab4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec8926d332a87547a1e4be5bc0a2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f1b9526944eac6a74bc95c0a0b1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339f2f5dc4421017ef3bc46574179121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3bf5e30d16e4d8b65f26df30bda122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c2f01eff2a3157d8ef708004888e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc8be459082dd694d2dc230e886b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d6ba003fbaf5ef77dde99b00a8f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4cefe0908f9440f2dbf6d9c754dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4264460adb5ba3859ed6b5e73e70027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97130e8624ff7babe0d60edd30f8ad1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6eb5d0c948c677b10055a38556caf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f8295983bee4fad486cd1f396cb6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e87d178a635548895d1e951f8422e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb91491861b7748d8d27f33b5039c4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8e758b221760c1de15b2c347ea47e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09b14bd192527830d10d4d8182dc2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d6ddb288ad0702711db256d2f2e0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd14ce7f1cc3cd0cc3d7a86287961136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240bb0c64869a926a9b69c77931b0fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf73fe7ba58650d28f8040a420764a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37ff31ef8e0181f678abbb80c89a6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb82d790268a87c592256e9ebd8f9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd314686cd3b529c79111524597d7d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146393961949a58a1bf374cdf053cb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e328337d0e8971194bcc5851d57143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366fae2c0052507854ea9423fa4b32d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e7e0f05152bd8ad4fd4a9ea4602945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4835645c586a5b5001c5273edde51946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a6766e565f8b968683396a2a717247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964742fe89e418686f69e413e40b9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1740657c5301a1143687bf6840f60549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ccc6777122553a5fe9818d54e9e4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800808d951d31335050abf82b64d9c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e824cef4974798ac575535e8d0779952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff995842903168bdafeb50ef37af0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901891469c48b6748aa0c430a767688f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec6d3cccfa97ea46ab3bf74e1785855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b6194e4c54a6f941d871bff0ddf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123468e6120f1e6ae42f6ddee1f5a9e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd94d396a7d24d83db6f90b029b599258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0678d6c7d5fa375958c88968109959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bab826b689b0a582bb494f32e54be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647fbf2717186f3eb0e31b7852f5e8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc2d370eeed5f1f9dc54d54b65a0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdc9fbb9ce414ac8bf7b87cd689c4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c60fbc3ca9418404e5b75bb3aaa0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cc967949722f17bf7af9941f0c30365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e506f37e9b560a2846518a7db82e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b85ebb413325729eabc0213fdc87967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb7588a1ccee032b6f0efcd9d82ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcce07100feb39058fd620568048b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c032cd12afbf60e7c14bcea0aa46e6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39c5d988aff6f6d7d4eacfab6876171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c75727baecb4fca5c625076e93a8bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd355fef853b07dc3b7864d780051d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7025d2fbec800fe1af871bb1b4cb0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba9dfe6b734a18733fdd05458357a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8990909aecfcbbc4d32a1f35de5e9a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110a16e7c562b8a4792552425fe72577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a465b75de0944c55ad661840a2a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd889488ea69ed0267e256d6427730879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325927ae1ab1fe9b1e6457e3f83d7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c45f0c201656c51c800590e436b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a928ea91830585a2f9d39137ee69ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48829b855f6a8331a1d7918197bd9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d1bb664b73a14af4e8ec5829e16a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189cfc3222d53812bc8c1eb6ae084485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2412150a8e3cdb03f55efb0352a9d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d91f9d2a3f1080d696ba3c370e2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd615ff1a59fb62ef412ee68a5f74f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5d59ff14ebedfdf685e2ba8f5befe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4955a62d033db1bbc83f3d21678df0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6406e83ce4bff277d8bd8ca2a96c66391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a43633b309f0bc9d16dd0ded374c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0ce6f0086a3809e26f81cde8735e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02655a2b826877c31954ec34285dc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e2037e182f0e4536606623aff0fc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c33c8cca7fde48ebf127bcab6c1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f8484ca283c13f2195fd1a7e590a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3757237558edf5a47c6b73cc84cc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ed30f8b65cd298f7b5e3a9bcad1d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39a0af56be542945dfcfc4b2299d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5549d6f18c541de7f15e86b72f363101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d5e96d6c0c77aade97795b07f4fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4051058d4d01aa1c1c83a93115b1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0675e93bd195717e373ab5cf68af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d991e87d9706141924d9b6132216d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c1deea48ec0bf3a099ca67bc2291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a332ba393ca1c470a144ed3e7a50d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79301295b438108a356b3d91293487c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e74173d834a81d32d3275a178a5ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae4a67a83a84fd0ff1649fd707d31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38687c910dfc2199f749bce827d858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39cfd4fba7209c0394d9b16ccbd8ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc6018188281c2661bbb3bff5b449113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98818a65e6acfda43bf0de0d0d865114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dff85c41b490da921b9a47313c6dcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6f0435f2485a0831934eac1144d8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88e2dc3d802e40741195c2d951a06d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bbb7fd2c64b080593d49858115391118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8bf986e28638f53ea2574b5d2e842119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d68fe3e69c0c56df237465ba56e5c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d94de3fb884a0ce53485f3e3b739f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5277acaaf6ef43e3979ce5db9322a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f148faa9844e4f934c8b765beb88b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745936381d1b9ebee7d7608ac803c93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e178d140163a114d54edd41da216125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c61f93a12f095ba84267a8448345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c2d4c95b5fa3d0aa5c8e30daacab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87201b691c225b1807f0deae56d7b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d566abf5011da892e18cb44fe45d63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a53c8ff665a2a53631bf78ad50e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f4e9284b5af5868043050219dbfa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068cdfb458b60265fab4e48f8f0922132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b307b578bd9700cdaa940c547e15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a4af1354cccbacaa338a6213c988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837b06d0a5f38f1074f5085b715afed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b98dc87b94a79867875d5119afc24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655e4f669f07a35049e3307278a5cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be07b8171d1d70eebf65844f5f9783138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88004b5d269396c79fd6691f071b763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24101804b46844473d7096393d7650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a6c5f0d8a0fa7815b9ab279a45609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94d984fc2ab716af24d13848cad3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6a13e79b2943901aea6bef26e737143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9940f8d262cb8f223751949e4340af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635c121cbe4fd0c358b9d935b86103145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d71554f46efdb75483c5f32fea48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5e315723fd6851a0e7dc679014b08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b2a736cd4d98f6d3749bc4436ba46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788aca051bd81ca9d9a5854c633a153149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a044c041c4585b7bf63180a3048af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d12e461db75027a74f4a07642153d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b647277df48c6f219c474e0589abb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1131d9518d0df8a0453e3f38a6af33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb9e247df119a6863cdb9a22b433b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fc380236e5bd710f30fc1cd0a7e7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f8bf1c0cbd04ec0ffdc9ae8eea62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698fa716ac4d1811a633a327c689a88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8c7e3f9836fe2e9d9eec3fa43fe41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10a94123d60136377cf78b2891e176159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22250d2050ee3648e1daed59d14506160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab01c161006bb600ed2bfd7e63c85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0abc388bb12a0e8aaac4f7ff6be1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60322c4129fe5eb5f396b45d48680163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b6081b462c370ab9d329d08ddc73f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2380536a055ea943bf81c69ee8af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1204285e1ecaee157f6e8b1e4957cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19caff9735fd9d17ed53df41b03248167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562ef38d6561a1761ad51baae419b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb05984835f37f415ead7e0a1ee0e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e8da9ce4400cb34bffb7ba18d97c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c82a0e347445d675123603adb885171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f1c018e969d6df3edc0c54457b37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c89cb6c89c8acf23415188dbcdacc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd430ae126582c0839e263318fb581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd284571814bf6d34bb7b9e2e277160175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd079c78d07284ea1f747df9dd5cec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a40d70303700e7ca1c1ef94a5cbc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1ba3764cfa0c53d2c1d17549eb7f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdb65669611ec1902752142b41872a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6effa4b9d98e41b866e6847ed540180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563556683713f300d0dde98e98d2108181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3b04eb3d10741d782110922848fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade3360c339137e2a58b7e9f47bda0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d8611228ebcb25f0b5ca04999c9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175c59ec89dc22e1ce1555858cdc39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b46f76fee209c6cefd3f92b1a374186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c044f0c0cd6a129cd0a49beb5cd05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14ccee52f84a3afac3a28f5c06923188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260591b277c66b13b64737cf12f53f41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a66b616974b4e7e76dcbeba40515190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc8223360833bd2a0f086296ad54c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd0381a0a31265ca853c95590ccfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441cd6ef9027b3ed989cbb9059d2ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88559a4ce2a025c518cc71875e8f3870194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64777f14299d5a625a70587454573805195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f4d308b330c638c6a22179081012196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d7afa59a345e377c38285ef089550197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ef5afdf0fec3dc15a5f381f269484198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6b1df3888c664a0297365b83fa51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abafcd5152cc0bfdf4ede65bffd7c9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54585b16efe7bf24a18ed7e4f764b20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6af6dbe633f325bb038d2c8416f79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4ac779a481d415f080769b51c905203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc3244bd70152022b8cd982fddc93b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2167215154233908487cbc9d5bd94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c4896fe380d84f8104c1fa858593206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c27e06d3290a7a5bd7d9082b4a975207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bc626fd06bef0c23ac0e3fe6e1fe9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d4100266944ea746ba23dbbed00f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf14b8530871afeb9e05b0312333ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd851517b594851d88ea3f6aaa65c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee3cd3306b2941692438cd9fda7e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a82d97d88ec22fc216eab01eeb680a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d153f7af3f338e6e1867dc5f4b514214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef9a72627a78be18541c200388590215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74de9f8545e6ef342cece482e264a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128310bbbf1d08cc601b65f7edcd91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8cbbb4bfde0cd262e35e4e0a50cfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c46f2c4290f86fda97f7d5a3c252219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808623dc4d3f0a096829d033021dccb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f254408db8c810994b054923d53f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815674c78b81f135337afd8fcb1bc20d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c936f689fdea50d931071fad2984bd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6937339715c2ef5d732ae02c5ec9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe2704aa87986405f771c043ce8fd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7576aa3bc7256009e7276c0c8e502eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62e5816a6ec8ddfcaafde91c10e54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879cea046576fe63c2a052449c1c33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3140149bf33b5998a54305016cfff9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e62a13a8f3502c6c9e4cdf8f9124230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670156f04289ef7788c8e65c75269f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c808b111ca3c107df6a2a3f62bfa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6875f5a29797f60ae212ce1e9f7b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92e388e2d6ba0d2c99c19c1dd2d53e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57969729142c72dedb969317f2bce092235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb1ac3a69607fa99a5d2307b37ad35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3bf1da5546623d476c95624e2168237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed297d694e951fd5a29841dee89a11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e032f1af1fbee99b193d9b5914c98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b895443d26a475b867d2581b685d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12005e62b5615b167dd9ba28b08f89da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac369fa9ccf644ee32a315211741704242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58378e11b10d85207f9f61976b2e51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc62371e51d58cd0851bb088f0e387244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298ccb1ddcee52a90f36ac8e0b699f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470765656de1a67910b9f2b86bf1a125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e363ffc8098ea1589dd9780115d0da8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb068eb2d547d3d6ca67b436ff66f6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77d01fd62eb1b54ef753f6c5e6942249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23565d672f81a713974ee0c1dcc556250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540206a94e4c0c13ed49803d511a15c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ba76dd216a6de5cd063c02049b46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374624e0ec2f1f822303e516d75a7bf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f53568db07310abc0324e7f4d89d66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b39a2d805dbd1ec665efa350aae2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d6753e556cc07080ef90bb38e443e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b8acf61275ed61e210824f28ff95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c2b294fbd44f492149161713f635258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667d97a448e0586ceef90da05c7f9d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bac2087c727ee8fcd2c8d6933187e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de166d407443804f9aa1435d894515d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b841d24365c21f57db14eb2f2a8c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90d4cf0e5abeab1763745ee06d496263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d2e7d4cdf458e84ec38410189263264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244bfbfdd46744b0b1fb49f172f55c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e3324f9704c8a64522c216ca11b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4710e2411abb3c89b05d9a44b91f9dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257889452cc13e4a9969937963380e13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49794f7d8678bac01eaf7bedaa5d5e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb5bb6c567e4ce54020c364dbffd9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d4fdbe789e169c1692ae06505b1a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c7e66b6152aa8745eae53b1129799272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be371f55bd10c4f2954d54d3dcfd2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afd8c19f686bb26631d167f941af5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc73a21b02564efca22f672bc556828275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5cc49257c75fdeade961aec5aa6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82531b12d6408b14f089d4944b47e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46943f426784f78a6cb9009a53ce99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54299cc23bcac7d260403824755f798e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91f604221327027abbac0831939a04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd36dc2a553a0adeb007622818e59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9570160997534127fb6f0d81d9740c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193b42f1e11fb623b39877399ba525e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136b9e7d7868387eb189d98fa17914d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37a98d63f4e75dfc735356d56319f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6d011ae3a5005e0cecc1c388423c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5edec67e459139f98ff8bca6baf71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48453dc1c3a6c8d503de723055770bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de40a953c83ba896679dc268c0216289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f54cc377619fdfbef6e1101515c29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629240e1e7b9233f2c5bbc8a7e1e5f6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29594829822df669c56504277d4181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37424d7292cddc701d02da0e1ed1b52b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead371855bd5d311b928af132b27455294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52a463f86752f960efc8c9c89ec0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f2cf46ae4f5034d166abe9d87b64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7bfe284c240643b3797533ec143d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4451848e4438315e343dc943dd345298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe688312c55f642c45b6ab7a76dcbf57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e4ee9a275fcf787e349d7077e7c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb96ca3db0fd93675137d49eb7dd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e7e7836143922fcb4b3beb20a22fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b6cced77464015d5057dfc2559eb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a590b54cbaa7513b56c9eb750eefe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983b3e672b56883be08a8dbec2c725305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2e87f3796d99daf74dd00a0a1aa1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29772aac8202ac9756e85e5ebec0af87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc6b6cb49bfbd6f1c3bc8cd7a255b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceade59ad03e6914f5e44b56138821f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7095d796ce53a8e92cb8f64e08781310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea027da8218e30afdb9381002151ad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6c9d9a55091d8c09e06163918436d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177bcdc3d94de13330c25dd8d52deb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c32b9699bed1598aba4dc0bc6795314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e5acded37adf568f3ada678278bb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b71bb1b3583a105b79c13e57ffc5bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3059c125509d9bd378367207fb82d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950827ec3eb4d21819e6e3708a1c690318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2649a2dca6cc780f7c1526dc781f73c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea03114d1d0f7edf0a51dc7d1d81dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8894fbd65646f452903a5a0d66e00f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd3903cedf4938f5260ad0f9f9c08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b492f88690a6f0ed065d55b8991a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a2b918df12ff645604cd2b76330d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a5140d178f3f0f95edf1ec6d44112325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb03e646512141c75c13fb3795dea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f271f1fa149ebbde4c9239dbd2488327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466da42b1db22302337e83c930500a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252bc6f8c64a8bfba683996f4182288329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac44fed97b3bada9acbcfbbf912bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93991fc9537bd6a27282255e20f0a601331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a64b1c46a081c0820d7f4bffc38aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5b4a7dc6bba3811ad1123a199765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833ce1b94881119771242e42c7588c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e9145f5d4361bf216494cab40eaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a4e56e575a9f3fc676075d25d6e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c52d1ef2e814bdb6c8b0e56a03db96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db01b955e46a36127ef32a2be0ead2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160f1c1d55a7fc36b3c71f5c7b01c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323bac4be4202797ad99b3c7dd7b0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df56eff62bf3057e99cd8398101002341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1f134c0c41458427cd6434c1815a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a0149cbdfc650632d83f1b67edd21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308676408cf638f1772bd3faf4fa2e47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f2c9d2351cf1b654b241ff37b7a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f8dc146309a250706fed10edf23fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775408271b74d526f806c1a46930bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6929a9eedfcbafe73b0d81a853ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2237057b81677fdfcfc1c215488ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1cc28d75aa531ce333a1d083f051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5aec84f8264eef0fb51447d725be0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54ab604a4329f6273ed960d9688d9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57f4cbbc7f10da1a6be6d1173b9df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b9ffcae74028e4fb4239baf9f7e31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e3adc07a0547e4586e97a3c5134d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c88d41fcbb50a778f2ec0919dd9cb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7300e84d530612839528df35a4ddc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b32ac5f98209fb9418c817c853217358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596a6c77bd1232ef430c95400d4d55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db94cafb7e4e9bd89dd39baf3a4daf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a8dc97c59153f3edbccfaaea060f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9950285d48b2d12f20c328dd68929362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef873b12f939657f1c926325ca38b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf7019b2df62585c6b74550d6f2969364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a6c22d661eb359c0065c9e92078d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b26fa024dad81c4aa890d2f5245d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bf15219551c4741a3d50fe3d9fbc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca74b234e956a4ace5b0395fec8450368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10420d20bbfb54e80211a8837eed2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f2bdbdd2c7d5f1ea8c62b69eb0353370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602b211f7f74e128c110d050fdc7d9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329eb672adf898f622fe9afa3b027f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a1926afe17545bd228e5a00f2f1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca1cc3d3ac91ba925759b303760ab3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d5918266c79a99dc40577d27f370375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1bad860b1ec3c92280f94d9f88c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d08681ec177a54d181c5547fba5626377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fd5cc584e087e4a2183a4997dfa96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a604afebba221a5afd68f51deb687e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3872b1fed24ec97a36c335e5adb6684380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c09d7536d695a08f05c10b5c5439381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9d32a47e567640ef3341d6dad4388382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c969478bec85100f92346e72f071f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b72c6ecf5be7bf7186f1aafb098fa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3cd00a96f19fa988c470324361cd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4816c3866039cc2d7d4e1c966b4cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15546854d3619afd68f7c3fbdb8e2e3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e01d4e4ab3a49c1f564115ee88d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe95841dc2c5675504f57214d8ddd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58652128be9575089632c894617fe337390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af144559500ea9598a84978865d7d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d87fb6a8a6d9d3e6fdbc5c05618c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8771fea86f4e39cd0ddb8618dc8ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90309cf5b6a912837c4acc0c78306394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5eb1552f86eaf37a6e879c25117b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b9e5e2c51e59b7c5923317818eb6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41918f9f87bff1891fa63ad302e2e85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8613db2203d0a084d11786395ece10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23692430208f73cbc0ff2d9f01ccfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20fc24cdcf42e9a2f816e2f272d0cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c79ccf859176dd911736ea02ad28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeedd6676cdd6d0b37c61f940f006da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313e47a239fee48909378d4a7e9a6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a868176bd8803e5c9adf97475d0aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165f4886ad5c6c7372c14cfd343f83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892851460eb67f2f0622f2e94e08506406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f6487ef81aec02a0a136cad2c5c1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff106db3c3649e1907d298870ffef600408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69cb6e249ada8d2cd92ec8cde319cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10cfaaf7ffd6bbe9226aad1ad0eb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99fd368e7abf009a4e7893f6bba564411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123f90f4beff66090bbcff73d0d27b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76933ab9c98aec744c8cf7a8718ec3f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c32baab4dd8ec70eda93a5e1b68a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb33bf071b7295eb72558d93e904e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277ffbc8f9ec91e4ad9cfd64e77cbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878f0b317db375a572bb43c25c2221417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcba1d4ccae948c0e2b923b9fc9545418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cc4adabd3452f7788e8bf0de49906419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057bfb010b591e975aa9ece0cd98e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a7f6a544fdf29297607a8c966e732421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792d839a82b7c4730bee2c7f6943df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a4d95db5b4d6f7ce523c089a17e83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc4b39f603297c4ec90cfb96abb29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d8817a41365a6e8ce206f51d889ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212fd3cfd450475b1aa09ffd89f4344426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa63039cd6362b0a4ee8725eb0beb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1879549d2be67969dbcb5ca21e6b11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade24ee0e8801f33c8f55c1b38f4233429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb19028ff967feaf63e86328b19ce8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91156dad28865150f1b05faf020e38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c02ec1b58fd0dc834998f6ecbb1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55884a288eb8c011442733064562ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce326f5afe93ae67a8bdc1730afd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f78cfe5ad66c418f1ec948df402c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d0a2680b9673db38f9fc66a5de62c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35296378be53c6553f181318e1f65f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69316e4c2697d064916eaefc99a97a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be990eea6d5e94b5a5e64270286bf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612a94ec669754eab176ad196b8e6b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ddf08d24f7d2ca1516d4508ccd69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d4a81945bd0ac27d33ed3983203c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac0c003afd8b8b14ee32b2edb5ec19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6b4927a203d18401b8a43c32f952444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600bd691d10c5a6c2cd0da35c208de3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f5c3f253742784e6c6e99154d7ea1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a0e0cb93945198194ad8ba8509921447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f22ce27d1697b0c435acc6ae6ce14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a25393d1816d5283399ef5c6ae4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd292e5dfb37717c102655b4d480f518450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba2236f93e057f8ed92ae027dd1709451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea9f275c614d0ed19411536a444002452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8f6adc36bb0d34524b7e85771b0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527912bf926ab448f61d563a736f1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d929c62fb84d68ae854e195ea6d7752455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ebbe35693587cd5c37b7b9b716b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23d06f282385c15c1412049debe78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efaaad142bf5a420e21a91d7bc790c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ca896c47155824f7cc12a6a7342b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c42040286a6f24d6e0ebfaac17cc7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119dba402c89de3865fd5f78a4f89a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a92af84e91aa06ebbe306de354250462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198feb52c728a68be3b3c53a3477b85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d0137a821889843dc674301051306464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381defa1fd8f2b12d94ca756317efba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8907cfd0b8d1c38ca9ed0fb16c3d7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adcd199a4bd11649c53eae28981c39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec16a3ac4dc0cc170d062d37c11d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a51f046ab81ee05d5800ff26a5bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd98584432495b246420cf4358adf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df889a0e390022945772518a3ef6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6bdd07c35d321d40ee66ab310df8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d06eacc70ade9bc908641f260bd4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc459a48c5e8dad45f3fa3c698ea7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd68696dabc9dddd5ea178a770595475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836eca1748d89d54d432a05d62c5345476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75aff924a395698209d5b716aad052477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35770221b9032532ea4f125c39de8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30dcf05b4ba2a5f4a2ac36f3a0cba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5e6c1f994ea1c17b6c08f090defd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d65282126e2e50365bcedeec1418481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dca7a1613a202d5c9c4dc87fc8296a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669435ead73c8f14347218830e995ba1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc056f2bfe109bd9832fe1bc830c925484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9ba8bc3709a88869fdc87a10fd082485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2f10623b912631336c61b5ae7802486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd28e61ad048b421df32d7d14ea07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50596d0a19dfa372eb25503b570156c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948062dca3b86fd021b80bd999c84d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f21bdbb906095e11c1553ae94913490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b0b7086ba41db4d3fe059de06bb88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b045d7160059897a773af8b24e81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46606bd7c3b31fdbf9d6167c4aef6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69784b4e522a98456944103811ec297494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3cd4a9d7cbb7ee3607e32e37ed0d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6f898adfca83ae65e0e2e8a88d152496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a38ead597c8457314416e2f71e289497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c02814b9e3afc7578b5f83ca9bf92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea710a4c75c2d5b994b216103942b243499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaad277e8ef6a7cfd0f35a7c96d2fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715b5e4b15b089a5ce534502072af7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d2a4acc3bb92b50f32c399517b6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a36e6ee2078b5458b2c5b86c3aa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2558257d069dd40ed2988f267390e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0627860e8772220148da206fe8e16cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898121b7ce83c0d4190ec965adb4f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc179f773c4de7d13c64de179baa3ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e045c1a76b9cf269a111b93f9b0296b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b251ba44554041ab72ef2eebde0b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e19f4a527a0e7c139c0763528859b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467f81e8be1e6520f6ac9e4a46b45c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1bcb2679acde366bccf2df1e35c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd9f8ad1fb9fa3d853a2d8056bac18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685eaafe4eaa23bc724743cf513e7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224340deb7379231588a80081854de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22abdf58c28aca9361a5092526d131516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1e64c4b5c12b13c10a5ca6223756517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54ac0841346a0025e002c263f4df9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f881f437148b86ce67541fafd1ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3590a59dcc02c9404e1024ac25ed12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640b29f627410182fb159b40593bfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ac3c43d1e57d723974dffb6e0442522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85356b769c42d1aaee7a99e7e152b11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfebf164ab42bb4fabb4428f0dc9386524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e0de3f7850ffc27abbae09a61e7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c053d1fd06aadae418de05a3861cd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3c3ab6589817fb4e8ba495e2683f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e2f64443784e01f7b4975ba96389f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79df3233c8b7352a18175ddf66761aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd5d4c096a2e20d0e347a6af56b3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894a641cc59eb0d49892b744f8d3de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ba06fe35f578473c68405edb2f64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e1a091f3de4efb1ef74bb959311d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac64555cf5dfddb0e3f5c15520e29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea4d8cfbfa34f038534284c2521acd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d5cd1f1367e3f4dbf7494ec52c8bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360957a37c348ac2fec4109f3bc4081f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637632b1d37cf53cc20b26fbff40e37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4917b6393226f9fce80e1656fe0f58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79470256525a2ce8172f02916580e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0697efedb273c211d6b48dec9cd2cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40b350fa1ce7178d3ff5a0638e09a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea84eac70a730800b4f1edc94912c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202ffafa08131dc3c71c137dc50d548544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efafbecbf47b1b201a6870af3cea698545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1c15d4b80426cef73077d8f37a50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd662fada04d251996471c293f37113547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe268b57e81a4164e9377df9eebfd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdb2fe13b6f9bab757436abd9e80ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e39208e2c45718084c5909618053550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b6e2ad4f74c13fb6e635e850a1dd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e01b12081902461f8c3e6b78557c9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55fce666e4782395184cfc477823f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e9aa6ff65e5534141e220f63b2466554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d564e560db59049ab480e08e128cf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944f0c2d8ad6b200a053532aaadbb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5af0c380159378d4661d903ad7185557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ada2adbd1d4fbc9bb6b0b0b3bfc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf054921ceff8969add4b79a61427f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e1ea2e861745f401efd0d93cf43a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73add3f60d7adc9704372079f9875f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aaad36af957c57823749bd9ba4d37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c97dbc815075a6edf793cf294fa5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699b961303dbf79c11cffff9337e8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab44324848ee97e0b9bb86ff8ace0d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c11ecbad095b2c7a2c30a25cd325566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed742f1f8335b4a51acc5a80f8543567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1832d0bea59a6a69cc1fb951997812e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac70609805af8d01a4af7e38c62409569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af2082bd3143eef96262fd3d84e06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99bdc311647878f2936525e93039e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2901ea677a74bcd8b88c1664a507572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7163ebc84745471548404354f9cd7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745dae5fc5b6174ae700e8087593af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47a9dc6608f53790400659efc1fd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b8e7897edabe26b0909378344b93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c666ea3b904010bb0ac43425751e346577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931affbe0d9cf348112869c6f1bd96b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32bec21e76f1ed54bc6ee109c3580e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee61d3cd9637ce55f7418fb135123a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8125ea4b25f93b9a07ffec144dae1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7f05c0c5de71107bca72043aff2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571abdb6cc9da1e4749acbc154ebc82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036107e58c30f61a77c9e8e1f28052b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8772b1f1d0fe8403f98244ef168d800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e2aa46808b776b3ad9e7f7b83b6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e871cbe7267024af583a21318e3fbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0521522bcc0407664c00aa5ea9bb956588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ff1c00fe6d48da3367bf0d7d72bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed222bd41847c1ce76cc5e6349c743590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512052212c544e75bcf9d7b49824b091591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239965e6f5b6a67602d05b849186bdbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fe2adc8688d439dd58a9ee479fbce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b34dd6dcda5cc295c054b3ec2be601594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec931eaab63f861541d7d235366ad67a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ada31a352daf828a4d38708805a26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84da45e87ab775a4097a0dd772802597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425baf133cc29cda9bb5f9695c8873a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29136ec07ed8ad9c13a712326fb9b3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16d5c59633f8b4e3441bcfdc926a67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e284203692784ea51258df5c674179b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa1c33579ea89fdf10463aafca726602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89171de39e0c50a0540cc247cb29da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc2b9310ec739728881ab6640a269604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4674cafcda0a99e73728b25d5ecc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032167ab8d6c97431c24b67412f8dba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c0f0e1e92ae43fcda9bad038db01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a4921cb42aafbdbb32ec11d5bbbc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba9545fa8926f9dd65373da2b1ddb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f262d1e8242443dd4092d62420d93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d45d15f9372fb58935b09db234a94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe4177c46c296de49c7d4e382948f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa76296a75d5f06cbb4ef563de42c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a8e7cd32ab542091614ec37ad171614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e23bcd4ba5a0b4657c09a9897e2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a30638f99c774eae0b337e748a4df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c183467f7c6a578c1496c858c571617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699489a929baeed29dd45d3cd78eb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9fc3191c11aff81fa2818578e6bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c0c971d67786f3fecf3b71645d185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dda37bb0917e6e2ecebddf6b27d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec1a2b4100ca131676ed1485aecba8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927ceedda6c921ecae66c30cb3dac6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d223f12a90638a736df8b3b16c9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2d13f97fccae3e6eb52689ad00df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e2e8d6433d53613671cf00f3be88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058529bf6dd78f52325e87bd01e3e1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27315f8b5006f4611ac0aacc8030b419628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9cff29611cb8dba29c01f0d3cd4f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39ac36e3350b0ecd577ec4a5f909b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820c66620c9d1a42c8cb99ce04ab49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738eaef025d12c32a83e88bf0be068632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872aa3a85942c8bfd84f2c3772a05f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c94f9b03bc14b2b454eefbea460538634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7275e079e90723b1d9ab5022c25a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c07e98890bdfa912b4fd8b62e4aefe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3089e3db779901cebcabe5793bc5be4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507f5f2da7ca0ffa794394931d9a16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec20b1e19a0514224ecd386a0ec6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb83784edb460c224172c8a8265cb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28744cf253b5bc50bed9f72efdadd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aeafbb1d9fbac3932bd04133bad70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e242e6581e482cef0421c39681ac568643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e4c509ce6bfe857674a726d99f75f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181baad7eee58380c850d8fc134fb456645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018769e05ccc3bbb13a3f694c8d4da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa30236a5bca56ca307f92c5c3d48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ebf924bb592a09e0958f34901e6ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32328ef2239696e0266728ba3884360649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ecf669d64d76533acd8b8813663e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e39657fd011d74bd36ba97502b765651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcfbd9ff29ef1bc62b0d0cc47b1f37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dffb3bef5229acacae5f9942a7058653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4667f20c20cdd58885c0b31a1e3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3454b914f4ee9fba9a6491313311c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fff190e66a2f491b182f20839974d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305964a89d154b1d4232523f93196957657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeae7e3c92e52b92c5b90fd890f085d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c49d3794c80e46136c5e8c1b95c85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a96c46ca044361091655da8b96b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd086462d700aa5817390789935067661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9effa63ff182d99f3c126a74e6d44e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384c582a5781d5f03b4146c4c94ebe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b355587bb83f8a69940c369ad737664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494eaec0246cd0b446aaca562f2bf1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6a5a5b354348d1d9f7642bdd43b81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90197c4bc2be95e68cf4146cbf6ebbad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e852f4b695faf5fa1bdb3c11aa6819668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b37e7c07eaa8ad8aa753e306223b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206c29935990b679bb351fc38614a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949782eff3a1b426cce20b81e1fd5fdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048901b1177309affa231c837765b116672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d7e6b5a969c2136976e46a93a2f9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5960dae0850ed17d50957fd3a17b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b316134f98426eda5e1f2d3449719e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d94ffd4ab308f21bcc2cb3a2b3ac70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac8767a5c9da964c36bf0d35ed35f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d9cda2dc27fed22a8c09b89ef32bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf78920e6811c16c7974912d4cc83b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d987f6b48c265a927ff5c2a474305680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9932ac0f0c56561e8da83c060d83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8491ba7f45bb3fc82cb03804a41d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74c420c118988900397e47f04c9a33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6cc37cb37e49359c2bc16a0b4325684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58f56648fbf92e1287674587f4132685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0959c9718fd2cce549dbdcc8565ea1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd447cb9f3eba90948756b8a64dd65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2a7568bb8f727cdcecc3790bb3061688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b548c4e7f76c32688a51b9fa7892689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e445accacfbba02f3ed82f144f1f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ad80324dffbaa46bc2f272d053b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1693d6495123c7702e539a297d5a89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceee271e67ba119edbbe45e09a0673d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ca2da05eeb50796b5068a26113327694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2363dd512dc8cbe52f92913f5130a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080a3675fed3fe6531d5a4322000fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25bba12090c95e01ff2301a56687f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613263753542d72d5fc3a32a2578de32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4567ff0fd6814eff661769e4abf8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f5fb7af95c3cbd1c3f6772d28ec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792e3b6c574d4663526a14f8d685b55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60312e7502af42d128947146507954702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40018ee7b88c092ba21302eb32b8a206703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32949abdb1e80150603aa57bfb4c379704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957617bd37ffed72ff9d2dc9696cb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870c82183ca72483c4868f81f8f995706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db629d9438e90a3dc073971526fb3828707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190448e3ac224b00b27030f8f800647708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc8a4ad429d2c4f45ae11d7e5cae7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f860b113d5a8e8b436c04a39174735710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de10bd480bb7a29a2aceb3a62c275711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390ab4e876297eb41a6b98531080b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb57f98bdd69b40ff73d3f6046aaa5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210fb6417eee5bf442942041f43297c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ef3995d9bcab630e2bfa92d6affcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d8a52bd7ccbc85cd63d4ab67f4e9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b179d419ea3a896660234ea323f01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5965dbea018771c8df664b209e7a23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec816c6a718cf230561f46223dfb8d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506abbfc56d1a2969e2a46173a8c0e85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce0b2a6cd68969d914ce41788fcd2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14bca92dc6a330ea9cc5ea58f6e788722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17508e34d34f60a1dda429f584f7b8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee09ab70f97ca146f058b744a06435724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14575671c3602e7c4d94cf169566df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3465e9c000d927972d9c139a5b6c02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589ec082b6c1834b26faab35cbe9bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838284c94813c023c413e757d7a97391728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9f57a7a3d53dd5e2bd55cc1ce8c2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814f28715b4049a380545eb44fd02d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449b36d469d69ca464864a71ea446ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f193f7035dc440c7e5656a41fbf220732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129904f13001826c3c5fc6940424b476733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec90e1dad8ae731771fe6c967096c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1924f27d41cb09070263b3000bb2fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76c45e6e14477b995ade8769c3be65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267793350cf64866092a45358624e54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a998ef899dce1f0fe75090728254a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f67475a25222ca308e753c1f468ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f035323a307b3043e00e1d3d226db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8568dbc2ad021204d64e30bf2a2e01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e3964eefe9fcfb0747db7d6be042742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc81b6d007a7075fc353ad5e3aee8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ecd7467f27b234cfdf58e3f43990744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a65f53a1e17a4c35ce415e085fdcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea85d95e05938d70287af2f7d816449746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7700a1c309256527d1bad5b2800cc5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3d731c65057c8cc43a9fa23df5bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850e6abbe4fbf1ae34dfc997b5de40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf869a78f291dc66fe9e66550475063750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a7283a2a68e73225e4764a09e679751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc228b1f735467fdf42b29e4ca22891a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9642b88bb67c5bda267c1365ef2ee85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad3385e7f64b7acebc5108aa52883754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2667bede8409ea1eac6e929b1001755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db6f6b95332dd2a48866d0203eb2e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4ce2d6006cf38861dda0642a7682757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200f893dbd04147cd3173a3f3f5346758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e118c1de085d86499c6a793edb2baf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513237510b909dae9d4b5b328daad5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ac1810a6bda4462b43264bca6d402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc659f8731a9787965a5c330490733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb230c134ff75dbec56095ea583b304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8106f6b2c4de1bf7cc985acc415045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53948127c3e6321c2995df2a61d9bd9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258db6aa84de032280e0e2cb7290d437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72081ac08ea9218c67ef21b04651da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2053a9b8f581fcce7f99ec4cb7e18cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b63c4e51c24f3b539d4a79322cae4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43d7b1aa15878e42fce1205c75b0cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cefaadaaaff8cf2633abff0f10f8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815615ed8d9d72972a806c8f01ae8e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdbffb120646620caeaf37f031999b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c0bdb195a89d6ecb880829c29289f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6535d04492be48109993abf8fcd2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138874daa126f1b505bca780af4fce1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801bfa822d27a5288e19b151025868018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57dc6c8946a8577053015120bfed1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbc805c9158d5544a666a5164956420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440348017391a5edbab474f5efcdf8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c226051e070e887b201f6d19d49322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e656aeb326c36283ba21c2316f2d60f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27135634f24d3eccb0bdb99755b75a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51c0e9afe3821fc5fdee33da7056a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27c24e9dbe64f2b401d5f9fbe60f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376491a797164ac3a374bc84aa66fff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aaba1007651faad175b645df3aeeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f8732da68a25a75d048c85c445ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676c09e2551ad5f20b544a916e0f3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13044d931d975f28f90573aaae5953e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb1defc9fd4ab86c8bdd0b13b0542f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008394008f16ccf6c7ed95c7b8518e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be87aa974b16a2c68f0331ee1a8ea634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65916e5774bf820333ff74627b91e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3d2d263a873c5a8b2978966990d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acd28e143d9db873f8fa89c700ab5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f15cf0537e6dad18b83020e1a07fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d56a8fcceec4ba5dbbd7f68a448b3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ee14a481382d922a12981918a4b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b59a29be79c48b935999047cad0d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f5199938de9bf0f8a8275cb2cd5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f79b724fd3336ae99d77d381c83a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a721bd3ed1eeabf0ad1f69f4855f8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f3e89d7f4238517172411ab8e4cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe07f3c80458f5b017de2d410fb6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c9e2fbf79b6de0778c5ef376662d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377efd2ce0f9d33986bda1df2b528ddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78de6a85ef8c7e1490995be7fa9f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b7d8d4ad095519989ee31a51b8fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671a5f605c876f818f332a4d8c08e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582125c773b84ff593e420c79f5641352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0386cc56d9f1311dd1b7ea87239fb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a129f76bb5b508e1714cc0efb31a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e96d199d32f7ebf1fd9ebcca6ea755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125d750d19152dd7e42a83c7d34d09d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f63409efb8329a02e4287718879557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8d2f9611ee2682262eeb356c963058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b99437fe5f130dd3427d9825bc7d7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acac85e7f99fb7860e447198f8b39c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6592b33844dbb36a2ee0d1798143c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5463bd6bff37b58c09b3f1727dccea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338ac3217c45c752aaebacd1d2ea1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de96f719c21381deb7a139b50af6ace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d621ca20d69387ed108fb1ed323f9f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c03561ac42d5c3b31e2271b059eccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e8aa481aa10158b403dd42e7a91567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b7978dfd9bb7652687878dbb0240b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263577204f420ea93c09e0be139e3cd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a40eb4e9dd8d639c846d52d2606dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba540929d03a694415b48ec44ac481c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b912f067508087a0e29fbab291fde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02119f3fa0b71bfe70178fb93069f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c85858325a5ab9b2eabded5c90f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28663dcd6dcc216d89ca9f2c49b67d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcea92ae865392b6a966b1e344553376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b43dc7bc706d20f4bca61b5595a0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35343ab5620daaeae40fc2830dc9f0ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36cfef34ee5254746bec80f1a63cb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd7c27f88328ea6ded785942657aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd493ffd77533dcb48adc7c205939981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c94bdc3f6ac508c556ce50780d77482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e230bb5a49ea1c9417b7775d7f882983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ad9abb65701a68f71698987f03bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8606085c58239ac5d3c87d416a079085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77ed4d6be313f35fab8f3d1c89c3ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77c49f5329f1135673354809bc356087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c39fe6dca5c1933cfcd783a86443188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31126e17d47ca00dfb4c136079323c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e75f63dbc0e0e16d32af1df60ff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730ade383b4076083405c5f80c89ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3f806788ae6610c7e1516c9182e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d2f188657f524eccd2f6c7ba21dc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84210aecb3fa3008defc66fc25406ac794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c7c5dfb4fc0affb0699418ed70f0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e190604c0dc7bd8e69ffaea64f0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7fa79b045cef85d4c961f0c4f683097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b326145cc8a6277d0f0a231e32bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193612322c308f0ba23241da4c6cad399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a9c0c39ff0c0a8a75bfc294b3e52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4912bee2fd9e02ec50084000edf35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ab675cd7aa3525deedb032e31483102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9763e867fea61b10edd538a3147b3d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44799cadf80df1d2f989509e070d681a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a207e65c5bcb520e21937873b1dd01a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b2cee1206297127d8a992621b2d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1187a8831b88a9a5c5868765baa6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae5a2b63575a573fd7714eadadb4a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299343f46aa0912e716ae7a7bd6121a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651981d75566987e50643bfe52c8462110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b535933b00336e6bca995c51a04c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e4d9ef3b2db74d06c1666b410ab7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb701ad8b95d6928e0105fe4d98db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f38804f38860666ed4bd7af2423ea2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480061e65196c7bf2ae28b3733e2e88f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc112f21c5db7a6926b867397e19962116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063c48400c79a69fd22467b8b80b0f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116b41f9b988c867c42dd8434c5bf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416e8002800d14c6e74b9e216fbaec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d668ee1f332c6d81615e97910728b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee3b54e91956da03b887951299164121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552bbcf27e2921638056c2c90f8fd8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332882b534046207a13b92e7c37011f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd29b4d0d3902d3f307b6f0d36139124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b2861e0ba0b0f6dd504a9f58f518e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabb0b063c66c5bee0803ec4c63a3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2785f1e1b1be287a5d61c94139878127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e8c7ca41ddf90d229434b105595b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee2ba83b6f10e1df3fe02bd38f3f5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f176c1dc2b6831bf958671a8915a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9e88b0bdeeaca3d6a6e5ca067e88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753b3dcee589665baeabb4c51ba1cc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c7d3dd7e56382130174ca7e93b7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8559b2529b3ea3005ef2af2a751c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dea6810c8c0e2604a80fa805b43f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fdbd21a88e2ae7f9e729dd2487ceb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf2519676348ed84d87ea1179a96df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c041e85bebf27adfddadc88013edc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618662320a9e9570aa15f8e1af86536b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a854c6bfb31c62f4e885c57ecf63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd31cbc9932cbd1d63cdc8babb06ad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef77fc4804c52cde476eeffa0cb3a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b439d6b22351f39f37388df586792143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a824e6b2fe83f2c6a9eed19706f800144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982116cded1d735f964c0ac0bb18ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5aaa67720a3d5224efd0232d9a5fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db03bdf555e4c647d82288819fcb976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da26e652ff8d373e26ea6f85aad4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b01d49fadac80a8be113cf2d62d906149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284220f8eee3d21f9ee49b6197c0669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744fcf156c843c79191a54e23c4baf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c23df7e9ba7029829cca3b38d755152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ed7ca8aaede45c6d1055aa72f064e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb88d00ef2e283cd6e805da983c30e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8676c5eeb474acc2df412675a43b97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f879594fc12e9497cb9d2a4831221156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417fb7dbf1d51cbab14e18d65a8af9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75f2867962ba592d2ffd2fd87b7e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba49400bb24853f7d05f7dbfe5be3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7feea8784afe14791cefffbea396c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8dcb9a6a2ad1e7ce0b108d821518e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd99fa1222f9378e444909e467ae31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a2a76b85f66b1d9821ad365b580b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9549fd7c536bcbd8862f150743c70cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cbd8d5c867d747b60d336aa66d2b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a187d60aedc9d3d3561ea2d058bd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace1d4a5fc34e1ad2ecc5e2f825832167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933a8476f316937c6fee40daaba218168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ccfd4c99b13041d31578660455946169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454736b1d7bd223593c8ee7aac0b8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4bfb52c3f24bc56825427a87e785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4a9306385db41c1e16c13cc0cfb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13229392ea3440c72311fccaa2fa4d3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8873a3ed555c655517940d044f9596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d3b5d5ce954941298c4c588f3b8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac83d68bf84742aa178ced4378a1474176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c42d4636720a6fa88a2282c4e353c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9127915efe552b94aaa026444b1fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074291474b9ba7a945c758e5df98b1cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506976b8141a8a59ce225b784fb7464180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d94b573cdba2db7fdc2cd2968adec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec1baa9ced49423f4d30c695c91c5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c55f1fc4f127eecc9332325470e6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7269df925c8506326080e7c2904079184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420579d12c529443c8e5bfdf3347c31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecae42c3ef655a18fac30535fb9c68d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef73a5e911ba791ea9f8caa69553f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8a542d92ca293b4e8a11837134868188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a35f46826798d1e1959a383eeb2cfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d88ddf346ef16a65ad5fed7af4e59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3269ada7aaf62b863a95972c76d97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc479beee2681d84f08621a3b9a081b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6c3097404b70b4a60a704064d2107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854d03abaab550c4f20f563babed2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38005190017583d9f3acaf8a74f7aa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3886fc3b71b66b4e126c24cf1f4e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43159bbafa8f90ad6ed86108687c085f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c49a29d5c23f1feb214fa6f7a3b7de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2889c0ad730ea519f14432125249c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414a6c3efc5ed6a7474460dbe391682200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57f36cea0e1837df13c1b838c3a4e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff6e68fd092e05883f554d6962a6a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e449c6c4a92ed308dc067d6829e98c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61febb1f3ec586d07a957c32e9e93ce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679063256bdcaccdebd23d63d64bbe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf550b0e81f6f4cd84596b1c15cc2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259279b466a7f03211834410cfb87c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8793566cc88d55386cf66d1337e1ae9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83fccd7fab7e808f5fbe1c559b1155209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412df5fa6130e205937992d0474f2ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4410a589eec790435e219e071dabac5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e4e19c77a8650ccc2e46c823c905212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0937630ddce27d0293b206bb21cc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb445ad7db02060493861aabe3ccf70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19f6098d9ba71c5f7fde161c27b47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00992c59910d75aded8bc8f27b29ed6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf966b2ab17480c2a358eff7d7e38b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac63d60352dca8b7155cb2cfe31857218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4869f392ca9b8d5cd959412b4123e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea840733094409c9c1b0af9fc39b89b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb602814bcf8a0014f385bb46dc3afb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e603bc6d03a43f7f334d7f38003ed2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f842ebb338251ce0f326a00328674223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f253be054e3e56d4d5c28f042b8d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c9039c57a7502d9311f44825f34f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e52bd9f393effdbd654c878e2ad0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382c45ad9de3866d90e8c64996228d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67c036d41e4ea8a53160d86bca64b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b1dbe5f9750b24524a478674bf0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7569f51affdc735cb58d2213755921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae26d7a44d9e524853c18bb6c88573231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1304cbc1bffdb6fa8fc127f1dcbb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b577de5e66bbab2b0c99308844c4a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169d7039e478d777b8f784f84ce34d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e0536fb66e64d77ae83b7b9f48ffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78711dc2adc59fcd6a5b8c84abb764de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43996bdfab2f052fb90e1006d0cac8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536be307849238717a29aa8ad6e48e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6a3d276fa02857b00fe82adff317b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58e891dc16baa7d829e6d51beb770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cbb4b5ddbc9181014b30facb38dd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2fddaf3fefc743cbd187d98c9d4e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e722ade201cf5f71542e84aa5bb0f05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defbf0ba2903c3cbf585d075622d2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9546300c748a127e119b0461e3fee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fbe862d91fb17d3219b22e4424300246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d743aa33b7146ad5ef55320468e53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac411f733674e6eeac52f745294aefd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480929345256541e65d72e47fa65eac0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b767d41a8513f0286734d0d114b31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a31f16774f3d275b421b1666d44962251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaefae11e4957a937c5aaff90b298f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5375d2d18d10fca4800ebfeb767ab7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b508eda02c4ac11901c9188aca2945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052cfc8e8cf6a67d2238a3e43f6361d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d25f9f96aa2de10427efea3842e28c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a8112e483bf78194f70277e3e2e6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0d9e235db542bd2221e3b99fa8cbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9359cd8d0d855f690cb8a51d1ae1a31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f163bc81a3d7540fd90f0f6d2f9df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b5d37dd0f00ee08f6a312fcec38c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb193b2b36b1f795f86eef90441c087262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103315c993c1e9f9898451b1f99558da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5b71d6358184f116ca2378203c9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d700728ceb3e2755ffc9b36a769744265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4508291b18a557894419d5329752c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e1e407675f20e7fd63563184abaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e9ffa8af36d853756d7ec0507f65b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f3e531701010858db6ba87c6133b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b69ea9b8d2cce55a298c2cf5d000270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a5123194ce1f431b1e1fe5181a55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d9ddda86a9fd9bf81df30cad1ae4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639b3af7d0bda1a450d8417658892e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e8c99991b355d452702d626c8f0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088dca97777d872408c5002de5ec685275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c7816f5be3ab013441dae371348d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf612a67aff433306cc607694dae5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eac6a087a5469ab653b6209fc04fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a10b69de91600fa47c6bd44b372a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdc1ea2896804bafe2d2b07f6984b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49e643abea79b6c4ce8311402da1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55205f21a68d5b9fa58667c0f1b86d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a35871b252a16682e57ad77c5650e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790aad8fa02e146480dff11f22c4161284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671070eab3e8759ccc9b0006494549285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e59a1f5c0f933514fb1a3a15be4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec909948af01a5a12264d3f9246ec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884192c1e63164c386247e168bbb303e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5634e85b97edc7d475e0e098488eed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7834ac0cfe4d7bc2adcbcc7dad22b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a76d30599051fc962323e539d5ef6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03384c99b70a26e97612416f45646c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c6d4968df9cf22ac1584215e66cbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9cd83bbf4ed0cf7593a6f6a290677294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279bf044e1bd41125aa562ca589257295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5290cd2d6885b9825699d9009ee783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ac241456b4ef2e5a9a2da0adee9d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faf89f9fccb7a27d5664b01ca83141298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28af13f1c8f664e72f0643cb3fdea93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310e19250b9b6066345b788bb9bc94f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d24287acc243c50d27dd79cceec1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd732a21195d295a2fc59bdabc987302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e1fd45b9f6933765d80f6f7d13b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73178f5c700cff7a55543329124642f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07779f5965a652ff7136b80300217a48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5026281ef7d58edfac8d75b3237df1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7105a37f9700880ac9e290f2f4fc127307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fec16eecfbb1b41b529f77830cac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4d2e3f039a27a1211bf5b0eff7b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad01579e3738cac54bae921f03a84e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992de8dcea89ae5450b352625262dca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef1a475a8ab3323b850c315ece619312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d94c29ee12ed8b8f1ce4659c3bc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fd5c02bbaecbaf74f79427e6ede0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4eb5a7b74f3c25977ca3d3bf7a230315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82225193fbc02950167125977b82f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c68a219bbbe6983fe6baea59329be2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06944429e8ef6dfb87795ebeabda3825318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a1744efc9095aac2dc4c3736043a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edbb7a425ca7f99b08e43175ccccca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e9f1a0cc6e72174441c2cbf8c1721321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503dab0db8701c6d3c1fc97ea3acc33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cd3a825ce1d5b6d3dc2c53a686cc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1979390a3760efc1ea9975917e19f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726fa68a5c4ecd9c4e7cf1e5bc39b62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61fefe5c5e2bb4cea349c7e832f612326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48670a661a8e3451643d3f353dae9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ce3fd99c098809ff7e71399e04f3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdf6d9981fe32ce53acc6763d7ab90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74185d0db0f987a19c846b74e1ce59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b45a24c2f70efd5de33a4a850b1c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb198b556f9f911de98105ad36d3e140332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef744a12f89654f846564f7909ff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81350eab22773eba56347ab523d61d26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d94750639708796c0024a330a929f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e44b254de0a033c3b1cfcc1de566d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67db87bb480e4becd6daabd47c6114337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d72e364e7d0d9a6077d8a91cefd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426620101f857f6baa9901ce103d61d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6ea1cc5f3dfe2517c8649e447d83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18075d9a30ba900ccf981e35649a155f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b5d6bf13ca9e579444b40373e51a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8f2c042e6b2dd9b84d5d624d1207343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387513aba4e722f04349f8f139afbc91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04555c80adbc3f23ef956ea74eb9ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1cb72c19319fb00116924d6d4a21e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659719d72637c168e10729f2a5dfc0d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8ea402c9d3932a1c4307cd2452c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef31e6b41f35bcc234033f8aaec75c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be29706caf4563e95f0f06f19a713f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98481eb54ec148c9faaca04d14f669a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6987e83cc22cc87a66728c5c4d5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e8bdf780c44dca6f7be120a6e76b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cf0a2634025af5eb25013f9f0f5e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68eb1da37b50955e799f2e09aa21a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911fe09a3b5cbafa2da2ee80ef16401356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885d3883564ae27f57f59aecb3f36f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b8f0e8260525499516ff0ef5f556358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451dc9a96e3f9233a4e529f1c15f9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e3648d128bb0948859f849430dfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc68235f43bc40007fa99b4ce852a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c05ae379dac6f6d5d0fccac87d4e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedef0a553f22df5f4d22026f236a49c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf07223e3662112b605657d1d76f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d289a1e7dccb22febcd07a73b828c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b11b091d9f68ccb12c8de89f054019366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a0dd2b01b4a80484005986a132c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e3b89ee6cd510c525ad8595777ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac2771abd2a4d57d055b0ca732876a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c602018ab34b7d288fcdeeaf761f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8cc744571ce09bb707fdd80297751371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1dab641dd31546f91e8aece9f5957372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54570f38255debce7c30bb0fbea9a41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bbb22d531bad567fbb87e2e46b8f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bd7bfad4cb53b2cbe1254d08888dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d652d1d7e5b4d0b012ca1f9290db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ceb13c1338f19a4c98f0cf02513af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6777b5e08b2a1238a39ae0b4878e92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aab6f602aa492dc771198cbcb3a20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce4ff23fed9b272bd9a2a199198496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10784eba122d6131019974e94b559a2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398447e90efec6b1af32684a5c3c7f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b115dd822018257340c355e7dabb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d7a07b6f2e4294a3c83617f1ff951384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbecef7902591480e3e130ff34d43b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4040c8861f0f354aaa74f87f783f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb78d03201807d863099d6baaf932387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1289592153d1a3e4367940fbbd9eea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf773299b34f11f035bc128274d98a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d066e2b82cfc01e8c015d54dd2437a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f959ea640ee24f992d61e4c9086be0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f9cc769799d6206fb782cb02b92f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b68b6fc5e6de1996f44d6681b862393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e4028c7ff8860a07ea68201e0eb2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b21b5daa4b979354a985aa07a5189c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ccca5fdd799b53525590ed907fe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f3ce40960925e68c313d9ca6736e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649014d73bade955aa20d5be66d7cb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bd007d2728fbacd5c90aa65ea38c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb1a5bd7c14a5fa1f543dd81edabc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966292938d4f40648f04bfbd8d2ab0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efebecae07eba28a85be2c8aeabf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d4cf8c6949d1d24c2ac2e9ffb43e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d43a22e343569d0bae23fc8a364fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38851da8162a1a3f84a19201463dc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a44152e66ea308087fc1c874c5159d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943008d36a41e522e01ab2c5cd92c4ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f108874a09b1fa225a7ef497bf083a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ae901e4d4d937c9c93b98b3019a85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e89275cc0a0c68585b0445ac0a22f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885b98f5bbd40ad4afe00729a0d5b54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5209f2b74fa8f215d62b8980ebae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397bde8e90df528b2e50edac229f314413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd1e80b26a87b8a791df15869842e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264e7e054bf758be40555b9622aaab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184320caa228b52335a21a67071a3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a653749ea23c0604d5efdffc88ce1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59e9388d1b28cabd17d3e2557513e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c924ef95ec5950f7902824355b849c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84d7822d2b487a825ed19ece10cfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b7223bc3a9bda2479256116df4d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b90fa58e8db1eb65cdd52dcaa0021e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac74f5728c91900f078c23fbb7654a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c693b06cfe0164b41b51b55e3ca349424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8905e33e08e316723bec11f0f5f758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732079503dafa8d25be89cb415d77d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850904505cceb1ef779e40c4f2fdbd36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852f16425e2c13abab7f19b024795f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef445a5d6217429f1dd6e0e39bf4276429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98dcd854f62d40a4a69df51888e691430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f9aea3c7bd061331e7a779b0a39c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146b177aad99e61aea9df3633a4583e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0060979e55a5656bd5e20b0a925a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa5af3aefb2ef8cca760efee278f47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a71c168a797ec2a23e6b7efb46bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df4505e1949d6a313b41d96d11646436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa92f63e4eedea289d0e68061c95d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1a2b1e41ffd0b750497632cc00162438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9a096f963bcdd2dae4e1cfe561e08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9537e84644ec1088d450b0bfaab4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62188f1ef213147080b1d0ab6afe6ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2958aad144ea482ef21b190040f122442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d06fcf20495d4efd0ceda47beb518443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349db350cf6310d1e745da4093ab21e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9976866dd088f7b9dcfb9de658bbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d550fc023fa1ab814d55e7937de3548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573cbc41444b46d0a8db7d328f722b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373706405af0d57fe83baf753c103ee1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e852a4f4bb63f6a95bbef6ae9a90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc93c9bba4d72c7412555565fcedd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc62f30bceff80eca836b872bf9e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ef9691b45c814f6b4cb9f51456475452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6cdb36b78e19bed1e4d42cf2f1077453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c250487f4293f70d395a6aa38af04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b62bbbf2763254b9026c474bab1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20a8d08754968f0bdf2e9c33527477456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b7977ca6f9c90f610f867c218c51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf3bb2a35c6849552a2c79be001d70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367b87ce6423ab3d968118776cd04a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02256e8cbd57ebbe6d62c0a36b8ac678460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115ecd538dd413f062179578f3304e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c2dc55fdcf23fde2ff26aa93cd30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748610aac2ebb276af4ca318a1929a95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712836c92a641342ea0229957ceeffb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409fadc954f9a1af132c587507ba18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79110d95155e6acf727172f7c9a259466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c82d3c0cf213a594bf531a74fa154467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75eb530d58ae0efd756f17e6ccfd88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f844a3674a19c1dfcfebf5076240a5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb809e8ac497dab70c7d72fa33f205f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c5044b809d8224a622f0d51062d8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ee93e60067090856c6e59b9cfc2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426daef507777fee59d3c0b53f8c2ec4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bbccfd373ca2441febf18223e803b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd8b5b5a0900d88c94220e4ea8ff19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77c97ed24b071a809004ef3569889476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d870e4740cc4465457b3acc7cf1cec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73660d3b965387a6091df8d3f6d88568478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b8ca24c9d4d0d41443d308337eaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897617f2daa4025c9b6fe828de04e9cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94694dda0a2a23c96a54745679466eaf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6aa1d956a746fd8d8194a85e9abf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67dfdd03b4a3c89b9bff16a382ef4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f5b404f5a7fcd80baafeeb18d7a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c92b7270addf317757c5f635ea51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88f6b8c8169e2608ac4f7c5448437e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ea4a1980a56efa391b6ec84cfe6a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595fdbd2f46650e3b673d2a9de4db04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9021fd3743b8e8b98141b3a002605489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45000be04dec593e5dd9f95f91f670f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcdbd473b8ff952ebd90412e9307b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679102e700a3a8df4430210a8db95c65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68c4675f0d4435c3880397d97419e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a9016b777f0505a5d4303bfb1d28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e950fb0bbda0cf1ea9539eca1df8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dda69fdf8e1bf1c913f6c589db3d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02bf63ad7a53ab10edf9fff8082a11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c663e0f6c58f4ba346abe7c3ffc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069380e5fbe06f100a0d9de2fe12cfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd24d6b91cf3bf9198cf9110ffacb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a399081135ca5842a251ad6f58e3d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7d8ee6e66f3ffec02ea1aac8da16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa952d5f8a813d7087fce9f6661df69c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ce32024edc1292e5fc48bfc38d341504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1bd0c720e071cf00240198743312d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631451a07ca8381804b697a95eecf78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406208349967be46210e2cacc2e408507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5d7b5801f37733567c2555e6cf842508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e2fe5fab7df72dd3e24358a65b801509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bad5004ae7f767b8b785d3a24112d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0d503553f58dc893f8b198aef527511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81aa1bd9bc4f3a71d12248e8fce87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d66e58226027e721c5bdf4b1eba5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e2498511730867abb65d1f99fbea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d9aac63f271e1f26972d24567ac4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ae018ccb4af2f553144cef1e99c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50999d7b8c1a65129da7b772e0d46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce1ebe72c825e944ad7087c3602ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014100c77e6650f2934c0e8ecae5655519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15837e49994e265329bb8c72e30f49ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ece5fd99d248aaa6472892fc93571521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42ebd12f84878fdaff54e490748490522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4921df719223692b7e21ec9c10e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b2c10c71440e16eed8277acf0843524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1062d0192f56b9af094152030080525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3162e08d335370a2bf7003519b034d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eab352557e89f9e4bf04d6c7b19d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324eb3c0bdf5330839c908b1196fa0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3189d4cc4ce4476be6659686ea43df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528d0d3eef1f33a0a5f2f47742b1c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c258589021d9347d6135c31ea927d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63689516e43a806560e122c7a66ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea662af295a6112f3ae3351a61f1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d610875366489ba317c45d779e1dea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f3e1e0b6befedf7efd6e17029705535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949974c3300d9ecf6188498ebc43dce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345635c98c11fa6eab06b5afc2f49e19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e48c0e9e6a6b7525057578743de28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0215dfe1f3d273ad3ac05ebcabd3fca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b3e7debe78963a9b1fdc24de1d484540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab01a2ca588698ca87471267c43290541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f6ffe21893fab376a4cef2de3aa9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34324111327da329e24f41bc198251f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b45435c8216125eb470a90855e224544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212176d27766adece0aca8d8fa871f30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ab01ac86535f1bf7fe7810d5c9ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91138a10f044b102edf42c08cd849547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c982d572ab2c4fbba2121179c796bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7658a5191ebca306a2a36748194fcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2132cd39a8dbc8da5652092fa3916550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af944f3bde198f8d3ac1c895939b53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044092575eed0785048e2eee13014cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95853927f55454642aec5832144a33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2703c18c86b6033cf02180568230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e16d57d45f4fee1d8d2a21434a7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3bf5620c35cc75eae8dce7c442e5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac5c7f58e87d7baf349304e09e4f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e1844fda8209ec231b29c3c469a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8220ab9d77f950a34c81eeb90bb7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf851cb35bb27ec3775d7089396477560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392bc8abc4c9c765bbb0008e8bd41a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da2404ac52c4cc2ec44f9d7737ccc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9203bf3359b16afd96e69fd196f7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c90e174dcfa700a94c6c7e6f0dfcc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a884ed4d22eb157aaab1f419936b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39109a358cf0148b2c1302d703c6a5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25153ea39bdc35467063a34fefd998567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000916ee3b602f62d53ca292d64ec9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b4ca3be9e9b849bd535703f145a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae94d18d52fc3af3ab4c2a5ed2db11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3acbb054eb6d869283a08d2ce007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1a2ed16ad5aa117b8d4027a1d5b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a012169123f9e736023123741410ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e785e2579060a480f7d574eef79b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27f3af7f0d1a5112f2169fe6b0c8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd3842733f418b229ffd637efbfd00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a172cf6e48bec0a2397f632ec6f3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714d96b19250c7a341854499411c229578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7965033e355ca196b27e33466eb4cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1912262f2100db8dd6501424f643e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233273328960844e004cee462d45d2cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e733ef4d966f1920936ca695ddfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc1ca7a4cc2e4672e7901ddf180f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6a3fa6f3e413fb199bb13843e12d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168818d9c465ccd0e45a5a0934b4bcbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00caa658c2c0134343570eae0b5bd91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f97f977e105f186b7bca886e9fbef9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0b5966489df55a03d6b679e9e26cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed26cb4e8f655e30650fbeb285861bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286c637cd187f77c2f309b1b6c9aabe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b757be289dc66db5a23cfae3a927591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e616b353c07673ab05ba623f6f4249592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d61ff7ef3c19c1eb41693255004d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03614284118a6a472a57e424e07eb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a53a02f1397203309a52fe7d9b17b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ce2286cbb05d1afdda42c174d535596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c661b0bcef899ab4657ad4d34e749597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0df8fc8edcd7d1cb15bdf413d0917a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b653b977bbf7383c45649c120bae84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5b44453422fc4f90aac7840ee9ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45108a897d45d56d8fee52fdceb3fb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e1588f43b10c14bdd72dd415c4cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6d34507135ec738a2040f79a098ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ce6f58c075f03b7c63f1883f2a72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be931fde96a8839fa20c6677efb0f5c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee414603e398a2cc9d57fa5122d61bb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27148713bc8b1dede5012f3a6a9d97dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f305642883e404d18f20d7c3e0f3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475381b7bfae773e3fb881d2d45528bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf6e36f10786aa0a91623424df1ce3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9523baa84e1b5beb6898a660a13427611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855b14cd0a3c09f357a3dafec5fbf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e170856dfbffd983f74c73673171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da22466b1098d4185ca80335926dfa7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c2ba1d7ca0afc36c6faa1b688834615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989b5f22dbfbfe029058c80afcb93c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491993939e93b5f1481f01e2e7f15db4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df296cb5d53057a4deefc7588ce09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab0115056e965e04afa51e2b7c210b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43f14f917351b39a7605cf7ceda356620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793263700bbf1d081fd0aee58f4064e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d51ecf2c40ea9a191d066916c9ec4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86468be25c8dcc69408e19c1675963cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef88a90edb7f2d4327b7664557dbfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88221cadf7db4cb1ce544a0e4f64a12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369b73e43417ac6acf194c0f7a77f37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98a2c78cd4d6a2dfee9d42334a28a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf3d3e8998cba74866a4ff74944a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8926d964b8e5008e9f4f9d6f33aa92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107820925b01c66cf7e4c71ae82049e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e19365bd94c33852e4cc00a2021bba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179061be53bacb9bf19aa4a64df126f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cab3e29149168f2ee9b622f4629c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaa54e2eae84c35cb77e8761c79f6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4385b9510bbc15ffa8fc3094a6a20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebdb1020986c870af7629fb37a60ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069c86a2563a55898c00899ce97b7aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e38308ad9228f12e29d1f46f2fb0c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925f8e30bff50812213b6e09bfd2a30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6df4352cd89c3867fedd420964fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5e41d431051da7f6a4b5cd299152641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbff6b4f28cd80afd16590f3c414813642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb41997a9c389242c05cd2cf56a7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fa02843ea9b5feada08187fd38a48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b86cbf76b308fd1b5ff29a8e9e1c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877476713661c20559ce204171ac94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03df24d6cab73428035ee75640172647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0508e23c4271b7a6a3cdebd9b7dcab0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2e95a5e5e8b8a1b2b8618a97115e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f668150942cd300b66859a324ad45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7da39cfa55172252fdd935e930eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734ba17588bcaecd38750f5b81fdf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2ed01037a0e44df7b9607b6faa8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339fb0326d713833100079c6455d94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30bead8bf9fdca4bfdd0547f797a56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276d2c08be84c7d78d6577b87409d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0b279a1ace89ef20f0813679372e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452e33fc6b02681c6b53401162b1a53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b4e7f73f286e7bd3824b3df39fec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1bd35fda3546530518852e813ecc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0be75814ed826d9badc163cad03f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f454bb290ad9ae8dfa78e26b179edf5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5102391914d8cccd79650bcb48f205663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af2e1da3ceeb1f93ffbc052f28b04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a30708cf0d1791a981f717bebb46a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2114dbb237308f425ba53e26613201666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4903fccc93713309a6d1c913646e0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4192321ad125280231c37258b4dbb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17248a0e408dcee832328d9501c88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a294d827221e80d1f5658b96b769670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee28c83b64d0d548b04d8f77a6122a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afab22cd41250ab6517c547d473b5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932995211e67dc16417095ac757e6f77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff9245c93119dbc43668ab7ce8bba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfcd8e265f59202aabfeff165c725a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e159676f244e60a887993426b074676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f44fb83a8a55f7e730bf1455e17a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef53f8610e3338f41f505904dfe740f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a22da1fe12fc41e83346a124b200679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d13873f2282da9f18b26f92d8165e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e2715bc887dc38e065315e516779681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c579739ffb1779f83a869cb699e1f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d7158bc560badb854353873a0bbb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74fce6cb97217220118f12770721e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5546445184d48932318456f64cf56a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea611c49b709ab6202488ca262729764686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a357f6e0ebe1b45c663a6be3966c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff1cc46589c5bf1ae5b2ad4f5f481688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64ae52b1470d77684bdd928404d96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091fc06be4bac02d7f90437c0764c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a12779eb1c650ace615b98d351ab82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d0d020c423f3929e07307e7c6a3e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24447ef010ccf7e53429dc80783c5814693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f7b95f17ae56affddc4899bd5c6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6d381dcd48ad295e381c66b8f35e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ab5c8ec0682e76dff0609f6cef4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707df8edb82a40685b2354e9a3b5f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c747c4aa5fc4b38b96a321566c283698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4403ea71dd6ebb6d53e274f7c3231699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5b7992aaa93df4b9d12fc44d3301700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16692adef9cde59e028f7a0150a29c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7396fba0e1c28128c5e07b6c90f3f2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf2d78466f05af6c7796e8db87414703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781be476d4fde34d73880f9176d5bc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b2a852ffbd1eeadcba64a9caf5839705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a6f9c894d513b55ed4eeb5cce824706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccef72923e7b8cf60744eaa216e8fc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5deed4296c0e13112b278a40334486708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff98321370109e146a8dbb5c0c126709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae942d3c55bc035e8c8a8e9f9971b15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65600b7c51992afe9fda9f9def4ac3e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69c06c76a5b6cb8bafb619db81b61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90702432c5a38d11bc4cc356e5af4a38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8ae75291ba6cfdfdefd9eaa49cdf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cab2611a76bf4836c7660418bb78c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5388a723f30a56f38dc121c82c4664716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8cd51b9d525ae42ac3ae19423f96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587630227972e2c016ee982656f28dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0e47e499a991a2f8143634b8bdc3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7069ba3c10b1d25dadd14a131787c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7e441d56d3d6df227494edfd44d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a16f7c83d3d321b70aaef4605da20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117e8b6d792f7bf5a4977fa5138cfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69553a9f48a561c1a7d468c330a71bf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431712d40d2d60b3549621f064197cd0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6bfeeef5bc2d45728ea48369558a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71365a9ba4e35a30943a3f02db934b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfee11f65ac904b078ac39aef98c7cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce202dfa8d1b019633d6aa1bd323ebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58addac39ff6df69b3eab50e39609730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb28880e907be55f60392b4a12b77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea036d1171a7434fcc89bbd8af0f971732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a44a3eaef1c00d00aa176ae91df92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af8eba1c51478a525fcf6fdbaec1a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817543637280673a577da5e4543abd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2015e01657c88497524983ab204a5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc616b57fa8d467ffba4b8ea40733737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719daa92263117226a6a0e62000297738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3618c829697738e1e60395a9766b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441974d4498b304dc5404820130b951740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf64a7753ef38d9326fd5e5b8eb552741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f398e99e2abd53d8f8d35066063e81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f01fd45b00c07bfcb55ea4574aad5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ce71e501fa1d464b57b6ef1c5391744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd6492a6283386443b9868e38aba0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ab8e5aaf101d6d9157f5cf99d786f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c2aabfe6ce53a31d604d55c21e5c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db69ad81bfe8a969f3b3a2fb73fca77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058011236676b934a75aff3dda10b1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba79b35824da6d71b50c53cd8092ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0d67b0c62e5fb7815825b5bc15bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed06aa41fff5aa3b971b15a25afbf9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cbc02ca1be0ca62ac39609d399038753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438cdd3c626f93ac7cd29df9891804754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d008a27511b06be195d08d994f5d53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7c34ddad3456f6e1b4b686b94ce6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f37e7b4ea610d43165aa90d22a75c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118752bb11b0659f4d7bb4bb5f8553c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958347b914754955c10c322171e071a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>