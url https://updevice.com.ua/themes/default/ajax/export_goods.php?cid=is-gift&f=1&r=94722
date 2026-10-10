--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed573570667373cfcc7371f5d4446e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26584bb48a325541a2e4855cf95aca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14066de7221c2d3dfd00048bd3bb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9bbd687de0e41b38feb2eadb51af94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa227eabf3c8a15ba1760fdf6efe65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced9f9e9ee1b9a849678eb28ab82f456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354e17e0fd122e100cd39806c279327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c03b861c90a6aaf61af9442fa4b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cae8d3a7e3561563834c6d815d36d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07a41fe1d38f031e4ce68d0f2a5ae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba59122e184f835688a31a7623291e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b4486669103e59784126b66d2226e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3931a4f2a2c62b3fd055c0263d3e8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b67d1b71a309cfbff96f3b3d7114714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762e7d788ad054be3c85e2b57af2f7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2639c077733fd114a1275b665cac41c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ac415e0ac04f6779f9f5e1bf6447e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12055a5813cd484727bf1c4ab7943fa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373eabbc37aa5d3fc0083e436e70a7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e461d9fbea6933fc798538703e2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347606a820d80a7d7d07c62c2942f93e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc6d52a65a2131624a642096da7cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded7063d666b7331643c993f811f8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0c78ccb528cb526a6584f10a989824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970cd305af9785110a5c72aff18ffb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60320549635b5a98dedf573225de36126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef88a1c9cad6aba94239a09873883f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f679db8447263b188f371103f34a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe7db1fe2ac1db45bed734d24c8d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c529cec92f2218c2ff4a8b076ff38130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7850c1942dd5207e4e7f05eb2fe4b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433df1e58598c9fd2093006ef774d6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9463f7383c6c7b6d3d899c7dff23433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb74606dce941399389d6de00c7f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c492d43740807641d0abf348f664635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaebf05912f126fbf947bcf211cbc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff4a89964fe4b1929be10feba15dd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41adaad766b41062cdd1dee8c66dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1acbae238df4845767ccb1f4a37b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fbd47efbed988bd6f0067f4c4e08840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9893b4452b3e858c0761f6c5f7d76241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8f04479b2964c51d1b3169d357f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a62bc401e6e43917a124f450ecb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b471c5bed1c8eb46d346733fc0ff12144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aae3dacf7383454b613bd44c5c86f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ac8f01391b600e8a8ab9be4ec765046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6168e382e8f979a9c7adff642015a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5e2ce052b3e9d0fb788edc107f1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510e18ee08ac8b2496c9a2b0d9082349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08191bdb65b6c3f35859b040493d0a3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb5a85095188852673761a273690051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c31902bf52392ac74df70afa862ab852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd374c4583a0d38d6932ab9580ca153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a499330193de33a88815077e04fef8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771c94f7bcf172afcc9f9249ef2d9c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d653370ad05c3006701297c5e3bd4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5fb51383249ac58b4d5eb4b4c3d3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20917d262a5fefc5aa67654bd9ac676b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468983feb3ce80bc8bfd519a66d328459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2bbc302ee6f354105a55604aae5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b47752cb1f1a1620f19ec24e7ef38d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af037629172ca13cbe64124b166a7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbfad2bd9d0fe3eb82eb7dae672bb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cabd31a56b02824564b96547860f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8adb326181a8c2d74345e27f354e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8dc01a08f4ac1e3c306d9b2daf60e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27991251e7fbd1c0e986e84969c12b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d66225983718286cabff1b4f55cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981434fed5ae02952c07df78bfb48d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f531117d9a84d4615e203467329e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639d6d954f5abef7840a2d17ce3cda071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b40b3a7dab8a84b709607b520af28872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966a03186f9fd6d51d3c58271750f3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083d445dbacc5198a0ee07703e7db974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7fe17a072ef9c7aaa0ede508134d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e566896785ff3a1b4a56d7fad4560876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385c91b148aadc7a3ed149f28f6a0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbaa4fd0af50104c4595531d2748a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a89b69bc4fdb9804776f649d7cd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105abee8440c61ff27e6e0f98d0f1df880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd231f8fad24297c4114d05c57d851b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3bb4320bd801d3b2c572e874665482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2135ee89de852cdf70f439339a86883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abfd5b61dc44e212bf18c3a98b87bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c5fe508c2b4f61fc1143d561219785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75fd6ededc4ee0024f7628f3484ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d1d56b84c161eece5ea3550122ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b8d5db71d1adabaa27f36905349d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48526d1b6b9171960026b87f90a0436289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e44e38212dc7fb3e9861a4d50f5d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e0af588e8466716fdc4a5835f984891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b1d949ea6271254546da0cb5c4d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a07cbab1a2c2c52b46be87e943e50093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76f286d53172e7dd6f18515857959394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531f1fcbdd16be7b56fdc94541f9c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45973e3607a23427844885bfa4cc3f1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455f3d450c702963b5efd4967a835b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab6d1c85910ff35ae8170f7fc5ff598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba07412e47e04d23a817a198be03a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed2965f4773ac054b355f072a9b51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cecf4baa28f2d12eeaa362c8ad2c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b87a5eb80cdb164af7c24dfeb2873b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593698685318bb01f71509ec55c25c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7427ba11ecb1b6b31dcf6ff8d13481104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0619a64c8dbd0fe8620c3ce0d6e91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d004d2e865568dd109a1866b7978e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54bbc4e8f58befc11077fd65bcf73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb2f8d5d2b7e936a7ac9dd5d1e353f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2081f669854113c8a28a4e344b4c4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3d762f7aaef9971331b199a49eaf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98150df45cda9256a07a5579949653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb14a80815284fb262f4e463d1b4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d28642c8096918b961f569d041103113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858808ee52c8ebc8fb1303b6f97bc9ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af6ef139f9be8c00cfc7178f5c71e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16005ddd6e6cb302afdc073b22a963116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ca54d870b21c35c77a8ca8925668117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c0266f3dee7b2119b8a0eaa745c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e71a944cb7a763b79987ad70745a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1f0fdddf9be626da78a6dccb85f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07712362fac1cae09398cd0588b6929121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3ccc04b1f028df1c0d4d329e64db1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac53fe5f4c7a84dcec8ad4b0fe461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa451d3c5f3ed5927a035e5c3952d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4a34d6a0c58e350f10faccbf845c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f23555e9f0e0a5063336ef6838a17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb176ff24251acdaf4afa82d7571c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f162d14db92ce07197900041e76bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5cec2c39f4dff91a0993be546f25b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1566b33f786f38ab1e049d0be2444130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8a7dca204deb2a070a387b38c906e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485cfc3a167bf641bde7208d30503b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132437e630140a32ee3ef4f057010c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb8975ebe135f227e02b8f98020e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5ad6a1dd1a091a059b11f621b73a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeaad4afeb757add424986918c4e32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842978bbb5ea11d4902e08379de4e96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809b5e6f743ba160b0ec66ebeb1f0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd66eef50dcdd8829402dcdb926144139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68578b0f714939d37e15891bb25352140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da4a801d4472cfb5b0e608146454c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e49c9e02c2d50ddb890724164135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc533466d4542efc70888afb6c2b47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754760c43c2d83b26bd21d30732525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34fc57b0cc6f1ffdc2b889057f88b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f113fd266a4bd028f76fade5d9c27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa8629f9a88480dc44324f152f2b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae692313a4a100e1087b23f60e8cb05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80ab0373caccb8558bc32091692721149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad19bb513092f6479b68ef237148a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe3ab1055ba62e1c66217aaec38b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fbd70d2109beb1df85529095edee3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a825402ee778f25560a9bc09f3915153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ea2c5d3cac2de9c5fb3014be168c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d58213d037f41b2c253e09be28a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b34e9e426e30aa605e1ac3096f7fef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90040a67a66c8faf87afcaf5ea0d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06707b9d0869612b1f456bf2b7dee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a388f3b13a51a338ea07f0ccd55ae0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69aaa42f0c1d5e733781a1e68f33d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a113adfb1edfc3ebc9a7856b47fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b3c9c1d43adbe6adcad489fdc397162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6f507302fb442d12f9a85647570d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16483cdc3dedc1882946b9f1ee742282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245251d5ecdb39f1849cf159d141a837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff9ca315eb55128e28b004a9d9a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817536514d2683f36f8a66153595e588167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271a5707015d4a5aa43bb6d36abf4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813d9b1c05fe3390a09bbb5423427d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc91b5c2831dee1f9f7c349b513408170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fcfb2c46ee7c7d5c821bca4784ff8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b51d3da21441e64bb58cd796a245172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840860b2d9a3db4768c1dc446608724173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085cd174d3b9c9be1a18e5f4fb32ffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed811ba45a576238c2709673519861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780497c2617ec42669fddc237e2df0c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967051461e2ccdfca6f1c5cf003db2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca63762063e1f25e5a2f0f0912cbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854ab8bdb7639ebeb215682e3cc215e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2312c251ee15312b14ec76d6e9e380b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763525b2efcf90b838c1f43cb7543f9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0939b67ece7854ec3bab19eee9ea0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab6949170700d95a473000cab3887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee3a1ebe6e224bfd984e1fbf0671f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0de70b99203b9c0500738b96376ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c49bd233e481babe5a9c0f549e5d73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b88d97f8dff08da8f451fe0b27051187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfab222f65c84d24f4c75d0ddd0a40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6b4fd2daf4657f46bed545d3bddd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b06965e5fe943f91d43ade3af7f01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b18638b2d3893ca67ca643bf57fc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015fb912f91f544415d542c780005ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efad9595c342ef98fd2683302e9324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c358b18b2b5cab22bd9ced3e6330b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452e38c6da168fc7455cf554777e760195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bf20321966d554b5ecd7b8c1b778196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1e07514cc31cd2680a9663d5a9a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a7670ef3c17e290ce0ee4b2c2dfb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e36fcd43167905e3defe57aa735b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308f528e5108c344c63980fa0d13fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f124784305b9a34e217b23e40158d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd14980cf7daece770d8b77dcc1cdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b344b7d803ba1d6dd670cf53b9ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069610d7d07b3024a35f00a37294690204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e246ad9e335aa5c5a9a3dcc153195c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d4f1b2c9973228dbf916f2a8ce5b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fab4b2ee52d7e45142e601e6dd074207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a8bf7137a12928a60381ec5377deb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0894a582db73c06121e6e315653d59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc1a4dd3b18d3d070039953b23137210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa38c8d568641821c09e6eb5764a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6aeea97a27817d0703f4682950bed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b615c62c222b94c0b77d9980d65b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787bb1708e6fa06501cf5ea6ca5eaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c78cb6327f1c4d677de2ea3b385c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72413fac4446012834bf77fb747d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fa61c9a94eb713de392bb97e66d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00705d0df83796c5d25258c39730ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c2d390a019bc571da201a3fd6fd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b263baaccdd1d2ff8352807d5188d30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dc7b77deb41939190c8544c8f54b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06806ec607dfd0cf0205e6eb3025bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1319dafcce4c27e55db1bdf584426e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4da4caf5b710d19ccf78b62bdc04ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8635cde16e95baa0de46f157b167225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e96b2a92b2b5715eb75436719790f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1f47dec9bfeefc49c04892c3c991b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58bfb8afe892608a076955e58955c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b2e4dcaa6326bd1b3f0f2cac87630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be2e6922dfab9f1ee92f1766a6445230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968c56cb2cb7896abc3ca27d7ebcbbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e081ffb927c86661f33445a01b021c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971324fae60b5efb2fff564c05ea2a75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21d8c5c62d3ca861a11f2733d32a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d38118f77d0090c17bf6524beade4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fed54059f1b438552f02f0900ca6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba43e97e1fd1944037dfb77066bd1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cebda786a47b44c40983e793870c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f883f354be0b4e1dd30e08d4bf284239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265bb270afb985fee1a4d842f8b9515240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0fe37b6f6a3791750a6d3d18122b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe537f084151130b96c6af68dd31cdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8391c135551a050a71c8dcbb4a801b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10e13cae45dfabf910401eb0fe61db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601d01ff977747b538c3ae390218a5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bbbf4ce79f23f344fb48198c46880246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0d5d6b830ff9a9ebe40386c95d5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173e7daed3a68708c49c017cd5cfaed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54596e28146e31dac22fc8ab72225249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c326295a2b1327b1c816e4a1c889e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3eb8ff6e171c1910423cdeccdfa32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50439fffeed6ba6a6c06616a8935c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa70a6db1d3a6f30849ef3f7d1f2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67eb6b55eb4e7b514c122a3c16660254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273a30beb0f463d4be1cc1abc36047255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb69068a28bdfdf55a8b71594727d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab6a1727cbf46f04ad99f13725be3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e489782d3fd6c116f4883c2d9819258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d25e6d00b2665d67dfb75895397f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d2793e98460f674d8451687b2c98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed83a2f12dae1b3d728c2eb1b8857d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1715bcac4889ce3e6e62bfd86b37b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb337323d5097b797406f01a3f490c71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5850a545bec3681bcca98d0dc455b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2c31497bdb6bc54f78fc473a4d45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af157984b7358c341b38ac33ce78120e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca2f3ae6ade37c2aceb37550438a6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f22b5693e0252a1b02edd7ad7df24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ffbd5b5d41873f2ab341ca82d6189269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ea6ee03f090b9cd9207b50583a92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb0b7cfa75c2d048ae60a43d58214271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e114a09b9be263ac19614dbbc856c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d8685e4d01bd7fbf8a5525290b62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ec375346d382075e8b37e5a5cd9a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1692ccfd27555c6d2e34405d8516275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01a7ef3d50c4081272484d15e87768276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ca8a95204938227bb2fa8e9cea84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05875b3740f0261117a96d0580f35928278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44763a680180be7b1c4b3dd8787f5297279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721657734868315517ba8acd054ce0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf3cf2a178c59fe741e68b84b3225281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf0ef8abcf502b3a061ff9421f02b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3934c095deedf94ef5e1b02ab60e5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8278dec86586ef3faa7936887ef8e18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f05532fe1e9bf4600599a6f2073f57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a500c19402d89fef4ac432099fa26c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fae621ee5df3c49117e3f2e23a1b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd03fd078dabb6b88024fb0af10e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b472be1644ab6d185ce13600abd9585289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d422d28ce92cd14a4e95b6aebbc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76db3f373f013ff70fefe2402494a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f641bbeee344b642c0ae9017fdfce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fef31fd50f5db9aea8c40ccf71a251293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdc3fd9841604d19608bc3e5caeb02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8bffb745db62a171d63a0a046f695295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596edb8d58c9badf521cccaf3d75b87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4296d60b216ece91c24bca1c609cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa11a1906726977471d109ad6aca1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e736484d049186da0859ae0e1b514299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06b964dde1cb2c6d83f7231ad47b6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe16c7f76bc7f4f3fd723d13d661eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7a3254ce35d8b7844f49f947885c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b3d7724427ee6bac50f92faf9b58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748166315e5e24684a6c7df38b3777c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8c07f1bbc2eb139fd77a61474aa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418fafbd7979a49bc7c0336aa82d1b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9a4a8990962decd1bd4627504239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa527aa4e882c1300eee942f0b4c33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6dc95b7a6320cefab91c233e50678309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a382561ada53c4741e50136155330310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f46ce2b175a08eb8ad07e7e1b275311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2441a7676e209235bb46081a19044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb37ffac076f482b2114be580518cea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95ceabdbf9f3c6fb00cda823e7ab8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe38a48c3d1909b2c31fc8b9dfe229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf04c0b6965d7c61258ce66c6b31629316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3832bb461892115e7526d4edc16335317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1070e3fc557352e4e5aff4371b4964a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980b50004f3753a1c291c27415f5756319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38980d1d60452b835aac3349b7bb431320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd677a135ffb669f93dbf9620a62b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbc06f1c070c453a147d9ade016420322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99730327d7d4f5451060ee2962b0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d50cb067bac9e4f16392189f04402324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099fcc57e9238ab30be7dc562bb0ee4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeb4ce8dd8638ba8458e2e2fdee688326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df71c7ccbd1b76b36d338f28cac30a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd08706b95f52bda0feff31ffdd50d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71531bb32d1999a59c8b3593912ea5aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a64ccc3a2c30931d285fc831ec1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725649356435932fe558fad703c6bb53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc174e6591c1de3171f657a7cdb7444332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6443f450987ad9e3ac3b091c9e31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854028b9b0afe7294d19a085eba1f445334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b307c2446a8e10e551ac9b2603f5d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4ca4a0e1b17352b4814695fa4827336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e117ea67a505c99630f453128a45958337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458f655a13c87f41d0f0f51975e2588338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9672dfca2a59248c4456baf35d6493e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aeacee160c2b3ac4d22380b46b4a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0afe219dfc8067c8844fc9becea6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c6c4ee7924a9aa1d17529e74ff9ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5b0330631b28e9db946dca34ff72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227e3fdce194f0595e7b3ebdd5e9ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1053e370c462d738ebf76077b775fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a500e2f186aa865e78e073079f174346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda7494b2415291538f499dad240ab8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879be8b569fc2f8ce0e97148bfb4efc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f7c27eb738d5ba80523dc60637d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f3a730ab49412a3448903f56fb77b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc463b387dc363cfa92a55ce2d9915351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108da5688d707c42d6210e5062d87a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7ced1d22425bcd37e5fa3de711517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5dcee7b51126b424da3f71d82157e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adfd25e17bb4da824f37fec8442ded355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217111c9ceb76ba8e6120b45fcba82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81471e4c020316670ef16b2367307357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ebee53ffe41fe98f87dde45a9e2ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff7f2299d7de965abfb9157095806359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e5923fa77e9ee2f9faad27d88665a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a6255d68c2c675a6b3bd2c0fb6a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcefd363e3d4a9ccf976d590813e65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7c74d6e599a58e7d53a267650b4d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cc24839fe80a3907ee85f039fc00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a62d59a7491114c95f160c2f2a31e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ace77420aa21019db649e98f5f2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1d7136ae5e6a73387c55e5ab6be9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a540d7be59d4349b5cdc13fa7db0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a886a345bbb70111e252b3e98cdc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27174df87ddd3a53777058e6058f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327765119738d89bd596286057faa427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149eb1a4dcc0c7633a358386054a11f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad13569f4e43d9f79bff33570a284c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b82702c406fd6f8abac0c51ed9bde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a011ca7c675eb18f6015d9be32d01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627e7a8c55f9804a1f1c5fc8a069478376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d08d5ac97981b7b5c64bfe20d593d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c43f541652865b74da8a962899c72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21e2f0d2c0c038394ac180f9e193f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37467a4fe5c222eb1aa38b260322ae2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358b7e63f7d6714fd695a1d22f8e52d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e1e65c2597e906971ecd0e19d3e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2f2a3a3323df66e45d2ad1efd828383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebdd1c2e1f35dd823612e6f877d5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576b2dc53b70f54184c7d7476f0b9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5bc3aed2545570db6c938ae2426e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddd08ec77c6824162553aa1d244849387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967375fa38e9b8693ecd319181ce69ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab82afde471a47fb659b2457e27074389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f7f3fcc8c5af9c07d658bff8891cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11819b28103ac1864b4a9e89d3ccf47f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fbd99cd0dc6fbb9a67f1dc25f91c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da2d5581da491f140eb1ebc8da8f02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756824c3461fde0c16efa59c8f002bca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d00291423cafe3c9fbffa0caaaffc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f9a5c0157e268e2ab2e72fa362b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce7330dbf4789954eb7f8d4206c07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634b16dcde75eaeae0174401da17918398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a431f281f8b77832212095eeae4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b532c9e23ee907c5433b755c0a80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c4c8dac93e36f44a00dae8dbdaba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe25c37847f283daa4b07018d44ade402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf0b69cb9d7d25ff97a025ffb5d683403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b41849f079e7abd84e4b8b1cccfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026f7d5c59f12e450d302c8b7ed713d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284d48aba62db052afe82add3dc925f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83359cd0b47ef2f47d13f389ec9e316407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060c3104c07b51ef4fb8fae26bebf21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb401770449c1c2310eef9aef5d0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee01a5dd317a464d5fd22bb1a5c21b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd15a74e55eee1c9976e56614e6a2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e987744556c5c0c314c15336af48f2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2569a598c220f61ad6ce4159fc51b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a2c6703d21d587c30e3fc3d4e219414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a596d5a7b6b476542554bc361237f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cbbbf5d81dafd024a0818d79b0866416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d14287c02eadc213a9c4452816e7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a44baad17820a911f9c20f38a7e423418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69354ef06d32dec850de889513fee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ac747a6e97a008711244a539813af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52438ae8bc0d0a96600a01afa8b70fe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a3a94355a6e1768a2a880cba5cc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f726c57222dde5f65b8714cfb7dc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961020edfae16552dd4e5ef652e93b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb087138092a54b6ecc0c9cfd75a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc39ab082eb32dd8772ad18c6369e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b3ee520dc938a91363024b230f5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e8fca86db57354d085fe0c5a00a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c277b1d87615357a771f019e865d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0279174727f916469ff2c1fd104a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52011c686dd875f883046f44b2395431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4fc7a5e5425e8176c9b28f8bcf9c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2087a957f2d32a8496ce33472fd18ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a03ceb8a5b4a24a7738be14298df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f9537a66ed93a50aae604b37cf76f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31b22fa666b62b24f963d3282e9679436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a79dd8b39cd1efc9fa0a7c60c33c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf0cf46640af2fef32fea04ef1ce4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f89def76152437a1c7a939773a19db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbd78dbcfee7d674bbcbd58c501536440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f39c51aa9f3714a0450ed9bce635441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d556f089096ea73bd8a5693f6ef10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db12c4ddd4dce3cc6ad3d6d6933fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905d167aa68863638d4b17524187383444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ed76bc0574c903f2ac6129bb2abf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84c0129dc16ec40fd286e931c5b7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8a528be9e2b02d7d300b0c76ba60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d13953aabece849b7539796d9404c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96703ec3c6283538e0a9b090683f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722aabc35ec3f473a2cae328e029e4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dbdd20af930187011b943dda2e571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d448a556b5b635a70a3a0c951fdac0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3459b4977db861c3e412304547af8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f4198525d460106bb07807a7d317454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d9c6e65293b3fb6f30226ae6b1f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e32875d29867d6db66196e594904456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e3e4ca39e25b29f0cb489f56fc29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25e704244db9b8d0ab4cd3f09e0b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87befc37616ee5827d8ca6026e4b2f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929963e5b0b8f8d743f7647e94aa1ff2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf39e7558fd3ae4f61de140bdce702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5752829cf6bab0ec16374111c33b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db262f4867c76c46b1b34665175c72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953fb2eba7ba60d8f8c1cf1f87ffca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b0c2873eb0b27a364957285757abc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa3284dcd8b7f95c0869160aae8092466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4630ca0dc86f726fc1b39410ad71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04bae86772dd98a4bfc13eaa96faa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bebb9e0a2d615d3e21a6daca590e4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177186307376f1a86c9b32fd7b3f0e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd6fb286fdfe1e04e5a06ce0927ea2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff0a4886fbef53c3ed4c378b761cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed167c7df6b121f678212701397c79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295c04d17acb66bb17f08626c54363474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512070b3046dcec6972532c5687bd832475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbe718272a6982f4cb0f8814d1e392476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63995735050e3f931e7aa8fb25a2216477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ea313585a17790531c7276f8df6dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e5b9cd6e312b897f14a353a9c419479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f1ffa6868f602cb64792d957bf86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bf38329ee4e06166f2782b7e393ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c436bf892c1811a685f9b09a5655482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf20f577a0379f11bd4e9bf0ac6add7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6707d79feb92c542d701c1c619a09f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3fe7b5544fe4f001e1db43db3989485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd376b5df6f8aa524b251a7cad52d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617552b941df06aede2159432ac18fa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d1286da9ba51dcc5dce66d0f5a33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dd0762fe8cafcd7122c7332c0a19e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b8b5d02e345bb321a37ae997cdc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a3ec4be448c75c9631839ec736d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e4d969017d6c364be8913b93e94c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64141be2b3e167e6e81feeb16b7ada53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151e7ccded610bb358aeb160c17cec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1870c14b340ac4b3d0f4bf8ca694a12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fb2187035e3749ef4c35d44aea3fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f1f6c3504801c9878bd0997eec52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c913402c572586cc366332ab8879e49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a8b88ce0403f5ecfa05756fbeb4b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8fcdf82c6ec604bdd58d73200569f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d151660cd307ce482ce9721ad1cc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a3f44bbb1d99c7f1cd4d1be2aa2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5234afb50e0e43779b4bdeb2ab5bd11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b622ff939de847290df33f524a3ca5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232aa6a3518f6c0ad466817836aa8c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2829805f2e27757a1c33b2dcf25a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b91c7b8ea5e11a250ab98fab3f0d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadeaed952f9e2918cdb3bb91f879e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af040189c5bf8f4e0d86677022fb0b1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035b1649be8de749a254f2bd81601c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde2f2544f1430ce88d7dad123c9c14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52eb2855be30096b0ac5cd237da430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39b7f03898af10dd31986d570fb72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544242e3b26a70b3dd1f07fb3a2ab2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1137b1e1b879d21af0cd80e7cddaa9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facd4898029a3177ffd4818dc4d91fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ef3c2410fdb1dffd4758924add50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343523d9fcae0a880cac1370cc64c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4ba7d8a38c21ea1615b292a50765519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2383fb81dfb0e0cc1634206a784ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d8393bdbdfccd6b0af65ec5ad219521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc39977d4e4f8ec4837b0656c85ad3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854176da6cea50fcae4026c1554e392523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bfa98f93f7237ef591988d92fa8f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efb881510b0131564738a9080afd7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cebe2c03c304aafbc69bbe02a5ab96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33239a3349e86820d93dc28bff08e5f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c52e2ba0f99e26364e93f6dc7784ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e7c534ed27242842ed6dc69e70b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1400782173bb3815612496da77db2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261ecba644cc5703909f253ade3a564531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008a01e1e050051703396e6b8d58811532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1559adfc136c453932f6693a693bfd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9c42493d76781bb1bf00885f4add534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ccd25a04ff5f7d6fb637ace28a162535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca40746731274b1cb8124547485935536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af6a9993793d81b64b4feefc0ba97e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730ec7c2e1c8d06cac1a7d5d193d64b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad01725a7f8f8dea03110d1579f180539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f2df7ca9255e8ac0ebba08e42443540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5749dfeea343ac394eb4c4145a7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e8c23130e2b8b634b63883d62804542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240fc83b0bc659f8127037ec5232e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e0fe084184a4e74713eaa9782a22e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46f2f30a6984dbf8fdceded1e433eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84e56d59c2b8b526ee506d1afdc30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e10caf0222855056958489072c0d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7799ee1b2bea195d6dcfef6614c918548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d6ccef3f8ccd076d8996209585f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fef90096c24fcba4f585b4c4c24cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525750e82ad7d27355d983e1957022551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8824cf6aac490e1cf7ebd7c93d378552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b2ac0596485ddd029ca049b9fd315553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936c3f713632f32b518923c343f1b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b6205a4adea50d2cfcb75b5d9abb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11a9d578be1c22bea10a5b5cf7b8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfb2e71760219a5a6756df445ccf9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21f4e98e7ddc04f4edfb9323b4e7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb405f82b091382664ed251d144919559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8dcf28e47e092e6e00eb30f66e8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1ce3079970e961b601ae9a6ea591561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf6a6b17c6679afea364c494702a5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed9cf84fcceb38992804c6bfc08831563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67f90ec555419fbf81efa330b1ff57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e343b896648f4977ec98ab91eafe6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e973bb48891aba7c581b1d0c3777566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51e1f16804e452825760885119229567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9937bcbd7cbb9c3d576803af146a01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ca4144ff97d7efa4dc6d4009b7a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cd33bd4362f73631d7b1eb7cc798570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b94a74645b09dbc08d92b5bba075e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643ba6e95a935927eed85a6b41e3959572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d99113e52f495d1895940f794cfb38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ba56f2edc9a6cdcb8d3ca7683753574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69e41a69c5d195de36bcda7158fa8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523120625a16a82bd4db21167a339088576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617adafb5a2cefddc513bf80d0c130577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693852b2c486aa69dcde40e325f7668578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de4e972f65af62c2fa4700cacc2203579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea84c3c3edf9289ac56c4179c4f80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88fa2bcba85a4daaca2a61e9bdbbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641e73613e17e67da3d2ed3c531106582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fca8db6ca51590650bce2b8888954583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f607473de67480e8cbd56575f5dd0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f042d477a7c60d52013b612b7c9d2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28e846161e88d534d9c600c9fc5ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f72c7d24015dbeb5839fb364667f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63635f646f041cb14bcbac4e6c2ba1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5b6247615ae77b8d4e837d0b7748589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8bc7feea8303a363ffc79f53425c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf582dc896bac782b0d4b01612680d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242687ab27624d82060ff580d84df9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554672025827cab55d9a4bb037a12d8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4f54ef82b7b9824653fc4dab12cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e6006f982154992fe2bd4f2ec7bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0228cabfc1c4c844f0b02d21cca91e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3031c4ef31f2592b37b3daece113597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38984a4fe4878d0e6427abc887c6317598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b5bac01277d2106a470c122cf6df5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88af9e3d119dacc99e0d4cd0199c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0665832bfc8d3bd48fdaa0ebf8440601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe258aff76ec96e66aeaf45654285602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a399869a60b2abcf042078cfd1ed8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a596d9c000f2709882551051a29ba3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7260212e463e1d5e6731abccc27287b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4103be19811f4313e7b3b85f8191a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d65c9dae2cf44dd65bbfe9ef46da0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1bd527e7cb0c8291a06ae4c26ee0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7fd444a4673add40bc8df22c9cd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc1c4aaa8cf0cc84b9ea98824f57f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c57ea8ca3d29549f49a17b5802a135611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca028d1ff368f47bbe1dfb7ce95835612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b9b34b4461af3a8a2c5b5c86267c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ab2fc8b5d3eda2436e4bb7cd8901614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f84d967385f587f14479bc7e0cf7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4aca90e8b7e67f20c1b09606fbb22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaac6a23d4e05a17450133fd5b2cce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07ce1d856c31142c8d1dcf94bfdc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f1dcdd23a58103eb7da608df827b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8164dc78fe5e159ca6cddae9e518ab9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0273e9f94f61d5f8f5c610668938621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c9ec8f5185c987630c4a80f5b3ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444722f6a180620e929977373234399623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3be9d4de2903aac542ffaf5a1c875d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6a67264b5c50f4968b984096d91f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085008e4c5fa2c3127b48f70e4c02f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59a59f9adca2b6527f89cece9f64d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7b326117b88d80969f2b58f52f8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d1fa8b30793b3e041dc9640d72dee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943387a794ae8bb0ef45adf54b32d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a175341a3cc5edaea57eb625c89dbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb8662d4cf946a1ad48cab5e97f5bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b40aec9c0b68132347e58724b0210633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3587932ab5f49c80e0e64961af61d8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b87f81bce8ea9bf8b4659155794c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9838058b945dfd5f40c7709e8f18ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1442e3ed03af79dbf8028ae73f5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda010f90a1d0044517aa061a83754b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836db04770aa9eee56d51f88270ff604639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb0cddd9b0e842abd08765103ee793640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03599c013c85d40ca2dfb56210749641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09532db97254d66c417a0d1847f74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80721978f266b1bbeee4afc4d32e3196643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf6abb51cf535a38e4570fc95c883e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faf467b543cd96332bf4be72552544645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc37ff875705da2318dd92bc5b658646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf84f3f80d049e1a7823ae9bf54826d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54428e3e4bb24aded3faafb8075efe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d2568b5a0c9ee2c6b11e9421dd860649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c34c38f08509c4347089ff0a85b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1f4863c209c5d95d73b3ad6ed239f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b7cd3cd6659c1ee04bdcefc3f203652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b1cf8bf957dc1113072c743d8d09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b856f9b376a8f24ada204b2da277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cef1ae43d45f6937cca0fa78b8e81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0216482ebbf7e0e998406019c8bca84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091d447d6522581fa231749d177dd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc7af4dd5d6209d1bdaf6b2183b6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465698ceea1d4061a8c3559935a66b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7354b0bbf41ecb989f1b667aa7c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b0fbf4bb043cdece09f1b5496391661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec0e295d873ee3296591ca22e714ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b29711db8c7ae3a88990ce0094704663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb51f36dd58f817bacf245cf4cb34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f13b9dd2ffe5fdfa9dbee824a8da2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f0e7e61dcd8360434db4387a0352666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00836260a4f71638166fdc93fe010a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d219f4f25795072d79b88abb9fadf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97016467c4e93d94f78731c165b91869669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cef965f4272034341a5234d40bd6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f51a33a1928d7f9d8f5d704e07b11f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c21f5c0306163fcbe77facfeb4de8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff505fb6e0f3f2b3485627f28bd0966673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4b590082b780066f2efe07c01060674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e097ed44a7f30df79870a6ee5982675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3841973e3521c870dfa4997d841c26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f004bcc80c621e78905e0636ecff2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722ba8f09efe0e7b2f31a9e87a9401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b4f3cc574364ed2b0488c1377fb97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc588728c006e59cfd98b16fb3c1c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c901b28919fefca20fada690cf5cbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a20f00b6b62d4f88083fb51262177682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191c85d02ae6670cba5ee0a16920ed5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492b4235ef174728057d67ed5a2a32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6fc3bd87acee95c81cbcab935668685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba3f05bb99a42f6728137114b7485686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0686a1da60098f1fd3fdf2b32eba34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37418000fd068ca439db943b814ba54d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd07d7c85a10c6e3371d22d78554f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558852d309e6b9c0c1afb2fa3c22acb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf225ba83d88c3c74f3ac4338da08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403c71a92e965bfefea120b669ddd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3962097e49d0ef4ebf37e87f34258693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846979dde42b9e7bb6965f2e43117b3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a0485da4710b357b96933ae5de83d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120df2b85c81a8f4be1c54e68709335696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b66e01b134292c3f68034fd69f904697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccd586a2d88d952ce2971119ff379c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231ed3a12db5904145c70d2d7c00106699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23258678c89f0e90902f695f31423aa3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94f1f8df8868a33dff3f03abd2709701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed15ea724b6679d95118047cd0184702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612ff89677923ca26ca0c2c283ca05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9564c755dc29baf36936bfb57ae0502704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272c2a15bbdc6c515e9b20f1e8f000705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2ebeef5132dc39d58664379a48c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58609e37a1bf452630793d3787b3d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba4aa211f801f472cce1c4f52a8ddf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d503d8409d9f6c2680d759bcd09920709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a39a01e4a61b9dbc51c2f2a388945b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435cb7e903d4f930e3ec9875d5d457711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846577dfe2541ad55afe2627369ab81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a65d2864c7d096c6545e0ce408a4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80bb3544375011ecd4b94a6648374f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e057825e0da32991a6b360f62e0c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d034a79f33a3d2fde0bd95f06eb9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf570c730384a8bd93e3f86536b725717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c4d853869fc40620b5f88ab80ab4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045fa15ce5b7e243e0152e2633f3dcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7cbebe23c00b7bba69e124c73e98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded4bed6345821a68bc1080f1d5dcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e4e68bf1192db7790c5326a7d48a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd19ce77b0d34be20d6a982888a4779723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c82656d63a1423e7af93e62aa1d2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80e72a6f65e10ad84d802e74875665725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03138f33ac3a75ab25a743c5572d06b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0408920778eb27cff023742913a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91403d5c7a3c7e7cafa7065a0fef423c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515260516fc25c718842d0d40ab1c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899f1f7479d452a4b302fda0624b7c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984771a4e6e1adc98fc8febfa90faa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39013dab44c51f6c075625533e2154732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3064f5d67660a56d4d9daa7e35a995733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c6c0dce6c6a047ee32b5e994181f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a452800cab3f97f49f6153cd545d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610491b0e494aa09a69ec0d77402ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c81ed636b516ec27779da6eb7fa1c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5054e88b2885e1ecd4000874d5feb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7692f89645c61846f4f934146d8967739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ed5a93da3866326f6acce3661172740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786faa01532cc4bc7b7bd11c1356d44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4054800a30aa7e1b8bd02a922315e1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0299b4e115dd7be83d0b40aea6c52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63b3e24d21fcc1c36dcf9be4c29b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742485a47a8473233f10e9e9280f97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e22d2d35c38e40ede9728f47709fda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492c3acb9dd00ed939dde5552309319747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4093434fe6165488dd2b8cc0db9f5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5b68bf14c5350057fc5647bf4e49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69d5a3644d51a0c4dc1a5e31a3c6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd96eead496dd2ab98f7cab76ad387751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316c622d06f2fc6f9aa4900de69e83a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3385c21a4d04dd2c820e4deac82ca3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d831d454d72b10b50287b557ea16967754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5490172cb6d5973540578288f23f37e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f00146482b02b7651f7541dab3cde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01291a005c89eb6a25b5f0fe45f70d44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c97578c1241b163f2b3807de1152c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427619facf2fd642bf42b58a3c7c44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e43aa9e8f70461a1f8c3a8a62b74a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b61f473b888d28da7dd821e7b56562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e2794f48dc981cee22baacfc27d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba08341aecf2b7f5efa939297ef19d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf7220abc5d02a03e006edc3d515af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b7acfbd3aa245ba38ad4f53413c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f93b5dd0a762c00558114ca20d83807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b879d26f836e536befcd5c8efd218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c8bbea96dcff2e7872590111710529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6297edfb7ba6f5b3b7f9fd74fe4ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a0a18300525644b522506af3c88e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3ae0e462ba2582c4666666b6c9e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c45269624eaa3fc192a367cb0e88013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb92cbc13ee1ebbc23bb40810073f1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa0791288ddefe1196e045e34155c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3aae4c250be9735e5e6821629ad3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712cb8b6e1be6345892e3a54d5af3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28dbce9f6a9ff5ada1e19a37708a1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f78c47d755f8feca6278aa2dd7b36a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b48610706a052afb340cea6d29cc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac0e832c68a97e07df793b56baa53121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fda33aa68047e3da613dd282f624f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478bae8b5c9cb881b4088144409156e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490831c526329087229369a35d5c4b8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09993c43240e49abc0e57bb9e0209f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7844b986b6bab51e893de5a7c460626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d0830b03e554a8a142aa788977c5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d058a8bcdfa10d8430e08d35d1deea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd77ee6f692ca8c4725efce119616b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488389b0587f4a523e3d9ac74fb417930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3310ae0b111a5eaf5462fb4583fec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45699bf1ae11f0e08312eff9f0eb7edd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676f15d4d64f9ddf6559160a5df16f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68496cd4f2ab1a2d8b914204ca2856c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d5054b96de2d77df4d6e81a980edf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92cd1697a24d3a12386f9b0472ae2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb0c5621bc192e900ffc9fc598d20937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5631c7a47d14cd57e1d6b6b2212738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1265efd49a73ea32778ffa9174ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de8d2cbfa83cd6d0e69403c9bfd4fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614078527d5c1c8f3b8e5631a36bd31f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50405b1bc7e78faedd353d95015f770d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722de17109cd51bb5cfb6ad96a944143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807728f43e5a8330d39b42c60af011ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8615307b03859e82dacb49cffbd50845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f98bbcf2be47f895b799d8697898f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad51230c5ee1dfad928ca8fbe7d9dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9942f885fbae9f45d58ffb8e912748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55ab552ce7a253b57cd690a21cec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb0b653c0bc64ec6690c16ced8003e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ce40e604a2a12d5eaf5d3df42208251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1be819602f5cef99d4ed3d8456d8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eac3af64d7d800c6b748c3cb4ec3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b7c9a894285b75166684cff68e3f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933ed6a039a630a474732a700d78c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43bbe11aa22057a4dbe7f9a358c7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e3fa3e6a826628b08df6ddf7a7cc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c71db5f287281c58352f3cffee420158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec62afc73dfff16500a63d27c10afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e397d3cd43bdd57a61f2855ea3e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9106a412b888133fc13d018b16abf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e8fb1c1da4e922f3bd907f4edc23462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934875638517101f15be20f1905d0eba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc46a4e04f2e85f156fe75cafd751d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687757ab3b3e158afd92890f1e5c547165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb38aa15017a2fd27991d8d02ffce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca858b7650cabbb94cc808a031eee04e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100653bc34ed5db6fe9e1fdbab226c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc79ce6bddf0cb3685989c28f346a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e8ef79c172613a9d4d045a169fc4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8cb32c404e439f8a713e78115f4bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79332bda6ca51d402dbdd629248b6df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a522cd19c10dba5c930de1b4d0beff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752aca3533301ef57891db09680ea4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc26a097abe5adf4c0100dcf33f92175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a4a4c82794486fc41dbf4eebe082476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee1b15221c9d1957e106363b2f31377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1357e738015110204151b4304b287678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bf7badc1fb6cc7a68e2daa1a921a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e9abb98f901d0de8b8affddde8ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17650015f8040f746ee61b1d31777281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde86320f0aed2983ca1c4f4559f45b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f9ff08ee15f3e70cb9f15dc4cd3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f22d9eddae637f84807cccd96df4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b609412adb9a55516533d0d326bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5703e909914ece8f9524fe5ce5c2d4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcc00edae2dfe6296eb76d604fb19287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737a1ce74e3d42bee4494534edd5d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc5bd051ef3309451454629107296789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942b82c9ea453c966fc0576e15d92fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1bc235506d66a4f4ce99a6dbe8cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eebb67c10d5382e97eaec074b5cc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b9b63d0bd8143c43ffc713e6e1f2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8503f2729af5bcbac3d6042fc07e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5589cd04aec291bc2c26c67fc6ed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5bb3324fbe3fc852c7eb111020fbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f0d08d81987c575a6e1c80f37c2ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18d07bc0bd44fe86a4715424d78ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869133516438142809bcd44d0251c1de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6bb7ed15906bdd117ceaaf60b5f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3d22168dd98b6507790bc901fc048101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402fbb42f1354e64e0b862573db0b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c6bc9213361957120c11dec52c9f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae61c76aa154d92016992d1b468994104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa51f8564bd7938693267dbcae4d6c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1defec81bae2d6f52b343ba1e4056106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216e9ff3bd6ab2e83f1c20ed7d9eeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8d6d9794357a550ded5bc0108bcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8b4d9483a7c0183596e22282f48eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e504e411313bcec1cff99e8d907d4fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360bbb064b011d0579c26e20db6033111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81a518fe2e851702dbe1b08ad395f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa593acc5cf13d48f9f36b32a0d8a98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0fe22f9892266f871cc36e243cfd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353484aa48c8bf9cc5a68d40b723dfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c724d0aa1458ecd787decc03764f9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91695dd84b0ac8bf31e6d6322ab511117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511db64e0bbdf57b61ebe06a78daac5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1e3059b4eb45b31c293f1b405cab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e2e9b7baa2d5a59733f2ddddeb22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3eb00f2706bfba4fc093e8d2f7bc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65624f8571a8bb858a7bcd78be12d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376a06dadd884639db963458de3f56f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1e585fec498c4a37d4a808c1543e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b33eecc745ad5a7c59ab28193925bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40061b6e25f6d3f98e8659c9acd2e21c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89df09fb02dc7f5d17a78f79174a55e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ab02b64a20570f64c54e0b40e377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f5fd2ba6b7192c2e5059f3cb84fa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975eaac5e490bea32f61e200a2d426a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f223712217fd7b6b390a68bcee21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4c4c7e2941919dd523d241663551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5fc50d74849174f7415eb09b64a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7c58783e17ff86decf75aa0a56c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d9dde9421a218e226b9d67623976c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee89f291ab4b780de20a7d13f8d7d2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0685745db79910b5974f392d9fb0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e65f94ef991ffed0029964db29ff7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ef84936f1bd7b0f7f22cb8f26cc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d73b918bc9a1743fb7c50f0aab96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09b180b49f4129bfc810e3e0331931141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339b2b8908d88bc4bef6b4b561f728142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a761e5dab9d2dbd26442091e488f66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2388572eb3d86db9b7eee8e0bf93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562abb6f2970901970ef7cac6a72e96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c8f9bb047881014a12b4dbe27ba4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8c479665b14e50ed78b69770d729147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9073cbe8af4b56ddfd932b97e1ea5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e460d8b9367eed0f1cf903e1e672c2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7226b6e53fdd06bd8e46f9a93b698b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cdaccc1ab53be3f147b85e8db456151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f33d75168bc16b8327332a6caf3d9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d8a41d1bb759d0483830be58fb402153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d311d8de46a26fa0025967bbe412154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975454882ff1f695c023edc7d6afdf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23245c1a63c41a1296dcc019d7d431f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9a05e8c4806ec743cb3580dbaf2ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f18af97c62f8264d7c13ceead5ca41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4eabb35e1acba41633f0ce0cb29a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c85474bed5dacc136c3767c4d982160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad070069017f4ae1600a8fc721dfbe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d755e07d7013f351affc8562ffa15d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8af6e9cddd443e94832ff8831eca72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30dd65390d911ea37f4885e24bb67b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6640b74f6e019bedaed41d9f0592af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c986c4d6b75e44210ed650fa10bb778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3faa2921ba34f56f5dff49b120c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd670856948b252c4c838bc1437a6aac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f00403d81adf3187e30dbeaa5005169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335db5a320296c06b665f2f925cdeab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076352d46169fafd187a107feb549c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23159c9ba9f5bb0339afd8a4debb1f10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bfd367a6ab57f33699d37fc6ecff9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64669477d59e6932257fd23b601bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b4d8f55180fc342c8a3ce2f3b0ac1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c258829c9140782d2c2cf51c4b44c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a5df46b31c8af9cc3d2218942061177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4ce5378b90c9575fc7bc6efef875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea11994fcd83512c1037dcb88ef8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac30eb15593b16521140fc346269661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef36726d2cb13c62eff2219c30a2a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbcff3b4f2afe9d7c7c46cfdeedc6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07b2b2b12614f44cb08b1be2bc2272183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd507298842c345960ea710937c12e75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540a4ae99bcfd4c07c93a743854fe3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e792b210de41ebab31bee7e062a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a3e80fdcdf931888ce3e718016802187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754107e464964551eaeebcfe1f06110188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f529556e89d2a6ce2979caba94938189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398494f7a05da8636dc71a1ab8736e1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58da461adf62ca8e8a2077ab3eeb06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c669345cdd0746983b11ffc4acf04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b3ae9459c75c75a8b2e9df4b2c2f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336deb5006ba340a27269b977911c6eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad931f4a0025bdd17ae9e6162a25ea0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d3c6f898e3d2d3bee236b3b9577a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c97a46318490d98ea630f75cdfbb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6306dbb950ad41560c8e53f1e5f0765198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07845a455ed94dff2d57f4211f3a4547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc3c64630865bd7734be963933c407200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b85e2a190e70a97b3a712df9384497201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d1103013f76732f2de5c4e66142c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a80e1ba749274acefd5937d363e71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c71dfd7e753c75e6d0d42a7abd5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658197fd04cea5d5017c8f8ce5a21d2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e9d0d1554c54da010740625c1b14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8a164ae80fb3a6e3fd0943c9dc210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353eef996c7a369021035d6ad26d3a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf060a0d1efbe03765828a4779b4ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc1d386e706a3498e33e6c5de0b5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727bc944c3d14e2bdf5d5ad562bf07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81786bdb91ee7459e444c74465c5725a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20050fe87ee37c22b5d778155f797213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1a3874f40cbb1b99f6c818030a6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d97ab0f3155a90da44dd0faec6a43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ffb63e5f301ffac0ec8bcc018cc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04686b21546ec02346706bdce3b7e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c25451306798811d8451507abe12c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39be15fbb2121643c6dabc2e408f08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aae185f05d401a8fe772992457c75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f402c47c2ccda992e6ed2fc80ee5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c6944be72409c585230adaa9b92a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51dcdfb7d5e7564e8743a2d659b5a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d926afb0950b999d8189bdf49b9b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ec83e31616debe99febc532f07ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe16ce429d9a3e4def3dad387be4e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340cac71b4f88d59a4fdaf1d6ac032227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97b26dd989d4a985c6c58f87752ac3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f4e5fac19f17dce0da1aee3b1a7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4ca745b91a2826e05002518bba33b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90acdcf7bd1efa86bc4c62eb9aacc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80bd501b2115dac5eb0c610ffba72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0acefb3a582b916933301e0c4d37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5ae88ff31b983a766b03c80f4b4f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0bc57719b6c6be61c0168c5395910235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e354c7ff971ff20e379b870b46551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ea282640f9ea9a7efd940f97607d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f6d0c8868c3a6b6ccc87864e409ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917a5c7d5f02435410de739423c390d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7934ed735f5f13b6fe920fa873e899240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4c21f8335974213e98a5109d2eab1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c235fdd7355b5277b6b6cf92315f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1741969f604e17884ce8f767752f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f12c3d95cef756c73ab06a04ab3c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eed72257aabcb6eb3fd70787c00e13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01bffeda75682a4adbcd4b1b35405246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbac151117f4f4fc51d5413be73ad9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9dbb629fd4351aeae5a6ddeca204248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787850a1431a5ac487b5cf320cb3424249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809bb0e0915b3e51269f7838924b678250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bdfd39e358d381da28ed1f4db26d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01763800f7822767041a7e060a1b9590252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb16112b9bf544002fc1b022af6d6a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4728fcec7dd588dcb1e8c2cd57a93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3615462807f0d5e4a5c6aa6bb6df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c22801cf2148da4009317f92f30f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afb46ac50235fab2e9e121a625db3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b597fe33dccec730da1a3ab84b5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fef34e083f9c05643738f8ac5a37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a79a77aacc0708cb9a72d5b5e58909260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb9b4bb634292bbe0973e60bfecd6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136a8974d14dd4d03f672eb78232d34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8970a4281ad14efe2e884dd05d39e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264edf2d8a702f470611939d72c2a9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef044d60dcdb0d280f34d633db31ed3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c68c25c9a2141651edf2afb280b95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d33ea45d0f29ca674bccacec414e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef73c67d08fa5b531fc65cbd346f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7c2893abf4970c42283cb7ff7319269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec41406631f8b2c882718e6ac5f045270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203aa0f53e2ff7ff897f587892f650271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07ae5468079477d38dbd0e560bb27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2145a99e68d419ef839d5fe1ab87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee7896ac6b12ccc2fd5166e2c7794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8f42d8e1cc5f44348c1fbec218da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72968681738a35629b3a2b102c0246f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5150667b3df72cf35065ec10dac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598f3e8a69a993f737f4955ce39603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6795fc8d9d00747946a93fdceac497279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb90369e54fc20021d04e49316ac5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536a3cc5af94fc6107974e4afd437d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f63529cda43ee02a25618dab4688282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e95deefc405d1a0228f663c933b53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22788e289b8f304c6819c260cdd040b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53af5a89b353ba5a071919410a95f09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6125d2b2b9260e366244f252ed80988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddae48349d53b84d5df86e52ad15977287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a090ebb153bf4e9fa6937f46da9aeb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c0264b0a0953abf73c2c259475c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd791f92ea67cbf701d7d13cd6626c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e5fc72810091f68c0ac6f44853b0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c9687ed878d17486ac358446b812292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6358aae4bfc1a84935c3a68f437784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e92f3b6473c2dde3a26c81f130204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4195d70dc52ed1272fd7f74779fa98d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8878b0570b450a9b6c1928deb87b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb9b1ccce598e4fcfcebc594e1a20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d45430512bf9c710c29836820d8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e54b4c63091de3563e274afb45002299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694b88c851fd5c136747f392ab4a5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554f0f4dc80bf434cae708dd3d9031301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416ce5378381c7a486c10e7f44a61cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e79be9913336698ffafbcdf38b109303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ee4cc5ccb6da186885fdd11dc790304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1f2446e9bf51052db6b00e09d4a85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa7bf33424fe66218078a29f3ef007306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc4e882ccdaadde995b4045ee6e946307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c303c3d1550143014a2b322014fa62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0c163adfc70c8e1893c8c8c14c26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eecb41947503e22f7ffefa5fb20dd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f4471d147bb9ac54561e3b01a98b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c74ec767cba29a8a64f336ec33345d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251362e2bb34f7e92c4fdf9385093f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c200266465d25ce5abbe949a4c41a57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa01e5ebcfe007af07b4e6e227266e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739055256435bd4ae7bd5f328d1569316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533021d654afef21b1b4165bbf1e7297317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab733e4d2a4d122015c467743431b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597221ad2e288ddf00d303ce8b228136319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b526620fc22bd4d54b3d72e25547320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404371abfcd95cebaa7a471bfe54550321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f41e897eef58abefec8ec28a85ed2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd64ab8a7e59d0800940e83a4d3691323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4659c62577f1796b90e2a6bbfc88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316f141b931a381992f183166cb3de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5dd71323139c5afaa82724fa9b759326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986773e9bf1051850b9d5c7aa2b8ba0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf00b74dadb10b5297f8991485a1f19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ca5c45c711b738096e7d936ab57d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d870e159ad0e93334cec08f926b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be94ba302ad3e77455b5cfd1e01df5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c99c79979fa10a907cb2d6c2f342f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53596a9921e66cc10838ddc8c2fa7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1219b2c26372b32daed869ce0175334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450e065ffee5e79ece2e473f2063e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f1bda8a35037753e3ded146d128f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ee21b8af20dbf30ac6c36c4f1170337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc0b81bdad1f5ad0b2ea7056d5b01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff580d15ab8e9eebaeeb80672fa83c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c48a35fed3070ac421935b64bc2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941d58c360080b5a7a804ba3f7eab35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437e37501bd6a1575cd1cea55ca6e65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f61024a2d8174e941a34e23abb765343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1690ac971e9598b8a311df3231d299344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7478dd595e6a54d4b6dd8bda2ceea5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d50d4f93887d5a445c88b0639c2ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40fe9d902c3d6ad9014d9cf83bd417347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bdacda3ff0a067efbf1dec2e47a5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0de113f83409017700815d0e40d39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a06a71903454bae8cbe41fa8a9a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7602901a82109aa3fb004509ba7b42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227730a456a1912bfa04511ae6fe26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91c510d8c9e94158d8a0ed4cb0818353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a93ca6bf35ce22cb09dc169ff385354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bf48bfe5c0162d1d89a110c39fa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda7766f91570122e3454f5f04a7e60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34237251da31eea52a7b48b5a6873c13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f01f825e50628dd96ad9dd3a62c2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287275d4fa4e188657fe1c0ab8a83c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b54ed2b12ec41a32d85f0a1c4b378360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156c743fc029a94ed4a5bc5faae1ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50c359134a2ac27cec7dd6ff221bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823f1c44eb1f950a880bc20ce5b26c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b8c827f55bdc9a7ebec281f0160c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fb36e1594e537ad923a854bfa6c65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebdf49ed8463b14b11e9924f3b80e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72505aef6959d16392070f8314d4cc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dff65f38890fcdc7a78e35440d009368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b3fbd8ce358fee980054c523a402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1eec06f541f512780d152f916d378370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efcea6042044ec561a4ab7f39d138371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd5315d2a89287184c348f2703488372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde2d7b18a432122bc005aa0ec2a513373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e66c3d4b57e4e0a0c50a0fcc0f6d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca166985dc67c920d86b9ccae617af91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70492facbee70dbd31cea46f5a53fd0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7a215a50923f7f0c7f3b9af050a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937fefd6be1a50d11547cc5859fac7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6dcb4cc713c278ff61b92f689dbcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59fe26595a439328b797b21fb1dd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd01ab7194b83604590e531e3cb153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4e698df3200690163a10f75fce29d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f3c3145156d9b493283952f58c2e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19de098e696532a820470a3e3a209384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f1a62e85a3cca01ce5635b4294f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467dda10e583de80a7222dcdc4242a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68b6ad47c1fa4606657e3262ff58a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625822cdc2ad1d52b0e5a9bfdbd3ffb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab65484d0a6437982b652d7ab04ec84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce08bb142ae49e4097e1aad24422a51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9afbbe5810ad08502d9eb2f0b322391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a0a8993c2720f062ff50586f52fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f556158655919cefd1d3f8dc567ddd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b37ce3e531cef5e306c5ffe45cba8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6b0767dd59879eb3b1000875fc9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b9f9abe3739a306e4aff02fed611396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aec762e43d979e9c6196c1cff0229397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e09ce2f1a4d578a83ca28c4b8bd029398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e34c7d2a1f311a1c4c1c660d7d7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc513477271b5206bbf77c4d5cde7e1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8eaad55f1059573f5a9dc8cf7349401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73c9fd619e57742715875f9a8e540402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144c8efd3538f581b481566d728fa5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03934b6c29b4d7b86e11d58e67f8e301404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c34cac375a3819c9ab55f43594d4ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e8efebc2d78b165560e4f6b1a5af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029a5fb5b6ce15d78449526c5d2eb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f442dd459ae4f9e37b34831848133b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbbb41acc11bebb1e2a151de4abe8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d5e5a4b000a146ab61ca03f8d04a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ffc5bfa6557ec1ea2e3c64eb242b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451457f18c2f09cb5a7cd7a7b57c7c32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6219a14687bd2d183960fb45b9981d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41c533f16ba6f59fb0f6187352a82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773c8ca536d95c51496c97a521eebba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef06e854540c49613eb6beb18105852416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485eed16b99d1d63ccca08ba3219be7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e59db10e7850a074d4d5c990931d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68edd3fd0ca58ad164344aaa91dd3b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88beb944cf273cf20e55032f86c24d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c2a82323387fb7b22a840c2d1d45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330661acdb55e544f74d788b276ed387422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1581d2002a4e5f3798d36281df94d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155a76235a2e04052ee2b460bfdfb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54522a49710363d4b58534e38b1bd12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb60a6617402b8f10b24bcc5c1f872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd07289e501e394c0741d65009c30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe855e3c41a235ddb40541c7e7afe4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23cd3e72adc6eb0efe18337a851f78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8cef4be2b67e3a54a465049623a85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac01f3780234c2e6e3e481dbbbf4f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1e382be5b32cbd16b44f3fd5383ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87266d394fdb65340fe63dab8b065d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f151e66a48bffd1d3773171612211d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457576ecaf607e0a1ff36815b785ef0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d50e95c9e66ae7c4426c7ab86a70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f826c2f6fdf43f292b3de1c333b4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc60ae2358ba516e7c6896c340a43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605cbdc0b609266f97225c6e266645b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859cb400c33987dd3bdb70c4378c637440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a25f21e6f52d4a6e6f5e59177e3b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c6198da72a87ebc11b3862475325442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa501406a89efa25051eca3aff34ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7124b332e231d7aa0c980506ef6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5355a03ef35212f901c00d8aeda5b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b570a61b468bee34c07efbbe97fc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f4deffaa7027fd5da448c62f9adde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b446bc3f70cb623b8951f662c2cbd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd2061deea2b8f619f378cb702d9e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac8eb52da442e963ede0c50cdbf835450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aba826ce603879ef9340ea3b68c4d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a356a5576f7cb883071bd1de32be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c034c4b4a55bbe7174b71d9eb65474453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128610f59ad49d952ad3958244e038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cecaac080d9eb9149989025e0cf8db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6881b6850bacdf668015e9971932be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925fc8070b2bf75df692618c8af99e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce75f435bd7337db427254c1083f63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47005aa334b7618407315ebd55ee556459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d49e83ae5b5467ca0fc061abfdb72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846c3be7448c228b586ccd1043b5fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8e2b6b4673a6874392da68eb6877462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c1a530246c855b3b246300776a1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0d489fcb1f0113b719ff7141882ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867116d5dc6be1e6fda9a02c715f60ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82c2829cd971a7a092970ea7aa626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b00a49eb5e7e8424cef3afff74dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d552731738b8ff1f3b76b548a0a670468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09a7b1208d6b3279bea4f33cc0b63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675709aab3b8e6a3447711419402720470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418056b7bfc0dec8e00c6ef42782797471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f04950799a4e99e51044c6cf8de635472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb27bb9027197fcecc938e1f4bcc749473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8f292e4f2cd63313fdff2541fda9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2702cea635898544f679617558a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f652654d566cac32951fdf6e671b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469e81f086c5c75fbf2c777353ac3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35383c9494dde1033024a17902e8f914478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60c9b953fbffd80f0fbe578f9d53c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b641da777619a8083b7e391a65a35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621670b9063bab2af1f6c8bdb7febbb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f5466a2861309cc8d30cd7f4fba6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660b72d7e2f67166aa5d27da95010e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ae3c6e17bca96cdc5cc8fffb033d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3887a3cdfd8f61fb4cbe60d7e9758485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89bb6f2715c97070d3b56267e39ecb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de588e4e700ca5b9efabc881121779a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8c422799ee6f4da2ca43108533c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e878595f442475bc704d72ced4b8a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10d37b46c307a25e95647cc28c717490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65383edc9402480fc4a16260eee16922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10166e1332cefb93add167f02c69c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b95f708f5c3df2d2b754169e51c946493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c30db60c93737f9cb9fc14b6001bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b71036070be591a3da3b7f0af3fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df9f5218a40d54e9511a2a2a0e98fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48b9345366c96f7e19c3397c01f25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810da06f53e745be77ca7e79a4480fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822de0745a9fca9e26b895ba512d3fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bb4139284f8ecc06523c2b63a2350500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe4d188b249345efaef1bd1323164a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8420619b9d5213482ccacebd486e5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca87087e8f0cac36eb11b471857d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b28ca7bb5b5f7b5a404dd9534850a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dba5ee1e4e5268c2bf9492cb9a80d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38a3d2a867f209c33e2ea5b97525ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b81747a57391750d09acb4d684f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd74df58eeb192dec1e2f18f84756508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405bb05ee4b752e640f3a0473d4ad5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d718153cdf7d5293b7aec865725b5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f30c8a457ef34cf77fe9c7b7420f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f23c99633b17702ca48c715d43d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5baacef8e3c8778c68828eee54cfea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df1045bf5245d3c2a078dd627448a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d70f9e1701b4dcd2ace0d627a176515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb5d805cc9ae6c9d3a9d0cc9a4ae9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d5d75ab5e64fc32f2b29bd227721c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8992a9fde599c1d4fd80ba695dbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff15d8a98317d3d07e8a2973f13ec5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d089797ec7c0f9dd295ae947f5d3c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0c27950977780d03d9cc7371cc1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a95d6080013b087e0f1d398dda670522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce2a12f115000c57b43a1611014df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c5bebba57bb651e6f456de5900627524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966271d7acf172733af3ac9fea6670e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc298a00f43db34afd48d9b5acbf2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fe644d92ca97b54f860aead65b61f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d1915233f549bc6d86c66e83d17d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd88c362353deeb33801ca866b6ff81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8060cd6bb5c30c6c380cf133e0668530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933919ef9f46fc834c9d121cf50605d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b835301231b155bb848713707e81d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c11e2b47dc97158cc12b70aa24fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af2e5def65b4993c1758fc795413be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a0f889aabf61dce53a9ebb21863c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd42a14642a7af653fa8a159feca2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae5d2bc6623cc00c6595c916dcb1cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f74db1edee340bbe00c0912ec9dde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605a1671498313e958044432771fde7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8012f5a0147e95d024d822a534ead2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58512cbaccce89ab28f70afcbd13711b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc049218cc7db213889ebb169b58b34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c676fbc539c9f5c1fe45ec20061a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078d1a7c446813a07ba07459d40be6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9389fca31d34d03860dc55e2c4946e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738fa17c3c5ff3369430d1c32d4e27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac4c82ab158d66950f6b9e126cb57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a6193d401fefc9f4310de396424a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a2adbb560fe17af9829a966f0625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f784c6020593047d9e48efd4345a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af8b53e8f4ae889d3a6b243df8dc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055cf585daef98abde923875de5f896552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca5b8837c78e9a94df2c80ddeaed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f242dd43c2afb2c668be3a5fd45768554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0161c3f36f5fc0da0175239da6507555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8346c0c142c1bca7441ead2f7a5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356bbe8ae1eafc616bc5670e5405b19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d58eb8c28fbbffe8f749126ed6700558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f959ae5d822a3a6ee8e47f993536ca4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe65f74ad308256a81c8cf1cc010c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa0ecf9fb737cdce5ebb1b1f2807b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa2727f138fb287067ba1d376c113562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b9c0a3ee0b7e4f8a098161e1496b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637720691c80a99daaea3e02d17ddf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7afce36e168237f03df548d1ccd00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aebbd2d7249306e2e43218df0b666566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da605024549c30f0f3d75a0dfcc607bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c26004b571ba6b362d9654a2691c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce176d4d3c5e36086e540fb4339a17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484b70d251e07da152004ad6143190570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896616f16c6203a8227a4b0d53519da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc515076d49fc67704e3e0cd4be3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b43a3b5253e7398451f5fca637b1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da7ac87c899781ba087f21adb0258574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3c2754ddbb8a7d9fec211a89b010f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4888ad27de0c7b53c7cf52d13bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a785172ba08c84a67a6c447e3659577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468a78b7ef7c9323fe89fc7ea3df4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b3caca4bfa8f845be852c9bfc03d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a07870d493d76a17aa93b64374f22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ef1b55f6a211091dce3fac3c5f49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72aaaa7236b43fafb018fd66033198582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecb14d35824ab4cfc1f0ace184f45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857f898bbd2ad30b17a1559fe99e97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdb3e2f6d570c6389a9dae848a26c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad379faabce3a541f8bb3bb2c51fef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740174fe8b693af7f29499a77cc4404d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d8510f19f02082c7392dcd1a779fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531a185b09d513e0b6b9013b4f1fa47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e01ff9648228ceb084f8c76a003f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c435c01247e9a9c5ae821ed6e62bd12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6732db2cc5d53db8f62df9a5d675e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562206aac26e458d8c644444fe3c12ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93acf13c996851b4a152f516c9b4889594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ad3558468f53e460dd79fdcc586b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26583e3aab2451bf7e209d16d0a98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2fa4ed308fc2ecd91b65c3e08e46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35d6f70262631c20de46c5d49620b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d19a80d50b1be674032b8e455690d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc75882c79fabc16bcd8631ef5f615600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde3ee3b67e4750bfb9b472cb9f16d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2c28d6ac7c85b87384b581ee1b08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d0a3167f10a644597bd49dfdcdc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db89d3ff660553dbb22f7125f9681604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab4a505cb5d456d660aaa316df1980605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfcba21fedf321b724114023591d74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426a89bf8ecf4fa5d95e6f99637d6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cc3b9294a8bad0f0ba69b9bcc0c7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2014e3968e5466798e150895ebc67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627aee045e332c6efa0dd860dc9985610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d782b53619231bc9fbf630012c621611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e890a261f52dba35fc5524d2f24d0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd72055c04f567fb50e0003be37f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88d750490116022c96aa8f9ae6003614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08fbd7fd15330d71a6aa72696b19ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6a841cea1a7135fed45cc6695302616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4823ef2e02055527ad0d2deae2175617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4781f7d3e0c2724253adab44fd0eba4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a35815fee7c1259391b6df04448fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534502d84b5ae8ac797161c1730c57e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a256763aa8dc7ef9a3014dd0ca8ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895845b05a51db06cf07048d2487c305622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0687e926ed12dcd6c19d6c62a095fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de5e1e274051adad6d694c8a03291624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a5fd5ddce3e33f236105cc45d4a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c757276e8059425dde1476fa80a88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214a6b9f30cc7133914b7071b725f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3504a1a217d5109be8a05535aaab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3403c68865602766511a53990f75c24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30740608afa7047b69b1440ca0dd1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db99ee3fd143ec40d1459a7197186a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb96e23ff7075374587feb43f6710da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beec288f468e4b763f29141e728fde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258069f8fff222908e7aa0285433499634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d55eed871ee3910fadc48d643f1a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2e6fb2bd585c59a781d4e0cc9986636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024ed8825c1257c2c06770c83230a2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd973d7a1f77fa6229b2cc48ed2371a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adad9687b7f4b6a5827c8bb75e33a72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0154966af1f052e4b56aa722beb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586483d53c2474e4c2be2aced9ef659641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3237c7384ca3fd7bcf81744bc8a63f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427549f17ab026e5a354680b6846ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a9702fb43da095b4c1e3378708436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c449b5a602b866ab443b7dd419e942645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05728a160b28b5035f680b264343b9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb857ae0c7646197fd5ea49e6d662e22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99e72301b4f2e31901b6d84816f90a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969e9f3ee78be54f5bf60ae33b63fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15857e730aedb3f07b58fd4fc1313a24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f8becbed87825362eaa6e3e96bdf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3bb20584c448c78790277a891519652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01d7d8bdbd88ef5c640e0fe6fc1901653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca72c16ee2d5dcaf1caac8622488298654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca82572d03e65f4a297880cbcf9597655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885356a139316fbea991beb2f2d1107656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9180897dbf6a24d590efab354fc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce32e7deefa706c499e3385eada37a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c114fb8e5bdda928fe79bb1d45aa93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939ab45851bf00a17ce124fcb9b48fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489711ce7fd2fdfd5d613e091aea016661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f4c22d6d4fb1d8a8c70f534d90edf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf1fd3b18c2dda593cd15a5406e51c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37bdbd5011f62b663e9bdc5820c25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e10a0115aedb6f9821d41f00ae37e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32333d5b7af3f68ca27dc81457fc19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f1d5a73e98c542c51fd5b358e6af3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d93f8976a9b6b2438deeaf90e1886668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d45228dd111760b1d722c770e9dc24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99973487c6a74b89467aa3f946a7c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c365dee7d27fcd1077785920c1b5ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19a38adc82625c26896f6d622895f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c4c20cc35eb23325a1b1730c85ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1fab98df01d1fcfe232b15d3f7fef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f657faa748996508fb968832b8ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864795616d53447f48140cc78d922a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455c093c11d6ad2b453f62f734474a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0ff6bf5b29441dea5021ed71fbc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634724e4c75bdb613a820356d16595d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1ab2ac730cdf3437df0b991f39ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512960e6e1fd11153424105161a722681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb29fc0fe171764bbaa63b641b195f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b9aa4286e1e2b67759cede3b77e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77cea1f4779efe8e67b31796e662cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effdabc108dd7fe10942dcb07ba69c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b432743941561e6894927fca858ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976edf7833ceaf43dee9c865b2683bc7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a688ba953b055aa75adee868645e17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f893ae46193c136cad4830c13ba54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc467dff0bee34dec4d923ba69be788690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d6244606109db2f526b5fd36c47b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c6c0b2911a754674ca510ba24aaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb466a81e9c3814cdeb43ff816c907693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e5811061b1c8ac8e9d1085b39472694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304db34221bb77040c6a1b677d46f907695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e99ef3f4793a8156d602c7485701696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977cb6a13298d9fe9b381bac8b866ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90b7f2c97405e1806e22c106e46032698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba14d78d5c55f53360b779fb666efc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687820fbaf15700b1de543a403869b32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87f1358af7ad15e4c2da9a3ca90dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d2dd6dc6d895623cbff2b64df79a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2334e6a627e34c538be650dad092d8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639fb36ea39765978c2e162b4f25a67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c64aba3fe9839896f8ed258ab230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe978b242c431f057111e09b75a8dc09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b20c8c09dc23ee5fe49cfdc8cb0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9ac49d49104a9f6ff70615b98449708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8ea58fc787c23c8f302b29dd5d88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b57bdfeecfd4b603c6538bc29a78e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59211ee0e9d69f7df51250c356288b22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0679b0d127470ea4aec97f6908939b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ae8aeddf3480ec2f5a25016f25cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041d1eed957d8de70e17edf48b125d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28830a24f2d8e35aa370e76d12540224715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d670ea6b4488da01fd44714d6d48fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e6aa3efee35cc6b8756d4e095ab3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0621395a98f20edea2d04fc39cb1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12876fbc7314a07d982968650a77d26e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea95efe6a2913de7f4461f017838ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c7dee18fcaaff447d8e7b1800fcc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2542a63223c9ec97e586c5011c58775722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e0494ff59d88ddca2e709bc196fa3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7dfd0bbe97c0e6326c0c3e56ebf0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9911a66902b335305ce9b70f98e4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ea86da6f29ebebb3f61f0aac0e07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745742d2026080452f3ec3635111ebe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0591c44baeb11c4a147297b1052e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5a4dfc26a43c4a574d9e97fae6033729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635b07ac99644aeb27739450aaad51d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fce68db61f2684622cadcf73ce3717731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8f286572ebda521f622d5ce8e1705732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190a730c99a1eb384eee3baeba24c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e11f7c45b80e5ca9c8f831d989bda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883e5a1ace744c4f2d13e53622711b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea0e3106d6866abed85442564cfe7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2492462c0c91282832d898b4b1b6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a089eca923fd0b8e592847c530ecf03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb436886b8387a7d2121ed5954ccc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a5475a4949c72f0f6ebe23539e93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2fe8661448cdb4b4427e1f40aed0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd27746443274140986c55eb290398742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1fb12031c03123fb0ef6c3e5b9357743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927deaeb47a29c084a49b7bf18f7b98a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485436a0b1b5bc3dbe3665a45066d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18845a2a4a2ba468a8fbfeacba68b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f34c614487045106670e9ba795019c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b2812e0183eced6635e7c1a56a7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7edb5d70b6e3cd8059e462bc3fa280749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700ffd8356e1273d73113077fcf6614750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de3a169cf9ac73608ab50e88061bbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c3398b1f9cde1d7e7f42ddc29292752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c693e6035eb68a6361e93a4641b28a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169840dd12179e710374722e6cd568c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b20e1ade562a2783cfd23c375b742755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81457c85a0996323fb3d801302ce711756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543758de6fc1774952dc3fe20b800f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588497ca77c5284ac9552bf22b1da6b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60028452437ebdc99f1a06c84ab100c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>