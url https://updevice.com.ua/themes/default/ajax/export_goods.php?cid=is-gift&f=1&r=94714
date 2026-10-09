--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f29a9a368c52524251e3ed96664141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a576a100cbc36d066607fe9f3385b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb009655d2288b360fc0e69f85838b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e9d172e39f09badeb6e137cbf30ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd7e01bb18c1c7eb6baf6bfb4c67c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4332069094c2f5787d15fa0830fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e613b04397ce8e341a46ffefb08d977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a1bc6579afd3d283ea2b2c77233fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8f28641f58703ba4ad882d572d889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e86de9b5866b12a0b42dd450dba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf407bb21420ab957e0559005c35511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5adabcc17d586b042bdc88daa8c9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191e7f9be986a239bcb38287523c6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896718ecaca216f698d717222c112fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107f2a6133321d41c7898b010f29ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd24b24d624495490d554f34398d7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57486797b47e846e1b427fb361c4cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e4649f978547d4968c24bf3ad5ee318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbda19a048c3a52b26f6887173cf0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90818adbcc978a11706a55859a65b18a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7afbbc3e284ada25c1df9c3c4527bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99748cdb62ad5a91facf3f903571ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dba07d707bdc78ef7b19a72b8d35723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef04d0d29b13130a928d19d016c09224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c37880b01630f2f25e1523f8f5fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c29f30ef5a6f0af32f0cad891cff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed926de88442710f83804b12b67de527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3bdc689b8fa890bc4231e89c4dd4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea2f7e67eb2315fd2e91f2059ed59a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa4048087038ed0ce740a69dcb2c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120c3fb539e92c0cfd848bfa8b38ab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350000d689c5ec5883589e2e8ce5a0e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f368002a555beb1c38185a9c08dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a1537030d0c2574692d4d8de911d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c42362919e88a2496ecef5b524c04535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273fed19d21ad7b24d6b7a3a759dc2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea99dab60c3a6f6a9bf870037a1d9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8911ee5e4af3616eb263c7520409f7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2bbca3e5857289f8c8f7d0b182e9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1c23775093bf98e32b5902d2ee2f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5e861393d034be5184cc0d1c55f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0936ced4c5ec8ec2476bc38cb0b0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e5cac598af5b7bb27917025c59d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0bbf05b3ac293ca8b8b4f440ca06244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22243d37a8a4f484c004fb6f56026d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dfd02a4188e54746e141b8d2991ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdbb557c42c3ce21d3b593e9fd9f0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f6bc6844567c26964017bfa7b91d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb70ed686ef84193077e0df49af07f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e4885e896c92a7a3f5ed0d4f430c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f111f82ae3fe9b6f34a9b097c71951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40fa5830a608f6ddb8880e1cc2f95c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f85ee43cd0e34950f592eba28d370153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275339a62f8a2eba921e8de5b8d8dd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8fcc5635068bd82191c0be77aa8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ddb6ab9397a4dba63c0f3fc94f4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ded195bf62618ab51a3eb1ebb24157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4754b94fb5c342f6d22be4c79d8cb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2afccb73fc6b5ad30ddd11b2ed17059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df528104063bd0ee25329f09522a436d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef772eee7ea1c5a4be581135eb279061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73bb80e68096445a46ad06a5136eee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5758bda767c7f79fd4d8e37f4687263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58991339532abcce3a78b3805bd7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e89e78e2556962dc706918bfd3a6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df02186496f20c90f4c0d16a1053066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39503a666cc188dbce8d3a954f33ba1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b61ddc2b35b9efa5033e904d0ae10668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155720e0b6e210b8e1811a0a1ef84c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484259459ee7f948ccd5db446000b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa826bdbd4e4cd3dbc3f53eb35a3d58671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e28df17396f97c9493e2c2e5171e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340584e9552c5b1f6b2c9201bd91d4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb67f2a6dd6d16a29c53006b1c0bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fccc47e052bb5903bfc78036bfe7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271e0c3c76fb26dd0aaf07763d0a5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29df4c01a84d9d46ebb44e3569b6dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ff20ed5b56de090505f1bef3558e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd86080b3d2f95cd341aa8e21fdd0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e241f6b104b421502035c1710abf70f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25944bc8e4f6aebda88b714cfe3c2cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9f0a831c50ca68758b1027b1f5e8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b03ba1386a79911f5d024b7aa77c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02feccab1be242ce671fd7b85ea31c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57365aba6160402ad61e738ffba31e1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c4b4898e03b97682ab10802793d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad448ac65efa3fca8930d7ca7c129d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5076192fe092aee50d25bb0adef488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc46310b64568e6b435104c14069389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17227f590d6440edd98ae7936548e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82206c0b9ebd6490192962e16c308291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753afa170d1b9205c06d8258ecefee3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90193c7cd6066618f25d8193a0a0eb9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9042ac342817bb551f10d706225f1e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581752383b41c75593c3e792b9cd5cc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628610a720fb89c47079ef27d621a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362fb49c4366a9e423fa2cea1810be397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2254ae11f499f8755f04021f48bb3a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7dde96d8a5118e9633d806c33e39499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba1b0319e02042edf7772dbe59fafa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46c3112f2d7811e90c09044717679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a1998072946d72f4c81d87c69505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bba8a7e31abe9276d61bb9c54f403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f62999768f28f97b084f74a4bf0a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43498ca10115b9e25322f24a2937fbd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251934ee1877099108e3a150c7509eb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb457a3075a976a99a868c6c357a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9b791f43a5d6344292b4eaedeae6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c40a7e020d9876ae6472ed01fb78ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00346e22bc65eadda65aec9b1d913a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b801e767b25bb8e778dfc684b8cb52a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60285a9e33cb91693cdfbd35abf99c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca56384ed785558498177c94bbd2ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9bd96156e05b9f283431848359f39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145b4e212096db414b30193cc86863b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87cdba923c6d1a66a2c4968d089491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f6dedb0b78d4c1390ca74c8a2b514117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012f051118bbfdde2dfea25ded992a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cee71eaf000a1808011e3a6130948119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90496efd043e6254320895d405c2817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aa535adb01e64ea3d34e1e2c25d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2053853a62dfc2f6bd3b4cb05f57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed361ce23111503fee93c8e649349c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f965254e70fd82fe6c17b231c8614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6c23eb8554ba37aa9a82c0453916c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91bd2ce5ff4ae413d514fcc9cc284b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d3b57aae0e7c0f1eae0dd40609aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cae4d12fd5e29be8eebf0fdd497b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b20546ed2e63f7ab64dc48c060687e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc839bf91e3aa514c557de10d6a0cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372bf78a0ff98669f9f004083887002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67454ca31ef648eb81b56a1c97baacaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caa3ea350504123bf9abddc43a52c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e70de3b8857b9ddac211ed04d6b617134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cab0f93efdd63fae0fa2872df5f3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3024fd9326357e7ac539d848bf9cee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1004af64b7331301d8f803dca2f3a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662576a4f5d26c16e8542cb7c98d1a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01599d5ea27b1a80607edd7306c6c7c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f98a28af0145328214871e538e8bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554ae1783aa7eec124e7b34376e9cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6197eaf258fc4af0e9d7a64bd762d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a43f4d999011ab4b4c26353073e51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aad42ddfef253ec66778bf34b2731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b09703c3c2c0e2af962f51be21cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6810a3ffc8cf2c6548adf49c11b0d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df84606e202c47cda48a699b5d7ad9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653fb5d3a7a80ca500dc8c09a39bec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1314b541e9039d7269440fcb0913cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3057b5c34ec260313bbec932828ae8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941e7d87b220681f13205de6673886151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b795cf24074e227b22749e0a967c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779c0d08881a595095b7eab6f656271153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b471a9009cc8a8d1ec941b26aa8e0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca47f4b9d4df32747352290ca7335dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d3839babb2222e01c9ce00e48d3b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597c95e629273d9ab1071ef836afafb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b30d4fd5f5fea5d14af795ba4d76b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c6dadbaee8739140710e02e5a783159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336fd5ccc635755539a30f24fd849f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836a1505dcb4faf956ada8032399eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d6fb2ca7af0de2c9bc386e516186162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2cc6fc2a500d1ffb837093dcc1638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d0408372571a1e3e617e964d19ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dcfa63e459a2b868cb4d1969cba23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17efe6bf522b4218d200eb740d6a42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cbffdcea93a72f70931820b77c51a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95be9cbf38efb5b77f1de3b3b48cd86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670bbbdb66384af08f9c91f1ea5a3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f42f5242d49eb3029ec311276612a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c562ac83f3326354ee65b3d286c8a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84827f9d5a735d638d9cb812ebb170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf29edab10618fd5074595fe4f038d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099cb02cb5c84bdce43e00884adee1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22972ce73daf6056e3af7caffa799a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2db09d64ff5e05530a659b58b92df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a3e0fcba965cf757408e136a52ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51c00f955d280d8848bfd7947f9ab1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92def31b8c343777b594eb2d194eb4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0465a5fa4272fa0000662756af9b28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bab54d04c5c2b8c1ea1d4dd9ec04a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaae72c30613f0580bc36d6d6b81964182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271360379f7d734e0a76fdf84235e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a39c97a8c4f9fef0bf974e5fd190184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9515754a1305038d7e0560888ef97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff21d65b77d7c6ea2a51a80f59fc80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f27f21d86a9e293f4b4649148f02c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525fc3b295569352836f02731572eee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9677995d40b3e11ebda77896be3ae7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac5b2e1ba8ab2ef099c3c286c4d0b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe620a289867aa7326872c957fb6a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23c819efe0cb56bfc4c27c5f098f97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bef1d877993d72a08de7ddd1aceb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a8340c7ca7a97bd21664d584d255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c6b55d6d8355cd5a4ad18976dbec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a297d6b7d60b1e288930df5430dad21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da488d1d9aaddaf611547ae903394a36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f021ac718b46b1ee614b8c65243c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2152d9f1918eac2f63e84ccc141786199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db3a0ff649f8a8a7d3ab8cc91d409200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3102f05f690fb041892aad6e7f09e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d33e21ef8b6343ce5c6f027004cb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80d971043e50d346cde12937f599f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d87a9db99e9dcdbafe2f294ddaa96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5f9add45558139b28c839e762946c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c95b8a9286e5eed21201bfc94454c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6697b02d453b533a7617bb7f4ea5047207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d46a5cfb4910b295c7ad5fba07cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae7c7d472a2829aa1de4b09c36ae0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ef9c829654fa4cf8a230e7473597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f1fbb3dd92233cc20c403b57234e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc9a6d2ce08582392409452135adc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f76784fa5ecf5b090e3b62f919982c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b71c041a17dc7344d7abef48259c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb52da4b4548f9f03646e84a352312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a4512775d5afc4b0af9c68db2d9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0658635220a1cad64f0fedb2820bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1337ff7042b3ac44a6a074b8a5c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b2dcaabf2da754e1cb32dc7ccd2eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa69f9de32230564c920722e9580f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324eea4a16c1d42a4b0c9426bde078221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701862b8f1d3b6d44350f9ec119dd75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae195f3b06ba5ad1ee6777b3cc9f99e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b803662c417a276ead48fbb88a0650224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921d5d7360cd8169ddff0d55daa71a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4716bd0f391d3b42dfd397e266d03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc17b14512b54d70aefc2bed797934227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb53ee5789c6b7dab59f105705ebfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93746fd86f1a2119f0c541fc5505ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a257d44b118e08137d7e8e078ef98f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa05ec219e1a36ae9f8598008f440231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adfccfdd87804b3c1b85ad36db3f19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97e53072a9c894b207c7c50bda0a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa6160003a39314952564f84d6176234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a10a7e0b9bb1704a1b3bf9adadbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c57166b48d286aa6ca4b11cb4be1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45550c913a8c198886872e1d566d8670237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865c7db1f290b5950787cabe5c5fca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a964f619f59b0a7ee95d0fa35c65092239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83708fe3b759122bf6c2925061e17393240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497409178cd0393c3f6c7f018cc1b88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320fea40a066bdbc5ad55304593e100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619bd420bb55b48e18b15a14f1b107a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d351aee615599218d85d33e15c31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5fc38eda4b927960070bdcff181a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221001a6a28a1de0db799f45f4d9dc74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd1dc5bd1479ea45ea81c50a97ca39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b37910b0436a88d040e743be38399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3473cf4e4dd4930efa4bc91bc88140249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d69de3bbdbe93d8070c29f5e2be0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006466c53062beaee8db07e727d66f0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edde42cd217e0a890970a0f0c66dd84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f327a0d4fbc0c0a0e168ab388c16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c8ddc1dcfb1ea87f1fcc21a70f652254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b280294b83456e0e2e36355037c8b73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7cade2b493b3becda33a42a0a4e4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2301984f9df2ba517565c29d8fd127257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b912b9d00fc7b025e871518f5b09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98122a9c8cc4e783d183fec05d06f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f178c867fee2610798e20a4c7c2dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d473207d4961830738e785b12b3a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93954de61495406a03027f60d4df68e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65edb8f098e8ab96e7932fcbd083c19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1ae68db8dd7ddca82d3bee31d773264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313c3cf0e9a48f9d28c0c856431a5c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd6b2c9820713c58f67a28c7835901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7482bf23c97d638b2362d0289135bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559525d1c9fb9e3121541d6e69db1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2c189b84cdb962671f382f717b03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8198bdd9b927976df63a755e4f8af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb6021c23d45baf537fb066ff8569271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780011d8b720f9b0d03d2663e572b81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0a409fe046aa987f6db1b1b65f97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444f8a533a9d2b3533f2a626ae92fff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a53a40ed760c203018bfb5f5ebbde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343950500ffeef38ed98eb74b19010276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9829983a0e2d121b28835a69555ab6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c4618cebc82e85e77fcde92d03c62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fcd04b532d047d7424b7ed538b439279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447401228b171cbcc976373359e349e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea27777a5149cc253e50ec27540388281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd840433d9c983dddeda0f759782f03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec80fdc5383300437f857c176ffcc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491c242dcd0159be2b617365557ec1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ababcab28901f33d80a00c7a7d4f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e666e6658defcefa0339b5dde75f85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1582e65876b21b44feb894127cc085b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cfd2f9cf6c0700758b1155898f5d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9920071b2c13ad2c31a7bae09654d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c954966247222eca456e6df32d8c4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0061dacf39b1893cb031dbda6faaca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8efd920c227109e5b439077b75d03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bd6e9165730b9fc0a30e33ac8560f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae292df5ea80062619fddcb5f9a82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932782bce0d33c21811fd962eb07d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69792779c1cc08bef98ddd57675a732296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4441a14a4fbb3e10eb344655ed09f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3fcb975d49201935368c6db9e4e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c55b644f5b416a297dbf9c231086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f0fc9926e75c79cd3ad2db9c034ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b38cb6c524268a2190f9738a917f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1d892ac2564c95553a2b7ebef9d81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a9a89547645c9b97046fe602b5ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348b30f514b361b1d6ca188ddc64de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a0480205b7fa74d7eaf5142154255305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3187f079f5d1d0698da5e15c9a305306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096729d34faba59d658802d13bb459d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e123e71086f3449ff7844254b0863c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f055e61584688cbed4b235a0fece309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510808490539adca4bca5f39df61ac6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2023f86930b35242310ee993921ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c3fbe632cb87b2f7c311279590b78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecefbabb5414910f4d678a4e4d1e0fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f893517856e7d29f6cb8f2f82f06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65e6fb8d2372052f54bd7c8127ffc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a2e89c67678b277393df35e886eb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7578553689f085a882eec621faa2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdba4e6df7a7f60e370772376705a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b980e39eb098ac058214ae1b7b15b14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa51f86e17adfda056416b82d2a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51667180c3b1808a77ef75d517a87e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f1a09b1ccbfc3cfb07018e5d69a8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f754acca381420d0b48457b982964a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d3a63b1a0bb683e651b4c30b7380324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d12d5f8d8a3151f651d5dbd0c700d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32432cafa00e38d5f542bc40fa3e73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a3b691f910bfdd5701cc6b2e10ad3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f010112f0994c8112ffb4d504187108328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811054a2ec13b116827a9d9b2bebf65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd346cc3980cdf02190319cd2329c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f72eb6aac64fefb02ec6776b9738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206cc1c878b7840969bd7c8874e8dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2aab3c57c38d36e20025e6c64fd88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cf274693763f3b4e8d5f8aa1c0efe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6da7e98d9028a34bb1d9c1c300378335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d3eee6fdada552d90ff090cc5997e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c79c9a9b28617672af9ddd011a0a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4012a36683328813755c287830747338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaecc4257c45ff1b015861a718a7ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d61889fd8b2473d2da7c42125a386340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c610d3d672a38f2d1de7032ce916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a456ea85436c5030d6352f222beb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b09b8b26295223679bbacc05e2206343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c924b7bfb00eb1c9e5ad9fe8dc343b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eecc6e6d9c2bb420d40a5cb2960a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ad7d6da6b169d167b5e46e6417ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d33f646cd8ac243722eb6abc4b9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5109b015a65c78c833ae6533ab80c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841766e82ecfd280c40345ca9d81e6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d21cbb6bcf896df63762275d6990350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3168c9bcca4f6f6d2796d4e3cc37862351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46addf350e25e5801d814bc5c64b6916352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076404b82dbf03b32fe2b770c9f34e66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df423ec2e705aea6fad4df623a318af4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b8bc583b07f3e01e116212f6211a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb84f252479ae01d8c7b73d5046f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eae57fa76a04298a21cbdfd7a078f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a41bf2189b7099e19079a3645ec652358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487171431c827fcd2b452aed748e8cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c1788c0aa72437161237b5c5569f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2496e369cf2ba450ba56de64e4c87c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cec1fc58baf9e200a58d3543d0bad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2cbb6685fd7078267ab655b505db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95af997c8782cf2a09ce408a30a0fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c9f3a47991dc3951f3187a0357a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680a455b83baba5ca909b48c8d2905a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802eaf0f3699415c95c53aa7caf232d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325d83a038fdbea9320e2a59fb1e8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251cce06db82dcefb627ee27ca2fb24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61712f7e20acd854095287dbc853bc79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc51d966a7d79d860538b3b89ed8fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b3540cc4266a04c81e47bfbf52415372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed59f8f29a8de56c1911d7f2692e7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9184d06aada8fc768a30363774bbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb6608ca55abce415b296c79a98bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c6efa693b7f0ef05ad790a484f128376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a3188c05ac877180f6cb8d79d1cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffef8fb59e9c6167021d336fb4b7b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccd3a88d170d77423dbbb737559456379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea8574fcd93db4941ba5a25d2a06a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b576a76f6eed3a465a416318023be3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b9dec7d0298c81a3f1db5564845a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ae8f54ec6b98813af7dbace1c0c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724867597067815cbc03170eb0619f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d12bdc50c6ded0cb17a94d2d47ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e782fde2b5f6462eb6aec555c38840386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654374725e01576a0a030e1c4aba03e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e097ac392de1f8e75b59b25d35bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a526cd9167361ad6e7a08aadfd3cfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443f682857f083c2fde4c09e9566b7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9864e9a93ab47e70f0af37277774391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603123a4f064962c2bf62b01755ba3a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f1dc1b59fdfc85019e2c5acb0bc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3e283f622e34df7165236d708ef1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80a57f72a59db49f93e289381ac8ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8ac151757ced66ccd32b82f95df6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79516280ecf0b065493a08c92c2becb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef944b0348c1d46cf9c10681147d9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7597f28852566e8282f518777793399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbb8b9dd6cc79dba0e503f37791e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c06688264a1608a7d35967cb70a64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86cba91629c3dcb05821d22f0c08e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce33261b880efe3a3af7a599d22563403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f343ba2e97797769bb9ed712649c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7565c9cb0e4d59d6ada25e2b74d2de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d7a01824bbb4c90b24b9136e5ee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0bc98dbe42e0a60f05f16d5af36f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742990734c9ce94e908714f98610d39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a1c23a554865a8f4178661b119a4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630434885476ba3bf3ba81b7247d0af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea321f2f3623cea081011445c7434b8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ee9d8dd9a3161d3b08cbfffa76f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2bfc79ca3c492fcd6a74fd167d252413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32e11252b1b2754aecbf2858afd37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebc44804298e922f8b1ceb0fcd8813415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8afc6198b35dd6aaae2da63f8ee257416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5a80b7e457293bf4f3a29b532ae5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d2fdb67f1fac86eea6258b4eab569418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bbc648bde846200c64b0e4e7ac8ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5b2cda37cc199a489f8baea33665420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892ca6226b9fb0da81d4c379beb347421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be759178337f9cd82c35a96f9a27fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af19be1f8b88a1ff448af9bd9df9ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1a21e3a42e33d0db5bf8fb2f31d3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d611ee002d906166d417f226c78cad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a3c5818db4838c0d69b31298b470f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb068fd13a45ba2712fb5c92ba0aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc486bfa4af5375402f8bada7898f25e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29363bd1793022e0f358fa0cef3439429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84053983472544ca320e7ea7733ce5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de095779ef7b70a57a91d711d9cc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fee2037d1daccda4a1fcb60c48cdfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc5b2754f2e66444e14a96426ced9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6c11c8552f53eadfa43d9a62fef42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb145f90cfba293c5de25aa9b7d59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a665f181c735741cbeedb7eaa039436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c8b670b2b54088fc755ab4dd603e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49659739f659727d7b0d038532213d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96702451bf966211f0ec3b5d19f3b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a88a7fc6dbf752bb2ce92a2274847440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18376ffa1f15f1d0c26d45dcfde175d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714a592622e461f6c1c6f2d64093ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707101e97fcea2a7790e84d3d7b2987443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb25d1972d651470f537b58629d90b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b466949dceed124bf3da2bc44e6339445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3800b58b89dd10ece1f2ff45d036446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a04ec1af03491922851a70ed133f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c213bd65921c277c8a7d88e086c45f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c779ee4bfb5639c8e7903ca1db45bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d32adbfb078e404f72bc5faa9b9b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2d67a2aa0ef8dd5ef7b55832149c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b29ee01722b89d2e28447ddc85df0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70981f2a9a6960cd05c2ad335897f0d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d040bc79c86734f6f00db25d45615454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12bbc34a7f64845c8379d1616561d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a53fd476902e89cb8786b8bf736cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17172c30fdf79caf045da26e4d9a03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2004f4ff87003195e688fba83c795458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f79a65d047111f420a888b832638459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9926119a1ff3ca57ccfe161077f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2757fc8e4730ea6600b5409bdc410b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9cb9845e4a5a3b4d0770ddb23288f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509febcd21f141947516e8bb970a6cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001356ddc44ccd1ff1ea1c3d3f458e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58572ab2c827befaeac172bdc64735465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf1eb6a78c0ee919c62cb993308699466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cd1304f9aa4cd5936521ca84b770b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7770ea7f8c7119ae2d81fecb596f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f4dd16426ea75e2d17bf17d3fe69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157d391e60fb9463fa9bf575c39026470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76857ee7262d58e443a914735bac09d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef565a13ee6c19d11430b0f912ebb65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d7ee66f8bed75f6cfa0d2c4c76fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b947b3840d7aeace075b1cb0fd6727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abd32a86c8cf9b44ae1493b6a67bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df016ee9b4df063f402208f8e416d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ec9fdb3db258d735501499dbed049477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a914fea33b8b22a0140af09164b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d1785fc0e72591e693a4403263d89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d838aedf445a6c713b4726724ecf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f5da61905e6ef4be54b4efeed3a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e5d23bcfceee2a68eed8bc11f8da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26664b93a7ddfa83f1f07e5b05bc7de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d56e38ebf4cdecb46482c74fe88739484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf20552a6f2e6fef602b460f12c056485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6c1bfd1050a85ee774e2d68ae47a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12c3067b5b387e4de8c024ebe7b32b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf52d8e45068ce6915da0d9f9b7f00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a980688a98f69dd7ab11bf095e3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1cd5aa39ad59b0a1a83c98dfafab8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01926e85b634a980575d79a9c3540133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9e62aecdcaefcd633940e9513d64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97464f3c759e936922260041f6b964493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6653b91d6aedbda93e9a79077b253494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a21d9a747c67dfbae68d0b12798d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12455d1b7e1dcfa65b23b2cb615b5b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49b9d22917c98e793b8956d5cb1ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfbc06ae0dcc330a997390ddfac1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab345bba9b7b527031229a0da962b70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0defe6cd44f87c74c2149404b60a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd491dcf853fc0d98d704343a5b2990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945b87bfccb7b29286ccc95e34057c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e9d43e43267dbc3d7e78fb7da6f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecdb18d3ef4d4e1e5ec8453f60ef18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f56af5fc2ee8a5a02e0662ff5b6d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6e080b27963a392621611def651e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbb394f0db5b3b6aff8021b201da2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98587b9e289fa8abb6e62d6ea60036508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ebbed937356126f0d4e59754bf36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b4b1ba9f83a99bda5c256525f382510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739faffc33e798de63241f33125e8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268710beec14a5dfff93db6cd8b46f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8956d820376691a051cae724549085513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec97749756e3d47067b7bf3b9b771514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1888c4a45279912435e001c97341515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9fe48d49abb40f6b3077deeafe022516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befbc3574547d25631dba3027180024517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d9d8d10125d029b04d2497e25b8e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8540dcde487404148d79fe34e8fca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2dc55fae0a91cc1c400b74d59fd70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b990f6136e727068a209a8f993da3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448ba218c14159c78ea31990b9ff9e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac5ace78c7b1bf6915f13cb9d22d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c73b0142aa4538c7f0e589f0244e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d5583f1e0eb77f9a9d92c04da350525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4dc56019b7c0b5801f9e0f9761724526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c7abb73845b7f4be0b65369314f0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ffa9a54cd558d4eb02b00e215076528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754d0f83993bdabc59e00331073860529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16480d4ed9233699f1adf44deaabb33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4138481d323ceab12dac4cd5299ca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993af6a631dd58eaf8e3ab48193051532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c3b807275c7ee444d7e98bbec93a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ce3f2b7e42dd0c861cb062791ecf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63031281ab36525657345aa1ae82b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d4b64c240bbe32f9fe072809a3e9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a46ec1f7b1b1dfe38b5d7a1d3d18d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a28f1d06ddf0895a459480c72e404538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d781e0f5b16d47837a3d6ebfdd7d34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404a83ba3111d6f17232b0b1184ad7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665176a703c682168d3be1a4b4b25a28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb384094f603628656a3c36db4e64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b0c74a6c33f970dfd593440c1387c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89cb69e13e1034f3e799b37afac515544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c42d26c5c8284c4d6a0ca38a11ae8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e2b4dd9e6e396b49ff9e30e9440a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cffef78864ece3d25fa150a547fa2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c981bf8f3f80425d09040453cb937548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3be8f019673b4a2705e49edc4d2198549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c05871dedd21706deacd801432e52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa7b22342c289afd4c7bd1a3d6a8bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bafaa99f5fef0dbe3dd2e2601b316552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4dc944cea105ab1f3b4811c930169553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28735c2898b34b3e6b8d9cb8c42a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca46d6144891827b3ccfb026f68767555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2c33e0fa4f40ba3cfee2c00d3967e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7758a0a9db3c1d4a0edd2549cef472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e8935a2e4b2023689f91e024f9f11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785bf3e4105f68d89a6c938b6a9489559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aed93080c6a5b0fbb5cdc147b13633560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea1409e4756d33eb4b54ab9dd80b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cf9855df4fa42855d20a5cbe4e853562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5ca0ff564e03496ac2f235c8fac1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f3401b17c874be866ef78d3dae631564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b816aaed5bbc3d343bd2bf576fe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e603204b1495e3058ffc9a9c99eb75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7385266619c28e157781011a8b23fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d2f9d5749ee3a5b8007c92045078568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413ad286bf04c520bf152ebd4d109e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea2dd79fdde409ff129dc231ef11d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eefde2b5c38f5e9992aa6d996ef6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7914b5a528a0de77142e3ed22fde8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd13c602298782646bdd0212440790d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53456fa6f53311b173c386059ed87d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b01a54afeb0d5b9e21ecbc9bd6b6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a611c10ec1ea2973ca042b326c5004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bb168cb4a03ad424bd09863d3969577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdf565a44bdb49331cd132591125cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6eb76ae783dbd5ed58c814daf861b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565215db3262749da25eee71fbca1d08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021d43a1565a99ceba4f2d9d605dc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b439cea8498eb2bb32db1f50f622da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856f2735e05a5118aa54b0679c62d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60d768a00a33d4e719ce34a678dda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023c91685f726ff1a1baf55070a26e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc420d0b337e04dd4176c0c4c2803b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36537f4efdf885e2c44fe5b26c5140a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed3c79ad03e66d8717151a15c8d64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c220ad7adb889bb0c702d8cb07479589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e618757ec71fb1f8a2f1818d1c10c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aefda2a91cb04e2bd8c136f831d3bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0397078f1025f900e1d8e4ef520085592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc982941b5d4f8c0292677b3d55296b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f44a894ca2df231e36eff4f66e795594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aecea6301e7013a638c2b7b75f200c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854ae883528d551253000f26bcdf84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f374ad3f0d2dc156bd458383d086597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48084f9ac9820a1f70bf45683bcf2ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd407a99461e75c4caf117d775d0c4a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12f8d715085860ce8f3403991c3d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d17d1174590294de025eb6caa9818601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b360550500e22d2c64fccd73c691a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39356d4065e7bac58b10cef9b24ae3ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9406b126b44328047e7d38e9337f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3089c4b1ece80109e857f1ebc302605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d7e0901c9c883d8ca07890206cbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cb7265aec1832ab23cad3be974f36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd53227f794ac78d08dd246afe7c20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f0baaf99373ba3ab8b280bd62ee9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f631cdb7694409916bc7630c6db9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805320b618718e01650f06667408db51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d112eec7a3d0cbd32de22e594d947612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e774b60cdaab2a46b4225bdf7bbe7e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54020ddfcffed408edb93d6bf295db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8bfe82d1b29597bccd89eecfba3f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b40b7a101feaeab30b359a505dfdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ac462f9979dceecc8254b0907b24b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c6f2d017370f760c132026c67f32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d97fd254fdfb629aa48d3ed2ed7eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3262fa785568ba64dc89bb9cf0997620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31911cfa241bd5282543dd5dfafa73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17561775c1b4d51d2fdad055328ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206edae5b6b9d56ca076c2fb83e53c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8db077feb1bbb6cfb0fc2748138d8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a673d33bf0b8d292e74199d07aa6f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7719a42f816971fa3ea42bacbeee0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11d11b7e8fb7e03a18f9d660b88fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74de97fb7605d0330f3c9c75a50bfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cccf4ade23314e2ceb07fd00283b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e626728c0f08c8d21154ca80a6c23e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b0db12159edf4bf896e5596865fe4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f5821fe6eb6709f91441de0a1c63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934828b6e1ff4922e5ff4baf2fb0408633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c403ef4f2dd62ee14e9c46782e6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a38614a94c2d149aeb802bff2a476635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fdd6f0264a0e21e62cc6ed769c6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685dbcc64939a9e2421e6000cfddfd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f2d2a6d24c939b2b14d08d631831d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e09f42448da5649222ca4c1d7a22da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0532b52c6462433c948171a046652dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05b4c5b4bbf32c5ffcffd526816802641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25eaa6b5055dbce023795f818c345642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3e786849843b4d338c2eba5f4e6fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180062e94b5c3e9307d8cf8edba2819c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e9f4c7b3549478fa24f9f78f5254645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ce643d7a65eca36ddfb5ed9322cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf5a5e3d5396b5e607241ef86f1903647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5cf6cea4cc50f2f11b170c812706648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7cf94cc56d7feef85706801843a1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c68d07a3315c9cce464453fd49c36a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb0c5a570f0d2618475f4bbaf5ab1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115a0c17d023d0506a317f4545bbb6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a50d0f76e868eeb88ff953ec71ce4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71bbbe9df0105dbbaa21b2802da614654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49f990141af38b7bf185fe89b966e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2d8917895887f17ac1ba48c72976656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952cef822e84f588d5faaa9c69f1b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23320c6bb38db5df8bb7ad63f1a2544658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c2c675f6b5f8b51d02bee949eb977659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031177a729deaf0652764c4b01cd175e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d29b63850108fb22f2d8e2174d4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae9485b86a436ea06fea9c4168ea96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e958de74b1d358dcd88bbe1305b9a70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26aaae2c9ff6d0a94b8b01258c06f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62197925101c24835c5cbd47a1c69d16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e86157cf8c6a86b519ae1e06c15fbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f87e349c7728e705184067a7971e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e78270fa3629db25f29b52fe48134668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900130d4b5f392b1a17b890b65e19f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7a08bc676ced279114e8a047bdb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b090904840586a14a605efff41f75f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec32607f0f807d0a3808fc2935101d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ea91cc8830874937d4c481e6c305673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf675b615c90d7e43a71c3f238a86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8d206fac1f25b91d6137d7f542d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615e09b288972c9245e4270f4d1042676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dff1d9d48bf535b1b7da1218d3eae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d258916a7bf4bbeb49108677f29664678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c345f10d263b22df9a5716b2a35ca6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e58f4a4250f49a2196c4dde2d0e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16d699add9ccdba0c8e8ca7542f1ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbff9c2dd3c6ba2bc9074069567195682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc1312833c8bc2bcc2d432714a299683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e46341921d9c7f2b4557054a1e9408684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218219819f3045ca7663317530e50f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b76be03087357feba08389db077ad1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaefb99e68d970174af4b9192039ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e7aa05bfa640c2f232efeb7ed7e95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df956a5b47712246826ea90968102b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1fc6b97aac0dd066a91a086646eab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900445b857c172c683b62a9e9930c82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe6c2bd8b9db471c8f4e3048ab3cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d3234a7a71e0beff139e4338433c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422312e94e998a32c18771e8bb90f336694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3c7cf87c069661d7eb71807838d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2037b3a6784567fb88e01e0cf34f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c91be1919fe8e1201cad7c72ac61d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b592b25ea7ea969e30fcbd3feeedfd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27818a3776fcbcf07a780eb836c222699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82609482c758d111f4c683d4c563863700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f31d9cb65d99e9991f0c575aa655a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa4544d5167041153e9c490b8c534a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe168f69dcc46330a9bcc35f37b88f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71e95295deb71d46e14aab14b9b14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed9eb45ac7c8dadcef805d8e455a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34eee85e7af4a74078b66404ec5e3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d90f38e6e15935503c3837b68da9e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c07487da6ab982cadcbf675384d58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810e6199dd172a23da1b27eaeed522709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4cbddb4ff64c587cd116d79fa4a2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ea4dbb7d6c50606909af574700ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce8fa8d1637e5031d60b76b94b29b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d35e540c5cef9f0a5b344897005a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd511e537e88c99fc536aa38faaef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f372c05f6ef0df4c6bc648e9c091c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693252d57645d1761c922f408ce6ddc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f81c000a177a82dd6348af5c2bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd867b59be5e10eef0f2bc9aa923182718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e0f426b27df6fc7721d7cb91dcde0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6b05b627d3527e290b3c78a665578720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9398011b32fa47bbd7cee1b23b11f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be629954835cc2244e987fcfc3699722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff17f2a6afa2412b28ae8014fafd59e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b46d140f7a1eb26790ae36e0983c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b1f6278dde10dc2fd00599d464fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581682d6455bb01d67906953453e5161726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872549c6cb3fc84fbfeb765f7bd2d0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f199a3c181f1ab347ac70edfa4908728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2873389572b1fe23df50c29b4482729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd83091a80b9a656052a05cc8d7057730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e849ada317e737bc7676472623e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468a01b31dd074820fae48bbf222c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897e2801c36e1105faae0c62390fc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff74b22647b62b7e3c6e76ed75abce8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052d99c7b077526468aadada19b6d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d861630fc964d699ac3ffcd930477a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187d58e77f4dc0e364a3787a5a4748737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af994d6af17d8fc824f4b7200a3eb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c929b34955915ed3bb611cba5037ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22af8d3029afe0f8f09b4dd705607740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b279cb9030ebf54605d6a65e27d3ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a22c5e9bfef0cf65bf5ef0ad01de7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8783d448f95309f483deb7d1a48c13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c595f208ae113757fd86e6b63f1c5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819cd644f8c734118559f5e45e81fe7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7600639da1464295399f4016aef36e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53959ddac9da8b2e6ef8609935a8453747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcaaf2a435dac1a07df36073aa52ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b21644ff02c9c073610bf20fbe2b13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae7591b064d88b8add14e689d23636750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd6a7ed2e8eedc24d2f3754ba9d224751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83299cfa8bd186c91333a55bef2a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ffa1307e2ce0520e12eaf139dda22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2632ac914d550073dd018bc0a59cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5dc627e6e17de194d06074c07d274755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e90588bea2d621479de1461a121b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f62ac2745c1d0ec987ba87dd1ffea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784e0e95182bc23728cb66e2b34d387758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4978d4f4dbd117bc0eb75f658cfa1a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0995c3188d4da25dcb4e19b62038d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f17060db4c4320176da9a8415f6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e96d8ccfdb0b37b4f6dc207d3fd273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe076ac8a69bc24811b0a6025ff824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819340290e8e4e6457e275d352427d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdec5cfc01f64fb655dc36931d841d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaef520043d1d88b5d5ce69fcdc27a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c0ee053c2cac5fbf3500e3ccf5068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6517d0a946dae5c86aa82ba71e27b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165fd38f64f7454a2e89691f236c0cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ae48b74777f9392882faf929c09111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e4f9d2e46ccdd28df1c5320795e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5690b45fbea35f18401f0ce03d55013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ccd25245a1c36d66821faa3c346614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0bfb5ebb9db52a15fdbe08fe54ee715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b244f12070042a7b85bc2d2c9662516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c8f0f6a71091d6805719f1818e2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3527eb9955dbfff44a7654d7762f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2445b2d138b5c7426d43630116f79ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ad9ad3f49bc632938abb7227cb1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0f7db0e352adf86c571b16ddac75421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbeab834379a48ec0177f2d6ac62122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b792d13d1d58b0e04f08a6673c5e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a2d72d5d68c4d889170677848af2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa019daa5f66dc2a37908967b4d9133e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec0e996da2b5368397016e075427226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d70e566084edfa117cba228809f9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd508581455b60603be34a5dd2b15928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d770642fc38ae3085df3b72447299729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefed890bc90b2977ec79ca33800928e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5333d0ee4a1bd2e65705010313cf39f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3935e2cff6f5ccb08e22e4365660f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f857ec982c89ff29807731abdfe6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ad1002d5d7165b8d06baf0df741434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295653da03c63aa30022084bf63f96835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e16746873208cb481f6322f6e49e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b70efbc76fefa6d98355db20317737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c49c37bfebbee5f3bfa46eb5193638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b0b2a487fff9398144ee8575cfad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5247fce80ee6724d0fb0dbd2de3aa1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a1e37a983798764b75664d65804d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9b97c48636cac45c5e1e89c5eb6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160ef8774d10b2825b2c129384a77243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe2f4a55c41dca98fe38000aae145a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc26119a6a35b84bc24f40c3c30f7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa7a52f0f3cb21a1c854501cd9f7a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbeec4d8a6c6f9c931a3d7a228dd3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d98895455ae0447505686bf7e7e2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a904a10f2693d42507b1e218f1c2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40011eae3e81229adef327a469136f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7ab6eaaf13149ac7824dc821b87c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0438114fdbe74ef94fb78a56f8ed8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c6ced55c6cb5f489ed56f8c104a4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25ae2009c811b1cfcaf14597917d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843df96713016c6aef12620cb8a0c58955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4879075a4450a8f689e0960e45164356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c838563220e237eb88a771f4e205f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490de29bb6e724a6902487e748f3a2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee19b9932360526e5f755cf827843559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdadfbe7137c4fd0b249a94e5abbb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4675242b56144263ff981c0ccbd7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cdc4020c4f97d2277ee4600b206b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb5621bb386f89917ea7e7c23296463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103961c1cca34e724b27a23ebb3e383f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512907efca40dc4be78d67776ba78dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465018bcdd478eb0fd1a57034bfd032666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d40211299fc2845c2ff90aa34a775e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e290582e06f755d0a3facff80bac7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216d52171789fed256f372b047933f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ee72fcc49ffbed334d28b1905e7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b7d7edc46ee2dee11f0a2d2e31f2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d55c8794e9c05d70fd388178196972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a1dd64b6ce4d60be24416933286973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf4e8d2aa2a07630b8ea7babd2ea1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f8d55d702124ce9ab46f0162a7f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206228cdd8bb95eb35fa74a6f8e0b24376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78a5ecb759562237079137e3c6aaa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb6fcededacd8a2db4a5c1c7a1c27878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e234f7563e732d9882d2982af42879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436152065ab7bec0731bc17d14cf55180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabbe8d55d921cfcde808daed8526d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ebd57a83accca42a14ddad29bb7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f2c4c67b7b768a10e9d20631c00d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6280c0f741dc81bf5e8c965d907c30d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709ed6fa29810742d099c73ad7fd2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25887b1ce0cab4073473cdccbee7ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95ea25d17f82bf988daf9fe9722d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b777ccf8893ced3a9081e58ca317188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d14b2b6762f8e1f704c1545e0263889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3fe5b8a1855de95a90f68a7743e5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e087899953a604056bf64d7967f9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce58ff8f3093b429360ea62de4f818892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f237122f22fed8155da772c3bc1477893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799bd9cbc4aa8ceebcba11911a6f20894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525b9f5f9335d99128152af48029b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc23658f74ec23829761b954e16da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458facdc8a3e72a8c840dc952078124b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa89443f8f801a9af8f30d3f5ec9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af372c17b3721d43bd0d5a10b1f1d86499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7c155562505bfc4c5f69358666d85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc80bfa66b210e0bb5beb4a1ee882c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e22441191551034ce7344f842eb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f54d146f59d161e08d37e32041c1c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05097614351813cf45e4e5fbe4d4e8de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063feea7154c03adb2bd6b8d5b544509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f6ed2898f6f785542530e469f1e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589027b108e96b17945dc65fd27e7283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc093f28530023b69968597d7891da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a424f8b63e5a40a5a5737e5c93e120a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd9906a98ab604260b843549804fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d4bc3edf386e81d6dcf22db2840f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5096bcb0a07050a63ad30a66f4fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5fce5e2a23e688ba124d4115cc1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94d3c0938dbae1b014eee2058af0e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe30e51fe4fa1db8599d43c9e4da56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e64d04c108064eaf6e8cb974867f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f89db98bdd8d57a6509a3f353cb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a16721c59440a3754a6f2dfee2245118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8375495a850a9ba3414b4a44bb7990119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f6c21d617acef0885da29f07832e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7ac1a75876e41bb60ca3870b621e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8821b65aa7110b9e22a5cbc3a9da85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e0d4a3c33dad8ad56d2e23a9e50ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93297afc8357cf6fbe91ccecc191ce4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821a783747d38ad7be64645a25e84ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6295452adccb8aeba964c3390f56631126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166f700b5efaf352bd866fc70ff8f04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0ad8df62251f947bc561f694b86d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695f642ec1d7ebecd6e8e795d4e39f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570269e94b567f365ab5c2715b4707e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f60e75c2fb001004d43545e500e6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b364c8de74db44900892db7038bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209383fa7c763b97429895e0c6bb3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b180e351ec57cced3a215b5dc13480134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc9a650bcdb5df64843654109a8b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aace1d01003f24a55c80a571622b52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a4cb9db0bf5c9991cf5edfc3d20f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d9a3dc172058635613552904fe46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11667e185a15942674cfc952c7661c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e863c23a400ac26ad99b464ef0f2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2113fcad17429efd025cac71c99cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32264976c3001e8ee4c2cb98c190518b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb302cc802bebf439f86b9097bb858143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269319699721905f6afec4dc3989f5ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9c15880046ec2ce440afa011daf04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce07556d35d9716f32e96d263d4bb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999700d78557be05db85b522b56f65d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d5135fd02fe63baff30075efaba99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8aa6bfb63ec4711aaa77ebf78b552149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba88d588c2d9c2835fcd0a0a3948d6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9b81ba0cd2b889a6317d44f67f2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca15430c5fd60a7bb9b30ce4282fe3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147710051b290818f6db19ddab71716e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596471fa81b79f7e26c413ee5e3cc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d39f5a91931ad67e96bdd2320af9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a448e0eb26802f4eb2443c1d37df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c030b0243a339159e4e7114955b026157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7d275373237f5ce560d9e1b0e2d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d7f035042177d70793e682c7861e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0407fdabea5cbb771b9afb3c49f9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997653cebaaac2b3b4596dd6ab55caa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc3232dc60cfae3f5a76cf9905fde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eafd085a0b4d9ab8419882bef96b64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1055e75dd1b925e18e4dd289f19a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5a2d10aebc265bc54bae573530fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a658ee95907f270d4085ded8837b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc858386aedc24f5837330216bfcbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215716ad7d386ef92f611afcd2ffdfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d0939ab13bff7e10c88bdd10edfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b17f956f31c9f223a1726339939d88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c560e8879dc2ef879d0d7e0de2f4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c23c15077d677c8d5dd6b713278473172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d0c733e2d6217b9f9b9b4f6d97fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbcb5ea40fdb40aee5a65b68910a53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01c52de05a4e9cadbf7b04df0cc03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e72d2f2383524a791ae3e712ba16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001cb6eee8b4c2b2a574ffb6e81dfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d1f50219cff6e21fad2cac41474c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652e24f558b62e3ca4e119f9e1dba8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13483e29abe787a7603cd2b57ef84440180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812da8064b20e6d018c87c2f2bed21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c4ac380ae557a7ef2ecb35cf13ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71689be21bc93e27f380a26291847335183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c0e36c76823e8645ef7857b319a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090815a89bbea68c0f40e3ed7b8ddad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37fabca449daf31640582fbff49534186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eef059a95e1fda25c5e24a21c5abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993172ec4ab91b9817e3cb3ca0cf646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910b5a5160b73fe75363605bc561d9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52e0c9660837074a5824eb35e0ef5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f00ba921b31598819c178ef615e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d97c195d29182e41ae89057c56da5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c688e1cb1c0ad8e2b3c7fc24ba95b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1a3e59e1686ee0597cfd9a616b6c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc348cddba125e87b63ecd6dae74f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f8b534d93723ad89d47870f2fe92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b6cf8f7a77689c104356a5cb4224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c47ac55986854dda116d11b361a21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808288376627c5f4000179f28d8f7b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d50445ad675e85128db9e510f87e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b15a7c135cbbdd76287ad3a6189d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9803503a68be83d1210cb18faf39c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a831c71fce0f057e338d71dc4d42f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83920e02ca9c61bb3cb633c029192ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d48a321b97f7d5da1c2793d7271b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba4be374c416c417bf20d0181bdfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f80264604b86c4d069f35e5d48808a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a86899bcbe50843d66993f9752582208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfaae3d920b7eb90b9bb73e32300c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e1112b9447d5b8c7cd354ccd9c16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af892b8932d260f46142e2ded7934211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38e6646e2e6bad0fc54614536f9e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a5ac30d0bd56f6e5591615c76fe0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d257fda9e77808c5cea2b6836cc226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead237beab56454e6f3c1c0b1d9c5b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87eb2f1df7bc56c19ab1e93e6a5970216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4063efa859de4beeba47a6e0ee1d6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc6123ef3d4795d34bb6805189b8c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec13a67bd39a6ff737a304c12c4e8e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad67a39ce55005ecc49429ac33d851c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689a43de8e3342a4f9475bacbbbd45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4949bf36b510e6645926bb48156abd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68f6142c6aa11cc7e305abb5c8360223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faab63c49ceb07c87e3e4ac0ba847b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015b03f74437ab7fca6f08fe768992225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef225f1eaa1862235905486cc5adc91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad2ee20c2414b5a5ea4f5ba2e3066227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1796cdbf44108b9c055173dd0d61dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8498ed9fa4ccdb2676f2f033010ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38163e3ce006f3a49320228548a4ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd32b82f052df6aae7838277368ef4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f576be549867a882caf78d25ed5d94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd069b816a6aa38c9604b35db742ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6700b3a16f9b9826aec0659d3e831234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed81e84b30ba08ebed0e64458dc7652235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7682a2addf80f679c4324f202ea016236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1409747859736752eab196dc5299f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff735b7d060c23283c5b595236d1c7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a1e45308a129ec95d0a1f86234762239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bff0278662c96268dc516fff57b42b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4917a2120f848539995cf118090fbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce5186f3f1cac7c42175d79919e521242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a883dd4b21f15c795138ac4c91b04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910501d26757abbe6cff8a30afbb073a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c8d4f780494cd514ab8487f043aac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaab1acc4573dd4e17700a8cdd084c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec179399b9ab700746cab56d525bd4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f58b9143d6dac5da634210a19396e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2d607458ee5c7227a286e0e3847aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745919f5895eb06b9de6b5e91aecbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec62cc3860294fb857bca5f918c18d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c35265e5ba0d3038740306d9e6d6b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec81ea3af0b1d38a4efb91ceecbbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd298bf7776c50186351be0a9009a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a649c83a0214f5c59ab633be4ecd95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039605ab7af719d8bcfa411c1fad8ad6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e2b76f4bee7b90d41d8207a605a07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06242de07cfaeb5f0f99a2504b25eaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7966a826c0a4a01ab5b9d4ac09cb4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2baa560a9555fc72486bba7b4dc600260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6897de1b1472f8404394fd491ccf3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b01ef58c92368b3ea190dfbfd0b058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049177cf075e5824763aa763cf53f78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51ac56024c18b5f1e011e1278ad76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c4ab7b2149adfac0c773a0e9dd8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff0e2ed9a44380ae6da5d11505cc3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664ff891ad3df207356d40a0bf0d2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5d677de3f0614a294c35a1847284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948142113e53152ef9f1b1c3a30d732269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae1744c4f156652d5b75279bcd7141270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422733f7de983f55594b7ffea7e63d31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137832e1e7b0de39211717bb4be267a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dcdffe37a8ef10ddd4754e86b3405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533190592043ef9e9e450c6903c3ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa86b97d2c85ef751eeea3f49065a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0802db25ab83ffbe455732b46e8ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b64bbe46546245d670f1352622948e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42355ece546a92826b13170f95873bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2cb7ec10be6aa33e5c7305f9a86a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e068ecbfa7e365ab9e173a3ac2584c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70d9b31cf640ea552a8134d45c4ae6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39282182d0727f5a867b1c3aa0e331282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d4b90f5292026df1c1f28b55eda9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486012a049ed795410596c2d09111cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7f1c6b3bee8414139f5107577177c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070e1302504a1a29b81a9508d955531286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd87944dddb8c6e3e56472c051b3db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e0d24900853fab1ae0a5fcf8c954288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490e302691e7bc0c8733c0a805f08e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85b913acaaf2d486b6f26cd000d811290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81881cc7cd03763809fcd97a30fdcb5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b47af1f2147ecaccd75f8c4608e26c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af13bb56be25d27474e80c61bc93771293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5df648d42595ac9206cb8c60bc0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c9bc824ba210bad524753a8a91b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5d6e0f904f22212280de0e5a6be8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce2ba6b455a2375aa24413126964f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736c45a48430ad090beedd70652357298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b7396c729726edd072bb78c846f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde447810139843cf323154a52a0db0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154149643d4635a401712f5b9b802da7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8606a5abca63b08e8d25191b4738302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c989993bebf35fa879e9dce613a5ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb00407187af2e81013f82df4dfb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3823d5a6c87a663f2175d0b411bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df810d9dd864fcff5d1209c87e222306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c8683c6f18dd4fc19ffaba135bff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b3062679027d8b947ccfb2b71f2d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068492c1f9c09c91e1106a3232f0c2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411b10827660a5d64f875e9b1e3645310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4fbe1e0eb2a1c1f690ff6ac05c95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07028f96325974ad9e8ea82232ef1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe36e4afbd94cf8fe783fce55a7b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c450fcad6de505ef065e5847649bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02b3944cdb3bb7a27d3f4513e59684315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14f1643a11adce7ecf2c974773686316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633de243b430ee1aef6614a62fcb74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509e6fb3cc3afb5645a0a1d6a79a1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4dc18fad2d574e2adafb27b470cee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf331c18e8a24c9fe9544ece4825c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0819014e3914e90724e8f335336e81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a0d574b59da62d36b09de539bc5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e84658c472026f88c374088f889f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c062f2a5477d5704c8001ea65ced8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b8fd4da49c05ca7bf82e9f836843325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7900534d4f95d9292700609d626a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc2f04dd4f206201e47462ac2f70b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848917f1f2e9bb09a7ce9bc03d2344c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1902588caeb8345f36271d85b38ab1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e78c7a50dff4b35cc94948def940a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c67af790d6812be6629b9d49d91c79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1feaf8e25b95b79cd4eda2cff68e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba52499e7f9d36aba968a421b74637333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f023dd7ca831ae2d133cb45c6d7686334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32515fb34808b6d163b47818785fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946afe212558d2a1ae38ab1bc189b424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02cf12d1e879418e9235ca87fd4bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487e871acf3c400a9636d2bb028792c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2ed73b6803d6b08f5826b2998a342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e6dc314e9f484cb814d3f973de6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247eb440c60dd63745f84f398bab784341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a4c47a92ac5aaa9bf63c3064b0221342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb8b1eb6756bef3ebde3c2a172dfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c05646313d4ee4e11b91dff1111e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b991de05cc2727c421b63a22e0d060c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616854bb16c7f3571f7314bcf0c5ef8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82483e82cba7ff40074281a4994ba7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986fa67e1ca9fd9fab53ac1ccc79127348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b84205474d884dd66a65ff6ed677349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef56fe9d463d3216dd73233e90eaf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7656cf11885098db603ba10d48c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2acce58bbf62cb195c0d8cfd168e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c862f8020c2613be298401ee960872353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc06555b79f4ba15873dfdda3d1098354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ed09ee2127068a493910783d89fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50507ed39bb465b5b630f23e98cd3ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcab627ed8d94571fad2e5ccc26418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32501c9c2fcfeff269583b6456a7115358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dcebfa8f7f232af24efd86cb819df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d6a82ea6de31c00e8d580ab5f7f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cbff4130619cc69b0fc69c76978a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60469bb8de7a94ccf4836ee1c7396dce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9774ba0836846cdfc0b5ba05a0d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4cfdb7c62b6c726918c9d8aedf4ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36c2e5f4475119eff6a8795049f54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade91ff9fd3c5ffeeb3d49fa92dfc56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9cd8a96448d4a38ebeb3dedcdafd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb57f6525130ed302c5685c5efab19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2924bc24dfc03728b082d6a248b5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053797445571b031ddf2e8a0f18080f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f31f51b93201edf174652c04d1c106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566bc9ef1b43b46dc521d2fc9ba9429372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cc575bbaebfb6f99d5772a93cc965373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30461ef958716bd28fb2c1cb6f63126374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e274f08c8b12e022b99f7dc13d63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6bda98bab5f0a23d4285e55762808376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef7f3c6fff6e2e1c04a45a7363064377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d717ef25996b3fe37fae7422aaf2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab39b8e35798082ff35fd6107ca695379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08315bfd1b4a743fa5b74166fe52af12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e6106492746c48161ec9887311ab5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479059be7b9689438222bb5428b1d340382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a130473aacf6031954a42ff1d7745383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9da7cde1aefbff8f724587e48235b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd9b83a6a433033fab4075fb05e26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba409d6da00a5e1b1f4e130ff1e35d77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae706ce87f8fba4564ec88d6faed9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf07d8690bf804ed227eef80b60dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae3e764ce84ae905be67ee12ccb195389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b3147301aba8f2ac0745f7bbc965e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb71dee7b1b8a63d871a983fa38453e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d321258be8ef2601125b52d4f3a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79bd08db5806308a385e30961357f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e41acac9f150e1fb5711445519a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a137d6494d870e63c213edf3a6cbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3148876c2255c4c641275e15337bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa57df17f0ec30b5414d766d0df44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546b0154207b7ef792d0cff88ba01d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073bb497f89adc67e31d4f6ecd85b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3552450c7f7a339af41d436719639400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536775d172cefebc525e7c59748df66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415121db398c8f6169265472400a3606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d676088b06a4d5139e3aea4fbd37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5221427c5d978171dc46003e20674404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1efc284aa8777cdebebfb2cfd0ad2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb17c18867dd2e459a3dccc721fb32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899169ac159f5b1b5b01054ee7eba1f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd2c88283ce6812a849867dda04e69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e1556ee1a3fde6cfef6db2c90d47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6188a2a878bbedcc83b48820d023e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde47f90079759ab1900c7fa5c9def78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd4d4ae88d767b4db0754aa848b7f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bc8bca8a99424aff196259035f79e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549b0f4bc490444a80ba556f369d46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecc678171dd53a565ea2362c707d35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19123281933ac56f15d3466f51e3d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c743544da434336d130a7e963481417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902c188d4163e84637d5e7e130b61b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d88b2818e9475490c2c5dbf35d31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef88017620212e85a9931da070a9620420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22e9fdc786d257750520df31adfdcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a18542e570e71d9cdc8504fa8f281422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f770cbab479c1d9117df0cb71ab9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb92c549dacc100cc35b5fd1ae6df7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824cca0cd0aa2f91a3d3ae8e16b1017425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529554b034c00aacc189b61ff8ad734426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da747009793be8e3594e2819f4ea57d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f581b6b614fc06c7a544f7b053c92e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca10b48cd7d0749f5b4dadd158d0fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae58e99c4eb363dce62c4c71de05a60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db43801f08aa4d23b117b07bca83c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e93f109a9f0943f5566e3fc553f56f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f62bee56f4eecb7caef0fcd5fb7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82086423d5c509769549c149d421cc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ce4dc1f11bef34eeb89c24087fe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6ff99f7c6eac05f8f2199b183e4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9ad257a10aeaa16f6980246ce8ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6adf229e7145d85accf7332882cd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae98c873d0bb9ad9b2877b0b4ec656439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ba472f32f82edb81e0b0437535cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290797ebc213f15a828544d73aca87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ffd8c7af389a393ffea45725f86a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14606cf068401210c7d23def0382f77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ef60da62523b851a976b62fb0c55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb193487f6ac098bf0bae26fa4fec9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65440e6cbbc22d62432aa0a6787051f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92ea370fa973e4287485569cfb4a97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1079dc751e82355bb33da08ad5df8e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426144aca499c823ecb3d1f38fcd97e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc05898a8a260622748dd4c2017f53e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f196da85efe141e64a27175b3685e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05659caeeb662adf81ac414f2339bc15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c1c6c7378cbde8600ab72250c7f5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df598f84305b07908c864621d728b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa3455d10982008ee6107ae3f4989455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f169e1408a48410f41697a9309dd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92b4fa0468981dfaec9bb6b091e50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd90d70de8e2e3ed304a2ace46fc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b563b2219da51cdd71573efccb2ef6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2505568f917715265aa7ba7ff485460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46066d3c38fe1ff759209e2a7b934b21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f16ebf11ef340429707dea6ab14cf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830da7bf30eabdfebf74c311e1a326f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8cc6289a0531765064cd54b419df8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb65f877787214d7b3bc0b4fed166465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676b77d92bbbb623b0dc81490f656e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8631835d66322a16be0c7be0f11077467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72cb26764526155ffc87b472e556b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576716a525aee7f9f8ce0a23eb885e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef47245292a015d33181e93c1d6333b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b2eb5c8d86880ff1ed233452b0d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c844def04e099424635e1cb3e43b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244952a2a2156225f00015ac83e41460473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e2533f3fa0adfacfb0b59130163a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae36ed2873f3d4867d2f64da07d8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cad828f2930f85aac46e20778129476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419f50643a274d331bbc3eccf5f43cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e68fa0fa80244982824c4b7d23bc42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe8292f12220af8e38e17f52acbe26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e25190baa83130311d3ad2c8856d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c18621b854273f84dc288bf6c515481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e92a7d8787ee05253896e8b4778f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead8ae11b6a8d3980f30768435406b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd03812690b11b8c577e0a7bcc6941484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125a45c5394134efada125a59ef9f05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03260936d089e5b4b3c432db9126338486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5392fc112825958d9533b300d656b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcf83905b72800c516b2a0f21083b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced550f672558c51d3ad099ba6def3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ad8a3d7b1e528d2fcc02476928116490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c4c3d905218dbc88ec7b5de5fef7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f314b11b4adae70e924e48f7a4b86f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743941e2db7542e93fdf336d515d1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134af969a235741e0981fc1260e33e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5064e74dabb65e8d7b33efe5ca6b431495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44fe335039c8bf5ae7974e7478bf8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a7b1a31c39329cbaa7f3b6fbf444497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b65467dafb04fec1d65f25680ace10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e367aa627896834cd64c73fece2ecd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693320ba2df6e760cabebfe65d20dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa62a92fa1e57621e16a627c2d8924501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837f8d27006a9c035729e61d612097502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b389f80e525e5cfe78fc67de47356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec54fd72aa86e0076b0f18def7ef8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513071d336afb6b0e7300002327645f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ead4d7718eca9fbe7648647f933c3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb63e136051f6dcc58ed2d3ec16ed54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286f0d7b8870bfe89a6bc936e62994508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752f4dbd162aa62b7c88e4044a571f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5262f3a99ccc69d5040db1f3348cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dc1dbc566a93724885f3e0b4b20d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed3389cb5ca347e828fd766007307512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f58d40e6ce19de193169ed0a942868513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e1ebfa8dce97c5ae6834d6b04b54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c21d47861974177e3c7e4f4d0547515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b7767264bea025826bf5249fb108516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd78e44f4bf75dfea1393fca99e5edd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f36d655e1539d730630e8d08c4650518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed656c598b53373aa410d10205e8fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b626996fcd9c2036c6f5ac6dc889520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478e725052cb1d1aa5fc1f560b071b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431d48875e9fcf124d1bdc05432f132522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea7efa0ab589fd0ed9f6ca37ba994c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed976fb465773b10e33ab1cae8748d39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed221daebd963e2ee48aa0a80d8bc8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ddae6f9f34b9712dfc7579fba5b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e990534ad43e7cf0e9c788143f8f518527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1ce10a2f610a0f3e744ed7350a4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899655c879c148d65aee3b1e9aea3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d025b9437040b88e092ed559a6c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ce19cee9bc4e1d4636417f6cf2eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be677d410164d611a3f62e9fa246f1e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c2700791dc0871ebcbe51d46d794533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c58e327370243475aaa3153d1622b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b74c89ebf125ca1993e2c0ae7345535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467172e7eb98195033e0f2b2cdb72cce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6028c0be1feb3af446e7ca4bb07666537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b42a101b673bf1f6059bc566e3534538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a79bc26061e64df61b9d8ccb579378539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3edebc50129677dc469d3017c1be17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b1bd756ae2557a945492203cdfee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0c9e0ba5d23813b9ba33394d9e0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d57aaad5b2ab690800c4eaa5d1575a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec207c316ee683f64a520aa42c860384544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e60f47e84cbb4b225a45df1bd02ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c8819517abbae20c72c700a8c5a91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c6f5a5d0276a1a38002324c780a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8258f090f7ef5e8df5f4ea344b79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9258dfabb414f54105af577af76617549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8353fc47f0243b4e85d20c1cc6f177550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ff6cee65ca99e9027fd0db8f7190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e24370d288a37e3ba2f23c2a22d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f95afa3f417715a4408e133377475553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeaec19fcf87b8f440f9281904bd13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af89a6388c28d996e5132d3e3711dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031c1b2615baf50c834a75fd8c76c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434fdada97a5b1a85c72e79648a6576557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b401378451e97e05c11f3488003c44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4e96a2ddde91c1a7b61de94eaa66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a35efae78d5410c942568f702b97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba3eaa50f1112f340a7239c78b332b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eb5a27f41bec29b1294fc2089ac61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848a0066edf547de3c1dc223ef4d3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9380b175c1abc0ef525d4e69cca6f96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aca4a2a05ffa21692103ce05729c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464114f9e4a19f6e0e8cc805b8a768c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c594c7aa0ee3eaa3f3bc5bac5a817b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d57e3136fcac302f239a2066dfc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370339ad3ba1c32291a4181c8d467d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761a93c6dfdf2120fd7d3123c0a6b35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fafae75e7e84b7f025f514c2319a62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d1a8a23939c4f342d7f1f23e9020e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbca5f25b8bea5989216d172a0b2d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063bfe3073d89bd88c1eabe93ea5791574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595939dda7689e9a48c99810d4bf18e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6d6aa48ed3f709149001cce80933576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c0cfec52f8097a48c8beb55f2a69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb985aa4d8082cceadad1c47aff3485578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed84569ad4914377a1527a1c9d5ab7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c4677c3f776f94b1d8166af7d5f34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b46da99907f9a476ab9500b3c0cfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad6df214428a8ed82a5614d7ec929582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6415572297f41a1bb3c7c270c1b26b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e40175c4a7eb3c061a1f85879a826584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daee4fda4ca5b19e23c51553f791ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435762c94251189df11351757c27e50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c2376332550aef9224445bbdb5a7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910f2fe16e78c268728a48de6e0b5fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c835cf5b51cffc65ce787fd97f2f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fdc38e64c0059583d2ac67c87fa00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb563b4750591c6f3e24f256c7819591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6d837ea0d7aaa57ef85e80bd6521592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c41ac4d5a050d6fe460114eda6cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519fe77158e4f5cdc971d63877bdc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e69c334ba63d7804ced2f9ab929e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd881384a3e8653365bb52cb202133b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991707006970a9251f22c188dc97c5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ddcb7a05060264c35056337e3bf00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362096694015a10532dd6b515de7b002599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3c8258ff909eb46d8be67e708d9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e31d4bf40cc428b37112f445ddbfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614fbe00bd2b811e2b45f16651a2f7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051db7518518bfc6f9a7cde6295745603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c0435cc66fbd0f207fb89f03ebcb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe844b798a6bf41624f3234c701d2e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76b219cab4cb19bb8a9faf419dd05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be744cd0b3099e38454916b59377b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8230e2f4670c119473c0445479119608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732cec2fc3c9ba2f421e9384a28589f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875648dfe81f15ddde33ee437a8296a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c0e5f16a074c76d010e85278032f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f861a32344cc0c68ca3f1cc4ce48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73637139bdf1f454a4d130a5869f9b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e688d025b177c08b618b109b5b51083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bebf6112cb3737089dc040a752b3b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6bdeb72c4f4943b184448833cac73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e357c5f82704ee47f0170e7168c961617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ddcd03349092fe6957d899511229f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff46502efaa62306236e357d39f41c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893ce7ef6cdefe8427f88d069d3224620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582497f6c8b426d0c472217f8b44f96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c063d0e3f245e8e1b17bf96c433f91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88810609fa11bda04026b108d0d13b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b90f256fd681c3c4f0502b7b1200624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f588d93f4fc828e004de4d55c17e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce4424774cbe66f7fa4e2f32c04557626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f49059bdc327461c66d17eefa211627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33461d61313a2773a1ef4fa5203a877628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb76b25f96215a3760637e0670bca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f16b651484356f2bad1b433e6981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca994be12c56605aa26282a34d4a0cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d9279baa5a72b43c37c8e378ad29c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17d4f062113b456647496b8b37c21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21508af4e28b7150a6050dc1ac161634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec638ff6f6b150c801ebd549524725635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6628a6ab5c41ee7a7546f04a7ca4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149c454339ebf53545386dcd43be32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c3cb00ec1f086154f0ddb438b8abd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924aa0f935e98ef53324163ebb4b279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29121f173fca76b1471b2f89a4ba6cca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c541dd7073cdcdee8f18c205c198cda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d3670febf0fdd3d6021eee697027642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b319b108e9385202882f9dd4e8e80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d9583823edff6ddad766a8014c22e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02960b07eaa7d4543e780b205cf32e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1810645fb6cd2ba14881b2e82b1db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28cb95f381f0677d0d0a83835ab906647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcca8cc6a126886874c5a498b2329c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68906f12e2dd05707c7a7594749987c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfaca4a79430d0f94c5c34fade513c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6447807e28899d398c910053ed75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8143643c73a5e495cd40198745e07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a653acffe989f13c1dec6567598b56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856354139592f7445c7f467cd6e545654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5ae8910a1895483e5a63537cfec76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4128abfafd700b74f5e2a18a64380656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b90bc8e874d98ceee67ef4c9a0cf5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936097e9dd5fae2b79301e18bffa663f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c940241330442b376b5d45c9e6c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08791ac6e6dac8c8f7671b0d020505660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a965bc760338d741ce18fc335a47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38017096b4d810096597cab54da5359662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24637e01a161f459c3faf9178cdf8f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca33f3ddae047ece699fc00402580664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839976ab1fec4c9e24421619a28254665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c86815478bd00d3ad40768a49cdf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea6a6c6a684cdb965462a6a0482c24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537478edadd2cbd4e9d0fd818a082f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652509279482909c22af3596de1d99c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb40c2ded84d16e98ead16e51b7b2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388994b0e7eac00b145e1883cf447186671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a41bed543fff6ebcafc0bc677ebc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534099d4b0e942d14d03046b0a5c59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a8a2fda53dd8364323657a42254f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39bc162ea0247f151b9690738b07a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4582d1adf519c533963231956831f87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13027de200510c5d19a8035425623fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0922eb6f2fbd5fe8931b2be9a63e31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694610772eefa1f8ee48bb810c191ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0eaa9657b9c42c32b1f1a7e96d0e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e95e4b0d4f99288cd093d98c0cd9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730594eaea753803ed268bb919997d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf4a408d401e91e6efda49c3a1aac8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b568c887e4fb62baebf14ab60418f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd80fc39701b28593e70b32ef8ebc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35ae7e83408338df9568c9a2855bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c423d706ad125d9c641b689c0831108687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746276dd9031af3e5d2a989bf8a8d32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c8c04e5d9656fb8f051b9863b88c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029248cbfa0a98a1a7c3c1b3aad5483e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77910a14eca040d31f6e76661bc8688b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8fce422772ae64844fda887015980692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaea860eb35a2c68307ae963c56322b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f48512aadef370a0171a7f41d3e33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2f272c84f93c85804b1e1952bfda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1ece5f19e5c4f0c609aec98d04e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847bf3ad4b10ef0b8140ee8489eb648697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb1124d86694afbbc0558910b4674f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28288a526f23aabe1fa7344fe0d02fac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fa5da16f937e3b79b1cf4de070a38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a0078598722a9fe545e6d050915ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f12f209a6fa3c13eb93418bdcacb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d2f90bdee3d876b9909e9d7485538703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48177e5be06d52650b7f3f63f78f3f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240ac867e97de2920edbb894033643c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff1653bdf7a06168a2410a9c91662706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c06b36ee4ae6de49126f909b3bda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8688d86b9b64b1ee37d7626d3c4d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79056a702a194c2a84fbe1c195f04081709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487c5790d471a6f931ecd76ed58189b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c8ea734f6f9ea799e1bacc549b89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c8f9357db0af72eb2ea1cf3fb42a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe1da016445617e0799e442d83b91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099070fcba686594a64e94e88f44a794714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b9a17adbd7e163cb342f0ec2987f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6b15c07f6f25ef57190c22d72876716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e47d511345b6791ff86573228896c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09931f22ab54c0284fdbc8ebd38c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81937624a441912e6b7e1df9bd644ca8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a1b685794122be8ab1ee6547a551720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52315fd4c29e46c9e3309b134fc8a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc26ad2de79ca2283430bf4b2013db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee436afcd0da41b07c126b414eed087723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1088e565c5137ca45951a3e6fc2504d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cee636a11661f028d3944c1972bf0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad765cd03869c74b969e143015af4c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42ed4764be1c26f270a83ed881efd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe021c11a54f244b3d34b1a074eb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ef69e55c841a906dfb580054962d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd26db576c80e84a0fda99428f8cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb798e7af1c43b27001ae74c4170e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5072b3d58f93464eaef7aae5ae36c07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec4a81626b10ce04a5bfda5b713cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2334f0e8a71aa66449c7f0bfa2f92a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f141fe41e25c00915406692190bed9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f03bd9df485dcfc28409d018cd532736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df162013dd1b7ead170497e26f6083737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ee00135706bdb5041dd472b6945f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac964967ba0d63faff0ff66b6c1758c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd34a3695a49ceca04c00a0be8b9cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73682d85129c4b68d8a279131cafe8d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ef81f6e407ba11b64fa76ddcc379742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce876f32c72550d2d145d35cb35f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf0435ed80bbf6aa6ff55046fc773a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee4c090a1ad4210c18d9b3a06a4de8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316dc007695e45c8e131182b9fc8b1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818bdf5c9af3958d3e7cae82668a26a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c975cb66f2afe5ba290fcc69fd949d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78bfcfc3b4ff6e393d771a832ecd1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d06f54a27e766d5c2793a7694468b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d5e53fd2ae6adac1f22685455834751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88991c4f7617b1acb193a88115224d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d72c0ac3d333d2f37a9233ed2122f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07ad05cd9400e09a1827cd4824422754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e456b07d62460d0c7a0d351da11fa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f447d36fb12f78b3707094f1c43049756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c82af4704b157653c1813078e1c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600fb437aa5998610373a87fb4e158b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d41b7e4aac6fa55be1a447c308cc0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>