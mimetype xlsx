--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e37075661ea8cd855d29adf1ad7341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb38476b8014ab9f5dc9607e27f8a252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f7bd3683e5ab8119eb623d442e923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397b734abd96d7d3649fd17084e8264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7c13cead37c0fb611a7d3950efc4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa6ab4d946dbd99df03f15d4a61e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c61f20fe3bcc10c28eab9bd026427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab2267e50dae3644d3c4fa31687dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5207f7ff1a19878b49368048f0def9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846960ccf0acb9da27a0b72fcf1955410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09da17bcfbd0d74df61dd48ca258ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba10f4e204d8325b0cb2312b03e6e1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b886f1f2f0d56ae9d234b80f88375f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e9aef9f3e33ca23ca9a8c1fc690614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b32b1c26152d40a596aceac5475c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e9c5b0ce5581441d99162aeb41d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a38db0bcea265dbc899ac5fdd12c4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d518812e38b731cbe45fff37c19f61318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702e47227f0497c2514f5112b86824c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba5396ead90580b5cb984a743378620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eda569fed51cc764d8f8d0e93b80621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3153bab166cc99e5406363d91f3da6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336f24bc445be9ddb3a0d6bad1a577823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904048a0e0e5c25cc3cf4f7c8108502724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16ae9f1b16ef3df40c9e9f059f08f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2c9eb1c0c7541cff6201166b6347326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138812e46d3eea312a7d514da688673227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad2489a2a86f9bd12e70737690ada28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2e06d6192caa05d2b88fbb50be0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e984170782f3445f02549313069b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b134342bf011888fb493d82b37ee331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad42477d3b55687aeb1b3726d7ac0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57fc24221b41024442f5e9f28549f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ec108a5c262b5365618bb515550834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21194b12ce3feeef4ffdd7ae66bd4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696814782d31bcd959db385a7fab22e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d01782af7d1ddaba43e9d5f0780f6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a41caf4f671bab6e7f75eebb13a7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3937aba8a43f004dd9e34fa42ddc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46ae55b71a4891e3c0d7f8ec3e89840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d58d0554077d1c1494552d548298f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56115891c471e86ca599cecc0f15d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362ff2165e54f63ca6487fd0c4d0f1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e823778e314fdfe322f42c73c0ddd9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155114f1458a8520ab713b4bf103e3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb73884ab5b8db98c0e6a1ded4861c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cca3b1a04669f3963821ab1177c2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124609d27bb85f437e8ea6aa416722948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543ed8777ee0e7e454b9dba2523e5fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d957069c10adcb0945bedb1d3b36b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c30b70f702d5311fb5401407a9095151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe7dbb3ff2e4f7338235f96f765bb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b052f14581914c1e2889dbd925c1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3779832adb57b4ddc01b9a96d045154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db42fbc2acd560063079db859a302a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2989dde46833d0e3faa9fa84b8a2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321e9227bbd9595ce33df3af334741e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362630633d6cd2be9b159fef8eb910fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfe3616125e4d15a792c4a7750f2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8fd1075a6b82469bf4f9e598bd8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80aa96963e39d0a76c328ae1bf9c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f79523221d8a6b202d5672afb13762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd25eaf4457eb8b91d99285b35117363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2edddac6fe9a0784b7eb364aadd3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b100498827d31b3502eef2e95882dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85ae7e97cffdc521d2dd2bec76beb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d8d710e97f8130b6fda31ed2309667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cda458fd2b7b138622c2067e19bc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387dbc3f8d5e8e6edc492b4afdf84da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b33092d3e676d6b5bb546599cd2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efc68cf82a50dc905095b669fa31271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35756d3aeb9b4de1756b8682341bb1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddaa838af8932c4e039dca1cde36d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8793c2f048b267de342c385b87dc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e839a8690c354356c741a3f36601175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b97b22d47c225d7b6d1bf2d91b0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464926ccc0503521f12dda4ff184021f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b66fca257e09f99298045d87d197578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028623143f257a7011c040811fd0131b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa353667adcf9abe20023d45496b36ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15567d150d98166c019243d6e08256a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc4d5ee9a658a4d13b48a7006ace482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975f3f93af2e9228acf01c5e9655c9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fd3a049e65d68c1e33417d04aac7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe0ca7e86fd12d31f627943b2739685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020fd26e975b4d274e04cfcda11f66586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5b497342a886b64486b07c2c14fb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4aa9f91349204b7345b589c8dd6dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691bd1d96ac3268225e3bc77f515e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1cc35010cbce7d90c85925b5573c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a8a688ca12382e4a496b1268796491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e8c0b71326eeb3130b13e20d1326092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb42506e35f95961bdc6ba9bcb7d27c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095622bf4514ecdbb18de9d784cd1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e338d3aeb319e7eb1d97c5d1dea59c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe4c8c79fbfb0f33506094f99eb9dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45537960140825516d8c56016c499d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d84e9c9ecc6588409135bf45b39798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc00cc464209fdf0ec2c9ec321b5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1c508948dfe399a30b9dd5731183100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135a91ccfd8084421e1dee2b0f07b66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf468541735231f4c87628e8fe0730102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e0542d65cdc79c6807ce8ae363ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d162b40d49b2d87c49f8de1ab4c03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fa626609a9c178e6ba452ccf15e12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8bedf2349026c11f5064a81539c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb59dcab3a8fa1f04e44046104f1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5538c7b20473241ea0c8cc9120f5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce140fee043e42073b392a6f4460d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33b51327948bc6ddc5eacc3a333b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc4c2863137a9be55357c93019334111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268bc05411878e7d9e7dcfa3e45fa1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be576bd8db7b2d4fa1713f8d59d03f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3e85f99bfc439b6ed7ecc7c54b3cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a5bcde5cfa57c2d917758fe3093f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbbd3faacca4f19c134085dd5c72cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a5825a19038c9b9e554554ed1fd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2920d7cd42eacf02bdd50aa7c4bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386370e777b6fbf8dd546c8ebf7c929119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83e8c4ec79802bf5e71a8d8d8300ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3817cf7b0a52329d2941c92a1b8d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf941ae6ceadb11eface698e04e988122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d81a42ce7495b15a6406a5f7f0bbbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ca114c6c04713555ed83ae250d816124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6b11d70a9f5085242f55df442020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88259320973c66163f97aa57f9d1c89c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8daed750d2597a523864b36fe856ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29ebc7e97422bc41be4095a8bfcac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb5123f7ebff352a109b4ec1dae47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcc54461d571a217222b3327e2309f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d55ddc8387d1a62f9fdbef7ffe43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf57471be23e583df192bf280f37474132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd5e0ea4e739507c54d24ed35bf989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73666084d49261264ac7c624ed090687134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955cb87288dfefbf723e2be83abd0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e056fb8f9112536ac116254e3907195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf64845dece709e98d44f5a86ff2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7907bb7adee33676300e7df7ffb0ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ba5c21b17f352da6810f0945a42c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464cc80e27ba0239dee1c1cf50687a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc0261de1a7fa0d75bc3603886b81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d16a959bb03139525d03278df56a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9daff561588fb565a74270aa765dc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbec1207148a1b01cd22052851bef3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad94d64a4bab0e0a6177f84f115a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321d94a8f61da9d4175291a4844d40c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf18aa1190679148b86e9a2d9e9823147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c5b2b88251be50d83896f1f64d59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb7ca1bd1cf91dc326dd758f6f3ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e8a143f8c30c50bb106e68b604d38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a99b81ed24dc38099c88562a3879c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc528e7c12489e2d795684aed71ab40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63544bf792f2026cf3b4f4e3c5fc561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691b34411059588091cdfcd731be5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e76c0078a79f944694e25b8731bed3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541aa595498f8334b60c2abb480189156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f472817d3b6e0ee757ac921eb816941157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf1f5097b26d79ffa2863f94569619158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013400783138083f260c299ca6467b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090bb338a4cc8793c3c4f0579bb6f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab8f1da055f539f02661b00f7c0c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543baa7b032e7662015e7319faced03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885660ec51ca081c9a655bce0bccf273163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff746097eed4701c4bccf8695c048df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bb87bc9af9188272b69782d62b5b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12da548c6d05553dab16c6ad992332166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c58ebd4c1c05c91a257d06803595167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e565b142ef7d206c873e4b62532eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5469e1a6aed457df6cec59457f561c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211935bca44879a125b925a7d34b111170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33694e082c3c8e3c39b158e56601599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055ef0a5719f67bb3d2d146a97215c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b1b7eaa7278f1f63f573ade411355173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94bf3169f118dc31f580307a1d9901174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7141c11aa4db22c7471de0352e749c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866990a8d0c31942c6c1a0f4acd5243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273e7e626fcd031a4a852681505b9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b2e5f3d86d90903c6a469d7ad7311178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28babd16007496120331a1625fb0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c28c7355273c8be81042b3226a318180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465809c4ac0daae0b07a311f53ffff49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925df2a4a31016a6bee03f4288b1a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008e94d3f05e0eabc46065eeb1d983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968edb29f582dc08c418eaead921d8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419bb1d65e6a61dc0a905fea150f5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670f8c70386517ab9e38d01c1da09d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb191603c85b8ec4321fed87349d60d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb709f368c5b5e0e05dd4b06cfe77c9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bc05b7dc8768d398de4144050930f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88505b577b71634a2162d2aa0763ef9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1e7c53f7eddebdbbaaf9832f5e35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784459ada0a7a68bcccb2f1535a857c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ffbc25cf70712b3848bd73e01cd5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75070d09cf621d11f9d38ebc2633a27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed087cf4257b0940ed3ead4480584d2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aac92522d1360ae49b51b92cca7ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4184070b2db42d1096649b24cf928c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7e6e466da304fc5275fe80fc2c47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ccb0cf029ed1691bf8ab837f36e5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b7e6a4a381730e1a345d9f05be76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf18390c8a3a00ec11ddc4de5977e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faec0687d3f92b6f8c2d775390e2d5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc345eb65f6c42cd90380a53c1770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b997b45599886ddc877f9829646144204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206a8971eed65be1631f87796793bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1721d56f8907ec39c713f5ad42712206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a61f47e0a1f47d8808e06fedb98b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d9d3e56ec2e0373fd6f202e37df67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba693c4103361022501931637bba041209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023f17c5a054a462f0d33a7b9667575210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e4f0585ea1ce4993f0aea0cc79d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f8b5f5fd6759984ab419c6a320d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd1a144bf28f10aeb7696772c5e073213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae3b33583dc96a5104cc2634c4116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93054e40e62719593dbb73f7c6bb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba651579a3132932697a417ce2c9b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ea0ceb319bcf8825abd0728349bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7126107cdf417729880592f15f5c6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8830349577db55b8e1f272625f6dfed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e206ef63adf75e1aeb8ea719a1b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494584a1b953312198db7bcec2394059221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22561acc5aa4d9cbcbe88569e766ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90102822f594264bf902fe36bc1a02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165523e79e5045da5e25df47de0250d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05c87977728b7cbdc5c93f08a33ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c240bb18042df315d76ee97d2d758226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa603082aed6605f416f090b58594744227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c0257c6bc380702668feddf246b35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a3b88a3f66e100146169b35a8b84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4012da7b3c8dbd34e47b32c5b58668b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b963d1958bb50438974dc5dd236a9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e981d0a6ff08fb37e31505497312b1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab083ba972a4dc784a1f332f01e8237233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead0f3852a356856b7fd68a182f06c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395fcbf18e6a588d224e791a1045ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4222ad721c4437ede00c37f75cdf59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef6a55b5e390093ca7f86575dc133f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510306a9d8d20f2cdcd06ce16e08750238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7031c21eec4708cecb2d531a4bc29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250aa4f219fd761db451ea6c452d5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626adc06da48aaea6b19073a80105d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8776a59c2ee2b2ba8411bad205628242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b34a3a4844e17a09825c8a7d9b7e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b0b721eef2797b4505e312a0b15dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54058d63c2f2dfa78a79486bced91f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f6930b5d14974223e8f6843a4d749246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333f15522aa5d8996f18132ab89c5e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785311e5128899ea56e95a818b7d6f1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fba317b8ae201fb460545e16e2bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf386b4f2811435f6872f5093cb79fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca56bfc5fe5fbb6a864a92da5323b47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705299372cd3a7a0f97378b1f035767252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e4db4b3ef53241c5849387ef8f322253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cadf65dafe2da87b9a2b459dc35f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4539704899af5e169e51e3b1e41386255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85833981ecf090c5907fde33018aa907256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2b00749e43d9495f1c16a2f3a516b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74890437a4a5d41580df6ba6fbcf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672198697d0194d5912634aca8be1e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f1680b7f6fa9bda04a362bb14d8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784cb78a1207b6046bf613f9901fc4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe510b95ab7b73c696dda17c59bcc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4fc3642b1d84c239d805f140b194c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706036ec43aa619e18f6c56f12af9955264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9720e504eae840e00fa9d7621bff40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5d6189412679cf99225cc89b2f19c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ceedf60ab8ed53066d4f72f35c00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5582a6958304e91bac73e82d3166d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbfe447c0ef2a1768dc3059664f3a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127f9b55c4cda854c3b64b9bf9cd727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bf5e48f2bd7f8285440ed9e747e7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23794775267892799379246b58c450272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc6df3126a3bc0b51137e25ca8e6c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ef1ed743b5b7fb51be20945b95598274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eafd51cea1c0d2b0268f87ed1e7cca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c90dcdcf4f9b8e755e9bca4e44ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbdbc95f52c75ae5414c8fd06b9a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7759e50bd78baeb7eb6299fa00c44a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceea924e1c7234934f1a3d47c83da76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96749c23dfe4d04a2f661c9f64d8cdec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139fd8c1ce118b07fb8916d9278eb59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357933ebe4fde69b7e2d777a8cfecaa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b9ef7d33cb2aba8df8f4a7542f437283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1357a78ffc9bf89122ce75fcfda46a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85bd72c01b63b8e6bdb73589a85846285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38cbf3c269e81115a4cf75396a6b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426ec9da5af3cc406250e97d81cc2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5935332ea595187741041fe889d2ebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f0a961ec1e36578373994fb7cfd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e911317f5218fe1f9dbbc82e6e72b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14dbf52a7212c17589739708bbcb9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14187e6400588d77aeea4a1ac09ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c57fcbbb89eff14f1701668325fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6be9026ece70c4b3f22be2d4c48173294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de598cc690690d7a636af8beb2681295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b203e05ec89f6c3322cf139a4d85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa79dca9f48c8888a900e1ac0781ddd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2d7749da0cbf3e3f4f07b2224435298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cc4338639af6b4d7a68756edccf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7937006df3e1880f67347ffe4476b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5468a72b0f887e458909d06fe2be5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0a97ea192effd46eb2716478f8c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a272e86789d023cbfe6d1607d708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b3b519042c395733205958dc0d6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff967c2b6a5c4ba52778267e31f9eb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592aba6bce8ef4c4b6e270c3258378a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbc5927e6e7b75c851163124fd4c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d318262e97421522cfda0648f657447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be33b86d5c8922f2a9312f2120e7092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf777a85a594340148c07253083427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609ca63749820abebf5f5b76e7fb07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd06b8fe0e51252d01c63c255244264312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab99d0ae60fbc4a9193772e572b14f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33c8ae54f3f7404fb12896af68bb35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565b7c821c52655e624461c6605104b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7212dce27e9b6e6082b7c4e4aa93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47675b97b8390d357e01d3a415be0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102dc6100e0885305ee3e0b80261864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0a354a606d2666f804414970e6fcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c725ef583a1b23c87ff6c38008afb89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df6977b20e0b4491ed6696e074a549321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4088281b9f9cec17a3543aa6a9c123322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1bc3136f4df6b07bce953d7e078bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454214d3141d73771bd4883b5746b6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2991981cdf8d497a2304c1cedbd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b0e263d772e7f67a557d08511bb8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c741608cacdcd9ace87336f8ac14a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5121f3402b89fbf01b79b4b1bee3e48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64812ef7c2042ec798bb250cb182714d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648e3beb99d49baba6e3867f47a05fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050401e66d125fd04ff63a782efc993a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864916c4389ffdaa09e517e9023ef58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e87d57c21ac13a602e1b4f61124a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c865c7e7ca1efc2d99ccf3cb1e48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f61969d5c1a00872681506369d6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd15a2997ecfa45c95009d9cd85967336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ffac8d82e1066d5594114ff6825f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f1a89d9384fa459010fa56a4b85d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab33c1385d39001b8c9b4e9df1fd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad9cf7cb5381fa09dfaa63372039d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c022b0220618d4b34ec44ead7e3df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66597c613ed450e38f8509bcd9741d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e0a6d98074c1ae53cb6cb20e878c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b033a9a95ff105b21211331e76e10d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d055d9e923d10a2b11ada57e65d2217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc08624830ed579c8ac03837a028e93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b04acee85f7d4321a53d827afc2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c79b4087b02b0490204906ac6486b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3588b04665f047579b0981fc8c8fc44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd198eca1c13a1012d7d345f14758f12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88dd8798b6fe91edc24c3c7c4f7d2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136ef5a8498068eefc89839c781cec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9642f4bbd8df14c9da794a468315651353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c9ac12c6363a07a21586f0e78e51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643503c023fd41aa16243d0e4fc49ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e794d76f9432e50662163e3bbb19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65a6bbbb83992a54b3773957cac19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be7e3837f600fbc5cc3769ec5cea5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b68d87c8880f915ba69f8f45d3372e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c931d3f5a968ec01d2a5d43556d50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1ea8be217ba6f52d13e557e531dbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cfc7be96b1f5be7cd478ea1861b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc49f992ac2baedf1391cba4a67d342363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e418518c16f57a3f7ae763b0ed9e10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71acde7478f188976ed900174de3d8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72bc9b4bf1c42edd94fe9ab82d7da7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c100fcfe185fad8ed57a73cf8e28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8ba843e0065dd3b2fc17d9cb5164368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894239dc3f33cbaec897972a003666c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae099d99dd2e4e7e901f51b127b4788370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa88c7f0aa4eaf452d725e2f82fa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4929188c4d3c58df08ea8ba1f5c23a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ffd457dd9e3b9956af10ab96a3a05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd363013ba0c0a8563107fe1d449aa3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db0b2f419b5a264761625f5b28c90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036450548f559e41cffea68e007254ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b32f28b7102ecbfc346814c07062377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c39192c1399601d6f9c6fdb10aa7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83807b4dc11821de821df37a31ed1130379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63b0767c20c399086da3eef881ff6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8373b9b85a9263ffae875e069fd01c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda4acd6e18219a3d0158a8cf5cb219382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914129d77229c564304df8373bfc0aa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef83c25916116ea42a7858d35d030b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2945d7a61086ce5024fc9c1f5a86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf08af8ca7ea055611cafc1183690386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb879e6d7bbcb8160edcda5b06c896cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f0cd66683b8fbf161139f0f5eb24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972df89bbd3e7273ee947018558ae7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2be254a67d072e63f5d0e286f4de5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53fc7ed56ce47782cd2fc557f2f878391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58d0d4ebfbc6c4ced1045b01c1f9ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90472fb8896551c1d4a6d5c3265957e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d57a1a2854e0726240a8b1e5742f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090194b459aae025bba635075f702a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f260a43a19174f541fde429060a22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3f156710574a663dd2d9c37d3d18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f4812b6c86ec56e71990c010a11a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b97a45b58723676596c5719efe125399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed189c69f1d8a7d4e5bb22cddd25c8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e39653f28d54e31f29f84ba8b2ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e726ba5cb155fa99a1c57b663a68e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997faacb068f7270d672d56cc9780f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b61d66bd31c7a37181d88a90231ead404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf1b6d8d68c0e8b18357252d5813f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e7ac7f022d2c8ed300711f2e21828406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dac6bf83ebaefa08edf46e245223d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca6b037d8f2a39f007e0ef41104431408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ac8840d905aba607d9abc1b9a50e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fada358b9a9a80a1edbc6f7794d3c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42080358193bb9b81bb73df78254ea82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa2bf355016ea49a430c3480d7318412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeae8e9d849c48974cc7ef7498d972413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b5fe11cab41606b88cc961ec6247414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b3167380af138d10ccb85ab03bb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c06be9a14ffff3f78fdde60ea8dd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f35e8251dc694acf3bbb6caf1f8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1db8741e0a90bed1184201a905efd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4937da35d2a4d069fe8e849c3c180c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0365366cdf9a938014d342d210aed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c535e88cbb26b139ae8605164f04c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627d1332577fa7e0cc3a58c4cbf470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740bf0ffdf73695cade4e168a16884423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2db549fbcac7f7364d424084f87f0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404928361936f066439d7528eb886af3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041a8d540b6fed322f4653a17387db8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361eb7de94a364aebdd201b538445f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb9eddf4397464d5997410cdfc2b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6b1b78447b7482584219799c9fe92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8e613d6eff571175808e17727f8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebad56bf646963515cf9fa6ec9b04c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5aefbc21cf88ef3dbeb663ea807df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9f27b15c868d75e386bf7f8230d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9814f2a82a93d038d9193e7a0ce5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa7d0e3a46bd8323a4599dd7c8fbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2fe4cf1b0fca1006c3984fff53ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd375fdec6e8233f6957252bd209d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa17eb947eb29e32b38b798481847e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d68f6bcaaba115bf53288fdb8e922439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e673c292dca9d9d94b92c815bd06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34391915bda6b4a368a70d8ac3d16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0522affb8066d05664afd04873e0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c1b5fcbab941eb6044ff0e8ed508443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665998caa9f5449169253b85aa12603444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd824f47312677445e216e0913243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2f4b84ede00296679b08d3b2d9b2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dba756bacdea604eac56090831649447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118606bcc70b5a71aa92fd7e7009817448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910061c261a3d610a05c693e5b2fa4c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df90c3cfbc88ccf67474afeb52cc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37fe3e70c4cb1eff7d715e513821d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994464b30e78c52fdb246fba0410b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbcabf1d43251c375d384829a62e69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81ec03730c5433372f991eea3c7ea3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58302c5086ce8663a7f59ab9e138b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e98f9f0190d4af7c1123044b61ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705069f5f66dc2f3605f0d24fe5b0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898b04c587714505d2f84d3a0c0ce3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1cb7f441c54b27de14b495dc6e79f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233b4600539541f432d78618944278460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a88b46ac9a62b8ac5f751c79835ff6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888384fa6a970348eb79e8239303e40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a3aa1355a000ccf15cd2a1c51ded463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac90c651b1d167bfd5e936ce4e214464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94354e95fa4e7b53d3c4eb52c61f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3453f3cb444a84859759aaf5642f65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96c93ca5190f739c29d2bdea3810c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd1cf048940368a8f44e6eee4757c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7617827032ce8a856469f56ce53401469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b30b75f00ad09da56d1e2a02db06e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e2be652abd3894f1c4ceebd3e8a40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eb27a87c5db43502425ac5ed24585472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c895ebac3c62df7157356a954d0984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710c9f0238c36db6216aa318b5c141474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a651a03895564497a901c0fc6251a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ec4d8de31457f3b3d96037d20a851476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d39c2ac2d1deb4d96c36f6641358477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fccd3a812df58b92d3e10b6829c47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338643fb8d5515c47bacfd6d18f42817479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91551b553907e6c8affcf73672f74b55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f888e62e1f014ad2d22f58e2109faa3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c49e612844fc8b76ebfb4b435bbc44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e533701f1cef4e37249dd94a9536483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa610ca079fa0d43196866575303f6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a7a3ef56e878bc60974735f6bdd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2afe21707efd9624b17bc576df9584486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b90f0680343f5bc61a22039dc68af3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448376da77fe4566b9d95d1e264cf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0a4b4b68b38524234f67fb8e0241a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05181e6e8644674693502fe944a5537490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b89280a889e67df273ae96d90ff3bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26d06a988867a619ac368966cfd6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fb61710ad949aafdcbf2c2065de6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68953b53cb95db391217a979f0b69d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3b7356d04e7c1e2dc36843122497495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dcecf18baeb189a7a3f98650d9b69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae293b0112571de27f48d73a6cd1b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea468c38f5c1d2ff295909d2a590e7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fdd5b27dac133418aa443bf000da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001734612955716570da5008d348601500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc22e298e17e51313bf62508b84d0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd062da7f2c32c519fd08827710146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bddd6c0aea92c7cc951bd6bdd4e3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7487811a52b4759e98657e2fd4a4cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059aa120a116c97ea37072399090bd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5274b0319f9291765dc2c85ff10f17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145f190c2685f137dc93983414b06b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72aae1d1399535426ee1251ea3f36f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219bb8521583bbb92325754460b8418509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452fa402b6a8b55d5f6e2b5690f6553510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51ad93556745591c1018b3ad93a0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1da516a2e2107e8ddf99cfeafa6e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa341cd5b9616136d15770a81c5490a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe216f2dead4aa474999812d4d6aad6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b3cd47e5a147b5e15ce6737d01f2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608727faa2ee81407e9bc916644eb78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f24f77ff42d44019755c09b382f21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08ed035a36105eb5aaa7af25b7115f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea203559af59a06904b0c74480b20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6223d5f6876fccf757d82a872ead8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35255ace4e7c1bd07685a19e5966a51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97713cb53c6950546908a9f70872f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78e124ef1b1e17b35c03b17c6996fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667d55c606b78c1b50dd66489187af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e1837a2b4e9b40c96d6f3be33676525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c7d9f5b4925aaf624888e95536818526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8f1e474345e15c3d8bbc4a91d76b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267786db66526b7c821120a876186ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe5fff4f3d58a1863a56b84c4ebeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab609831f1c7e3c0eb85b111ac360c65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd9cfadc3a61c44910f4e26919d48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b32d2365367245089d4c3e02567b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694684a10ad2cc23b83ce91321272718533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ca750769afdbdd9b1bdcaf87dfa6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351ca4cd4ebf65ba8dd422dcd57455535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fbac94b7c04d741056c2e2dc378f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa644639eae4ca399cae052afa3352d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ebbf5b8173cb07a093086bf074339538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf750eae2e5cb34f0207e3bbc8d7359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34bc8f40a7120cd5bbdb351caef399540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dba42a864960cdb1cb06bb73ef2d11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040e4dd30f148e0904c6d1b46e39e55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd917a704a2dfc33a12e881246d198a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea0f8ff38f86175700f7011a24a61b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918bb638919bb43ef37a8b3e088a78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e009a6e77796a2f367754740c60c3fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802116192c5dd8273d0880f1d88109c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c83421b39b26941e7349d910825c6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d98d7f01c716624cc7c1c253bc63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f904c5cd245bdc7ec55d50d69af8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed50b20cc9b3930f730a4c8a36ef3df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765b8853eae72d61a338e33288de31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaba3c60f75c46bb1e035ef03c42071553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79f4a9e01fdc8a41d04b412526d2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96847efc59b41c01a317850c9a6c83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c355eaf8f7d1d5857447d7ad1d881556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3685a9a9d3833186961a303942bef4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ca0c7f104ce39d4f6d26cf379056558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4cc2c7c5ea6a02ee1872aa6d7bce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25195e962e81fcb2324931f2bbf090c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2504c5de1dbbe7f2096db1863ef9507561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8cd83372c46bf201e14134a5b330562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080af4d18e482c194216c35a5620cd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64ae986d7bd8826db2fd7c2fe4b90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a3dca68fbaa9929f4be76028dfdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2df92934ed44fb05e16358c19b9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448380dfac18915d781ab8776cc1897567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0ce20d6406474b2c3f545b450cf9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8747e1319bb6720eec1d94fac66808569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8134d09e953fa31557210066b848a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baaae0236aa909ef462164e363bdd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f925f253bfcedc9afb619614e6ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f7e5a1ab69c35b0d11b53fe50683573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d79afa1c9734327cc5934e467c48a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45bb26d80141cc56c279f450b630c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cd176ce65e49fc4f2fa5d58ff1b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d91101193a8bc68a637d2ef6de04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae44525760713d2f41d620d43bb1ea6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bfa05240d6b5e30cafc15ace77609579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6fc9eba84226816fe5ede55a9742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff21db7fff19d0e50c9971172a405a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820fbd0a682a9ceb9704a5474bfbbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b821a52b1cea087e4f07788fc4f4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f4a7741bd5bd84c7dc175cebee02b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e741961310ff16ff0247f65c80b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7283acdbcefad2560f11f9a653c9b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa2ed0caa5386149ea9ca724d508bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b8d3d7f345c4566c92262b3070c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c3dd4abe0f4b2f4cdf1704f2ed19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9ce4d99946fa8d4cc0c11928f3156590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25808df1a150a701a3d2dbb7b50e3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985fe3bac705d44b8e7d22b80393a99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741b28d3064bea298aa21f2f541c0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20df1f9e20554d8fa85127ff68100594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6582d6978ec5effd404b9439a8291bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb37cadebf6a1b7dbfe590c6ecc797596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e76fcdf4aac7b8f181e3daa2c963a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab33bd564d5be69ab5cfd628ac2c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fdb70a29d345beb54a3b71fb37921599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56282fdedf15cb4b298aac0366ef67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143b4deac354ef6c55aa1b5824ea04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38020d391279024dc98b62a1d2ec00a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326b70d793f479a64552fc5964dce3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4ca7224639efd8a06c2490a43ba21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980b988c535237dcf15f702e07f6d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4ba796847bd516024b67169fc58c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657b5b6b4d1a74efe797b7e988e436607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220fe80ab45305e004d403e45cf9998608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a6f25077342123d432999bab039b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5ea1a410703a7935738a16f8f1e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fec507ff7e7fd27fd08df10c9bdbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cf4cdb7e1d8d6f7197b283467ef2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac5ec0a978d0319897b0bd1c62058613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a07565441f6d130c6ff645d38507c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50dd74961595a322583f6d3b2088bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172bf5ee2fb3df12ad1bc236f4668af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21bc7b7692281a3665fd7d2e37800f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e925233eadb13c2f516499b61c26a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f918e7723eea8846842f21c858d456619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4dac28e6212a04f3eb27c2d5615a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7e6659857968d157360801ee4369621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685efc38ce2a2eb552b9e168469e52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b735e2bdb761ef6ae0bcf039d8f562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7182be2fcce6e7e9bed981fad22e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992979b91797b84188bc4f1fc76eec56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c1ce30392d3f187a8b73c24ba590626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82327061851f0c3e2eb8c87cb05e8d72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a438029699684587b001d368700b20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee7cdb196e52087d7fc7e58c0a0e6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f98240f3701974cd5c867ede4254a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffc39e5584fe39a95fc4fe4b9395c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a10b4315d56feb032488bb31030ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a28b106b23240abf1d5b918ba1219b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e0a72944c2283f9b943678019634634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7490de48241886466946cb2b21ccb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0dfee472166318ad7277925f8a79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc73943cdc00e08e27b2544f4fdb0b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b8a698ce0022611a22cfe4844910c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53f5c88d72e7f5178e5888590bccf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e253d960b948b8ce3deebbff23068640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfea0f9655563553003fc1e911263ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab859b44726bea2c40e0a1a6c9af9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0185b000f5dfba47862658e148b2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08ddbe12b9a3e10e9d31c3b494079644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719afa215fce5fed0cbb4b2511146737645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddef61ebe02ca8696206125ebd608d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c9e14d59f9d7f009642319dd0c72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60665fb177b7bb9ca485801e62369bc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26802b8e8dc247dd64fb21ead16d8d2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4004279446e08b660c35705538015650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04624354808de4adf70dc4ba0dec5708651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45cddf5d9d9515bd2e25891fd9c544652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d25cbfbb9ebb71ac5e313fbed3fbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dce6b6d8d3253809d8a4a81f071ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f57ced3bd9af99e4829f7e76e326b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff435d236825f7f937659aec0ae9054e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fa5b8d6c68b8eb150fecc398d8b40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b34821d96576a16c01b00a74f2da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1111773ef6eb8c5d8765d0b85f64a36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8330d4809a9ab562ae743bb9c1ed84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6fd673ac7181b39d9ad72d966396661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c2613348e74a7303954c59b0192d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa7d41b820a99b79a4cb5edb46eb9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4553ebfe0138f9b5f3e4abd548aa77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3fe4efc9e4e227c6eb38e0f571b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d9421a89ae7d3500c5bc32ddf228e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0cbc17f53fb7c226e50c2748d278667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b47261f474d59ea87e9923f8a23cd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238138da732ec2bee049a44d31f69767669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f571da10ab220179f3c0e2248c977b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849939502083ff45c4867cfd866bd16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b5d9ab6fa49c2b6124357a7bbde6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a002c483cb6385201e2c6f6b5499d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3639df04a642747efd357d68e15a25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206f9072f8e1a622f2859ebeb66ae92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1dce9f9bb74b37f66dc16261b306f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288db6936dbfc560194c5b390f8f73a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b39c685b65a85d8498145bfb286a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e9ef9eeeff3944ce0e182dc981fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9a9eba858461cc03ee37dfe2af77b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0232e7f8fea5fc45e3daeb1bf3125681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ec2ffa2e163e178fc7d723414f86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1035e4833bc3cbff3da420b01f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113322c296929cd455c987c002f424ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58045c105baf570ed8ae47908150c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57447d4d0202ff12dd69f0829cff36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02d796b46fb7a12c05284d462a44d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb83f28b448f674144cc7b16ee2630688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141b9e5e829e4e65617ebf45616471e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4ae47dd18edba5eb331c9728e02eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb8d460bc4528980206f0970ce4702691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60fa1e428b09afe5fe340d26175f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32486c8a3658ed3c10956e573d069e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c1c8150e629344df4d68c30992a82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a354cd6d98e508e575b82af9910e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ffa17f637be120334cdc1d28119f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db61bdb1cea8cfa12101c443f47eb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d53dbf1253f4eaa511a8942e4a388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef032b45c8fdf535633db416ace6ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4997ec6cd193ccde1c8f1514020d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e4192847849cadcaac6350858504701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd121a1a084b9b32d0567cf876ec8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f2fc52c9533acbd6e6d22c711fc43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a92a7f21d0b7e40befe35d7cb4c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd1d54ec37734eab404c888401c74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e6f2bc6c0fc5a3cd831f8ac9a7a43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9587feea3586baadb13affcd3b8a4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f88cdf33ea0397d29e9498048001f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb648b04ed14c479e67e5c90074aadf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c070d58e635d26c0239bc3c3e76f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881693a2fb26f5c17976fe30645ba0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f6ad8302bd54ee9401cea6876651712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf19869baac1e9a9465dc0812a717713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28aa886b55989b85e179004d33ee5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373b6cdd8c67dcffb6293a83e5e918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467efb6cb8667caf181f68164ff535716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bb06b9aded8c92d15111a053169df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a89330cc63fcb848d76b35a1e5385718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45794aaf3a5264acf6641e351fcc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf018895996cc48437ab68709d271f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c517a85a75e092d7999d294851c2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9cf228549321066098b3cc5ab9e23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70249da3db55c5993dff0de323712e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da3cbf2b29ffeca501d986783cf7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b01da42eb66d49002f8a161abd9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed90f33e4d5b271203eb9afc9c9e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8dc6b076b68f3f002c3cc7c947b9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dfa299047b09dac4989af66a69413728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522de463f221484a4af928a61250b39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11602a2cd915f3c4e955a237d97549c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653a3c5ca646df8161b64b8ba46620731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceabe6a2de2d61f2d231a2bf763ff8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52766f5f68f4a1c71641efe2348eb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefbeb7cfa717b1c78df9f1be85755a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26985e11fcd23009dae85c815286f11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e0e2c1fdd1bb957ebaff5c4c2586736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be146d5b87dc7d5b5dbc4bf8542201737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a88a4754459b435ec6515dba2df3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7235ee2147a6fe663c685354b1d2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142ee1ff556e076bd1227e06345897740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ea41e64cc357f3c83d5de24e2145741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13129237d0c554cc6f2c2ec2145d5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a166f24b5d0fc8d9ac9525e2aa2b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fb04043291276356f63c23efe208744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50b89b9f863b2da5f8c8165379e529745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775fb7798ad3221d7631e964b612b74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce708ae9938ac64173a89170a80a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea06649fedaea236ea2ee4e83cd3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d61070df67a6efe32855c40034dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efdd36e96bf19c6be92f4115ba3fb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c24d342c5e252fae8d74b85c6ae1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a297683d23948bb412d1b731ad28e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43458698a1f48065fc346d690db4e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15c2b4803a327f26b88a2025a3ddfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0836bd136912312d6985074e8d19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385b29a0b79b1ade33223077793e7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec12c19de97770b91d9f671030743757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207c44f601c5b08d8cfbb76548d7b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f09aa6dc7bb4be2a0276d23f50f11759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b2682aa1625cdedc0e8e9566e43f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567805c7ca1a3c8ca9111f25ee825c662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286639d944277cd5298f87ead7759353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54612ca94933b0775fabdf07f5f1334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb08517ed2ebd63c0aa556d00de0ae15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd56e1fa5c472acad36c879c5cf136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe4575988f263099f0653a1d44cd367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076ebfa58a5a56d02c20d657282fcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f806cd348ddf0a5d320aa6d50ae789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d3631d8a524e5bf67e3d731aedb7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0016d6c9d9b9d89955202beee1bda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f4ebcfa16fedecc38d9d2238ab6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475a8624663937d439a5c1b3260d1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c69cf26fca8de5776f37064e5489b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c9f595bd19be4006b8bc5970049a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12e3d6b1ec212ea7a00aff17920cca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffcd543aff024132ec4d2b07ceb6b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090edeed4e246b1ab743c9991b7b2e5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd5536b0e73fdd6d898d4b13d4ce819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704606813ee6934aae85562d5c94cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dff5328d185acac59678fbae5255821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc1682a40e80a78736666134f0c7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd4077049b361e208ec69dfd0438923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31883c31500da4fe435da2d3c83988ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7c5c2f6f088f38ea134e9d550a0ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e68c5d25fe7a1fb187e6265f808126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1e358142ae003eef952407fdf63d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c507618c29cd09d1d45a96c0f9fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727019ce116cbe0dbd184bdf843be229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121653091d770718b708e60d547044430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba15851fa205260da1758267533e2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6046a517fa01b00766a95dfc0f4ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbdeea45ca9f8f967f5fc22cddceea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d3b20480501d4af736af00cb8b6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b77648ba5793cbcd06b7250f2ce7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3cee7734890894d22eab1c0046ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a89f461de1da05a311ab49cbbcc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ef1f83c9fbed8ec310cc9d73731238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352845388710954f360b89427b48bd2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93575cf4744f2118182aab4542a72240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c136de2bbd7e47e8b04a24d3f2bed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd6c68b79a5d3137472a8ea74eb5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c12a6fd357e39e8be59fc860598bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c254c3bbcc412a55441b5232d908ee944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d2d266e7ac06fc3ad71584e73c9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0870de497bb5b8192672c1712e967c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6dfc1929cbc89c36d10db1898629e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14842b6527e7afae3df0d3b621d238f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e82a296a5641da57bbea37c2303ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a1e8a3c8fc99e19d095dbb2a245d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb381c775284aa84e0f55417170dc4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76728e47e922ba6178466a1f375b0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed852ebbe8c610879be4a3a7904f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509290f2fb0716b437f2e35ac55f9e3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5993cc465902690d4e426342a86855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434260decdc7a648f417f935d333b2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd8ec4b2bc801d5d0e484e00ecdc3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f8c334966530ae8b8f8eeef9074f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff8feb4f4c11c7a4def2e3635606759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa334f2829cd4123d60adc400f8d30f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c5e7a24d44721a8badd59825aaa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0da3942b633eaf9ad844bea810bb8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00837db67fd071ccebd51caaf834787e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0b72f486d462aa9ca2a5ccd5de0fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39dafad1f2e86403249051b9ab3dcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9180dc4634756f33e8e911dc1ddb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee8281aa38b5c33e272efca9909f0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5312c1c20a9cc678230afbf7aea1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc144ce92cd2214a848d243f3465669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f7eaabe34ef19c51e90c3947c60970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02885e38df7ecf3f97a4090379425fab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988dbba199df55087f164c60dc4c92672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2542e8949df43812f50e08c6583d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00a6bd6f5b97bbc5feeb6c0e25908b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0765858effe58aef2d078b4c7cdfb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f89657e575572c2fd2d6e05804f40676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b820f52a6444e38952f724b0d3d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d472075fa78587a06ff93079cdb34378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3cfb4cb5ac8ba0a037a2d0a7d247d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367adcf370b3840d084093277f98bd5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917af21b47cf17b2faeec192e3f23ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b9e91ebfa9977ebf12c194068f6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856eb982419e4abf20a5da6a69c3e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0563b58cb464038e30dd60bbff85984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867708cb37f1a3c58fc4f25bc58810b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a9c4c8623d1e6ccaf287d4bb6de0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96590b99b4a073e24095244987ab00d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495764769bdb7b5785a93243f2b33cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec5d9618e3ed5030fafcb2f81c58aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5805ecff19ecb416d8b4ecbb6ecf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcab8b92cf6615cf7d64dabfad6f8cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3728e696f084dd81e471d8cb8c1b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1342a1b9cf09f2fd20f56b4449230793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1663d485ff731dd38e4b5fb94a0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167d04adb6fa8596bc4e95ba33966695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a71b98e1b590be15e729b389da3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c08acb4637a4ef12e14b6efeaa4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e9c7b712b7147f25ca5304c87309998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e3f8572bc61e2bea91a8cc8ad2cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e498d990642e682129ee6735dc1bb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211b6b14bfb93524eacd77bdf65303101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2536c1ea617a5e6e0a78e6078f14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb2922db694cc0e427c1105d96ba4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e66b6f5c999ab32bbf664d3b23e66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ba76eb7cfe870f63f32ab687fc6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f350c3cd34f977f53cae20f01a79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca81dcc4e41da7de06cc203f0675c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a15d62fb24c266cfbd57957f8e9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c125dd9fd380c0a95ceb5db502199109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e9efcc673f8b2cc63223e7a53b62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a381ac35333959ddde38e571e61ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cbd00eb3f22a1dd5d5c15e1a60815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e5634639572af86fa7d43e9915a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0cd344ba22bafe7156cea28b3fc1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fabeb7dd6ae0e0d81a58435839dc79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ffb59449b18f4e13fd4b112892ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8620d0292f5b4363625a275cc4cf43a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf386af8bc3c02729df47393f5ae9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045c78867914f09480fdbe53cff0c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b0e0d5afe353cdbf0960d0d0c7a41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55830623a7e08be0d9806fb437a76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c33da7b3c27ead7ebb3e2b71863e9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227c5688b1d247c87999f4d7f7443c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81211052e108c426e21a766e115cf10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad746a78ea3305ccbc7871357709bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11b2a7df3155b557f6bcc56ab9e92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1336883f313e40924b6d9673b24133127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b268a9ebc4206d67ec4badcff6eb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2385fb8d21df035baada87953c1fa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78803ba8cbc7e368fe9d934dbedd5d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554363d22d19679fab42082895e397de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa21e78e38818ab1f0e9786b7aa7884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb20ca6901f9f1c8081fce42896f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5643f39946943bcdbd15226b543a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a7f9b23f30b885d969143268faa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e78746e24ec1e55a20baa3bbf3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b50a3fc638c887ed5fb95c88895f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431aaad42f091749fa13c2da26e35e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8edd2c965b0e44e3797a03d107d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255af995756e2ab111f7a84d85c0d01d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca570ba25daa5705d638ad2d1e87f41e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baaa66fefa4fd7ce59c9f5eff5a80f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc5e7650c7e3072a0b3db045c7f00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f554e4d833b02a07ac193e9d76f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dcacb4fd955d7e5e8c2aec27d185a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9a987fb330a136d38d6418d2744a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea7f5cec3bc808b29b800f1e2d947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6adf9f348d3d95bf64b44edf11a613148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699397c844d62cc4fe2e8d701f706b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e410e38b063d28cac48854bab7d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56069f557c872402b993622762cfe92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6e12c4c82a899cb391b151302674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358aa6b7cb6254b0d178fed4d3f64a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61fdcfb80b4b198c72460df4f9f99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1ee891083309e918a29b67083d8c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbba209b7e45bc727cc6ba08e6b3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d25aad9a1d458828383e150788c88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653affbc177cb36e163800380f57ae1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a62de07508c37ef9c93cd33ecd2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41d4ded92820c1b32acb992b2de260160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0da1be3b8632af10ec693f694871df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb835cf7d257829cc00b14b63b16e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04077aed8824d4e7101286272be53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99493bf80849af5e1be29322a1994c19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996fef16be7e677c7414cea70beef8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48edb6c460c07d5bdefdab3711aa2e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b12521d35ce50dcfdb17d85b66f1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e069b1532e5749f59bc596c1583e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232dfd340529388d7ae8e464c16d9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d582f85b38f64909b28736a32f12d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3d6dae2f482c72d0e7d6ee56c7e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc524534c1e1de002abfe37b7b4142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6bea534972fb5d46c3bba1b16cc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db15e5f7f54352b78ae259d1519050174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1c551f55f32d295e930ae20e01271175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd95f67b1940e370746385723ed9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d8c98dbb3793bec55c7412a5f21f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4658ca09d62b3820873a6af58c21b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9e7b833380b28596cdd6454cde55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e2c61494a7cad928ab307dd7e9ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb323c19a77c16b2c134b489639dfd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3e51de51e692056e1890e90d14dc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656ddf33f93ee4fd72efdd85d38c188183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69aa61a7d33e71b1c9ace54be820ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658fa5f91b6d17d6e3ac3783c867b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9a80a4124fe82172712dd41e06af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81da0457a8579b6b31e25086552ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be96e1978833945378ab9d623c7d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607b9525e4d2c3e41c79d46f96d943a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e5861c783cd793de2bd093fdc6a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f7f0d86c08f1a2584d6ef8f2e33a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4826aefe113074ca0ea9a9d1f63f52c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386aafdd70db38ac022776de18ffc4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931c6ef72de21c9b71ca9c34886456d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef038655f5b630cea97c647aa4a1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c257403e69687c7319267fe2f73b986196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f95b06e1db34515995e2dd9a9f42bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b755139fa9d8a161051066103cf498198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26978fbeb04f1603128e2fbf8961779199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41b04b70f4fea33f214a722ba3b34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ff7199785dfcf34c016189db9b623201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d096d01256a753db8391200ebbbdb7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09ae8847d0647c438d7568d2d20d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d093e52c6630ecf33c4260d08c9c81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf3c1172dbe45031226bf612e78cd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4893be4fe9c984fad162e894ea44b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6b1e34a1a39cfa5e7a92e717e7ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eef7f5c2a6220d49b022db0e3a306208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e3f36923940e323356be96976c8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25b37831df4180deff4a1c39b02859210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762154f6dd404cbf69bc97f632d5fba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5c1cf4be2d785204dbc1d6a0d968212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91e282ea954a503025d9defeb8693213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8377de4ef16730662a2f0ca6e2cb8b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd880e3cff1ef69bf4876f48a306424215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2476b66bbe4c9910dbe817bb4c206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d424b51fd431d7b2c5bec51b968988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c0b85e2228fd55b4190eebf5fa88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b6d5d53b999a9cdeafdd9ce27cff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572389354c56aa6c029df86b508d0e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710372fa809e4d38c5131f890c72b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fbc399d097f8df7f6451ed2fc457c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df556ca3d84c2a38fbb949ef34ef60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda7b25cb9ab076d8ee0f998833d62d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656580e47c82401890282c4e0cfba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3730cb8dcab220b5a14d905b9f251226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3877c1a7ac828d3791397fa67296d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2892812e1a9da76839447484a62d33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12ab1ef3c29218a8275f9fa082d86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d5732057441a22ebc262ec586622230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da522cdee1870a1584e530c4d3ac17af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e0fe2baa754579c51b6d28b5a3718232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55ed60cd8a6fe429118ccec756db5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155d85c1f71315f055a9cc551698c61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaef8481717f147bd5de25a07ba4f8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d758e04ad7d445a0b0538f545bef4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f221ccf27be3333535c3c90eb80a7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c0c97432097da9ba5334152551c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e02dbc7025f40d98c083a5a4a8403239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1826127cc9caa2f12584edf0416cf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553e134acb35145dac6d11d816640c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de149d286b01065113abc3bc946023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3471fb91399eb3a2fcb3fefc639d05f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504341a702bed3b8ecb9ab53a6a8a3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537253d4eac40e476dd66ea6de1ee66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df54be0a60aebad838261a5cba1e75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510730afc67fa9b31917fe0dfcf54cbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81502dcadcfe56fa903d94f2dccc03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813113b68849093484aa842c8de99203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25cbbf1d8ddf95c11be4eb9c641c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27902f2a6f550ae88428429409340e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0336f23a17d1ac8e73a7370ace073252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180fc0059c84c11bd909a030fdc678f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59246a994bbf381a26e8ba01a83be4b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a25eeaa48d42e8fb0c3658926b197e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aacc851edd55f5eccb50504d50211256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71afcbf5882481a0115262f02694330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1bf1c9ecfee6bb568a262c625fd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd9ac94781171e4ef6174d8e526b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27aca6c6c1c8ee267f200f815a0dc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918834d011aa543d730e4f19f939085a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b66026e1e897af5fd2771c7aa18da9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857bc14eae56f298918c47eb4245224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381490639c82d4406c5b7324ea7f8b4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c97303a05ee1d98b8cd5d0f4ace84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4e96eee90edc802f860add1e849a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1cb9b83c03760875527f0ed90dd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7adb8b456825bbe990bcf987811f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f27e0471d19bca4cdf6253c194060a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d2cc740a82bff00c3923ba99faac8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4192563a7deec2c22d587dbc49229271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a78a7c4caaf4b266418e502b2ea2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955009096ba2181e996802ea6cf76fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc583c3896204aaeaf35836751a7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4895c25fe2b5305580641697beb99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49a90a6e3a30ea1b2d8b741c4e7c55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ac56da16b4403e91ea79498399fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470f6e1b90a76a7ebe08140f5211c46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f1ce9a2536aee9991f5aec21b61d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd59304ddbf73c0bca3e0bd9fc45df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11b18f3b8ca7f0b5cabe20b7cb66ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb018fe0b15ee0c8c48d200260428282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6644993fe449abd474c87fa304156283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c74feb6e9c60e9ac823f6bd225d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2fbf11c2fb97cd71fa565d9d180f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dceb94d020c848a476b3ffa19a85d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c426ea57abb05e36bf2c9495e3c10bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468948e0a0c2fe2dc6888503f644a0a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b31f2eb527688d534f26556c97fcc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6abc82e6d5f4472b58babbab3f1552290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd872f4c550616a58061091020e2be1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaa46dc185f76db2bf491f391cd13d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2596ac67dfac7a7abda8fc902d09eb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edabe8cfd9eed218f5631c6b3fe18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f580b5da21f02acbd34ed08455a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64545f5dbf0072439534323b04f57a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d21d0a592539581bcaee0227a6450297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc926787b444d9358931fffa8f94d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c9485af80d6ec5df6e7c16f4d9f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91d20acb04de78156bdd262cf8b9bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63712bdc251951077b3bd5b708514f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219668bc299be0b02d963e49cbbb3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a66c01975a0dabe7d81ddaffdb4f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e4e171b437281675bfe968f91224304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4cff6b645c904dd80d7f31c8aece305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e23fde099394e026c69936919683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd308ea091b86ada4428c17e70a82b67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278690d90a9be8adc2df56fd557c4bd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391291dfa28be2d65d080b4af396d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f79f5caca3a48dd2ce38f0314336310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39ce9a81d8fc473665e89f5ff781d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc940afc9b03c040ea7d86a8264720312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5478089761df7397930798b7afd5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a238852df1a918faee75f48a1786314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac27194f38ce10b08822fd3348e98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d70324b5dd3c155dfb4b8aaad0c17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f8a5f933c1cf48dfe30c17fa47132317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387ae6c94a0489726ff573fe0631101318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722d36157a7df514d6707920096a867319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150bcac18a89e8087c192ec28eeb751320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9777a761fb7956986d563d9ce50714d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e2eacea231fc8812856149e7667f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf4c47fab972eb8252995090640bdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136744aeb448a5395c76a64790f70ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fd338b539453e5133d0ec5a604af2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db606f9066b3f3a219ad0db23638f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf0b0d87fc79765c2688f31c3c34c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ac66d0584efea2304e39620c5e19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8747ff0d9be1f8344385e691091f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5955ce0b5f13c8e1d60c57946f91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb83e72921f06fd96f3a41e9ba343ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f48419e604ddc8f481f24b2f0e96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba1a242f0bd229a6e7e5ab561c256333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5d25483d05edf53327110576175c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f64fe212a26718148ae69e3b596db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba1113922791ba5bf5f6930409599336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428115ecfe22f24d334b19fe9b9b4223337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb88551ee5da3a895a13c33724da7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19263a95c9d4eae072ff2e7bf2388ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15ef72d76807a2d0369db1f06c5b5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab1c2b6a1889179d82b85c27e7dbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0210ab65e53815aaa1cffae1fc324342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c549139b667288321f2d6cf43f251343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b6b675974efc6a0c683884de5006344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fdb4f828d884b812235bde9326cfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868659d02fe0627244075f125967367346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b5d55e13f7b74becc01eaaf3f606347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc3f559a2928951b8423d63f777a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425573cbb65fca59225f71646211dec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e85d80d306968053bf3652375fb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe71b501e62a8f04dbb1117a6e5aa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc792665ffb8f0780cfde8f1c56888352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17febdd0b5f0c7ca637ef36af1de5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3593e6eb1f60409caa8538f691106354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841423956eb000cc49d386b57f55be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d43ecd9857179ff23107da7f650d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6b5eb79b4ddfa02747f2dec7b90f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c3cb44fbc2f4d551fc2fcb7b8d5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba431f55b8c0bd3320b2e0d7ac2431359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc936112f89e50c852d2008b2daf9dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec82b6446e8bb9c3ad973ffd5e94da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775eeba31b7cd870d9c671de175c000362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267c1e38214ab4ac4f5c9f09eca370b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186604ce4f25cc9a63178e6c21ecb42c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b818c2c123f80a174539dad40e3a3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e0cbd34aac78f81e03b64b8bf761366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0e946c28e8ec60ca7fd84f9dc081367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543801a842d05ea853c265ba6e12b4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babeb62aa35d73b1c4c36bed78c58f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88bfc89ff14ccdc790b0c5259a384a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f35f4c8577cfbe15be880ce66a364371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768bb7f10458a0030603db55543a3d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0bc7d8c7d479f582b3322e3a9ed47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5cf5c5fc19dfb4610ecc54480ccd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababbd21478857cebe4c4aff3f71d655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323545fa9f03e083d13431d628638c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40354023895b9d5b25db2349be049044377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b1288c4bab6caaa17445e641409f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c2ea809840e0149198cae30169ff6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b059ddce35e19ac9c73eb179f9552380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea3299fd37f9d07097996a4ef86a77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d93370fc9365bb2039cfb679c884e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0784b64d7b26664c800bda217ed7b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e63fae733e7e160ab69fcae970447384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9af4fcf3977a2205be0e7e5f4f55d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894dea5e07553086595bb8429d4cf9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe80e527544e4d09263f53d11649697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a3cbed6727149f337483f346a27b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2532727768f5462acd016c29b2cd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03670db4d922c61b38eaa50154def1b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486cd83688d5067f1b99005011d8df9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476827a52f2d78a7a297dace65b1087d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1641ed3087e4d24b3e2f04c996f8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d10f7339593438cdebd839983e05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746546288034fde911f45a144091d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd56a83d31d94b665e4340c644dbe95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd09a95de9b7c74c98d2dd4655859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b754fd8cb4eabe6e555ada7989512f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb6f95b57da88c785f0bbe89d41e7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb4c0422c37f5fecf41cbf05b84964400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22d69d60213bad6faa105420bd19a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23428d849f1a0832757e579b5ae6b9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244098e9891dd75d80e2def5c2b2d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d334a0d2753138a4eeec30cbf45b8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945f8576d6f695b232fb0201998c400405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0801d18ee52fa9fb62905023fc44a28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72b032925fb68ca56e940407846404407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340129103003a921e2dadc1bad5ac0e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c9f835b6295ac7fadb78a82c1ddf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e428036449190a3981ca529a7233410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416010722d051fc644c965c1d2951aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcf951a7d14e6991c1685412bfb206412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f91cc7a5fa32eef30059dcbd187c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c49e64e9872bf6db1797c60aee2062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe4109f43bcc2904164b7ba080e5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d9398d34e454dddb176db9b7b4e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b57ac4f9d5a8e10cd387b368d668b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f671c3ade80057db99ef9485c03bb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733fbf6f123b687bab6900787f48234419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95c7271a7668a37f5e84075e958775420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcec2ec79b78d02d6d090802f744a20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19599e33331021d99f17bfc2ae9097422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8687f7c90eae52bd5851134421f5394423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba654ed697d6d38aff7dba4be49a1f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f0e7cab1e4fc21fee178f33d5c92f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8d956d61373afb991b16e212c1e5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb723a84c4c494cfc49ce8f86846831427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3322b16aa690a1d6df80798cddd4b18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e788db44ed67895084f1d6fc80a4fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06bed9a7f39587cf5f3ab5e3342b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d873a2ed1df7cc022d8ccf2cc3d442a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d4dce4785f93cec44d1f34d6a4054432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4660209fc5d807eff30b1a13f42399433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54862ec06d48b087781f5c522541f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0641f27b0a7078ec890a78e955b147435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a88e743529f76abac75ab61c895cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743c06c24512d85c7b3753e62b596c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a2965e254139af7b995a607e59a62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694087ddf1f446a1aac1dd577b422928439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9081dee49283a1b4d30cce04a74cb6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b434ae914a5881b70b09883f18794441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba28b1bc5e880af9e54fadfaf4dffc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966efb8ab7ee764bf7b7171628d64111443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daabc8efeb52788e7cf8dac447e10b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbdde4dc9b81f0584e6bb07bf66d59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe70256924c7227727edc5edd357e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285bfd696754fd683c18610c564246447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d07f3064c3baf7d628a196cc9adb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3f93280ae39f6258e6972cb8b658449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78fd85727ba356d55873c3ec3c065450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8485612b0dc8a3a91c61a08a8941f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0166bb26bd4974f13e63b9c74b924452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a8718d2f6e08bfda928357f9931a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503489655f02113a36a3eb8edf8f7001454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7327841af8e4afd5d9f4f4b4a771b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad45a58a212175d5c560503b3a60f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb687c222573217ab73d8cf3fe6c68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125ebcdc72f266709cfab5d4854265458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e96ef990d54c6b26b8d2c3224141459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcbae9b17b2990b9a2cdad578dec8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0601cb6e196f7c13e66ec4461f040461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b65082ecfb5df8a4444bc1cca38cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3d6fcdb4619e3b1dcb2d8cd05cfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40df85a2bd49e4827c7ed93ff47e0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f0df89e3e7f9515627f735542d35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf715d9a07567947b2778419f88095c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d044d71dd0a2d7d29439518d04085a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740ee5ca342647d1da817487996cb79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85fbc5f3e34dd928b7a1baeb2903bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef3779f6a522daac13d121ef3ac7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586bccaac047c7eef53e655f5aae16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4ae4e42d734eeffb3a10423eb318a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492151bde318fed330dc33b5bfa12bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52439f973c372624bc81e8d9e477757474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c8992ae2a02aefb33330d888e3460475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad41c8c45367a1f5a37616efdc753476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336659bd094923efb54344970e0b5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e986bc816b7617270c788dd4a1c1010478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104bfd1774fc79f009cb50f6e438c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47137df8fdf18d99e45c8385fd14b5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184622ba6dfc425b67500a049683797b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf6b469d7f1938d960e6a1b705605c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4b548e3773efb67896af28983e48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d64e87fbc40540c8ea28c29285a8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771558726a17a949a737072e47092053485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900f610224d90ca7201e5d54942e62e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136640468e5db081d84192ee34e07b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e42776098c44c084400f669ab8404488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490e733655d65a50d07867fec037644489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3d1918a208c1c4b362a42cb7123e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10636064c2c9ada15b9a162715769ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21743c52884f62e4fefd2ecbbc7952dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8220db2ea75923f392dc61ba28298e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20b9d025df974b2f4bc8d46c7df23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3143510d32c60007fcd00e0c59bfda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d972af2aa4db1cc35f390da276ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a306cdbe475512396c77eb7ff277497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7942d58e67e9b47d1868f76131924498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4109b57100f11cda2bd696d3739a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0e0050ca09c584c5e23eb9e2f11af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745bcd62ef0c2c3f332e669a61c3f04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e2b39de974bebcfd402a3445d2ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6c730f039cbbdfb1dea9525890079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a4ff8f19c892f1696ca739d8b900504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5a7250a9943e6f2fb87261d8a5b66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f9cd977c0244aacc06dc6f69120a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f41218ea8e4434581b876dbc870c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dad54b8a5a33cab7088390ee3a984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3405515f8106192987816de07f61f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2f3d18d98880438c37cc0271c104e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e7d451f6425bcf5833ac7fff47ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe9c550fa5e102204f90f63239d33e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028671444ea567754fe722fdc1c0a6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213536140ab93f4eaf4faa1eb425557514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f87e517dcd06e459c0b583a21c4b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741bfa35a3c8d035b7ee6d71b4009d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97821156d80dc71db8c349d94b5b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32717ab7f969ca529e4e58fe0494a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009aec4d450bea5d2ed6a0c1a35ebf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98281af3bfe4ee00aeeb19e017c7419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d264624e9e98b48e96f065dd0633ad8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835de39345526bc66a3c2ca7905384a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a03c35784c8e582a044bf616d497523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b0a321d3d71b7f7c08860d2234cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8610343e172bec31f807e4b4f1b46d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aa65e2030e7c4c791d67723978a65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c089f0626200c5e617c4839d55f4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbf366d50ce69fc01986d483496fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921dbeafab55ec85ae383fac5db593e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a195e9076932a1d93f6825b35732a40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeccd01ad5197691055a3ca842e76a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e08d69fb72d7a4c020b5f3ff94d541532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3ecc99599385709d24058ebc9653533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d7af45b1d6f0ee7f186eaaddbd25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58305445907dfc53e981d605154ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d6f2016a27877d026769186f069eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb6ff650959a418559dd7b2d9c6433537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246559ebe6250ac0f22474485bf9afb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e347da0815001f5c96f43caa7bef3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e7468dc50afb20010ccae668b3af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac920d68a9afc32fb00b39baa8cf9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c7f593ee1f68fadc5c12eb079ea8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da1c409be9a9fea61e157680939f0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52fd280aedb8e3b18e8fc372c11f8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed26e7e7281f5497d50bb475489e45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03076127e965aeb9fffe39bf2ebce65f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf7072f5b0e2d5e0c5a387f58de7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0268dcf076b2eb73162acff64f52c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f41c9c117bf92316d4693703f0b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393211ab148be56f24653d13d36c2922550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3203b9395fb6e71a9bf475dd37310551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c19a63afae568b6caeff74c1f7f269552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfbb96bbe24b17499bd73e27205f7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303569b8477936885d70f875a8b143d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a776cb70eb340c2a0cc89acf88cf23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a262127e8c4826129e9bf37576e6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17af9fa7833b1ff62002bc23178c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db399ebd4b5d03bcee2310b92d699e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef539da85857edc587faa9b4d8d595b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d071ee2885e79be5c89e7965bb13d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b10162bdcc1723c1e1edcae7686a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3f5c1503778a13ea2269e8074d32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0232d0e6fc0313ffdca9a9ff4cce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81f0968241180668992ee04ba61fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df76e21172ddc07c56284f7bb7df19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e5205282009e5f81639699ebc7de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce5c28c040672a17d32db1e9257e99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c4c21fee348e0f28df2fa4105e60e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8181a78c68e14e1bde44e0654698569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5240f6794d1881232809ad8c21c6664570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a727fef86fb6e6efe01d39ee32f2eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8105f64465f7c4d704246e1c299f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34e0fd0d06e2290683f4a7f1d6b7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16375cf9b72da4c864c04c1add349574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b13a46ef2d94398896354f006ee542575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf4ccc15f19bfb538835a6c649633576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ac419b78a6780299fffca2a19cbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19a76b4c83599163dae7cad86803b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c34b6e1a741745a6eef3125c40d66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d65f7ea302c0eda7262471b5651c92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600757c560bd74b2afb5511421acedc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea186aa44fe7e091f2d890a2d2b9212582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62481697be677722b95e97be8c376bd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da58a5e9755192a9ca37ddf9234aba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c743db78e9f8221cc43f0cde2fda81a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771152b985f241e7e3ff1a688753d17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5d7e3d7dd2766f2258b29dc141d12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debe39c9541fdbfc18eed6c06e6f156588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a789f44a1282ebe19f2623d92ca7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb18029e87648148f11182c7b8671b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451a67d288902d583c7150f72aba71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844b71b3b934a2f51b99f4e7325d0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb51cb593505ce0900342793437117593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b21a609e478e9c40bc632dcdeaa71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7ae9bd7cc35c42d210fa194c946a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d476495d7070e0ba2b5dfee740d26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0695c602d4b5c3df1d822e1b5190d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648660684da56f08e80bf3c39ce42f05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a6e0c48bec5a270a1ffb2267b7363599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b26ba951c6c8cdf80b470677b5602600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036caa229519f0b364de6c4a3b884e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf02c1079140da762e32ef11cf3f708602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4c010204cce6b99858d22ad41a002603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc60921a6c9fdfe421a2970c2ab3cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dea47a37abf7ba554b03b8083d150605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56a8647990c7d4618e3b8e41e8c46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c86e835d63b6439a4e617f6d6316cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a503f389b72122ac49e770420a9dcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd192770c6b781175abfb93e230bcd5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6ee52a058ae4d68508643242b467610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd48a43d5f8adee8bea565d41728dd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89adb8e994ec7811e7b308e0eb1fd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9b0619827e707bda61741b7b7e38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eafe1d4ce2fa09a6cd6ae4b60e3fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a216e8f29d327437093801957c99d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb6d19290fba7435c1356d1b566289616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5e7555c7a4c9cd1868bf7707aa0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5fdc957c207d19add8d65c0460700618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d69b5bf6c1b67ef385a47b394dc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d41e43243899f7fba8adf7f2c89ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef757fdee638e7169939dd0bba5a852c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253f151807066fa88a62a5a4dec918622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b19f690bc2f28b848ae981086fbf9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3d4524b8d48ff5f948a240a2f633f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e008daa6f236dd454c9b29463dfae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0373b032b70430eade36690b61596b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09224d49e04649f95556e6a69857d835627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a8309ba53c066fd17c6987f46441628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46691267a7440186aa9ce4b3e0f5935629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87057581000f104d1c4598e3725d801630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930b545ecf0a00261c7d93d6eb73c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969927777e13e12cadd2152a2789795f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031416edc318c2cd726fcd7fe2bc338633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef68cfb26c674c00fe716040c9320b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a6fcf226943568082ebc492ea8cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2d0f75ad1d034d76838f7f0908c66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb48a31887bf8a0c16332ea6d852dc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f180a22f92216891646ef554252df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774f03fdb6dd8212c69e53177b4b88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e37d035f1f726bb7fdc5099e291c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c004a0468d7334c19ae85517618f5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ec3f9987f337cea3fd6a8231044f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47e74ed3e5b1852ee1aa77b1a9a11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807fe9570f0f4c5a1ccf486a06a2bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a21115ccc6a2f10ec92caf5f186a9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72b40bd08aad6530ff6bce5e070a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729251d0d8ade0ae3c6dcf366752fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e45098f48793eba4a2037d3070b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5d763edf956b5c704f4e91c59b84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1d2b163e40f10e8eb9df275630b12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c690d108970e93751c8e75dcdcd2a6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf9dea35af51e2cac9ec43a57df214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc285d987a43651386500366678298e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834a1235e6fcff3113e67968210dcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e6f3dee499a53466c18173a5a8016655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc34151262f7ffb551b505b470be5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa315f273b1165413ea519128d8cf5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde68b68aea24806b7d237a6b5ce7a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facad622eba3a1bc778e88758c399f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cda382b5c220d3204e0c1dd9b410f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6250c7d61c9da45179f2024ff684f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105b8159006ba7255526845c00cf4c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721ecf07b33ced8f584553372e1c71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c92452144bc8bbcdebda23fa95297664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08f62345dc121a869bbe75195a3645665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce31c64ee4dc75ac765618a7368b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b834eeff0c5572529e4badee480c464667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde366861ceddb299ac1fb2228c2cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c7a6a962a420f8afa6e17571fb17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade36a489c992195f1a6307ca1454c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446bb312c2d41afba997fcdcf4428e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce04453d46367b593f04a7e569a1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691ea5b2754d1b981abfc790033ace7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a5ed1404ee74085c9305ed6d4e1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f075d41c55c38bb04d51a0b80ef7d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15fdd6a6762e7771a1514823fc597c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac993cae5c06769923cd6490aa2bbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678a8703b96ea7249021e4e0d5963af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f53f90e68c8d7c10e244b0c65ba5bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345e6987e9495ff6dc919992e649f58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb7f7a82b2eeb00079f7edd4c8827681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a9ac74bb37ed91f1a00163b28fc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7305a2248067daeae69a9c2263db213683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16af13ed9f1d505a1b16b1d1be0a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9b1cc3b72d1fd37e373a33c780cfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e16444752318f0dd8bd85d568dbd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02de84f37293dfbe67e9d17b114380687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d107867d84cb19a30983597802abc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5300427e31f32453e9721b3f36ea3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfcaa24aaa68cff59fa5d665a4d0c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740925f6ef20b709917f17f09ef88a8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3625bd77b874bafcacf438f4ce79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1ed955bbce0d9303b2fd37323c283693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46e6b32ebf47afe2a2dce83c436ae6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510a78ab2ef2cbd181c2725c9aa570d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb519f35d1f2bfbee6295690a9c82c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f5803acb7fdf51f91605093c2c1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f556098773a979b4af87c313afa4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f427647e270db35c15915267b7bcbd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f42ad438bedb7767272bb13dd127700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d593a72993b2fc4aab52c83f2f25a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf4d7fd8bbe317a5a30dda46a41d7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1059a74e84e9f773cf75696718bf7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9affc5d6b022d68fc4cd4abe7fe0c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2bc2e8397f533e951441692872297705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bab73a9b9d7da10a372e0d68f7b50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387ffe76585cc9d81c9d80ae1d1d7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbf04fac0e197b50ebfb7a4533e5ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fecaf6c9302ebe68a8c62e31e0a239709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1156ce0872de1f4c104ab31faf46fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454663eb153a7435c3021d787e1caac8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a1f76a3a7d68bfaf816daa813ca8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625be0d35117574f205a7effbffd7ad1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a5aceabd49d5130fbf9017e6a2a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c22ea3ebb4308fbf6f894cff5f6e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4263bb79ae1db646a7f8da79052eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ba7f16f40c76c7bb0a22c4db609ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d2172422d9862f4692eb7ea9f558718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a532a548f58c14b9ca4256bbf40e6bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d02f80e6e5c9907fcb98d6962b77a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da56d15b1926acbfa3a4ea70a78a9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef86ede1045bd4d53ea370fa4aac512722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6e84b79e4e805da84a6e9a47f113723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc8cfc4b15c7f9ee27103f3b432fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3005a3770058d4348101eec9760548725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33cb71747d4df657c03f60129fe5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdd8a7d18f64ca4983b343112c6cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c121bd539511e13286cf18555bef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed5e25d3ce3f436a994adec53ce3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5d0cf88665808442086e3394bb25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5745ee8ed1976623cdfef36279da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d4cd4d71e9ab06342f1c2cd9c242b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739f91a1172a77d35a553640157688733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeb98edfcddf0c38eb5309f5b438c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab1abe6a1cbbf384868774e61df634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b218a6c4bd6609a596eae6bb06ee16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710fa79ade5573f83bb3002b57b45e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef918b6a0c73459840f5cc607eac45d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f888b1cec65942a3aedac869bbc535739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d3ab705b05416df05fa6e29adbe2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed06c03cc38f576a3645c068a7b4b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ab559fd336514f63a36d76a8cb44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8403bb34ab8e33f7f52dedcf0b5f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc28b0e6c86f4b7eb03c43155d6fee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c324a85525142348e9f8917019737745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed23a487d71188fba9193455f26d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab35e04d2235e8ff324dfe22c889a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca36fa2e1a1c9d0529234fbfc8211748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b45b5de21fb188f9654ef32db9995749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db452b6511b41cf5608b0b4d59547732750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d853416d3ed8db97654b33177435f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508364ef01934c8d26bdde9683fbf68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12778b26d18a8745fa2aae46216656f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe619d1edd59f3455bf3a09f5a00b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb49a15988f7eb34331693d13953f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e804be0918f5801798d99c957997df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bace7efd30d10078ea690f9efe815757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd976f5a5e34ecde7ec6279902c1302758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15028d3ce4f0355100b0b61e8eed7a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>