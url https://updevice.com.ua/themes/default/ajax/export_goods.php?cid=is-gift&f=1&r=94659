--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ff7627491e4d26ca48be2f3351ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db33d7ed43a4fbdab06d5ff73603f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2a67f066516f3768c07bf16e6e8553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f4e7b20e322ab2231181691ac64f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b32b0be24c9d074d5d33ce96d8535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a817f66bffe94d1caceb74a8867456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239badd89b6e977e60092f19978e7e977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c843d493980c22e8c9de2e195926138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba0a69879044180f7de8152e256eda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8419b8dc4c54c40e5c524074e9ceba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08f5016ff5e50c6e148a9942aab4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109b6f30cceaa2169bf068aacdf59312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c67a24a63c18a12ff63ff4f63cb3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f901f84f5c22eafe55d72533e6e5b4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee803bd0db7ca0bc5492a5a99616115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37814091e9c49b85baf597ce37d5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2803a2ab3ce2f0be86f25d6f46795b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b2c1ef563afddd543d03b8ee894e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092791aae17869157f3ebfee9d5fb00f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909c981065504f7f6eb8641facb5f2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df290aa827da62cdf6da3b7e8011db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf3ed8361eb3d6d619833be83b78d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323ea262a0e6928ab757c8b059ad9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02550a668bf8d7223ca6a1652030e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8679ac6a6bd50f739c4503ef59a6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52190f90355b5a78291060c9c2e7404d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211052bbbf14ad344adba16e45af7d4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb0663293beb8fe34d9c2803a65e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcd85769d9924bb585c8084fcfd1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd5467a5e4fa947ff7eec02f896c3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb2f2b8988bac8817a71308ca2df831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdec38c0a8cdc4443861b19fdb103932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5002571a223e9f566d17fc64b01f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359dd7a36ae6b4d8587f7b6844ad3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b699f2a939167a5e4f2b40045c334935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aaca6b04b05819b6a65a811f7c0a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512ddf9a5604a18d9fdd16e6126bf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928d7a222386692ac9973a547da384c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ee9bef00829a68117f5eb8e88f5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08ae0c03b6ad6ded216df3af4344e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df8fdd298e6e544aa9b78b7f9480aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89de343a1d116ecb66f2acef1f5f1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728724ea64b5734a39593b5bc819dd1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae0248e9b37b18404195d1201ecfa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5fddaf0499d6858afefa1ec54675445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef8f1829a09942f4eabd18f0eb472446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3ea3594360027641bade0c0f29f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0b88633082a5df24892622b8a717648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea8aae751e988cd57fa86dc20109d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ace59c8b5c2c74fffb3f0728bf37550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737b82bc8e875a68822c312f1f2b9ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceac4f77c764d888c37109f20efe5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f4334a5d978f9a49bc873232d548353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b1af03634cbf2ced7461ee6c855ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde957d557a1f7068f30a753c0f9a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5b9c79ff368729d669ebadb40b6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56da954f29243c29e39a3c0b33801b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b611f19ce9826077723f7c55314de858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee03ca6f54f0b028564aff7c015fd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a274c2b7c490e73dae954cdf1768d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995842a12c6146f3dc1a41f888c728961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7578a4b89475757a591d0c414677a0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2afa2a51a2572be1d0a1b5891309b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d466d8b48677f7c3929a648ae44e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bd503d640098f75b8bcd76134cf9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad283ca47fb54be38805d9cd9646a3e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a946690aa430b01b339821d8161c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52347500110cbe71914e566e39730668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff03dd0a340440883110a5067047469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293740c60595a744161eeda2300c7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc4334530d4e901f57bc20c34a1f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d6ae3bdee1de52be45f22642b88772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f73a014b1057418ecfb19631cd1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08c486f97e3d50d83c431a5a52a6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e9e0c833d08a7f22e09c539c0d0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae8284a8c3ed66d621fb6f288090176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d12e117247338afe6e87cc9e79fa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4dda14818987467a1d5e80b66d4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2031b353ad3f9f655b839dd45a7ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76d37fcccb93078de9190550aac7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81ed06c35c6faa07bc2e49f638a0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ef5fa4437629c9cf9475d136bdf6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d4760c13415887656cd39b6d1f4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd40b2ad2d77f61a691a5e4127ab4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850bff8cc3a3933a67b95c4821380985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7951f215b7cc0ca751c2255e6b25586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29139da7dd54d3dea8730c09762ba2a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b8337ff7b4b99f6216c6b2293c57288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b59f03711ac1a0b52fd9be5b478fb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87cad9a9628698b3eb6c281efe3ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63d3af4713a63f80ada7f0313fe4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5605fe7c231f53b35b44e662a15afc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676919be6c6bb7de31dbcebb49d0b92093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc22c699a9b8448635b9f50873a7bf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d3dcdab9e00f608bdd6ed9f15c35495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d9d077893cbdc4202353610bc55db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381436c2fa33dba76925138720f4d96b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c7099218dadd57017802574419e5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1312727cb54ec1b0d15ea392f330ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1ca62376506ccca89b0de79c0f29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5797c12ac3de964255f6d27f5b829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d9feec71734c075e238f05b1392b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92157787fb2419232e0a3d09904b2528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0710f00562a87ea85fde999525aa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845407b6b5d7d15d10fa20a2e9bc20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033c563f191bab682caaa2874f987e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0b23bfd6a6e65f02afa119214f878107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b0599817aaabb8d6a430a6cad27d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5853bb7c447f1499cb1b528ff441109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0610d6105b6df153468b9440198ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df6668ddb3b845c8fb8d36bbd9830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bfabae093c537d5d4069305c59e94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c443df67f40bf53ecfbf76ad919e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012daaa589586c442aee9809c2c09a9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2819cd85e2348cfb508c677abf3ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a0c9871f6fd220cde0742816ad400116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab76b6f0c771f00fba8fdc9586bfa7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b943977d139ea0f657aaeb912d785a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d139b33b910bef2d919dd8f9006d38a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068798de4d59e6581fcfcd1656a15ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738465d302c24d9a46b9c82f4eb0fee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e61174312fb9855109a20d3ebcf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711562399730a3fce17fd1a996ffc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695227547b1f613c9fecf5b99684d9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca15aa5af7e63a9dcacc098ccb758125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55abd10de9980d84ce687263191d2b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e004eac3f9ad95cda153aef60342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fee5cc720b9a4044e37d990a4c537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416084d44b86e554277980393ba448a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31d2ee84424136f67a06a0e4aa5e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ac9af795131f6e9f452f7cd37986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b8a7be31ef7d9b7bc9a5c3fef981132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd4a20387f389ebfffc5b7168ebc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639356e2a525b5950156e8514ea3c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05d69927793dcdbfcc682729d61a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d731c43c5aa057607aca6af4d353136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64f757ae9b4d8b76bde4dc794f1fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5560559adcbd41256b5e45797afe2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36c9b48fcdfa6fad9d8d68b295e46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0ac9f49f2b7d71cabddd38ccf5d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b989aa84dd3a561251a1a7ae0e5cbc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47727ea907fc9a7e3278bbf156bdf88d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0155ea691d459739575000a9b4756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68138eb871bb138c5d7aa268ea79e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362cd339cf8ec93e49977be0e9905e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095218fe1b4e5da6f2e81e079157a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b69174247a5bbf5ec408d3ef7afa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea05e104e785181f77b3626fccd892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199d21756660152090a38f569244ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc6bddea20ea8008833c47db05428150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2d2910bb94f3cf516c9d36995bcb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d77ccd13e552ef39ad4ff8d99b79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c3f39f061172fba421053104dc8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceebaa0fcefe34e6482e82ee4f0f7e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c06b1f59061594415e6634d535d091155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fada68a7bba759b8ee50515b974369156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c685f01ed174cb1946dc4f92aee208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8de184c4d8d3013be18f5b0911539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548469924d91ddd6cd1b15a646a4be1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050170a2a342b65367e66205491819160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50025fad5e9d621503fc3085a4558d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a50dc3f642b6e3cebc258f8b3957162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd116bd37ba7f13d495c420f63ab826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82259e48373232ef19d8679098bd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435a9c626457ba19041173a55e6cb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f96082f5d1f0abe8c0954030806f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fbfca5932243595ae667ea9ce76da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c11cd2c854805fa027870142db91c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d072e28561fe17e517aeab0e136c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63423c98087778a7478ac47477bdec36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85215ea3b959f05db18950ff6a695230171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f029ff5f535623912d873b6bf8a2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778951326a4854d205878d11b9dbea05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c2bdb9f1c74ff29f1880a66540b0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db17931c0713eb8250d625f728134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d857bff4f3ab817d98cde0ca33933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b269b0a1c77cef3c1582315c32790c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e814abdbc62b15ee9e5924b4acd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761db03343e1c0e7650f5ddeb50d8722179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699940f6cf00b7300f8188a32204bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70580601aff5fbf173d029579da68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1ecfdd508bbc11e0b4e3634b7fc28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcb59d4cd4d08bc6e16e533159ef69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aced5ca980d6b4fcd2752ab6b26512184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fa9c5168d99e030e4b15dd39cecb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e45d76906f24f3ce9628f591255e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced2659695b5786b2638a3ad8276b0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c08541a836e9117df2dcec094c14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9112e97f00144fdf342d85bb66be23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd0d10399742b380f9e569bf0fb33e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc3f8e8f98ae0a88d25e614b9e1e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311a28da706b745cb2828ec7df6c31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d12aaa86229921833274daf51133b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441621396b813a19ebd4205692d6f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f7d3c9d6072f73c36e568563e13b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe194fc6ef1cfc9e6e0961c4f3d45bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcca17a060612856bc1c00d0e41e03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607b90e3675b062b1b74c26dedfb00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d93813469674b96c14dba40a33b67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bfbf93854c10c0174eb12366a291c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa9e14117426808c6f3cd7e03ef0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476143ecb44dd2b5d505d2eac542179e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a1733e233cd5448c4e8c9b863f87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3701aadaa6892a45d7723dd0da39d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325b98ef35113a0b415ad6d4c5b1a8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a5994fdaa62a96c1d5a927a3f3ec8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33cca6b5f2986ba91bb0816b33b82a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d482604d842e367fc5f305436fa7f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb90f3642ad74e9dc11db3938eac36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d7cc516c50505225008df6d69377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ac38f5f2df6fac7c2d7bea29f79b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500395ab2afe603c6d4e42cc5c5f4db4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92025c000bf93919b4767ba444dfea4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e17f085d82ecdbd085f82ce758c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81954a3cd29769b8a8cac4229c4b78fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54a487709746f2164ba59f63618ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c663d6bdc88e97ee6a770c901a8e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd01ca14ff5a1b1bfeb3bca0aa5b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667efd3a93d15faa57e9beaef5f64c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259a17a4dc8bb06d9e6f09eaa810844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee42a357c49eb6fe13036a85d5cb3fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ff4bc9a1527db0165cdb01c89fee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc299e330db574557ad903066a6397223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ceb69cfa086150ddd9e6d9e44100b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d36d0df1cf19445fb43cadab7e042a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccd2ce46532f190fe4edbe19b68f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5c6c67658b66216f111ceb18a0238227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511195f00d65b828bf79791576e5ef52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f8ab1a8ece399de69e04cde19997229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d7a924b9ed9979cf72e94ed3bb7ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797183b20763a6154ff52998652f48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60166a71be1bc575051ab2c1396d8452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888dfa4c55865b7e4c762a43b6c9ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df75202e3794a7aa0fb2aa37a4154234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd3da8f17ff53b9bd2bffb632f01c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf851204d4b499861305fd4ba6423236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad4b1ef3631457c99dea77fbcb2b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79f6756dc35bf4c03ff43d1e618146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb39fdecf0287542c827948526cf0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799803806f0a2df48e940732cb16d02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904ef1c7834389f393da592756a2d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59952115d4747cab709d809a0d7b1a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e13cefbd76e81ec6c38fdc54e2d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff07ec0fe6b5f65526047b19899b57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d6d4b3276c89e48915b3c76dcbb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb075cdd6c9958b2ca3175518bb7dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a59da413f870c0c9ebde9f870c064247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f2014fad32c17304e35c3372446a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2523ff64d3372feee25f1bc23f2d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b6a28aea79002c73fe8f5f6c43fb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8870915338e35332ea110b4833ee8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edde32346fc9844fee63a94f41e643252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9340bc2f4883b928436118cf62bdac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5af83e4f23923900fe306c3624939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5228024634473069ffb5a194fdfdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1522a3a2d92622a828abfcd32dd2581256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c5d18116afb0c704e5cc2816abcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ac4320a9738110474ef3fccb9c7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7927cbc114fde3179843831f6ce6cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256909bded131bbe37206ce5ff4b11d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10863b0471e1501fb4b4870a4cacd7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7bd43a3ed8c14554f7118aecfb1b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03400604b9462043716b5ee2a28448263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af00d2fa1d284d2b0ce10db32cf9b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca4e573aeff93f1100f3d786a4c06f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c111446d9555fccd50d3b5a8f5ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c897d5b490f264484424ae6556dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5bd851ce426c787eea5d1f28d9842268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736021eb7252cf35a8333322a7f4d24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76731a4687e9bd8ab6097f15d12096270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f51163fd1623ec5a243bf998ac82e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0894faa7ad4162a576c424ac43ac6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d7194e41526658932ebb923b18c08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aee8e6db28d91f1cc719c62a7b0d3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f40d5d4773368c99925916a0c22a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0f69721b1840feae98e4b4d643cdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ce44084ee5ea4159bfc124358f67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7d08b345600ade99e0654854b48a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e1eeefa9ece6dba48afef2b71a1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43983df42bfbe6f0de004df342296dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc23277d27fe5c303beab31ec73cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30935eef7b8907450ce99f1e8c0479282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576123666242a8d7068dfa9abe9dc08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bcc7fb027a06670fcda8cf3ad48f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffba24bdc40287f08453f24e6f4374a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cd3902d56c60b33d3bb26dde1deb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7afe3e07d4c59e50b495549921ef4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55e3b27de90a7e8d5b92bb8176a9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b49cc1f509dcc35b26ea373dbe8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620161e459b033e9c0bbc4ba1c1aab9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6740f104cf2642dfd92d07a1c8ae7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816460d4150f80ea56c831cb8149d91b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f28274f7147095b7ac11c427cd06f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db84e727a4d539032af0389df1189a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088867554b75a063972349f25e7d471295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8e2502f0247f4d0c7f5fbf2c2b35f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a271920c6fbc95e4198845f8f85c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81aba52f83b1e44367f6b74042feaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d2eb10eb6a559675dd637b1c8e36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a8d3b3ae8b22882769a927172988300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada27292cb1b50c05c6f8d2cb0770f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b1cf1fa975a2efd5039ef7fdfb0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a8c372c411572f773a3f52780edb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2c282a0751fe297d2cae5ccb60461304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539392e12e998a5c9527f363e7306e48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffacb4f9e34794c3d16eb3507664b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e82bdd65165407be273b9b80587d1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5eab3118b157dde5721ec4bcffbd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864c60f8d53db4ff851d23861c0960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a630654e27dabe123b270d1fcc11f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177577bc256e8240a78266e40d3193a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff58e0c41faec82fdafaee789827ad9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83795378298ec3baacaf454b10cdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4b2a7f9c2e4119f0a2ee437a9475314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab6cdd8ed09cb3fdd546fa1d69a9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834e244bc2045b8cf18abad121a439316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee2fe18e5eef093453d5d230d26d43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf97435ba5a4fcc04a381eef2091ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d112d334303f79f733cf23ac92ade4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ddeded3a9c99e40255de58d907de9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f9bbb6b9239dbcddd8645e581f85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92ae381233bea1def8ffbffb859742322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e0ab8a0b7cc5e91dec751d31db46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14157bbe22e97e0b3f160a91fb4d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff909c25d18a014045403396883bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c28022947c6a60ee6eac35e2c0ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc673b80185f6eccf96e5f1a3a48cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc2175c14bd57c4a6ed2e4ac6917a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa78a19265435f362c2b710a095128329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59827ab4aa151d721d836663210b7f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8814cdebc6a7405dacdb2fd31ae0d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b556ce291a5f5d72d50e4463da37428332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec273abb09904d02edd988b15171a42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d8da73b008e533f441ad60695aa70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51e9840df5fcecbd5bd0de9bbf70f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c999e6ffc00f4d26e9970bc0b8d3c61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e13293adc86e5d4bc056596edd27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7de6be1fcce460ab0e9e90fa0ab90a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7b7194a5d1ae38a376e048d0a9b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de854913ce766c82766655b1cd5d49c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f99a0fa2fee6587cbb71e3ef07c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4402a4ccbe64a7f5fb580abe15a171342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dde9bf4339f02637f04b353da471a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec186c40d9bc14eff5b20290b1274a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c4d9664de513c6dbdedc7c4b3a90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759031dc7e17bd0d9340d1a086d3050c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96cfa32ed9912641375580417afdbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5a7dcebd85b57ec08c3de9e8b63b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578dbd120a67c2079e66ee04d9233e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fca065d419a0edff417e3206c5614350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d67bd6714e6d9eeb155494d923f8f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b53e00ef0ac353567f2fe7dac0e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c7a7d9aefcbf074bf0988c6296f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2831bdba7142cee4b877b10bdd10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3940448faed767712297a3f667004355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf5339f4bb5f5aab5bbc88f37b6ae6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed41c058aa3c36fee45b53539b7f50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1acbd38b6d63ceacb8fdd90d69ae6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e9d134644b4dc038490031ed26ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679f08de749fc4b03b923d612c3621360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac301c313fd043fa63b19ac907fc04fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e9ffb4fc7c28e52b0172ad8825dda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab639590ab84ee9b9bc0cf6e5f6e7d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8184b50c5c176f62bca22da0c5da3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad58f0e116599ce9d9c860f5d1419d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b9040f8a8c4c7447a088070d2ed9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29854ec14202ee479986bcf728b41cd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf075225f54bd25bceb492555db7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a462a83b11464610bff9ef623f9a80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b441e434afbb52b8e9a4c3fddee5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86dc6e6cac1b20969229c9b76d868a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1507828dd2c08210486357293984372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f804b67c6ac8f994a8f8a766694251373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84fcfd9064d321a30a07e01512b6db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d9daefb201119e99513b3c40f829375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ab5d65f14c4f8022f5b364d09e578376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121358a723cbcd2e0dda1df34906af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ecb97959815ba406eedc9891a18bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf1a788ff9e4026bd2dbb507831e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a679f1300118c50937f771b7261f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29f119dd9b375461e700e276cb106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef1d9200f4acf54358ca600e5706f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b84983ea3d2d6db8b372695c33d41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ed853e88ab04df368bc15095290f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5046298cdce94f886369f50ed31319385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab1ec6abc984c8324f69d44534a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c59c6223f741315688b6366651a045387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487e5d50f3b27b7f89ebbb0379f950388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4c31bdbd0ab37901d87550c06cdab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007357d02a523964c6e1fafbf49ac7e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ae792e4c02a2c4721a476d6e2362391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647aa70551ce5c850bc32b6036b1bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d54223572a6387d9d726bdd175598a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0ad42235f9ccd54c8c0971e6ba64c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff604e57d77d59197410ed639128d92e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0467a9c716e72bfcc5545f919d29c8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6fe32a3e8bf95b7839e5941f5b24a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83ae0c6c841a0baa08ae3ccc09254398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435c3da4a439f27711e33a1b06bf4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f59ad1f5b16c5ff9d82490b867d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac486f543b4dacbb3958aaa2757123401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfe7985071cff8a9662aa27e65eb31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f5e82bbf25891611ee4e98437b50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21121490c78add2021780d53c95e72e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2182002958df28e85e1fe447c8837b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a60b1c43338e97d3a6172a5aeec89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087988778ecc9d1207a78f04f12a1ab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b60bce6265bc76a94601e09f34a6ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4962f8d1803492b85c0e06040c45bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21613872e4fadc904017bbadd97ce8cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5108d285c7ae702e16e91dbd674a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80272af7f2065221814b1a7614eff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771638c53adf407eaece3a213c3384f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e43f8639a16c5c954df0453f85eef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644356e64b12c9a6f91dced14c9c2b14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc336ffff2f396b2abcf0481f9518d2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e55cacb777268fac294378887e0b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33443036fa26c3b3614a104a212680d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa46248acfd7be41c230d15e52f8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8bb357e5fc9d305a4c56d06f4445420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a893610c445ae41b9498600879e236421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5652cbb07b82fbacf73cdaf315154422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc9e1887d0b62f2fc33fd226f72ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f331f6655b1880f1aa34354588def6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585de3d3a4546249c23175f18fbf3f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45ecb9cfeb7d28d441616ce4d84b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc488aeec1296f801b79f5bcfe47de9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f660735ac9508e576d32917b8634f7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963f3232ab920ba2944d953fdf6c836429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767d607549e43cedbffe9e6880e039e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c2f640e87e0cbb21a355e73e59bff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255392c89e09416fce5b2a069a111561432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88519e5390047028e2cd6a56ac8b8f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dd26a2df675a2a1c620024e203a8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d83dd90f5a697e15127c1ce867bc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15bcde4748ca6dc92c70871ba95a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc6edb6ada589d2d1b189196e787bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9094b53861274b77faa61925469e0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c54a9ba6ae3c0f47b22bfef3875f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7958a987f71c711eb0e196167a8d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527fdfd1a7a78a1c48afdb12027fe19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631c85e093d7cbd2b250ddd79883382442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659e8393eb8f844c52589048f6637d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd314f0a35b065e16ea4a3349b079ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17dc830e79086ef2386af1e2cb3ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44c0ca0c074eebc2a7225f9381647446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe29361e2ad749f6d53ec6027a93f22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1993abc1b58a23c196f161fe0dbf55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517fad4e924c95cea99bcee62f3fc24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95094e90649cfcc51a1fb5dfe0574b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56fb05b7efc70eebc11c33c09e7de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37cea5fa11fc942b82bd0668f2f664452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1f50c493723f5094307256bed817453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105626b3f3579f5e8e10bf6ab3b0725454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5bd84ab496cff375f7c050efe95e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85feb9efc041791cce282bbf077610456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8aef1a56fe52a77fcce5590248231457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b5eaa6299e25bf8cacc9589f306b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1742a8f33b275579e051bfdbb61d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d822e366d610e4b73b59a19ad38f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067af935f5c79ebd3907537b094e434461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcfdd356cea0c4fe809999c2b92b5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845a4f15db5a28de17f6bdbab6a24e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e656c22e453279a7b49df3d1f30456464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861303bff0e04cc0d65e4fd383353c8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70196ee733bf7fdf81b6f8e11b03f35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7144f6c1aa8f099c2951378343f071467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d953c9b13cf1026fcb56c28cb19f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7c50a25f4df4f3161afd1f68c71d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca91acf3dee49db1a28a8907f8dfbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44bdfd7aaf792a89da1bb0d5ab43d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9327622524701ed6293518fb20ad3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ae81a61e7b27dffe75d73a4915fa2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661f720d4ac45ab67b1144132504e6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc8940b11898e00298bff311a8e6ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79458d1c8ba91b8b06a33916748e190476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740b97bb8cc10793b288c072bf4444477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb70d19fff9db414f3d33249a2a89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025bb904f66426541d6eb69e09ef77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3139e7bcc02878cf7d7e3f90bd14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840ba7c2539e9ff37584fd06fb91e02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f3ffef6f27054243943d983445ef1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31199a01eb020cde87ef0e729e6930cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f88bc28a0c4221564ce3c107ba4f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63d2f1e4641de2d1f1cd3c176a2ba6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797e7442a88e170666eb27a6e08f77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab23087da6c54826e1a17c5577910487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11251bd8203cefa63b46841121d5d80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962c7f441b7382468a925218b221ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5168462f71a95aa46e74984a1843490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a190a4aeef5aea747004afedbe8e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dcd4706fec6035fadadce77b247ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1018092feaec48b8d009a3c4e3bb1ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807c5b7bf08c7235b272a56a7daa04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5eeb93892da357846fd8ca0b8eab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8a3b67ba4153f63b71cd86b2a3b1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2aad088cd392654518e0106e80787497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3911dbf1b4e0ada8389b7637e0f74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311a7498d787269348a28c6df8aa30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad968302ac0e1fd70cbb7ad96174186500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322086d0ed5006f4c411670b853d9d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547e2794270b56fbed582e863a5eaa9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae62c567e497d22f825b004ac4ca5aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b8c4bd4e6d525578466b8106cdd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8991b61eb02c818d4654388644ed19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba6a9f7ca060ebce74004d124f455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750935c816754c0f255cdbd4ed81cbfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b456e123192b6caa8b0aff0d6f10bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802451c6caa4c438ab83ce4e814d326f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0e621d2c0245eec945af3f3d5874510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d8eacea3f58a35c8b8c496908d5ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c1f10d0cb640f7a36998ee20920e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523844742024f4a4d4185d11506c2e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a04481adf3cc40c228ed51ce237661514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b63842a2ea565a0312b0ce57fb38b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde833fde505a75249af8743146a4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32334b6a10be1011f55cc45e7da7a07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1328bd52aea7af0b1e3cb93c91d0b0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee342375555aa4651c84c59304829519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ec4de41d7b383541cc7fe93217f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9707f20f9b27e1916f30728a63749a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d6d88450ce6b98389dc30d29493e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b18710d3d8b468e7b41060e55055e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e470bafe1574e241758b5eaacdf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf8f8c5741165f859979f5f7563eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0ebae03c2f24e7460c6e6e48af26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328824cdcc6931d588fe2120e6a17bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e28abf1a1adfd14c8e034b7f5873ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf18e018929512dbe4694fb1288766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ed7a7a9a93a9a928a2d679937d4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7cedd7e87e3c340d7c23757a1cb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd44e1159bbb733a63a0dd149f4440c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f136b78d2270aeef70d47ab259115533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be957d2d2ff23ab6f8526c7c9beea84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d72fb5e1e27329ed7f5015ceceef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7713157e3db63edc387f4840815e443536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac510129bcf3fdc4787e7a5efa00f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f145a7f7701d8cdd15bca60dfed39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9aaee52a7c4af90ab72c6b96c38f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dca4abb0e79499ba3bd2c9a193e67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65705ac32c669abac3abd29831060541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c5d21dfd05b5b06e01cdbea321dbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1bdae3c1c08bda7c5fa8875514da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba1855941ad0f1ced1e787bc2f1a77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae65789b9fc051b68564cba61b5f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3319424143bb68643e25b862aa4d5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf4f166a816b1d9888fa95913b25e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a99f8e504766e4adb80aaa3e5c055548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c714880d0abb578c5a2958ab316fae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd04da5ef07dc9b979e9292b7c50a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb01207d70a6c7dec2af5e082d12985551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580ecff3db82cab47d11d05afcbca88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a636ff50a1405180f7af54c1c036e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ae7af704e903d51b5c263a582fe5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b956e0ebd0c0e5ab35ed1e1c3ab931555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb32bfa6d0302c898ccbcc907e71b9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad97c086b349ca6396a3d2a282b32b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e202035e5ff617363dc6b2d093ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb27c3c75412bb3e44ea25383de3d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69590e76efef71a1fc526af01df52fd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765222e63b571f6fb23dd92eff44284c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110bcb2780d57805b1294c2e1c0ae08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1717bef0dbcf3746f3c91b93de4ed9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d28967e64a14e7911b455889056e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31311f679be516267c54f92654f16a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5776e2bb738960f98bedf7e8b88c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0034dc01903b6dadd0e95475d40d95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2ba120c1eceba2e36af890f71c5e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7398b8f7839606a79e532b75485f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569641d6b9786c8da7767ff96fe5c96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2260e1c74305f4b17fbc2417bd9187571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d9e2476a9310f5d61fbd91f12d922572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3675d42a22b3f56a12052589569e4b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101685d9b001196dca8f7d9ca0125f83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf46112ad3043b9db5e3f23e8be2c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1804226873814f55b2129af0dbb1ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84cba7c9f19ce82b8be7ef45f561a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00edf3a6ee0a29e9d664a27cf405573578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b8d70f39eb584a6314bb20684339579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499180c35d20fc3196ca00b23a15e04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599894edc6fa65e1d09603c01f07584581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662e99a404b476fffa8571c6aa5d2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b63ac534703806178d8dfc9b34443583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f0b550ff8d2f8b2a69e7b46cced77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48b163b5386952b0c149d135c4791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702ddb11b985dcfa86df42904b7e47e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19ff819f68b3d6a266ff9e8b4d5571587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02803540e1449f54bcb1e2f444a3ad68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0449ebd8bc3c1fa420b6625b7958da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42819b6b4361c77e3d2c61459879e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f00e4601934a093bbb0c73f816bc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194b80f89e7c4b2cd6a5537cbf2fa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ba3c5fe424219e302ccf2730b2df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e40ed1fba5634bb47b704c8929bd00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82139f875665fcc2787af781f0d8726d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5d2bcdb006b6da6a6393b59b6efd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a1a1983e0947e460ebfde2c65a912597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7331eab20d68fae6659b62badec6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b8f21c421e3a4d7f775cd4a0082c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d57d5a2be1e085c2762941947c0a9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac00d466212d3f5b2a574d84e60496a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8593833c5704933e591caf89dcb44c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b595ef5998ab78a1333579aec0a7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd025abf65fc972dc03a101c3e11d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06083bcaf0875605c97f1780ee0b8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d4da26aa07094933791acfe0337b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5aacc0136f2ede560a89e0202df0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045e22323fbcac0fc2b88f5424b3067608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455224c5ced3e06c7817043eec68634609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099718fb90df95cd1a45f4c4ef02010f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73a67f348a51bc149166574af94bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fed0c12ba39c0992e084901e6008e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf73965b1930268d3b7759b6904105f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bbf5c72a3d2431b31df4db6711ae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd2b594c6c9028ae7e5722f7eb892615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0806281a2cf0a829296e8173c1fe67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3236ee16eff9cf707fcd5df288797d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdf2a9270993d08663ec1c62471637618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c6a1ff58579913f01eb894761d1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eefc60da9d939feed50a36a9e9e2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e0f4b9e1553e1cfe9bfe98970166621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dead714c38fc3296a9534a08575194622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc0018f794d03b35e8cc9527370902623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33284806d38543e36ef3a257c8045624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d89dc2be5284982917b891c9a706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f914dd80c937b0741db8d0723e2b213626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31e05a2f0018dfe661c93eef4a9291627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce3af0b5c446357fb12dd1b392edaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d0771f4e57cb3b2c6e3511cbff98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1e2580c5ad9f459c08a91889cac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd098c80bf873c001f6147f3e978b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23023208cb7cc0cc6fcd36697bdc4fbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f5928b5b7c1b704345ea0631e21e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ce2d8a1a72c51d36ff22557626de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83ceec1f88ad417861e30f91133f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0528bf6ad7e883fdc0917756f300d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff0231c302b02bd52ffde98d45f4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d673d5ec64f530ee7d7da8df9970b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870cc99bb0846e1093c2cb6ff351fe5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50683600c3eaed3a9dc910a121bd5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe7ad30bc3f885c03a44f054bc319641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd4b46d72860ac838563f1367b1151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e8aa83c1a4c67ff4557756dbdd08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db6faf315b6181471389d54524d15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da671ab7e30fd1df34afb0600a1b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666724cbf39985bed7ec8454e8fbc28a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8953c6859b28d7bc5e4933004caa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65788ac5927a242a3a1eb55ef7ba92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a277489879c8960b7228d27bfd4c73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3d2b6e7db56eac0930cd99f7b540c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe76b54203e89421e93ee806104a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e8f61371840346a16c46d38f00ab0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22a569c9dcce60948515242b59e7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54a86dc279ccccc411f445313c488654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfbc048e4606b5420fa5ea7ce20e48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8bd4808bbe9f5ace63a00b342ef5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536108de2a5fd1fda8aa53fea56fe78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195d0ed35083b20b26db9a731573fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14facd1aaa522b53e74251ce36dd13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c0f64eb7282a24f0e7b41dd2ca6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3931a13ef0bfb99f67e8d2e0673314661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf1a2dbf133725459d5bd1b687a765662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd960996fce0c28387de88ce75903663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93c39287ed246da727f2d472d1561664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c29722e5b46a66ef7f66f762d948665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009d53dd162835e763fa515aba3a26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ff87ef3233fbf8071d0e8146e3b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de9a04a26c5a120770128355dec32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5b3179ab4e05f64aca30b5172a27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af05c395bc91118e5448c28d66061a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d44c8512d1e63127db317c866436e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c273f9f647ef7cd5fd6bd80291ca0fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffacc293d10a823fa075bd01c4d3d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd76734bf363c374bd417ea5834d61d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467e81d0bc45fe49ae4352d2dc1601675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736170d25aa2dcbdc43ee28c39bd1e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ed27342ddcad578b3b8c2faf9b12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e04952e73382070fa253bbd3da3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46bca72c2a4d81b064566a46787cdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2fd36ac49cad489bad33e0d99f4db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4ca672c4c6b2e42c216186282437681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7bdd32cab896be706d706ccd1c127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace3c1fcbbe83e0abe6d6a34abf717683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ed19c3db3d337c99811835bae68ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d340d2acbc9198bf551d8c62d4e0b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d70a693fd2a8e4d69ec3e17f665e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8378396b8e21c2817c12f0bd7eaab7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf8b460ce5621492eb65caac63e51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706fb3fb5e96a70ac03dfc7c7ed7907689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb499a4a640c13e080da8430930de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a89db5689724f0765ea5de5b950bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310877a81097c3403927ad7c86233ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9ddd8cd8abfffda414512e1cc798b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32b24931b13150ff036a3567357a89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f50897b16d53f0681570e523889f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643ff473dddfb61c295c38f00472ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19619dcea52b39d0f4a1b44a896e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765d8a9abc69dcf03110208fdceb0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcab2db4369b313f3a4c390ae3db0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5dcb41411377f877b8fa74b371166700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe661bd942b6626fa185c0ca161afa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a5c2b20c899b7af0ebc794fdaae8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3fe480dbc39ace4514113cb4e511e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda641fdda955d5e5673e7aaeb248e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804622717211881e8d8ec1b055cd352705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7ff0fc31a161a394bf4a56011710706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcfcf84d984664bbdcac46b7c92f89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4326ed1dba02f977fc1a5c0d3d47e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783107d349f84af9f75cd48390ff1d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dc5453db534eb49dbde3d6c3b917710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae96ded8dd97c364ff994f4927d87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996dacc0c74a7dff5cd860f5eac0c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb3a27b689d5ad9c5761999433bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e3f4f81cec8f47f7e40b93d93235714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cf4ddbdd99620497d484592d37a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1317901b0799102f1edd09d1d145b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce071882dfd54f758373c7b3786f27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af296495e9cfcfc9ff980e6977b7d423718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8761c11878fcce170b3bc2f726e8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbfaec8faea0bb9e7f764d75893ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185194bfb3462287175a070c6a540a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc197d1f69f9e925eda06fdccb24bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a685f071b84802db21c55dff72630723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32555a152597f1590caf10143aec19f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b335cea52851b909ffac0bc63c21e0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d869bb10762e8e8f8bedb2823997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe743509b9b0803e6054c45615f314727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94c90c175d41898ca3c0453dc07f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5f71d55fa1fe7999394d44461294729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b88273e410592236c2fd837e84b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dfe75bb67f05b2545ba515682b42d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca151b1141a232acd42dc2bc9f911a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3dbe68bd1b2cdea78a08cc4065b76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ca8a3fc82aa67908f30c32a3c3ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462909146752ffa6ede076e77680f956735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ee386339e12b142b126e8a04243c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32dafce7a7db50f33601b5d61c78b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962840f9110e7d4268b446bbedb03058738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bd95b7c48a225b77d68954612627739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfaf9da76edca6d30db6c508d4db7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee200a734003fbb9d2ff02e52f90b50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef0f74f17fc18baea1e4936d01936a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf81393dce21d2e64893bff87cf304743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d567113e5f3153661a93f4bb42c655744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33363a53e1e9f61fa77aa0a448147059745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28015cc66e44b47a6f84bd2131d5f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae86264f49620b5c5f392ebbc3df4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473b746d607530608e7c253d9fddb88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06466f2c6d701dd0abbbd07d6cb1b38c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb910739be572e7d93171cd7446601750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3152a5d4e8915b1d97fbfaacb1ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed662098668f9f8a05504b6b14aa272752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3c0add825fb1718fec8fbe582fc8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333251c7a4a7e9116c7274dccac53c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3ac07cb3989e649c1434e70451e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f9087bf60ffbf8264e879ef3ebe92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364af51e95a307cf6612437649019195757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd20a0d4ad3e3b72bbe23d139c2904758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27321c0d1407f99112af8fef59415b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fbad496a1e8d3cbebdb9b88f440fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fb9f4203d030580270a14c11f27792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322772767d98296d6ef692aca6af8c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f54e7b3e4a58ca48d5f592e56952f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471367bf2fba689dce45ef9b59ec1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e23537bf56c9617273472198bb3146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f21d742a9c2bbe680a9286401cf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a832c23f75c600d4c8c28e00aba1ead8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54b070bfaad7416b67c4e1f90136f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676e21ebaa94c7a14e7b49ca181b4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6629e441a0f89bc439b88a8bd813e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4440ce2ced7b4c335f97afc15b76f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81dcfbd8ca2cf61ee350cf7847aea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1b8e7c7d43124fb99615fcb0a234c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded97028459427faffb2746507f1e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869ac064a1c54dc44aae9122172fc5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e07f08af514501fb416b938f09f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878f33f0370f8fbca549d4cd4b4ff4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08416c15e1d34d12f5480640859fc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea8400c5b25e9f020840368cb98c6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616cec95095f29cebb400fae9b56dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1184b97a540d70f1bc9e46bcb8172222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10f7051dce28ccd47a9cf51060a9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c407dae9d0cddbf6f450ec59abf271724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941cb37f8fdcdb74d89a01292285e4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77742c07f6a7aa0b3c9cd8007e89726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59732af6bb31d65c38d5289127fe7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda328e3a6a0e4af5a976fff4fe2ab528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5401d5f63472438a6b2f887b5cb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab000164131f99bd1eb1444679f6e58430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba049aa4360ec81bacdbe5f31669331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f110c23ea71f8d242349544948fc1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd59bee227af18ce51a2c2f3c56aeeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed023bb5b252e0dda517793b9da9acd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf83a8ec41bca57d6c7840df7f57e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6b4cca9bf8181b65c9343d05f5e9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d82dd0092f3e143c6bbcdfae18875437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703328f8b3d42d60983cc1f0e71bed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787f902c6711c9324e84e140aa7f7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073f189b318d56f4fa421296d6044640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192df51288b3b718a00536f4be4f0d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf58e82ef49eb811bbc61e35f4429e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000ace181bdacb3587b008e3daa4f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4f59e2bde810a3e7827213301c5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f8a80290f75f3ca9af33d975878d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3408acb0a5ebe6b2c3bf69c5956b6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291156ce757cc6572025a47593a4d75b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6418d3a694f77e39fd131dad304fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965648c0583d84f43419f34949efd4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81dabb8ab0f7993961ed5ec3987ec850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae8e93e4069bdd500980f5dc1db6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6c9ee9a79ce10f6621a3c434433452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0946872791376d695dfee850804ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e776b7cc65c98e39003b42be171464854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab88fc4efe24fa81c33e8b55ba95955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62525fe6e0c7223ac0963fda76433c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab71e1618ef6cc55565fd92a2dc39657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0444be4774db6dd1c41c9c5063b22c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67cdb975722a97263eedcacd5efaaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102b7c7087aa2ce299805736a9cfbd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c285b3bcb59abdfe85c87b680bdfd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df67d4a2d4965a62aec973dbbd0e7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e31532198f4a4c599b87728a13e8cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb67f3f52e5e8df6347eec5585e6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906e2ba5ff40be1d8706ff3df558b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5159ed80953bafb52f6e12bbb3e95666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdacf62f186c872a0cfd1ee4da81d4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec4cd4b30599bd9e632cdf0519aa968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a48da971ed860b8efa102d7bf496169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7458b191388ca69e94eba8736385d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fcaf7197e9489e10478569b72af6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf656b819ab4a0d6ccb9e78e9daedd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47120b5d38f4edb3c667e998382548973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef271c3db5e6cbecc07bf871ea8e9c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f30b1aba4f47c49b6731c1b9ea2ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcade5ab8ed5714c87e2e012075f4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3a9625ceae816337213ed8106cb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837d1978da6d4fc205e5c4ebabb4a3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d8ba7c9183410ad055ef17136f03079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082ea848d3be013da0129bf1a19a1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ffd6caf45566784e6c556b07cf1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f7ec3c11e75c5062eb5dd00e5f8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ffa08492da826c01a6a056bae00383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643b4c46d376d75f3edd767144e69d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257e1adcac9dba76eb9fdf5871745f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce377303370f24cacf32834fc23c0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4534d8485b1d828898aac6debcab787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b30d878aa9cdc10021a5c5f696c02188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0b4f6f276cbcfde7fa4b18481b3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b8e9752e636d6a0da7abbac53c6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db419bb9e9459ca87c737b823b62dce691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a411798dc4256aa232b4564c7f138b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1cb5cbd28134a54b39ea0792b1da793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bdf353829662691fe100fd4be3d8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5b21eaad2f05ccf76db56c77113dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7c17e69632c3bc82dd2eafac840c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc01cb3dfa446828c6f3b90fe81c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd598a0b799b89968b0c9cb2fb9f4da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b60af23c6540345813ce107f7ab1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d507f935acdd96dbb0de0c520d2a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7a192c8b767d2bf442b802e7a1943101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f607a9694efc32babc0b7a8cc5ce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c633193ce08cdcb43aed11da1858329103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38bb8cecf87765cbc9479e44e82070104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e64c6545fc613bcece93e06e23d3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f797cd01625875500312e4e2b909afe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b48c1fd2eb78641cc53048f3dc15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37006f642ed5bc90edb795b27a35060b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3984f601e5bdc068d552374f98b7810109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67873b933f27bbe55b13a0ebe197f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd6c32f3a85b48f70c10bccce4ed13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5f26fd87050b03994e3d4149b637112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e5ee3148c00a463c5dceb6b3c6b47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351b6eece218573c3a25968857bbcde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e463dc19b69acf5ce127d2b995f05e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192dafd63b61222c5cfd465d2f03f61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8f1774eccc5d31dc8ea73cbfa5e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847259c68239de62f5cd0090b28a1cc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7953de726508361b8b69ba0ce7be43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f7bab0fdee7e16beb86e5effd6020120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59c02f68dfce27edc942b50510868e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26a3026062360f64814307acaa172122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45929691eeb9f006c8f83d06329d9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c61da0d3f24ceafbd2746a2785e2a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dc6063af0504ebebd9e8ff877ff7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1d22c694148119907fa022768bedc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3985108f53ec5ba538e3dbf285d717127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440aa6d7fb5d95c7dc1f4b62abf6bdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c7916cc0de3b51ffb20ccf9eee7ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9875452a6c98baa6903c2e11d2e9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e852b1394a1b27308c5d67ba8ffa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ce2ce2cc2b402714a8360ee555477132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f515d748fd1497771442468e6b6ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32573defee69e6064a881dacc6e563d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a81046cd7557b4d377d29c5f1b254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be06ec2733186e6fe11ae7e5803c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c6e96a82d32a00a64f5a2d5017420137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed4cde367696ad12db13beec2fbd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37c20563e2034fbd709ed9256820ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e95aa4f64381080c3fdcfffa36dadd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e7605ac5548a2df6259448588a71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113144c0e2d136647a42ebb158c17142142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2828b5c4130839be53f0285ae47c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3f1fa5a167964a34d782ca96c04b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3ccce25b84906337321614b654c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc3987b224732416155b1cba0cc98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09153dab1c2da8fbaee37e2a9c37d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18304626a05d42d48ececc87b2c868148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec36dbe68132f920cccabc2b779b6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426e767e987480694a23239dae1506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c370fea361000b0d3e05cc77d75acc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe4846cd1aac49fa9879ffa6130b18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed6766f33abbaf4228e5b4ab2a6f22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db76ef59196e0fb2ce50033202e2799154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618121bae52569732bcc45d570ae120155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443c2367f7888f6198d9be1f424f907156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ddd849128a26768e05df67eff51e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b6e4a77ae33ff89066e69aafa2fcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1078e0630d451e8f97177d4c0e27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642785978c75f44b28f5855685d1f2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac2f3e4b6a36fc9f6111cda409b84d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9465582b33d0690e3d41b49091b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631ddf25242fa29123f1ad6a7372cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531a7c29f338ec853ffe14bf7460ea0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ebc50e48f4d3a694399f82a7efa63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a898d4d7bf20aa00e9213d9d0cd3fb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679739f287e06c016b33fca097341a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b771d1a6419899612e39c6bc4043f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306173b0a6aeaae9bd2b8bd597c596c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220223b2fed5a89936e647e8264814f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aced158576a06b43be58ad4bcff8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9878d2a92110711492f3ae5e52ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540585f6c87859dd321845387292d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89ba1e69820b5535eb5936d84c9a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce425b4b0676358061905babe54f0ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6222fc62b0f53e61c8f013f5a0b06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76d3fcdd04a05ccefb46eba1b9063177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec9a909318c264a5774775e2b35847178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6655d6fe2879533d931173ec87e5b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de945c470d61d05614452a95df75db3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ab376ec82baf687980fb5356fd05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89027a77fd6df9c165b860e45877596e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7be24de8ab6bfd9e736e1bb6a52a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeec5dbd75b43bf065cc1c5cca945b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ccee665d9f6dfb167dc479f5f5210185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3df413af0f75d1ef557f7bdab1fcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e39b818fa37dd2942c88c41f4672187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546d0c97fc28dee2b114d48d14bdf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599c07f129b5461541a072a0e68538189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7bd66eeccdfa9dfb7bbd13fa0ebd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb540d52960744aa438efd1de9ec583191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca9aad7481c30753d15726cc96af6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089d3ebf30ea2556bd55df18422ad5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2e456727d3fe36f46ed82be50e819194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9a02074d97a3209995558f3f8983195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449415fc63361e31b97c0da39a0da3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f2ee935bfc618dcb6cb4c93b7e7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb30552b8a756c899202a5c7e7a41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c983e03acaea5b3feb89d281554d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a9f4d67d637080bff12bf0d723d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb412c2877d65170a7d7def67827b06b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abfdb29fcd31f0931442a5f35a9fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c965a2da6dc161de739b83100688b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b5e4e43f7196cd3325ad614ff4b34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9bdae9084ec77cee1d78dfd3c97c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf297847bd0c4867f24db71f14f8fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db7832c99bfdc8900643958c22b535207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d2464b815814fc72ef3015889a8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9392c0065bfc9e98871288b7d1da5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d134ecfd18296e58050eb4bd78de9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c7a05af24f44ad1c4d3ded4180ff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505cbe9b6294787c3ac63443c5ddd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d75cd8942c5b9c922662f5fdb0764b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ddcb077f7d3c919c50f9a69bd7a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea1ff5f2e8b85fd30ef9aaf2ae1e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b18db2ee2361414ef7b094b9afd385216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d667192093796e365cc0b494649c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500f6a67d50d2824690dc1dcdf8456218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3eb414e19da87018c9538fabaaf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388080e73549ab2289e6b751919139220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674788d81a295317058397b857ddbc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f1a07ce4f7db5eb290254a290884c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a420dac866841bdf9c6e6bfa5d1c75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6feff9932d3eedb4fbe7623dc10de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4ba96a2af24e7acf2f6cd8d5e666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d43169420c8d16f4b23dc1cec5472a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08bc868def70fdbab174b2931218af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee7856a8a150dfdf3990b0cbc3e206228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d138f52980e1695c4176a3fdfc208229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab572bbb4ec0b024951277874b1113fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48af83f3eb175da380eae420b7420231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a283cf51763aef072a0c94b8279c7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a02c073694367993ed8347450016233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093a934cad9f2e5501ae00efd505572234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c39aa5c8fde50c5b92046340b5a1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22f932a009de55dedac2ca2a520db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158734b4d2b12b4fd208a261230d99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3df13417c9880b5b4135a10fa2916238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd80dc65422f313714746b5e3ac6a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df57c3abc7d193adfa5798ef7440e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2b7e154373f41309fbf70f74221c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466503402c19469ac0f7c04b415cf6f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d19e32d29c84555a76a812a4a02c96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8564833b7daac5b06a016cd578d195244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd9f992a0e159ecd9505f0784acc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded911dfb100b1910c5511c54dec49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41268f5f66ca71d1f1c8e256f9d55e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92720c827da3838c74f770f8c7d0ec9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047448c78d86cf8cde1bc8b2cad6126249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1375a4b67eaee6278d001b5bf288f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfcdea1d580c8fb57f149735665175251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e7f2bf2edfc0c48471474cb2d5b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70fb10b2e137939d2709408712f3c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00ad9fe9a6f1fea74a6b4513601d3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4d12ebc518b6b5c5a0eea83b7b24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adac58d4959c427f20d7690815f758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34436bf2e6a84be2ad31be9abe917dae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca25d82cb1bf9dd293256491d52d04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b075a22b02a6e6835006edfa3e47af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cf345e3dfbb959eb5136bee43ea87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518175b073c18613a335a8be669d9da7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690dada86cdbcbea51b628fc46f360d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ceb9642bc187f492abb445ebcf57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d0145e4320e70da1caf42566102b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d0c5de58181de5985db50c57bace6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649eb00f5247064bc975ffa2bf1d206266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b57781cf00f9cbc07db4a12848d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9439762be8af6c1bbd2dc4d9fbf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9fac7e58c135e356a90dad66f847b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f175a41cdc6454e928225208199a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1034271321f733b9aee92b54ac26c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15086423d24b4ee8bf3202f6ab91da68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cfc8acd4ece011135943f07734da0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ccb82332efabd9fe286a9054ecf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0159ec0548876b0029264476dcc80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6bfb3305d50e0b1394df94dceda9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab9967e1f2eb8cebee952d625723f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd1af106c106b0bf8b7c4f3063114278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5131a15b49f9b5eb5fe98e9c0ff74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a088aad551e0c1f6447c98a083914280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c41e568d3f176a76b85cea881f5a62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47931e5920effe9f2caea70c3642a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c98cb32ad9c67cbfdc04b53f36d62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2818c56d3c78a4c64938be74d2395e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902481870e0006196d8df27812e1c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae607e35775adecdea503fc4f7599286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e026ff45f7fa3d942be8ecc0135a7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6522a613c4f874789113addf4ea63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946fdd7153bfe4a096cfc4d6d22caa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d151b76e100412348576a1422df088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82821fe9fc1f2c30bca176e2a8a86a39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6523804781e38a0f6481e9b65be65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d38f0583a19f445b89c3c9e51c99c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9636188da1099c8f10bc2e5816fc2c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e58e2a863cf1a045a0f99e509ca78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b50f1c8e16b98ed52adaf65b4a03da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaf87eae2fd2fc03e5c03d28752267297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906bf288ab92b58b9decda005d458c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56813698e673a0007597d44d15305e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60e0badc24fd6600230de60c5661b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164077abb5e12d83ea89c40ca795c97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49395b9d44adf0f71ed1e363850b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b1b359be79c08066622a6f17cc05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aab1ffbdd76ac5c334f3cd2d780f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e882369640f9272897fe0642f2e3d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6921f73a96581a8bce957fe72ad385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7bb4baefca17f563875d4fb27c859307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a69d4ed4bd73aa2fb5c12bcbad0c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc5deb142eec8ebc559b704c04224309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09543126dc0e6f0c9f362e2aafe585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ab5c59f67393ffd44147127295ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749dba7e27d233fe30caac17a5f3fcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301363b0bc7f1b7fa3386a682066f73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47c3d9827699b5f45786167123a2d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a1fb18b2feb9c7fdf62cafce234f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61550696e3fa5a689b220d5afe6751b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b26863fe52099fb7eb175a44408e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce5b135eea3b3a299d558ec9846f36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787b981e4ac4325954aa3197bba741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b72bc15b6bcb1656201669febea92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c41a782ed8d9ef9c46b1a58c58cdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a640d4f2f5d97ef1410fb4a2f1e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507864b71656d47905b8999c6d9de255323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1a2f644360bc968aac0a705685feb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc408ab5890870ee327de62b6b420a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7d904934351a8950b75a17634a30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6820ba82f5a39fba2d93654466c346327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e7a3382c82f4a8bf9fbb1ac94cfa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263e47b0f900952e81a676d00be8e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d7c5c9e27851b314571fc8c4d1cfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a868926aac8b4ac3e7eb7380e6fbc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e04861d5ce986b4c1248d3ad6503b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392757499ec10fe76cae935205d89980333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de537e185345cb9494585e98caa0ebe1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d560e2bc52880a602fbbafb10362f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba007a7c3e2795596de73b26a5bf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec899296d50b507f922a48fab14ef1ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd4ec04922456535d487b4fb7120bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33605804f08d82856dab807c69b26e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2528560c3621b38b05666844bfea9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c10076f2196dfa8c2bb0ac8540a85c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50eea6401fd5af11257f184f88a1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ee88a170bd6ab8d007658b64c58f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568128983348692b31c0a5b6f6dbcbd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3fe8c4993096111bbdd05fcf9810345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3f39667df5d54d5f83b7735d7f98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82220ab0b3eff22614f6d50ef70f909347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fcde2b78ff0195879b7ebe4fd425348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605299e841ac7960ba1290a985a97de9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe07819717ced684673bb7dbe9d5938350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432666455f365c9bf527414042eab552351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047e95db077799ea55e414b6c9aafd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfee7465153dac0880e68447f87e4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38058bae01112043236ce1f9461c78b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489fe3f5505b501af139be0d7622079355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7559714ffb83490ed023362259ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb9421a21d514b8d8ca68250896935357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263783dc685044bf235bcec806f575358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f0be7e58d0f799c9fbf673d9183f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0fb66bd922a669ef43e78efaa5e2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9c42cd8e736e29cbdc2164a6d984361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d67ec9df8e56849ead650cc572c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533530108cd0012586c63bbd1bb08ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8fab6387064c9cb3a168432c05235364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599da2ec2aacd197fcf8a7f5040e4af1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142515ac6032649db12d591d4fffd83e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcee9dfea76388f8e146800f54d1fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a54b678e98e70cdd5d37a043434b37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d09dd1c0fe43a9df9120af3872cc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513e2d0a1cdfc1bf5f4f0add6d2b3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af99927b7c2eec80dd8390e047df9e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775b125f2aa13e1dbeed700657aee4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63aa41c8b5e50f66fb0e93c54dc4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b4f4b07cb31f2242aeb8ab2b3e1a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953892381220fd7a338a23ee3fe7b06a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de970c7e058622d63b46b347befcd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505992f5348b3f219fcb94de4c8946377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c8fc77b61c6980ae89ca7a5ef3a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da567f44cb2139dd95e7fc43cc4d124379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a2b6be3df380015e64e4040fcf7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5e57d706dd5c6467833f1605f3fa0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0f138b8b621a0a7daa2f720ea301382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2af465e4a849861a45182e617518d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767802142ae8ff5ba89dd22be3c97e51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b30663e10edaca4553c4601e996643385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39f747d79fc2f1a0d90a72c889ee2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd9a9579378fc390095acb3c7dc1bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a6cbf40b95f8dc4b15e86db5a7b80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8bc8333cc1e12a7858f3b39253370389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8271074f19b1d7abda06a3e14981796390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313853f6d99e2b0401f8b94b2d75ee82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e75d7b2e2c9271aaed9602c35c41bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa9244dd4ce43e61ad63ac5814c4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c98f2f8eb0403d58b441b9f10f860d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9fa38df961229d96bf51001cf3786395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1cc9791bc9836419691386f6ab0e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616c8b33326f18f733d11c163a5fce0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db9e042000820500e1016c6d3a8a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b7cca0d644d406349b062753bb8af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3143c56866382870b6316ba8cf55e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeafd4501334facc39190357b054aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392262517e0b6e6e7f3a494d5d69bef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd99bec29f86205c435a75092a6305403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce4f72db1659f5b577c82ae886da4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54c478898620b81d0fba7dfb441cbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6571dd5f40936450c96a07a6920cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31b1b69d718606797dbc18e05d1d84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3cf3109c458a60b825cd18a46ac4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e35a1f6beaf54a4af233a4e462c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1324b63cedbaebeeb345d1413a57c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7610dff6547061b20db176cc88a31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a972bf5187f6b0109f4ec40620c0fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53a3040a75e7e6fccff072179fb66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd811971bef2c5cd065dac6d9a6e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c4142b62e06e87e7c11117ff2e7dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd3da9be8b59b12e4779e6a243e1f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc2856ef3c7e8378f448718238aca2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acdc751b79eded4c3b139d5cff35d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ca3c1140677b83f555aeaf9fd63d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28a0d48e059d581f4c942bfa7f27db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf905c22e30d5353feab14735b85f54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67c051f60a9c462ed9d378064a477f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecd8ed39489e378fb6f4858ab7b53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbcae170d9b9fd385ff693f2bfa56b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da520fe361160c98c74dbfe22e9a658425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ba6adc57280657ac0da3f704cc35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294838ab3b1ff6d07e26b99f0038f3ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514d0457413f01ebfb1b2381616ed51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f06d32479583fb5345182068b8480429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047637a11f2110a8b23235f6bf5db92b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f6ae297ff2c20a2b3bfdedbfbb1e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bba7b2f5712f637c710aa347bb743432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49429b7599f8817b7fc4ff9205e6c25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38001ac31a4ab28fd0c8cb856b5e0396434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbdfd34b0d634a477e755ffb2d9338435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29518eeb72be00f9ec265c911965ed98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355fb2747f535df20ac051a32f2b0fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae9f8c1d7184c4129d8e0f1adb7b70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e1aa22b885bcbcb92851903597dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb64329370a5988aa0a3e20df315e90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf925bff8dbda79765241fa6b969d60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8806cc898ad7e9905a10b28d1f075442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3995205b17e586bf47486edd0de94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655d34a66495d4e380ee6b5b331332444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490b66059b35be926e29069ed22779d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717928b3990652e5c54990aade83b892446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e330d12888e3f8611e891e90a1d82c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e906707551f343f44d749072a717aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7bc73b0eb713f4e24f511d091a825449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e10a5311a81f7bad4da8a8b4ed878c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042411ac7f09852f5c099016811baef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5593b31cecd3c543b11a8d8830f3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31d2c1ceede3006473eb60520d6d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b287d5173621424163ee9d80a0d13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe4216d782d9792c6eea66e7715a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968960aebb4b61f7caf1e3888820490a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e8ede54a80fa51b88ca0a55f5f8bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b909b82a17e256c4060c7765ef4e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240144f85a4355e6565c221452bdc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652e6603a5180a84cb6c757e489645460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc692021d2bcca0d032bbd1e33485d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c9217e6e48238c02f30b03189d0af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30799b01265cf4b34399b0b5a7b3e84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb588e5d27f3d58a8df5b61935ce4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d153b21d6a6d4db1483a65371508465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e3d187ee8b7b788b10d15e7bdde07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad295814700919ca19cf1edae08d2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a35720aff62bb00c10cdbffc73eca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7ddb32f857c0194c0dd8c6b4995f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d464daed67baeb6bde6f230c1a1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38323bbd30fdba6e293133559b141f63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f091c13aea1d9a1d2c0e70931b17d28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a935ad65dd534d3659d03b840aa667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8feb77346e398462fae7f7b23e2abf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5157c33db316b6b5b7654c3d918866475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2ef215e878a6fdef50ca1f32e234476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8cc3632d345c4f4394f5811b331b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728c4c28c94ef25f78f429947dc24b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba89e81c1c8a4af11ef60c013df60aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40468eacdeed0b81c56a8a09acf8f56d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9acd0327e5f666c4191476e681743481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98259c1f511a74e0f9b6cf92cd0ec91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68fc8283b0bd5f9062a198c6ecdcb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7a4259c5c3ae2a78774309717688b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c04183a2dbf3b5f4c3e3c711cc5c97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3152e4e86ba1ccfda24a7db673b15f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab64ef31089454f286db5fec63921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8425dbedce2fa11e99f3fb79e05a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918295e22cd7908498e3d408ee24049489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b026bd7d685ae13f8e50073a9d0621490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9422c4efd5ff4d888a1a5b10c77bce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1013c85678a496a43506770c39d4e23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773777bc56f79c41feba36630df26e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c607c45f8eb0af1b72cf92b9c32fdd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676a1e65a4f522dcedfedf42542f36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03718e697c6d1982c960f0c930ee98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa85989901ad08d96f032c52423f8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f51d2b66f16149c3122112d79c2ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b82d61f3617cc02ad35b350a62949499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951bdd309c4829e276393285f6ddbf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb24a0aeddf2f1ed19b3c413df4d70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45daaca7138eb3fe9fcd1dd33f0b59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307aad781e9dfb640d5956cf1165d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6919799cf05a697308356a2533b3c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461630bf72bc76231d4d587707b17557505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947c3174b6b06c575fb5dc5ebb4535506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c57204cc9deb2d7b27ff31e58476e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d268c3439e4679940a9066834e8ae68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914284ad80fbdf70b03d8269eb9473aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1acfe31430193961420df5523c1090510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290492c5e2d09e9fe19f091d8bfcf5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ab96100f6ad334dfeb735d9b77874512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee08750e3a459852706f2badb4def513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b3162a1f9c9095af8d986ee6eaabc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d42d40709130ca9fc052d4c6a211515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8b776f22ab6f54d86f48d38ed9acf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b6a6d5237b3d461b8d002d1c23b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a2a096469f742a03576d8ffd3e7b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378f387e6d846f48632282dc0d5b4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc612a5e25371e73339474d37c303520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31011034f2b2d71173469e22ddaa1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6831c63e7120344be1adfd1f2e4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448049651db0cef134207c29c1848d09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3c7a85ba80c569c6953d929bd3aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad71ba57dfbcfcc50d8da4f156598525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc09c11f0c2e6a38a4859a85c192b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c283b79055d41e4c8dd276aa591db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a2de2c54f4961a520afc07b400b0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e0cc1fbf9f1f5973b481ddd6b012529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ddbf64b37d428a3cc233080005dc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6a399c32b4331ad2bcc0fb3a877e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5db596eeb813da98b1c1bf49b1f84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2209d73112e7f2205bb0681e752ccc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9337fb3320a34a45fbcf92fbcb58bf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b894c6ad2d8615b53a39e0a90fdd692535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57e94efa0c49b9565204c7b3dfb1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3c1aeb9d8e9eabbac96c0c5c901a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89934e465c84cce202d13337449ff10a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811adaa0d65b5b576ce46a9b8859cf08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4c3d3265442dd448b492b2b8fa1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272f917d6842c52e1cf3fb610b3774541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461992fc24caae0b3f4141fdd92ebeb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e3963ca5dc661ee59b0d0e091f5ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5a04e1fd21b1c447098e00efdbe5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a338ae4295728bebee8be4d7c825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b446abd53a174bfd9393a0adaf579fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a77d3e124c234170dacb727b58b6bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e430e1d35c3bccaca0e1a0e1f1587548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ff7c12980e1769bfea521de0bdfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa32262498180458c09294d4f6fd99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f4feaa88537b4218082268b5acef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a4c31ebca31ae71bc360283b1bd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3044fa96c005daaca2463ff7231752553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2fec1ee3fb6538c1dc260fcf9bdcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c7667b1a585e8dd29c6513eb3785e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc83d2dd8bdc203b182863571b7b7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed59b29943a0c9e859357b2f25cb49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc6d75c6702148dcdd7e2624d1518558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce2e31dd6a056f520aa76d931de55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af260c5c88fe97d0430992df49834560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99880a960e6fc828a0d45251603d494561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d7f6ef836cd1bdb3b88c6c862ce2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf80b71775d8c71cc904bc65d2fae53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b66792464bfb0f77d189267ea56305564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ea0dbdd97194f3f256f2493b0fd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d365e3d2831afec5bf6f6f2888368566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b67c457c19cc2b3b62e5ee678be1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182961c05d61250295c9ab31404b05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876914c05e20f5d482f08f65d1b9692569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb4631f95bcc45c400a8a6cb9dd82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a53012298e791021856a80108ad6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c4b3ed6b0b606984e300527bd5be2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71a895e649e65b1ebad5becbcb5c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f50dde8cfdb231af30c9516d256e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e308501c955f27d34625169ce454575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2977e94d3afcd6a3f5076b36358016f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa3a133757180dc14450d75c3bfdd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c43a055bdaae04f123f897bfb2a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09541d943c0119385cdf4611b545cc22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2a3d71a6f9316290b1059bab487a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064ca8295c127940ff418b09135928b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d432239004a0f22de6effa8cf662adc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757602604147b47f4e2d9eae39644af1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598108b0e44ff37bd2e092d09bc20413584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12ce9708ea878f0aec08ab7438681e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c5adef61d4bf4e4d6c21fe1ec5265586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0dfbeea7f6c20ef27a3af858e436587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53047b5765c38fd99a8fe2f56d1dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005741cb0df305a1df643164ad7c17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972284edb5dcb0f952f0f456f79b800590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20796f0cac19fccc5b54448da745f75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12381aed0fc4f260aacac6d34cb5082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c967dfa92f9ae081cf933402ed99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce5f767b0b6d6ef4a8b7c74f2a8fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22eef8a04674fa3f87cf8b40c07961595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc52cbdffafa6f6a826a33f296f1099596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6cfc33e5fa110eccf0c6d452bdc56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cec033de2af0ae6d2605d2dc0a1817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fcf12d5c25b236108fdba580d21b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de572b7a5c908c0bc76b5e6114924b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b09c23b62d065640b0979b34a6a83f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290e44708fa4d725b38a7233b467205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b831283722557d6f165d46825aa8bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40720087ffa29a17dd621b4d3be46b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8255387c0fe5cfeab0cc298e8622e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e5a6c7643ae326ab4742b026383c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39196922a819fdbe5d5d9280e67522d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c35f7d6e7d9a805714983d712cc01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f45bd52d88151815f56b3ae0b4f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89dd5fb2f1e8f1683095a0dfd34003610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b9cb4fbf7b0a5b5391f2b2ab8c78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819e84bd904f1683d3def9a9383db49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582743232c53c77521319ce30bfaa77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab7c79a56816a034f73b89938053c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a6cdaa6e8b3f49b93e654d2c0b97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74621a3bba191c19bc84e98432d08d78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d90887aaed0c200e7569480afe061617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714fa94e9ccdc6607fa550403ca0fbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a931baa7f2b61958eb7270d164f6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cde2e1a8b18beb6115db05c91f3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eca0a55cae2f27fce8ba6bbc8b989621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac159403ab1b2200cb91a7448c8dbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62803bc69ac30e6e7d11f95ffa98d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68225bacb1b74e4a6142771e695f5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31e77b2c9dc3b6155231cf8aef132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0759c7ef1b90df2fb22113522997c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f557d44231a2e43a7a086ad920f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8598cf1ab5f93d378096ffc9028402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ecb2eead11639d78fb6e7668ddcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fc10f32429e6065b95f499ad76d56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030329b8d87f1f31d30ad406db55c38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648119098c84a836773228c592a59fef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904783cc5713d4cf0945634da0ac1d80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec276f4d3dd787bd7a52838f49e83a93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114f13d92ace919ddbfce5eca0cb64a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca0d3b69689530def60d2b4821130636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b944548c94ee83d73e6c57b1437f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de22c0e40123503e6a7922bdffd29b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088376b4ccdbec9126852d201e8b9683639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c2e1aa42e850c5a5e0c24da6ceec9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442dbbe0ffc6a9fb058b62a6b69481641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0253c05bd7126b2890c772500dba6a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6beef60e7699fbc443f31e38acf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7bf3b776d518e750d2827dd8729c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af099e34eee31087e4ab72f82585caa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929657347fff5065f57eb672b1156d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d431b0693287a9aa1cab4c0b2af74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37143c8abb434d9df7a0c8630316b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea37964e8d14451c8b35c7800e44d7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215bdf2078429fcd557c9837728ca4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b17949456d4d5908d5d4e95cb6c36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e15ddfd5b9f444f1dfd24eb2dc7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90ba81dd3d30d8c67180044524643653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f156be1515d2dcbab7e381dccabd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23a420ad63557dfffbcd055426f098655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b215368cd286df4e060db93264a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94bade27923fc5c7d304b4ca485ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf63f18badc0de51035646c6202e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031323c7671a2d636a7930c7010f4e9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b01f9c546b2f03619fdd57ffc1c6df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2885bce120a6903be467aff4a6c1462661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449163dd8203dc3338127ca5bff70d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2cabcc682df83f0ef561d58bdcc8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9557bc9eee922ee5d9fcbbb8ecb002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d3db4eab44ee306ce1ef381814256665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452377dd2dac82aded570baa7ab3abb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8cdfc26a91bdfc19595bc4270a0e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4caa074f10a3fe80fac5d48e814b02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01682138b010f4e92e43194b88438f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f74e9be15c3f90e00476d4bfb59d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63cefce87592709be08bd8bc2a2786671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560096d4005a843bda5eb45f7b4254b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd5d2c2b93cf987c7300f274d1bbcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705df3a75d1bb32c62e3deaecf7ac40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ec43d5fb59baa43692a35b18a0ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1740ff54266c755071891c027a8c6ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213730c75c69f6685b53a69f6c7d22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab418ce5d504723d739f4e4173407678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9e516647b00e651269111dc0ee232679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f2f45ecf7d5b7851f82dd2e0fe7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f407ccb9e480a993c6ef7f21296ebd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c73a13a3c0bc093d33d7e85c8da7cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e85cab2174aa9d256619a7494411a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae6cd92d9e9e9c6c9559c571cc616684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9321bffcc1c024439bec120b8a8e25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de82310a3be9825c2ba2a88bc213770686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c8aad536f6c3f63696cae5fb9a56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09aabe24fbf2b3fac5302ee7479a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4828830b9a630fdc9289868a87d3c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c4fe17ece9b4e7cb51010d737fc23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f271250ee1a0a7e4e6f12457a5a10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38387556875b68247e89d7c868e0de98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da0800a9a94a95a6f65aff6d35a1a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69358e19f6265b9c62a646046f10817694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b378ff1b0eca41ffbb32e584b692f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb93cf34bfb8add4fb8b686cb06da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4add7d2a6196dbb6545769aa3bf536697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6481d571849ca364567fe69d5fb11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50779483d9234fb4c666e2c1f010e24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02292f13a9ebe0b33b3e2676a20106fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e60aa5ade4fbdcb7e26d63e8d689701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750886968d92a8245fb58a46b3dce3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ffd7694dab9b51fd2d41dae88f33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407db164b858e730904a2770a5ca7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056bccc5f622324fcd272a1d7febaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e22e501707825b6020b83b9fb690706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed47ff1b393ef0a34d0687ef3802df3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5adce5e444b7ad3fd786df2b54215708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb0c54d7f65b96d459b4a7830317f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9452b8c0bc76c7b649ab17e8b007c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e01b8e82bffa9054c06594992c61f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009223f0572ce784f866be47044a9852712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791740fe4f3112cfa8e0782cdcc348713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075556ab9453f057afa079ea9d8ed5b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9843a22d102fa42f161e4b57e36034715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c07e5c224b9aa153d41317b57a737716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae6cd171bc9a80f4470b62fa16b2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4309b173142282e4c50b7282a322718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde0894e5727db48b4be49d083a1e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc871c7ab05e188f20d392296cc63f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b51c38f2d075acad47ba08aa239d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2c24c3eb5c857587691acd93dc6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010a83bd0874aadfce7cab91d7881c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13813926b05cf1d059e188bd7f6a8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a56d00d1265cdfb40bdd8186121cc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45fb032c086ecdd587f10954e89d33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b716a37af23a2963d8c27a8e3f71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec9a0eb6dc6969a36e146f9dd12d5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6a23df8eb07400b88af474410f93a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df8e2ef706487b3bb42368def28e34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6082bcf4538781584faac1416cdd39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240debd815a33196127a86caffc2b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ae24275e521866af5b156e7f879e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3c18cee2997b68645cd417129846734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288cc65231bbf12599f4f05d044580d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a3086d994347604d9f544f74beec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ef5eb6ee65a7ff9261a6eee8fc8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e272940d8f5c17cd327ee7c264d565738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ac8ea9bd5d797581caf5e2472640739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b075a85a8d4b260befa78fff665be2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefc93c3ff1c9f0474ece82127e15f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34ec68f07383e4b0b5a99cdd67826742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e5b0afca0952541298cb8f3e3b8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446eab0a9830787f3e2f2d2a9d09cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c077b952cc52a24bbbf833cfebd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e9c0e12eb0bf8c7392d3e3fa8496746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45535d5c49f6d1b028504c21a934bc21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fab28d33485d5c67639b64330513b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c2afa78e012597f4795bf7d895b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330782c30277404e2705f402a576aff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0670cb999e7d0942bf96f43cdf54b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055cff9da24a7f5d57729515a865f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e839b97ffb7d51dd805847022ea605e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa34968cf3d9ff578ffa92d2d38a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768dd8e74d2f6380d4da47fac9c8c32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d08a19e01ab56331444bade810e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b8dcbe6ce3c92e3a3f9fb647237d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bceba1e7b9119d5fbd7cf559b078758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbefcb488e3ab20ec6c01df8a36121759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>