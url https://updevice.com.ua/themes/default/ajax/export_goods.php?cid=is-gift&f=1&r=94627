--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5f3649b2267b0e5a5adf855b15441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd694a44a3a230426132a47b7311e8e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f8b1d3448194b0ae68691d094d733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24ff1ff4c1ab6999ffb7911c9b0a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ee31c8a22d8020d1e6b16e4ffcec55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dd027d1babd26e3bdafd25f1a73076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25779405cb33e0ec97347caef5e31f287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563591b7608b4a7dfd107b0dc934d388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6364fc0ea8d411bde120da9a95e3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130465f39d28fc301e16e063cb7ab36a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28870a532bb6b0e98465a20f917cd0ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923111b01ff611ab0a3157f4ba2630d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd1c8af0c94afcd8f2c177c244aa4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c735d270ce294dba16a0654b149a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d9b154be4f3d06a250f436eb2e42b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda118eb00724333739d1760169b159e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f176ac2512bc7733d987aea9b1004817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3b65eafbca926160a77a861eef41b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100d6c30f1725c4c66a8d806890ead19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f01db8518a737b3026a5cbf3bf28020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057408bf90f66fdf8b9f35ba8a0339221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063e3569a9d2b02bbec774aa1fb4d5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cb2693483ce67184afdd9aea1004423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73f928f6b102cffc00b7f1977443624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284366a8f4af2f05d9bfd599b5349d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03294ef9d8d96699745fde3e62cebfc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5541a0b9b9e8e436573c3f92f47f9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d207e19463ccad38546617ee7ffdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b88e66d5d92aaf3de1ef6d468b8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f11c4ff7ba0cbbe6c4f83585a8c0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151caf4eeca533134c59a9a98e2e7f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a3e9494d3b655f555b1369af4c00f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178c206735e0f120ef657659a55549d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5037add11cd572f4244b00a5cb863934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd9f3a2cbecef71c7d7075362a93535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22371084ba32403ce46bc92df59a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916879a3a5a8710179b30e9a5070e41237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440dc6e57ac7e76d3e5dd7a0e2da28938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948038c07c1a6fa34f188199bedf5aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca463c4af669ad183e834cd012a68940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ff226c64a7a094c17b336f45629941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a181101802c04a2179c4b16ac9e8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ce22f929b62422fb6e83a56b10b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a357cf7278f98ad4fbc01744bc221e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201498a289df2b728d24f68f5b7081145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9db4ea860bbadce3b59005e89a31046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82ed653022a43a6832781c55f3a7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5523e8ff97cccfb0a2667c8ef7221c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193d9c1d035530cc681d5e01d6182649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847f62d7bd8c5862ae11a1817e4cb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42b05b7c85645abe596dc26afbd0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9469776d9932db011818984aca21a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091e8e0d77f83b16ac348e47be9cc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53dec1ede858521f68c45eaa1ed5b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38bf151f44d7ffc346885f643b62755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15538234e0dcffacdfb9611ee004a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862da0f2c04da755a6da02bf2ac3ba957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfade344b1bdbcf31665ecc1b44a74f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a4d328832956fb5bba8ef8314f8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8500ad1ece25827f8f86685c46484be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd44db941c1e46783a8dce6a70e8ecb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce0adfe828f1e5e1b83006855ea91d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131b9a84eec864ed9bc9f1d8b539af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9c902b0772b7e46abcdf9bd7318064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06fa31e1115c2a0dfcd0251ca4f66965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9e83d2a89bd9202cd9035a290615666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19cc453dde15edfbed9f3fd401d75c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad28203ef29a972375e9d5f6b771968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e006721d895363f59d36c2bca791ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b2ff7b261d561df59eb2412a5955170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a3a15cd7cd37250f45e762af005a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ad3adb2cbb6696a9eb1dd41929b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96538007425aff145c6a37ff0076ee873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264033928609f41ca3f1fd079780374e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada746270e430bf6ff5f4bbaa8bfb1b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e4183c4f6933001aa24b58cdfac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c727549cfd77ab3b3253a9f5d5e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938447d86f991471f9170c16ee2f199078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7302f07d76ac0e9cffc0baca6b91e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacdc7f18b528b03da822b8d470662880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc121710981190012c2bcca33790db381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281aab3a94b019e0639f47dc03aab7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e509f9ae10ecf271ebb567855be1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3991b4ed08d0ced7352d0966e7a91084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea10dbd139f0c1c580fc06a270f0f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f128c7ba70dadfd0f61a2d2e1d9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c01e75d2485a0113044ba0562116d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc3f3b008839f63af318a6de05e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160f1b58271d056450bd5320bb73c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557442a3e1ba244533ba1411375843e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e222c40c964489dc8e1edab247617a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd32b368f7182d11ac1b7d7179d74b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56bad75d117d00c3378b681ce7e5ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c256b5da9b8cb5e116bff9174c9c9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0eb22c829a3562c9dbb6ecfca0bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0e778e125e339392710c6d11eacd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a46f5ed603c3cde49ed8e0f688643497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b80778bc62cd1139600d3bc1118e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b188089f1f561facd05585d9dd19899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe3dbbe6a457f1b6ae9ded078cab40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b4b89d135570d661d69b1c4091dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb694f1bffc2d4f08e609ed204377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f35f98b7af05c2eb13466b932110c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7f56292457c572cf8688e2abe86f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122c77747400cd6713cb712942fa40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f8208c01f7f3508e4d93a5918fb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a0c98283247731c37c8d83b2405f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220593bdf778c7248cd92f4130d680c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b025a8692b73153fc8c38e6afdd39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadc894f42d9bfa746a88e15732840110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d85aeff73329a7a2e48d5116eee261111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914d4755163e167d41e5f559afba31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b16a9c98f3608c9edd4c6e961d92a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33800bf83bb247669c9c10486b5cdf9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182224f08057984af1439e6267e9e5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c2f6cbeec9a4af94e3bab6dee977116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546199099124fef13ebbb18419f7b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b007a6987db12f2bc3e000cad5a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d3264c15ee6da5422cd81f8334c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec1a3127b43b703d28722af61c4c85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375121ece7b85b424c12fc5c28f100121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e6630e177ea71e67c7bdaef7c400f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c999ad710dd4664655bf019adc3808123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948659085e0190ec7d75f78567c8399124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a11279ddf7181c35b8f810108b0ac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8340376adb0f94f009aa5f80057d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad1f9319b50944c10977c0b10b744e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19484a060bd5aaabafa6e426f14587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935f79952a06c91eba0a2ca5a900d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0add324d6749dfa5118a3cdbebf6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67426a03f801545a3986401877fb09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd962dcc1cd2d83455210dcfe494c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d87ff856b0f48f5d3f336d9b1dc44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff4ed2ef16450621b0ae2e6d7987f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5605fcae289792ad30ca12b2914e6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7019742c02a1f7a9fa83b7b2cbab50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb22191b12645739f1f427ec205e06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787312968e90caaa010682c2aaf718d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303fb004d83c8f1e02cef3c78529794139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf94516650628cce04d6c29591f990140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007fb4754f202d0ed22d1bf5c61b6ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8797738148437f90f2b2a451447967142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728ca075ea08d08b296ca36afc02e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385afb79de7acec37002b37a8fe97f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe90c658aa69d36c02f317ff37c439a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f009fac030d4945edb62348c8941146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76721e0194804806cd05232e861fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e13197ee33dd3afa467498f2c2249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3430685c25295baa5c7d604a6ad93d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2e5540f2b75d6d78dafe0ad61653150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdddc1f5a99fdb0a491d60f7f08be43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267a2f03eb5bbb0d9687b6414eba61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9672b4bcbe61f38c4198e9816427b47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f12204fe2507252db9244419e120154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce7cf4b7a301fd120febd2ef39258c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b8bf523c1fe92bc724d76c85b36fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ccfc7c29e634a497ee0f82c53be30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154a580921a4089cec51f2bc99647c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c8312b14a333d390a691de5bc0f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf9fedc9e10ae46efb890dcb73f000160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3486fd8c2d5849e8e3361696da5d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f143824331737391659a729041752d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107acc930ccfec015365b189e574c39f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2205f50c4b6fb65f167f41f589f7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ccc5be5a73fd0511028f6f62023c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923a2e4b4758f468dd3d0c241cbd97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e61e1a7caacffe44871fba13fe369167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303cfb2afe057596d9fb876e800433b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4dbdcde12c71a722a4fe09ba126b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01f31f375e7975f9af06265ececdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba8342881f64c18219bb9109d2329171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210a6f5c8b6cb486dc49d1f4627cc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8702d2f8c7a6db3912c3bbfecb975173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da10f6e4478f583c4dd4bed42bb8a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41487f7b6ff756ae5fa4ab867190e6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eacb75592dbbb783754a344bcd3c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1fb7c7a8821bb38603333f3a1c400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a429f9b2a5844639d0777e81a9b084178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d97de5482b7b02ac51fa7931e98d6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ee508aa8ddda4f5f0c7c8384d2b50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816ceebcf0a0bd91f2ef8246acedb54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc6a540b20d0310f8d772727311a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2afa32e8a34c0910bb8ee747fa708183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34ede60d93505812bd1058eb9f8014184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ca61378f18f22cc31865c1f8861db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d34eec463128a6dbfcb726ae5601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed822f4017ab51d20df12a2fd8da21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823834672e4f619dd1454010281753188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366eeea57d457d2893f22588216c4bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e5f598912237f6becb927574d01d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d5d57e45ca35e3227ef3796e0631c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a181fa14fafc290cfdecf2276755cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89000d42591bef1166db099ba9124b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e4b9f7baf2abba6777160b809c344194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf27af70766571a29c9e574dadfb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7356aa63dfa3781296137c351f18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd3c3c54af235be6c4b5c8e72bbfd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c433433a6ad321fdd1a582dc853c221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0f54341424f729d2f34e6625d346199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e61ae708e3b5fbd2b1ba67987772b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dca0b59784a475487b30632755149201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c47250dfb2d9a43fb31c5168c5db9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089886ef7fe6834a8a3ef3c15d2cf337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb26e08e2ee381e4b244b3f02e1f0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75cca4905cbddea319aafd08c94d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533e0b535eceb9f1db5d47880c2d58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9727021a801c6d057713c0dffca13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847de34c0003dba48a99a0954f0b49b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d16a4e9e30f65b8971b094eb7bc6cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19678338e610dbb482e20c143ba65e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8956adb8176a4cec5ebbbfc0e98f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242748d95537514cf3f0706b19e658f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e0a12407ada771128d22bfc79674213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874cda76d4c9cabcabd5a527a911e14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fd9cf9c47c03ed67c8ded012fb09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd5636e3bbd2329b383e06ddafb4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d033c8822177fe6d85d3715a244a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c25ed231e44774cc0de86b7acd10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6b64e1ca09ac52c6c5f162d883e16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b92ed202c4087073c7d1e618ec09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fb6098ee3b18b9cd6dce2a01c7e8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d445f9ed3e13fa3ed3514f8951389222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38425e620579628be7f23b57be774e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584447f5eefa9f04835a6260d1436c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400cd6f568797204bd211bd8198821225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cab16084b795f1409e79155c3325a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193b34362e105b68e7a4a25b3bbdb1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbe87e03c7ae9d8f7284e81e837dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e3ed42cc6c0f3c63bc8f18db50ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe5c31bc0cb3135fa1277429bd722230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa5da39c7ad4f8aa5ea4282b8a89f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6487ab1ae62734a61fb7b2fc5749232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d00499992c64dd6aae6eec1b718a98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf632630cd4210252243e5aa620dcdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8968b3d705bec7bc2d783c04ae7be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49236d3cdd6b99ec5bab29076244e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561ff0895472656a83e24e41409e86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546dc1fda436deb5f635834dd90d16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a3cdf1208827eec7a5d81327d7068239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5a7b5c212bc702899e15eda06576240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d795ad27aedfbae216e2db7ca95d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba294a26ec0ab54f34293bac173c5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea184bb06ea550a92f9abdac8988f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa258d798eba16fbb4259eb4f20614244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce31e43837e64232177ff6a1a17455245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61217be654fab811b3c6626e937f59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8fc36bb42590a6b0195035cef93d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c034ded63e62b228984486fae704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a67515273e7118c612a1ef109d00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a6a8a67754edf3576ed77e28463d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47d1637e5c59de43c67164653ce8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2668f499211d31eddddca4917415e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe958ff14d58d283ad82e37f8f107f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13162566045c32cd8de8bfff7749d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d05a4a222cbffca7224164cdeedb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f3c45af480df9a772c73a444e0a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b6476220855ec3d47192919652212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95327cece668790c8682d725954f80c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a59b1955e9da2c332db379ea63836259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e554f55c4abdc69534062401bbfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34621ce08c3f0eb40c1d1bf1637f9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7090fe0b9238a662a05f77da727cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3838e0cc1b3d0917be16728860a657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efac909639fadf185128c4eb266ddc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb7b82901c70dc0bc78b1691e5fa11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f167fb91bd65b65c15929bfde621266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d00d1df8c299677a5ec25603a9b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff9ed25b7b251034103c5c95fa5cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57111ae3542cf8ed25d1ca1a5b662795269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda272c0d078d96002608eafdede057270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df02430a2c007042c7db9470c9606ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e80896e2203aef0e8cdb2ab77d266272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3e0d759041f969788dd629e7f0c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2af2b2ab9bff057e8ec9a7d396c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeebaf2b1f1514e6bce616bc221626b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e08600213c3b6ffb398ec21484e0a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb75fd2e52ad5a35943d9cff62f5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c599132c58bddfbb5c67ae158a9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153fdb3abd82b8a08111881fc89ea6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7fb23c6b0b520384c474034bb2444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a468a38eed1467772fb9ac67862f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b422917ae98279425f8f24cb414966282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36536f8926938af34855e5e4e09ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8633c2b3fa915007804bf2f99f372f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e8e3bc0241e3e93197d77432ae541285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0de06e62a8971efca908514a22c0c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4765b219be630631ea42276279c000287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122c73c93a0f38f654f2da6c0aaa3c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adeffdfdb84044f9473e91610b5fb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea14fab0a6f585c1351259f2ec39ba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c12eaa2f98d1ad8d204475c871553291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e9caff4b6f35e80abc4f931767948292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a9e42d132f0c81fdc68d4773cfba4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a4d5e42f383288ded7d7057af7bd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0f5b0d5c84ab8354081a12dcf8e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931aee2fc3862d4a60c3c76e79624d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d1064821d094a517eb171c5752924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079206328fa6fa3b8c5dc6c2a57ceec6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c7809d0ed6f7776792c989585fe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197c12098f9b99f94c5afa3b2b0fa56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303ebcb7d0e9a5f111c21654aa1917301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4c55a9610f67e395f8fc78d9e424302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fecdecfe4c85ae19ba98f154147948303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d4930df54719fe0188fee694561f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515cf7c44ecda86fb2f55bbcaa1be0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2f7765bdfd13f8db6ca23909d6c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b443c2e7c49d0e035c37da0f740152307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce715e85bdbde3d42f562605eeef0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610112b792ae0248847c1ffda93152d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480729b8f1418f751325ec6c506d8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3efa371e0a48a16b3a8be814b8bd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e42a5ab15142f5c77323daba07835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6c9624c9c5d4bca6f928f5d17dab0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722002bdb8821182e5dde4e30d991514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf02cee7f9e95d7f58d220ae866ad2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c86f58ebcdc7dd467266d213675bb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d8dffe6a5cc50cce5ebc4d7e9fc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8c9120fbe047e7a523620e4cac354318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216840ba18a799aa8c395c03abc4c2d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae187db857a9b527fe8bb12cc59310320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0c3772c8c1cee50d4765a3c33bfec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f334150e961cf42821ebb0c53301e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea0d74dff00f037ed6f6c6583aedfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3477497ef28a3da2bdb4dcf50525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13419383172c2b4d7993a22a1ce859cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce374cd2a80728844169467dd28e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14944a5fee19b53cffabcb60510b4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78353667d9cad52a1e59be9512f42613328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30d15ba6f5c72dbe972b9ea7b66f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865a319f33f9c9c9caed1fabdf827c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdabdfac7a582381bfff9a1e706e3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4226fafa1a233a1aa2500460c3a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537f338697b327adaf327be69dddd36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f902a5c3fe92dc1161f02d4fbf9ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc665b9c2343089c5b78e9420cac2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaf7646a1972cdf0e66f655132f87e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b64cdc931be7fcbc043ee0677a0ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290dbb9391f8dd15cdba705439f0ce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc32deb5d478f224704b2a3851f1d2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc231ecc52bc6f815eff08a80737ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860cfc3a63c908334c3ec8eff1a924f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38939b1cc862132fdd35fa55bb9554bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86f816bbc4b0b3aaadf898584ac24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3cc02f93f69afaf4d67bbf0054c25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d565b4665964f8e4f3062728d9adf46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf34ff6d0f3810d2fdd113b43cf3dc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2775b9e022d48f5200bc9df3c8fa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9184c80946425f2f4a7755c9e1a096348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b34dc44dbd2201f6f6a78e6f7ff0ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f94aa01984080a5e3f7f5776b6c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f252a1c114eded8f8edcadc558069c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db800e6f7b0e1f38e5feae7c2d6b28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11a55c6d3c02f225e79740745d7de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881a35c5368e04be905fb44469be5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad475108772164ffd245f4aba5b5d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8be8062200a54e20e280f8fe0b291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c73daa99ec0e76aee907547310296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64bd34b6cf1462f5aa7233ddbb3c57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0538b398a2047b7efb5aa143fee7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1f1b3a6cf47388fcbe390ac823ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f9c9a5c2cddd68ab959efe601be93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec43e1c86cf5038b56de41be700e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8619e6ae870a2d6a6ab25ff7c82dcba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8e4f94dfd09fd7e6e5305562a2e96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56f33e06716b456e448949e4fdd05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898551a2f77d19a5a0287d2cb95d25b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833addb658f83762e87e7be57839047a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f0cd952446d7637bd83557ce5b368368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e01d66a9bc0184bccee08efbc62f6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a67281968826b92b7643c07dddf4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a605909f92b371ca0df150c3d9e51be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87a846586762e6bd7cb71e5ba2f93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2b59b08468f9b3c863b136be56bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaca4fd2687af06904c6a4b53fd659b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4076b2b2f17fa62bfd62f5e5857265f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdb82cb6d36041ea4c718fb093d031376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea653093ee3ee88ce762538d6552668377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f15150e42b91d053a8aacd68c5d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0ac5842870dd098b0256e3f73db5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c1882b32be7be1b7ce8f43e3acd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc9ee37a57f69e3109e7cf615727d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f77de1aa6b91e98420e009fb0df1d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136e1c636e4e93429f8cab659c8e3d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7084fc50ddae2c0995e9b7bcde56422384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a903dec92bf86e40a5c1877e2ea60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7374ed70c05d5419e6d359a7f67bb3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a39d8a5731977378782512fd0e8b49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd62999406b257397abd54d4bf4be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85063f39aaef2de86f2fd595516987a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d71fa43afaffba6beaeb5f07aa31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622ec0453a5118e7b690d084c1dc79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d8fa2731f80affd0b14b4b4accaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167dc9d2c761bd7ea378f7984219aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ee297576a4a5e673172ff8340a6bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740174567124351157a72fd8fcf91284395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fef70bed7116f506ed7bccd978a7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b9013efca462bdbdd0b10a59ae21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924080b0ab62a881bcf1ed9a85e6da6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ac10b44f733a3a2e885188846815f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceb2d788d9c73b63a766fe6b975ed8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b2faa8a3df0750ca3f76d320f9d7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48bb1a7d36e40e3ce3014508e73de9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dced3df4b8aef3dbcda541cb6a5e44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc442b58966a1979b96f3c5abd96d2fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711490cc5b193839a6f9e1029d5d14c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626871dc1e0f0e709c8fa046b6a1a731406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83120f1c181503f0410c27cf16855b0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7d4a3761a46628c55a040638caff0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa404eae4afab9387f6e478956a01be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a34e78ea64fa821656a0a48855101410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e061d4eadb95c0091e6009287755f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a34cec91d1dfd95cb97f0657f488412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f8e98349bf36becc63e12fdcb4020413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c3bd3357d19bc86ea7b078015ace7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc096a8669f3d05dc198512220aa7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ff57897475593374cbd449229ff2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c9e17e92846a9715a461f7bae06d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089956ff772c3ee7d224750ae9868d99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f06206f68c0fd6707e87c1769b7547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ec9c3061be814d1e0dbf28bbcdcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f83de6b05885f7f588206627d4315421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe645c3ba0d0a2704ea12d5e0ce0645f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaf1d6cf1d387d6191c79defa7e6aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23252b0b001bd18596facb74ad1d0bee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69079916b97efec4e8ee5ee23063b9b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c406374cf5041992f9e7755ff721e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dd6c6ccd25b605dda926d1abb80f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f5b65b43471c41afcacd83c54d38f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e327900fe3091163bb70bd6158f13a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbad70db1a5d7adcacde7c3ff03edf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b534699c7f7b0d07f76f635db7410431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5226b5ce32cd56641235371874ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30357ecc0ed5a2608528d4ca1fcdd444433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc0971176348929633a484372998e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bfe8954857a8de7d36910c4cbb2ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d0219e14a0b57cf7b44ba21cca4f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39030d4d49b29dfc8df5822a3a83496437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c84c93222f631ede52e3086dd8bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896653b0c0917b05ca047212bdd8a2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08c92ed14c893c834f64a714ded4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaa025fcd7ce94e9c8d4fbb3fbfa87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f35b13d04bb549eb66d0d6a6ee395b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3d81d9a0610105a621bbf0792b61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60ea2a69947c53c9f3ce7ad7e28630444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24d34bad9ac0333384df78e6b16105445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8d30918ac109470c4c7ff54959cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ebb84880100cf70a64cbb0140f286447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8109056fbe9b27efe579c56c9167a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adbd728067cc720a535068c12a105449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eea10db1e21255514a314312215d66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13afc871349681cb49d2ca38d7b41ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386026038c314bf410f9bd6d649dd286452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774b70d8a9fb77ee4d0d052c9d0f812453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2160893695973c4961938ac3b9d8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08cb9c7e008ecee51d2bc66bef0103455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2b844b2ed1997f37a4fdc86a80482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b6271af5d85c1bea6355781435c3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce946b211a815a93a3cae8ad868071458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6435a290431cb4f36d287e8812507e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3a6e4c9cb8760e7e49057908e2274460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7b371cc2287dc04b774f40ce7e73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999aff7de994f966b224a1b067c1708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed9cc48948efdb4f7b2a0280150d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8813c942b3f3acea3a254b9d133e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df2028a42141fdd7e37c9beaf4196b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e037fff1bb5a186ed0a60ec59d994466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e998f9e6d9121076f604566c5fd4ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a263a98e5d7b9a35dd2fcd9e2afd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c9d67dcdc0b40b86b136131ee506469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f968b257b4c5a549601b87e009a30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d998271a30f54141461aca6520aed33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22aec65e9518810e099dd7474f7b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa23e0369cec851997d7a01c288ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7854a61982ae5864f3a1e1df50949474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff70e204e9dea077c6c07d3bca0f85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f553bcc2cde3a95dbe71a693859a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133000d7376542c9a700c986394171d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c3c296be111340efb6fa17c90fe72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffb32d1bd8c1d61f5097229c2b5e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329fc47258b47280ae9ea2fc34456dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b5b8597fdda4a355d9840563ad2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d423532db70527cf6b1de35088e74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba89301764ce6bfe80a4ea39e506e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac1d0a7d5c64b23bfe205e6bb4e03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bfb23bf1673a4a1722511b7c210d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e867215a0868efb86bbbfc84a93f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15088b022d3ba867fdae70ddaf1a3b99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e6dad674c8d0809d0dfe86e3b5ca6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e7f279308befc91de28355cd6222489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee916d630edf20eb783c8f6282bf4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46962191677c2e9bf98260376df922df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab32c290ee624682283880758745a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584d06149bb754e6b923fd484bf5fa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a5aa4dc520c0f369a766ef52218c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67579bf092b8f3175723e427c0b2c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142306fd1b37a246a35361265e7a5fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dad086d2fe257ad7d7570580e34e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb291562407f34775b4bc059c750f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464c85beac21a81854d6c492db51cba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148fa00096613fbee3472a972c3c6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f404fdf986e3ed5dddd5a0a54392105501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74527bfee8578bbfd1c5409752b6dbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e86a26c96dcbcf4672dba05dd057503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3770682cbfa08d32cd34a5fb93f011504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ac7bb73d366b446cb98ad47a1edc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc046e81aa3e9e3118afb75e1d2f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c93b32154c51b5799616d4335af58f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5a9e59d420b22482d154908d98b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857301331b4499286099dc3899b8303509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a4998661534c22ce2b23df1a1575510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7b2e1a008948d2fbe0772edcb9c9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d1efe4577c71fd4646d899f639e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46178b21b150d66605f5ec207f2191d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf909b3514371a3e3418bdf1aa0602514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058f34191966cc95f9e19b68c8db212515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2154d123113b2de99c1ff2e3eefc8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e810ab3a49099c4ad2fed9a9f968517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a9ee36f56bee282c408878bac1e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70e8ad39180795912b1483cd32a71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b854a6cf2ae76ca3457176d96cf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0e7d093b0fe5f4ffdaeb976b3421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1ed2822e88ae95f3aadde58afdb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244beafa1b2f1c4d151cb37c0722ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e07d7f50af342f819d7905bdad61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649022ad3546bdaf6b42cab142074ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907db3f220342f96cdb5b1349a314038526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79feb2f1e8c5c24d0ec563441b4894527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac2f4d0ff756106e1c16a2b11c0b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d8e81ebe3c3b0d9422ea7c42ddea8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c9a07e58438a3c9f5d99aa8db409530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c5cfbe88f3d2445983bb3f7d7779531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c0d19e6c8fbbda94dd35946e7ac1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f3abe332af955d58d1e5ed25fea19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76308ea5825fc5f7cc36c044995f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6576c4e365f063afd6210012f9a8c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef301479333dd106cb7f4c74f7b35e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e86ba3b18645e8ea27dccdbc0500d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a562b4186730df50083e034aa6e1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc8ca807d96fdf55572e9c8580bc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7210e8d05c225db409c1b1ffc227540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52c9358febfc5b095e23992be9d99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62332a0d24efb3c4b1a112858ad3f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff33f1c490b7488669e3f388febfae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81967362f8ba14081880e79ec435a03d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170b7c5c510ea77d11a235798ed36c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22eaeb1eb6cd3a4add23e9f024e9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36726040d9dd5dcc1d1ea8f35ce08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbfa2897b4cc636ceb19354d7f330548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2a23cfda96f48098d3c9ed496476549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986be4ad4f7a3c15623b4832493f7ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d31cc532dad57939e17e5b7043edb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00bc4b73446076a9125a179526e00c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e150a7829bb5864a358357f0190a8be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd32fc80deaa6f4faacb5e689f116554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4991e88110901daddcc0841053e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d256fe940f9edf93e28275b4b7762556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022ba2ced0f396696b59ebf81e55c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a33b61b4f48f705061a47a1b2338558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfd0750ec682c3117cc6f4ea38f217559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4511e5e0a70bd08365643ee956526560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94534efb402fa0338e3eff6a888222561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ddde78ea918fba49fde243dca58e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065520f0162a32cd247c0ef1b89e31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a219597e76fa6281d33e3f5178c9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff7f93fde8c23dd0397efcaaa77801565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff223133ee3fc86b6e895083b2a8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410421a1d3dadd107f042a626407ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a58ec81b393927fdf261b2e619225568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89183eb1a821f4409a2142d1f7711bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bbc16737fc221c8936ed720c80a0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0bafc458033eb26eb3396e4a5abb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b7feb13baddf194fda492eac7703572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed8f5cff0b30b623fa0a0d747161a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2aef580d08bd075092c825788ef4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b271beac91ed53d1dd704dceabf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1be50c8059c5e6d9ce9ab2447693d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c6cc7bde58e19ccc124bec817f3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd3b5b2ea88b674f3876acd3ca0151578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6b3dcc9e1a995387d578f2735be8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97179d3947cfcf1d0c093bc6641906a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd0e2ffef23c3363b57b688f59a407581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25834538013ec4f757666919b94cbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5b690bf4130a2d05ae5e78841918b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0550f2d721911abd4a2cc59c02d5f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd1e331134b65a17377469cad68bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ec268cfdb79584121f61fbc93b79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ed76077a26d4d8301768c27cb4fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29361373b3eae240d2ff0d7af449826588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99d6921c020e69ee7848b5cd894b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6141a8c398fb88def8539e2a4289f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989be61c146cebab375820d64e4b2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30cd57ac3777bb5bfc548de854edd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73960beb1c0206e06e66d3116a586b31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae78f3fc957d805e70102993703ea2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d15b8671f2cf4e4ec94bc9852665e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d363498cc5485fbe0b1e8350d2ab7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c9806fbc2b93263ff3f83dab4d4cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4b2e63828f2f1bafbff2d41c9129598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e134359afa33b35570c9aedf3500ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cdf5ef564551c9f72cad1af7deb0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59d035cbe8e0e5b872fb4e7a1d86b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7728ecf8792ab2121c326554b4365602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c706e2fbe631a203676da9c2399019e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019df28d1ecdca358b7cd6b5c6e7580604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd25ee864a3018f7cb699ce0539eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf00ff590601fff84beb4dd70c0367606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a0bfd2ab3d30f686901e47e7649b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b02fae308fe1247d24ad5bd102903608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47e8556c3ffc1f0c0c54f4c04d3f74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdf00e7313785f80ac7e3747d3f715610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0253a1aefaff9725f2e153bb23af6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034aa38591c9a2a4208915ad01911fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56488f5354f375e228be1483ea9942f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7c47bcb8e781f400cd932f0cca4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f95899cc09d9ff7d9fafcc76bb31e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546f92f896ec66d6d240b8ebe130615616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1daac64bfedb6f2755c79c549f3bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff78530ae78bce098737cd78f9b5e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85722fcd129230b3b7358fccfe6469619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f4223d4518b20d1ad70a290de9e75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0f807a058f0cf9d58374fc264564621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309ec9c7fa515692cd07450ad05c03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379780d1a7522041ac87ef1c4457474623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b34bda4c5757cafaecd4122eb3beea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7173eabc7c814cce18abd32eb8cf4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d73ece3736b681c1e2f8be87ca2d60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48fa1433390471c6fb4fdb6600769627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a56b95e464d920afdbfe6e67e4581628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f3db4d51d6444dd6699d3a812c64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba36ba901342c366e89562988ae3018630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d5a2a6da30d72f009db2986bec81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42842afb4280086f8a933526053b893632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1163d18f050eb24a6f38b4d777c36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42bf1fee2a511529234931964fc93a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4051574444cfc0891a7bd8ae76bd5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d818ce8e58a1df3b2c9afb73d913e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf3aef03a4597c1948e6addf76d20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf547dc8065d9da9b471949464d9314638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbbf8ac0de300faa10a786f5c7df13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df0da47dfdaea831862e12d87ecb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87dd18fc1db620a9f0b0591a953f77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00896385f04d3ba4ce8f456d84ebb705642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e462052aa47ae92693779eb78c85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15822ac9a4ec68fdf99aae6b19af619644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccaabd05566d3c4daf78af5b9161ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d60075b284cea5ebe0a1c14ea213646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be2175db889c1f2fa1857f322e02d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d48c4686096d170e78199e42186c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0925776483e7407f14b908ada784649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd731894e9041e123d4cc7cc1d6e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ab4b8af01a4505de29f54c4cc8e0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa298ef474d168a55b79f970b03c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aceb9323e9d6f53218500eeae3bd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7e019f6645743aed9b4449c236c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770b7e92ffe93617946d01ee7b8a8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa9610d73f30e34973d41be83a801656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a702ddd5e598685a29a85b73eb83d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce57828c7c27e412cd18f060e8b3ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb8eea5c27c4ded88ce8c8a733e80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f776ab752a8502bdf7f1b85f24d0a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4d87c82ce71f2368a5c66b970178661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898fef7ecc4bfe67042df67e67c038662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aebb680af763fa18d6998ed2ff3cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822bfd9bcf682c9db0029b702b3b296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703e8bb9d09c0d3d3038595edd0596e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c194e6f6f0662f1617832867c777666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193bf8d9c7e04f4a06f565ecbc5af93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559206f9aadf2e7732c3a6b3b151abd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a71f6603e34746a503d56748c57a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01149f5d243e210034f51570833d0b26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267bd2f7476671c689501dc0a4c47ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf42b07c1411f1b9cd132454c0f674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea5f7dfc7d75b340390b17ae15a5c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cffc35e9b086775d8df60ae2178c68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad2ac6bc019a46fbf14c50bc6fba05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e89006e447bbcc8b83a9279e626000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bdf29238b8b4137d58cf89608c5dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96e90d6a76ece8c0bc056e7040a2a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6cd3f42b0a9e984d49fc4eae961d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b8325abb7c08d68c7ba925d547d0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ded8b1a60db856252315615113f09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a98ddb6c8759491bec0422269847682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b98f98b2c5c3da6fe4c2d9d269ac2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b946b190e5e61128f19cf0f899141684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528550d1d508766fc3a6e69fb0edc68d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba1b82a822bed31d2c8913aa1c996d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756199cf1499bb9e7833fe54fa50fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bf8d28c780ed275d74a7724370c07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c233c9b8dcb0a62e00e3f9d52dac9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866ba2a4fa9acf0357d5417d874ab7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bcc5f448d04a2d303c84ca5163d77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9f673cc26f54078a5d06ee107430f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55680f80f0b4bce5abe20b14e82456693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d246f2c93fc05d26b48630e18a8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b5c400f1be6fd62919ce5ce5d7a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfcaa1a07b87e24e778e03e955f030696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01880cc5e40020b3f47cdee814f0491e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50ff1ca181aef777328577a38f132698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc39fc1f8c4f8d4118956d4092a77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ee3b9ba46df090c534dcc16e2bdf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889fbf29b15220358092bfe26bea8f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d72e7382209de159a66fefd3ca6e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43ac88d6474a7b26a193f9bc3238f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ea6620e7f129bf2fa52c6f6c7a49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196542e6f14669483f0c2d36c922d7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eec4d46f2a4b841f464366e6cf21f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcbb637e51aeb2c6d86e42b6952a09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b2c837580513b52dcac4199dfb081708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4939f00bbba8aa536b4a961f610ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748091f6ad19db2579a97b7b3269c66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f974f2b3d2c9f782248d110c000b1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e66bb08b301007786216ada690e64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b77748730f9a8f058d4bf9a7e1fec4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd531c54f4da2665ff42f7c0b81ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc5c697337490de3f56894d49cb01b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af207e6359349d38c0f6cab04355115c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeda60f1492eabea6a39fd5e20f260717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978aca8a13a0661915a5ebcb3506682718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c13003d820db53455bf3bb4d35373719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e702b6f674f5c1877254f37728cbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f76c893287d1410e997d89ad8a8235721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14351981a9fb97e7edd9377b259bf9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71998ee7316acdb5e05f2b953e353def723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61038bfba6ea1c9b922bbdbe06c52620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176f4838876ff8ce9e534695a3c793725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b36f36bf3ad0f36d709dac3006ffc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c6d9102ae53ffc69ea84ec394c25e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec80d1bbd17d3145e0aea63e93fcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe24c2eed66c38e484797620e81503729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671dd358c92d5f73ba0a860791ea965730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ada5599a30f0d316f48270de1a4d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e44bc0e613d0bb35bd548ecc163e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a74a22b16679b01e837eb46815bb7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77391904133704e8c8f597f077754e08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c419b12850bbfd6f9aa19c4d518b40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643d0dbf29f3a886e940284bd6e599736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b71008e60c3eb8e4fea7378829d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c7f5f1c4256472523ab47650e07d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a48b766108022093af67e4e4725c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d794fa70d3b42a31f9f3680cc30e43e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1dff2d63299220e102bc60f9a7200741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8396bd5e08c8e637b8b2dd17432da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee5df999d81e4bc4490bb14070676743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175e7221c85baba8c17213ba9ffc0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f695429c4e02feb26343bfb9bc334e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887134c6cf14eabcefeb7f61f3120785746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee683281d54e26519fbd13393f60e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f9befa79122534eb5ed07d98da139748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aba41cf20fc355efc72652da10e89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c6b9343ca2e07c4f1324c13e12e4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a852c5739e16a132972696d6b606751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62140b8dabe58496f49dc798689e1c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3563028e0be5e105a1f5fea41821b75753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c995aad634ec92b2c7fca1d38e2e801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e701beb116e7ff4b4e861002f47482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702ad3a4f6cae647b5d0c045b030873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef4e3da1e3a6a7e494479bcca9e834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242f8e325f2ded05429c0ec3a0d0985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875835c30186c094bc7c1ad8323025e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3da3b7845f81fe7d28e5c49190d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58dbd40872bb20a677553033cf65188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde99b95005cae6805cdb0f89cda93d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec9af4a30aceba9bb775483f085e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc759019b5489332ae1aacdba4741e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476031ef9685d905f32cab9b5c9390212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b43ef9442caa2547394f903b82b00413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415474624cce45619ab878a4a1cd12714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b3fb2f7bcf202f0f161ab641dbad715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027899301a95bf26ad183ae31b07c2ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac9dae28e6e33f8d821f8d446a0e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b935531b85da7d52019b0fae564bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367ed70b2e6f70697256b6e276d753019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99d42533d691b5bcf7604445dc741020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0982d7489f2883c030b3aad523f1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0730d14dfe30c47065b903d216b97e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce2005fb15622c3533a956b849d1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf65b567383906ac2e1677583bd96924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd1e999711a0f6572c732bd70ce6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02737d28efaff6dd4eb17201496add26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1d6385542af6ff839727319f706c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557e3192dde4ae1bf4959d6a2a2eb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868666c7192545b3282e5ec05b2db36129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475ac8e66b481a76dedd1d24ed854a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73da8e76678ee273900c184155bca231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916267b95d257640bf8220a2418288a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e6591bd7b2b4862d367cc1243a7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384631f4c2453804bde2b6200a78e5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1d97a24b9493113c7c0b13d6bf1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c8d47bbc7412a0795876ec5ead30836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a5a8f57f6193c45c2d4cbf354665337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6e7c3076b269842e972bd2c4753c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7df46ad5414338c2cb86f79d334b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b7b164d9aedfddd9856e4f2a963f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9cb7bc5f9b10d50ddefe440d76fe141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deca1976a21d41462a5e4373742bc7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872af4c86816ec55fc0451c25dfb1ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bb7c766f0b01860a2fb5ec87073f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fdbb1493f916f590317b83734321e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df639f3b55830ecc402320487c8621046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e92642cc6c22d136d23c0417614a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe8774b4ab5d33b70d136c96ac3ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f802c00f195564f2045ecb199ca2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d7848ab6e5b428edc7fcae63c85350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367494ac0aed646e064051e979f85c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3767135d2f88c1985251999f70da3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d28eaeb762c89d05d2742773e24df753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf2fe950da427931341598e87667ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629cd5f02ca0838fb3ab1131f9719f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b84e65ca6c7c494a1a548c40518a1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb927d6e8667f5b3187bd345a344fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece8190237e6152e0d8144f81385da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f6fa1cb83b734dc312253e51a4fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea8465d3545b5c8411693ca95b4ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93854c04293ea62070f71b260e80eaa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afc45eb1f040a06db97eb2bb0e4f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb797c683dc3cc0d44c3cc9a400ca0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742cc18a240f51a0f458cd3c696910664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc709a90de617e2a5e31bd3a8c10fd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb732155774e312f39d05172fb1cff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0012d4f751de7e3686a43e409f31367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ae354a4b07e4d7f197f203dd5f6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df964e70330c1da674df4720fe3887c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3abd178ee38dbcb441854ad97851d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d0bf928c83d6e3366cc49196b809371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8f76e4ebc732db8f2517009571b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0dfca161bfb5e37e7527d56d3fb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508cc012ae7e6b1d4d0cccb4bb4a9e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0e816ba11e4abe68be2fecf19efa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38d8f1df8d2271f7c19a5806b4e77a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21753685cfb456d64b2f6aade3e3913277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae4dc0e290ddcc5973e1e97bad1c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2a0b39c70e91e1e7297c162cca0e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f4e3149bc76d9b7d0122e41dea9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cf7e9d36c5df092f3bea62363542e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e6599f265191256dbb6023c00cf2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f548927cf73628532fa46de2376483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b804d73903c8ee402199eaad98ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db692e7dba4e171c861dbe2dc75708b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3917c88fc8293ae868cda6c014fd5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070287620aabebbeabf4b1f64ae0b3aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee08814b8f1f0786eccf57303443588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc371090c841f70fd7568d0ee825e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c306e325e2cde504a865095a153390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef90ef6738b478fa9059fe8939306391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1adc5582ff089e6651fa449b6ca9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c75bcf28d0c45922db12652f72373893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf1e77c540fa50848aabf60bd550c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead41105f44779f25d8d7e7116f4042d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0cc75cf1472853529f377580138a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b181f0013cc9922f2d3f60b58595d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f343a0fd5d6bd5d030ff3db112bd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4534cd156a3b32a14c370ee6e77899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad5bd1dac70bacfcd51e932e8f662100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c757c74d456f60d9686d5da5d849101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31473d8bfddb3715636acbf6e9b83f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b092a4ca95dbd9aff312e1e8365eff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017ef39fe6312b3078afcdb6c948e4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a556fad00f196c3041d949e640c1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3097c5778e86b62098f5e4b5640b993106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6514ba4c2d1618d109b4f1d249049ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5539464f9a04775f92226e9637aa08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b662e514d1fd7d1d88d80b177947fa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941c3415677720ca546144ef214b4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b097c5d3390fb32a79ef3d3e96b3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca9575962ec9f8feb98263834f5348112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d72523f45aea33021102fe67e62e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358805aa744605aeecd036567f6b8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ea8227199a6a53047e3899acd6bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ef5006afe3138317a631ab915136116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec2be00feaac71354c128d4c14b92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784dd485766397f4ebe736a80fd9cbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f553b3867eb103e1f2fd17604a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5fe8254e880fc11bc8696bd9926e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d908de8d560f75fd0a9a14e59dae5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc89b7a5fe3e2719b27748d00d18a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06362b8ea9addd948541a8a39c9ecc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640f61e01637fc2e54f1124d99b330124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76045782296d05aa0086f4133db5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880352cad0e27633442a2566d02ccb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c533442739f4c1d0e67379148fd36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d70d4fa0b99f10cf881dadc265e0a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12a35426a3c68e93cb1a1f605409b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb848e2ea2f97d703a1d0e4534f59c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663dbfbd7bec4cd6478b8b1dca49a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e205c485f656bce39a9d39a8ed406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb22ca7abf658ce6d71f04832b9d09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f982b53a7ad0a636da48a5a03311f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251282e5057bf52bc059b2098415f6f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eedb40f526ff714c8e79f86069290136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8011cd897ffe42bcfdabba104f0f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bde263caec07efcfc0e832df04780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5858b867aa76daad2c721c7f92d7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2804d6462a42bbfa2a545837021e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771728a84deaba7be247645c11891ea1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13243bbd30d2d38ce6df720980418142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e8ca11714ca8c3a94bfc54479a44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b64b726dd9c9ef389ba27b5492a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291645a34600e1976513e781e20b8c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489752877a0c89b6cc0a9352a795398146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659f9ad78652e3f81cd32b249d1168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbee496be1a7f753e513094ca14527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364743755b7865ee372b8f8224fff28b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da812afdc1f39e6ab5c49b332661ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0e9faea3fdcc6d57d23481fd2d85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a473073f25b13eaae0a9ca14cc045152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aeec122abea20c5d28d19de08fe90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e4d3d27ab0660c433f462a7dad8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fec2c263125dcd4147234787b3b50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6e76d37c2b2852fee23cefe35789156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6541c30a5042bae85adac846fcf7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910fcad62d8c8fe1e15995907ddb7db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062bb51d82a71988d8f527ced7e0c40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e6bb73f3cc107d0eb3bd9e0923b20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64cb19c3dd049fb774158fcafb9be6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6955b0119e95d84c313df54f96ecb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1202ed8a693dce9b95596b1d52609ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1500e8f571632c2fa6cad9ecb58b25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001cea2077b5d31509657f26f76f80c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a824eb48278b4b4d52eadd4db885166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd4080d20503ac468c9460709399a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b30024ebf2d96351cb092415e198168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d37b3f845caf5975cc9b7b2d3768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c1e93f298186ccdb184735105393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043064bf26ada8a460390e43413b0727171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88479b72f4b67f46c373e35426416e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab17d0a00e0f3dd279abdb8e036ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a312e3d9958285840b0e50ed6f61a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6448d8ddd51df666797b950836758175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3da78b43dc4ba7304d666ee290d83f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba5f846e2580ee5e6d46af6f02b6b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d08f9274dbe55632fe45355612494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387997478afb1f99e4336709acac08bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64286697e7da271a9ff15b2f9180508b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2d84d291c4614c023593bdd10687181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866fa6583d805f3c1f55faa488d5711182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f431b00e9c6b14d7f9b67870d0fd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a51b0384e5283f0b17bf5d7c9185a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217e8f402207c882aaf33e86864f1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72cf4a8e19a1b154fd08f3ec86fcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d939bdf3118255b64d30fad899655187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c792976d90d6a19f423ea37d4636d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc03f5ec34c50864680aab47a1470d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa09c91aef6b236ea2ef173f0767e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7fecededa9dd2152dd1cdec65c335191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c425393ff9262f4d8ede22c41927192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b2edfabe11c0c596c3070f68f5f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a71c581bb061b333221a0287c0202194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cac282ea3f4a42ed7cb613858dd11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87c0e3dcaa53ccabb70348f89f5951196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129f37dcb49835b92696f2c97074a0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5efb9e84d0ac02ed822bc8d8e1895198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2139e29858b0b8b91d64d6987305b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502a83ae3615935ea6ec6c22cf7f96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195fad435729fa4aab443169c8f5548201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184206191b3b10eaf759a305bd041b54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a079eda0d6dff219b83f52505e9a8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912751c09225d6d0497ef4ed60a0e4af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78387a601a94912a5331500e480672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab205aa6d8ac192f126fbf4ccf024206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e323b4d2ad92c45833e09cfef70e46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153bbd93f356ff2b6fb4e0c6df0a20c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e42ae040f67ae743ca79238afa011209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778e50d6f7f12cc54d8159cc2911cf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c467b4253b9403b13623d4b4cc98923211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d58990f1701f38d4f6d86da557a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ccd23349a0854fd9aa41140fa11f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c325029b1582b706d9e69ab217985214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7a329686c090d798e3a7dd5a30d2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dc90ab912824fe8a15a1fbf23200a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad662168dd566f84fc3602b74f1c12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5de3b2ba3f17e208e826815783059d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765669c543862fed673d6e241f0c3148219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805e3e6b7b03e35eddb370b08d436a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a74c5fc03bc6a3cf34164d61fbeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932936bf1d5088dcd178bfe058a6b539222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758503ab94c23bf18b8e63ac18dbbd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ca4eef19db13eb9d252a8751aeae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69089ddff5d52dbab5fb46b0bf35b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e73bb795c29ab0f8174957c9c4ec3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f6f1e6a53262cb9eb565a69be0c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8edd4c77bf809e79cebecd73bf826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22614378d9dccbf08ee51f28f434f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c53c8cad5b34c7bedc42c6b3c158d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2830aef20b276ec8e2b699d2c8b77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f5e4215865a13614aa7781556ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539fb2591623a4cb67d06c506383217233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d505099f8ffb5952418542a9995a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b3660631c88fa2760994c6f18fc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ccb1762e36cd7f3d358298ef8be9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4f382b4085f354f935e90d1575c18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9746d5699144987f714d6b640ba1c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750efd633caf1a6b86b5fdfbb08bc75c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5085e97ea55f67f15d48daa5b8f84b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c04bb49530eeb0485f60b06964cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321051dddbed5f4c79fcc475d9a2266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101c4927d5ff7327f8f4b0a3658b4ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ade00c31af57fcbcb3fcf26cee48ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c5342d20cf15e05edac4a9e9c1b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be523cde9b4d2ea49ba7b708a79d7c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c670d9dbca0113b9477dfd853c51d07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6dbf7da8450338179ab63a2c81db7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3534d7d835017a953ff886a63675ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8fef55c65a1e72b54fd81ec53a356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e032739a2217be05d7bddd00f847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a77294fab8fc17b86bace8ebf56e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa47c20560837c17178531f042fce4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f908d5ef68bd5abbe432ccaccd3da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfff154e9a0e4813397d88575e5a8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb07d444b9c59042ca88309f6bd5da0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8c74c709d48e7c9d391ac8296373257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0661fa76b6ad4445f766723fcae45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4d3c47164b8e22992b6ff606d825259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa16638914c9c67a4a4e40e08697b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636f09a769739798efb8a7fcd0a6f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02330c096117bc40b8d402d4fdd9dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9893c0fee2a0d5b8b2205931a7b00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376ca56e43151b4a7f6f7bb2a488cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96950a1ee8d0281dd39e1f7c8080ae4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de7a8bf5a8ea21202f1c72696b72b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34212e6897f28ce099a26ac6d6cb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697335b91c01022da1c39ec510ddb27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc2be2bf9b6de14fd9fb962758087b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27abd86e42471c15ef06ebfe0fc8f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4a416d83a29aa00a055e2aa436b06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1f0b674d3a14d3464c447332b0535272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279e0d3f46ec863d842fa61416cd4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa13c77cbc14fe613be70ab7c76b61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2bf135d771701942865bedb1ce930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61202dbcbc44a0bb24e13ac50c6567276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201b3397866d3c8c14a10632cbd996277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07cb1076fb92fd180e6d32cf47dfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15f8d7911a35626921dfb4a934bd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74e699bd4bd8ffad7f9e8b187a69f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3694f69cc7838f8309cc9161f2d644281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ddc28f9526dbb9e21e62c5e68fd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447a81cb227afe11a1f0fd01b473a6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d5f0d7a119c8e44d57e6ef72c605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0ffa944532260880793ad17755953285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0872660f0b414901879209267752c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10873b280cc07270b557782a4c319287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf0c8988397845f375bc477cd32d5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433fe163df0121a04e59faab1d7f068289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9edb1fba6af6883312d3c1209077290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f36e93e92e03a0722c7284649d120a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b173d5718d19d7e2f0dd9a87cb433292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f879254d0f9db21c309b7b5d0b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039b1103cb8d545b9b58c3c269df55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ad791cbec5085b4d348ac19996f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d9baf5dfd488f64fbff58c9cf5314296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d20f98c3688038b3fcf27f2e7973cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfc440cd97cf5d7dfa109b45bb2e90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28601fdb8e3e131ed9c9f3bd61f214af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb76ff43600bfe236029538a236deb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c530c6bf9169fbf739cf9474a9a7b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9dc8df80021bef148cd4e3be3c25c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857c73ba65fb4e870a27b0fae1ed605303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fefa5cd941fffa9d9234fb2cd58d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcafc03f17940a1db72d499f898f050305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd0fd7e1e8b89a990dd32066b3f2ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f656c4cd12993dd17c4a2810990cb24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533e4835e5334232ee76967a0ef05a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c8e10beea2da64e5cc70b1125233f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8a0a1fee4eef4cda5c9832372ea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51fadbf01c299dea6daf031446e334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accefe278705cb7aef458541dc4c2503312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87936fba5221f3f6227b66ad7efeaa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac157360e9c71866ed7bc29bfba0805314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e4cdfbb764a13c755c42f286e1fd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4501258891ac312baa91a41e8024d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36056810ca6f3c6cce733559104948317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf0cb1c34f2d4290fb0288ef59d816318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d4f27f9f88e8e5220f95a323261ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff0e09f58183d06d8fa2d5cf96a76a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8c108ee0023eb6b445403abad8e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ba88e5ce849eaab1f61f8c41ccac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752681e0ade22c40f92e22c69ced5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f9b4beb480190dee1541897e9caa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064d5b0dd7135ab578d229a05535de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be5378bb853f004eef253b67333e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f8bf57077c0a3066f3c8bbdeef7e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12f6fe26e70b6b3fda76b9fa910879328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a8e4d520bde2952f669a1b124888329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277c5a3ac6cb31f1cca5df86eda7443330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cf039fd4c079f1634b0c8810fa2a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead3b44ae444ef0f63674c921e3d4bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741a9a95deb69755409342cba38fe7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b8bf6824f8d3873a3c2114578ae0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6efe1f6e9f77bf5c25f65161ca422335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d4a29356cef6735e4577e10ccae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ffabb200367b8d9e42448357e63c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38080d1589e59498d9acd0bb2edc43c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522075ab256e1bd18656ac2dbb1cd1fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ae0f5178ee6fd72ac4cecc3edbee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc5755614359edbb12c1bd27f92ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c3cb3c11c164e0028e4abacc19e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e506add18d0654472f99abb49ae54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a5e130d876e812467aa93734c3d07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e79ab1f7c9c0412b531a8359ecc01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46421fb89855a9779d4431e6656d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8634c0a7b9447dc0c3eec2f045e779d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34380191493c7225972e9fba0d3ed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4933be243892d19c594528da677861349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895751cef3b91c6cff7fd52f84a5ecc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8542fd6f3f78523d5555f426786199351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f6d9f254c9f0c92f727f01d163c46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790e888063d9ed7c2dde016008b7fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee73e684123107f5d3429406c01e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0dc1efd47d5ea0f6efd86344d17c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ee6da10a380448a53b59ad4e509d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b1a7e6ccade4247f178ea23a2573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f520460cfaea21260b29a899e131ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159ed03f521abc071818ca242a72c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4d2a2210a972a0a5b8cba44c8e99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006ba4cbdf15135f28438eda5ba0516361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3a5c1f901e15d5368903d2f635ff2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433fac14cff5b1cefabe8140c5e6b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92be3e1b12840b9fbe8db40e4cf81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b5dcb4481f9132bb4a05149cbc41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166c01414af0494162c89a6bae505f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c093a665cda8bf904966cbce1c3c93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952598affa4d9261f2437c223d726939368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e3303c33052ccabf04a88b288076369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aaac63d14a8122e9629d7612b88ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503e2d71db46d80743041af8d59ac11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7e514f000812c3004f3b3f90a772372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af26966fd607f374a9511a80609e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350ae0c8ae1e402de681cc348205281374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff40986f68cbf52f0e926f54c1f20b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4312a40518f83eff2c01bc75030373376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b635a33f1ec8512fd65eb977d3782a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bc4e4fd30838694b58fab3489b678378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707847f43bb6d47342072d06cd73c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124b220ed741d8fcd53cd9815b0e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5d56bdbd40a4fd264790e13d4499381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea0e20070ab55bdfc9efdc6037b00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f8ea624352c5f1dad95133d655a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b667d9955c3f39d123f35eaed6bd5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4ded12c0dfc617fb0b9932daa463385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7cba4a7616e0165e9f095f81898a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324c049cdb659390dc364248b20bf94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7853a0499a5b2e7e59a2d1028d95a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0297496ca2699cd58716919c7475b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66f184540a524a21b99a29e355189390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c1748595acaa2788264073b5681e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ebf4203fec19d036f51db8497f39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2df02956be275e7e104dad5f3af1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e6bbd4e18af1f43f0b0342e38babe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894c368c486542f17ff303e0f02c3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc3a84d9fa41a0da6c7497d3b02f4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c43a3beb607d1cc81fbe3a87d570397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2dedf68f3c965524aaef39b62100f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039cabf9ceec3848539310956bb4809399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe4b5833ec6e673152879e5feb980400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7935e442c0cea67f8d6fece63781b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26855790c892a2befd670f0d4a6374402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b8e9bf346335a73a6de5a0454ee51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69673f50a00d01746a1c9cc4753b393404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d90beb07d69bd5cda537a2db7f552405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a846cdb9f806af065e50250f42fbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37603074acdb5e514ee55c0e6ef38ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571d62d5ae4d8fbd0b1a776974550ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff851bb165a4c655b9dfda0a446ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4494501c42b0a36ada289bd46caf0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fb08b6bb1a94f1a09f1a806a45cc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d19b2fd12d4bcc72f8a08ec91ac3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd79b9e78f61d6f743d32260d00f6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9539df3a2c9a6e94a7f0ef00b057b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216866c4a915f2a0057ff841a066744415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a713c3bb90fbe425808e7c6165da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45c05a1f7da9c2042c993a38c134c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c0718e042c3bdb9b2cf06a3baf19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43797f72b0e2e2cc6c025bf8ad00719e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cdbe532f751997e3b7fff4fca902a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629a01783e929bad48f2e0fb444f03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b621f0aa0d3a582461fc3108ed2ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db1f82a2b08e9a7c72c72060998aa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe208d916d814a60fc66c13095d235424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15b902fe16c21ad9469d5f299757f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94993ab9dc5912f41c795afa58625165426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40104f6c70a64d35f01939eea4b2f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52523931a50caa9c542d80e91831a52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ffd29d680cf5d0dad66d32e1d889429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f106c81058ac5054ed10c2bd754f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47c7becd8e8e6864efe2f15eaefc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e14f8bc362f8652d6207379214f952432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ceecf1267b1279040f3078d85fa4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384df89c0b8767d20335c71e70ab99b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac698d5e414435bc1728e2ee1279d91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91437170254a1048a8e533cd6362b834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454931097ea1fba36acf4cb0d7b2d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c0ad15df02647616b699966f0e6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc24e16abdb59fc9c111518832fcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a4730cc0c9753f6099a6fc8315657440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f63b0c5ac34148a18487b742b5f609441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f256b3b6d60c02192365a510c604f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cca709bcd6f14e9da1075a2a0f672443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffe1f8f959468ec58929702eaa1ebd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798df7ec82f92dc6f8436b095975574445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e7210a768b67f71cad7fa225a5989446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d0bf19f52179680f1400a794987df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5214821788ad7f9de3916fa0b3b02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f412a67521440a24d9daa68df59424449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbed871ecfb4a133ab7ce7a617c5ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327175796fd4cf44704a4551990332fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6825207ca1fab039a2bb33089a9fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04c136690b77cd1b7f75aa4580df9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fcf8dc0a589ba8866414061229b16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df894c696fa5aba87c603b30176b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ab3496ef39b9c0e18d0529758d780456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3e456044c549dee9e84cc05d9ec35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a371246d510e1eb164e5cb37ee00cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d61580d99433a79da75c8ed34abf84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8818f8ce80bb76637f4c5cb8451b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf308c0edf4eeb15bdaf87d458bff20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9ed2cef36dc9725f9f71ba7c014a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9449e5d2e9d3019cfd96095c1d0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d05d4dc32605483c370c99541f4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c190eb7d60246a495837cc066c1ab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c92ea1765f34158568e618786b2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937275de366f1b92976404e1c13138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ca82c5ef2190d2bbc5a9b2588dc86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d96fb9a19735c5278793977e64ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c308cb995acc878c5710e1581a32d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e1c1c8d40115bf8a4efa0b2cb60f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9611441f7717a0dc33850b1ba96e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a06ea885c3e35dca744112722a2cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c3bf9dea303353650addceb1311b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3641388c72cad8b6233a474207e71e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ff5aaad3bff3d547f01d34e2a782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604516fcaee61f8e0cd0d4af59eaf48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c940c4f69f3ea903542d85e21d72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd06285ab31700e87e2fc4abd387cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b4d8ab43b197c9ed8f801198665e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e130520de7ffb940b9ddd9df43630481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758681b6accb08e0b1bc0762b99e699482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226a091d0b3e0b5ceb137cad56b588b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df723809efec9ce1d9fa5bde6dac9a88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc878eba45b24790e5c4100268761c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cfdd7dd7a00725de10f7c3f5a505a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84b176022bd7de844393eebbbce0ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1a7e52c0c451aa7494fb7f1e3c71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821029dde7ad80393e5c6fcc3b67ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ff224544842347aea6af9016ea2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead73b08130b0dcdd516b65b724b8a5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d35437eef9fb1ae15fc4f0d258a46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec2acfc8fde2057426ea43b9174d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50978cca64b38e9aaa0bf07e3a4c25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f02d6c8768c7668e57e4d834efd8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b80bcd04bb9024af27d92a22f87c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386354c869994ffd983ec2c23f3fbb97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846d9f9e64b0eda862243fec89894d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc55a646b49dbf336ebc0721a6b465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7fab295052c484f0b42effa76626500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e95d7d695ed0e2782d28d025c12d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130951e3421363a598958599db89f0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6f2b9b84488e94f5640ee154d34a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e670bb84c1fb5cb6303359fe1fc39b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c00b1b4825ebb19d9411a5e56165505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755027d773dd514de2392a71c6b55292506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84c6be8b087aa7c7cea849306c52a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f68678ffc90d1d504bd8bf4befee4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7fa4f407680d7b9dff5a28b29f372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd5fc2f8b04ac13c67cf2ca0d1c3b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef7d39686fdd176631dfb265f7a1b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a761aa2330da573cd18a27d11a27e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939cd705280a45581ac6ccd0486dfd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecf5710792794ae6184e2f18ed4b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5ba14322af0f78ef498f014140b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66e03420af57356b0618978aec6f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74f345d0062d16b06932eeacf3ba7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c749784db63afbe9bd64a447dec6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e28fbcb6ed92135b06a8479d36caa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e50e240e48f1de4b99bf072218bb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b04510b88c0a6ca50dd16b679599521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17bdb4c2dfc2b70638da75e0131aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf6882a0cb62055dc78727ea91c5eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d43e4236c5025abc4007b584f5b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d0dadb2d4728556fe013b4233764525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125110b1690900d61e2f14d41931335526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d9aa38e9d0438ec3d550c2b7e58b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d277a8d3ee6e2a14f56e4505160c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202318c0b4142b045f0666eec6f3dada529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d85e41dd60962587c7bd0d2ce9209530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4cd5f6de6d15e9932b23341d3b2a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d8cecd9bc902598897ba48245c29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa91a7611ca0f96fdd63a184edf60d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bd40293da48ee162d6870bcde624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fae21145c96024f4f8c1fc0aee334535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f60bbec8da6e27132f1de518d3d579536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957dec10bcd1e697da1f4235a3793d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c124c88e7c455a7ba1f425d193159c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d2b3ca2cda817d86ce218b2b043c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8117ceb44004edbd05f0a5360d0aa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c3808ac19d69f097b653b970254d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daabb065049177adc85021feb8efc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04cece89062ab1df5e0fcb57733897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be003e5b416dd572f588eb54983a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21ac83af1c8816e1c468f45d16bd24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de73bddd5b5d998a0c677f62fff6c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa76e992e0c10694a1af5292f57906547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c80e01ba70262d4ccbc1b3911812e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247749317067c475f47c8e9592bbba1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45461e945b2aa2ac1a8bebcbedab0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642352f9b5ccf6e91d42b307f4a3b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f11077d7eba9175e9085340e3480552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c034d936c1b38de8b22a1addf60659553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4515e274dad8efdc05b47d2f936957554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda7f1b527b49ee6aa29a1ea816714555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e2604eacb47a0515fc20527a5cdda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1823dae862c6a7de438cacfc1294557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e0ea87d13879e76c46a419c3d139f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7ebd8083d1f790ed4f9dfb789252559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcf9290e8b2e8bc94c2bf90ff809b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6812d6987796ccffa94c5cf023226d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54dbcabb2bcc8fcbeecbb10719f8bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f14e83f48a32b44782b39e9c8a67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6215bd3d57de2075c9adbc77df419da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a8df4ed26c0c26359fd97f6b22e4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229aa8aec1be68ce894c7241a010c47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a7cb9f2df5f0a4504bb4b33d6777567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5d8a63f49bbab7af764a3d58a0a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae778391f7193bb7dc82deb8a308f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a4b82b4904d6bfe14855489bf9d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4957a1c2d7c8fded2c4960119ec183571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a8974960cf9d5b221ed382a0625e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7292fad7d2af917468ebe989ec9e9bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24fa344cb3e32d596417edef54f0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb4e6c16645db5f94a7612ab54fba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3192e76ef31c08c3e7881c23f00c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a999a9d600299abd3b7f88bc0d37427577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3efb040f2421f9874f6df50a9840a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e522ca76fe84d9a9d02b11eb86d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df9d4470311127b7ad0b61cfa5d1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f90618b64b35dee413381dd186bab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe141df412442e25642bdfd80486ac8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310905f5a1864ad21e09171ff19e79e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b068ada88cd4ade426c4366eae7cb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c111bffda475b739c861f51aa0ac6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86762dda9ba2da98fdee8f8b0c27d1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4488828bee428604e619e525017a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43041f58b8bdceb9dc834bc10e12bcb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898204fc391b70b69cfc7ea7008ecb7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f48ed62f19707b6d6f6e97654858f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c3329a18dcd5cb3e02e7f0b2bb46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3c0acfd4faa629f3407a137e6b43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f399de28c8d390f58b27bf9420405c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c8fbe47f17206131c150cdbb09ed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104b725cd15d9b874ce2d2d04e2b40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcafa58fa7d4965159021d98217f539596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c93663aac5452e7161bda207c5ecd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a1d32e2ae53b7eb4d8416f1ada99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991047d778d7a003c2b38f71652bc78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd105dff25d630092cabf2d8d939ff9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb0324a283b43be50cc69d128beda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cef948b6fcb6709b3efa0ac34d472602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a3b7c0b541bc049dc1074f352a159603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a5e7b12802dc1d2879615137f480604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201435f8733b16ee1157ec9d2680af54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731648cc2e9107912576daca048c2c4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642500af58ac70c73f7654ed0c35bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712d039c37bad008c063571a048a34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1aa9b0c00acaacb21d6f20434c955609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b8560172237dd4f90926d7d2cb12b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f8836ded69caa6b1ca39336b5d36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ffd23c4fbb87711bad5438180350612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1416875712dfe2d8df39c99de09146b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad20291dd36fb122c4a096c438bc13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf1beffc48eff8b3ad24dd8ffb494615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b66147471403ee6392ca2457c3b4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884700406620a8474ac2c473e766e6ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d098d5d9e41c90338826665ee2acca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac86927ded369fe77c834d97a3a21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da676b4ea41d83953c1a936425ea9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a195b32fd23bb01b6b636f9a20e9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5300040b4c47de94d91c6192450ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad76e1e4f0e418dde20aafbb2543ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea6f4491aa75e345394157b7861a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee8c31dc95bb3e2e415492eb5bef3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e798ede2a6a506e42c932b6b912cbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4f101fd5bc3df83ab22d1d6cfcaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12937dec95d31b8c166f385d356babd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c58abe4ef24fbce87f208d97a0a26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4691ef5276d24d721749cfa34c1d816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732451f2c7ad40b2dae094e9599d523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613705b7e6113a8af2f33e94403f26d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7f5eb36ef8db739dd1cc38b4848a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ff638af71c032aa4a4421345e99e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c3a1c1023ccb39db7a25c2e70838d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d761faaaa6c6992ee69df9a8aafd308636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06238f9ef55b816456483abf2b0101637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aaf9b49eada68b740dd66763aa266638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3aa9e9535cbe3c7aaf3fcb4ceb7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914489353f9acd2022b2f1f73f2a56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e3642c08a878fbb6315fb04669377641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0739c0dc1bcc03d759a75074961158642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9741bfef9bc363692b2010945d83c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428acc70d448e99ed090b5828497c38b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8509605752d1b05eaf4c713337c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b1b5389a2419db576a2924c5376f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0bb715f71748b2ea345c5eea19c20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2c3bb173a3445c19afae4f2a0056648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d67affd53586f9f6ba5686e85e405649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b6fbd7338a517da46663e9bc7fb23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143afb5b6f00783085a5b79883a4d02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dff80260beb59bcb9549a0f1caa58e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d8b370105c41d55c584517dc6aa1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3eea9f300bf17ef5822f7e4abac62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d0317a4a440f6f640068b9fc66da4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7a250c025dd6b5216711928aef73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778957b9a47fcde7e4dca48d148670657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edb970c3022290220b6f5902d8c8fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2f0dad9cbcb368bc699202cb4b1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7b36371de77585200491ac361203660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d303769258e4b3fafb0526f788254a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a35fa4fe6863b8ee1882628f3916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ae5b35798132b34211bd9569081f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38923ff1292a8b95d08da5e6669c7ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52943964afa99315a8dace6fdfe98c5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f203bf882703c98601f1bb35c2fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe9119e75c1bc38ae9f999b44c9c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0519c7355abc9636b258c6cc411fba1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccb2ba57afc33368203f2d5df4329e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21175a8e9735c956a97bbc7595873dd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e8ec6bb77d6b598149b5dbce0f76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9507a9975acefe3a3fb80ed5551b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c63ec327e2172b7b706c3420c42f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a1c76ec1743845dc5828a5ed91b51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980efaf0697873c59b02bf39b13cd3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ab651a19d0d58da24f761b8694010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575d05605e1b50dae791e7f5d39e83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9646973fc39b6c500cdafcb73c763678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd07030b6c48bdfb118870ff478daf3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc6afb403d3e28024ee33255b85d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f831466ce8f7007b7b38dff1403f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09accf60e85a8df2b1deffc47d1cddb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b02cb94185e31f539bce690bb310a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15369165b99db8c3ced25ebbe010d6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f61709ae45be8db334cba2681d399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102528585f6ca261aac151c78dd4dba1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d77c4a95bbea7a76c52389662f1d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aca369ffd51135817be94646b061d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a489b3461084ec70bf72f1a0c7aa8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754b6879aa4ab0f39f26626fa0cef3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2fba44e67510eb47b77871638e38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11793711d01a74180b696813ef835b14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3a3f21379093c07208528a2c0e2e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbf55a138c18834e47cb34e82c536694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b2e46f3aca6ca3155c98115907e04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a4fa0877612d990c661613a4c5b0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7686fa7be6a608e0eb95b894b2770b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9827632d1e0f5de454698bdd729aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae87ba4aaa435d26abd9aad1a5eae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733b682a8a17a5dd07351f68d05250700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128f9a3b9e2a16928af830484153ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8f2ea15ca47580e859520159d861702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd503fbdbbecd017e86842566ae44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f265bf83e1ebbf4c50960e91b66b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011073d909de7840aa2ee81c5eb391a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edf3f86f9e42f665221309fd83e6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff532265ce110695a2f93cf5e4f63ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9172a4284883332c1f57a46accada708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba805388c4af64d9425e65770aa5fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201308b685c1e51e0f1805d727604629710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a1de6c8a8f622b4f6352d6994740711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97e6f5e3c36c6f1f5b0f1773fb852712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083661f29b55a4a4d20bc2c11692e81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955bb4cf12fdcd5b9359b0a408fab42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b822f19967ac605adb4ef56dec3ade7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00727d9e2412d8eff5433829a1ff3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb651ff84cbfa551bd0fdabe67a4ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c6592b711b52c9bc77a6f57bc7b16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83258ab6326a02508c17dc703dbd5da9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1ca208675af14057393595ee5eada720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20d185f514a3b0b5f0d5c91a2352fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b1f04e41a1c92adf0e0198f23cb7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3efa64680b435df3c25d17f74401a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00d1cd915d7fccd39088bf04923df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0203838b1237a3e98ccafb3732ffab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0dd78b997525e4f83e792a87686b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6598005c6175ee6c8b30820eb3d818727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be2e508d5a6d44a2fb2f9f3151b97b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02128bffea31b2f132052a20fc183729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693cf9a602ddc521e5fdaea2365ad7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b8ffddea41d8b0d56ed587a55489731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e054ab1003c142a993962d094bdd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a4e47efc0f3e18fc076cce55d8927733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258749aa0e5713449d8732655a62bbe9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2d83755a9406c7975df26fe4173b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ef0c0e5b5b6fdade314e48e9ba5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb74cc4f8044300f758edbc5b9e0f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a028e295a995507463630fcf404b57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a912102025b3a67b0763dc2a9ea6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab089fb65e44f6a78a9814bedd24bc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eba5f970d1a856281b70d492b59ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527462f9fbfdc08bd9eb80f39d43ae1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9318bcd4d41e988d86d719c96134cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66dad2a927a2d39caf4d1395c5f2b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea3d7c2ac82c0a23722155be4695c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2dd4e6f8eb1c44e3f5c4202f8ea8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f11217bd6473c931453dd52055eb24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00a760ea543e1f48ee81591878074748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1dab71072e74f798a72cafbeb746749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7efdfd6b76bf9397bd1fe1c716cc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f028a13989f0caa1d75104cd60f2ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290d93c8f9198ddd433cd3591c08a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc602bde48015cbe6e290925798537753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b259157f4b2c83ff180da018afbefab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d8e8dd1152ea5deaf47a93edb2fa4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfc1da7d1d83b178d2ddc4d639015f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659adaba416160959416f4c525196ac757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>