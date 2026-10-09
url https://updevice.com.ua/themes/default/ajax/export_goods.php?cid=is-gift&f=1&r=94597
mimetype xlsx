--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f3342dae2335af1643161d9076bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb9bef4d033e9bcaa256a13ddf00a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4f900dd27b0ee5889f5070ae41ed03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baa4a2b3940d96d2c63a58700b62cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e8b2d0efa5ac94f06972e5152f2585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef297186944d0f4f63f3c9bc2ef326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680103e807dff6671b4fb133d067c917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e2f7c00ee38734543ab033dc98c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf497773c39ba6bfaad980ea2ca9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461abe5a91d725651300622365f34c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a364db6dd6f30039539488f0ceb57811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5f7666da8499e7fabd834b75c0ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d508f3bfeb6d2ca03bc090bd1dba2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4024ca11b4ba2542dd2bb6dd326414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdb5873ac9056bc4882d9ac071941815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ed3627a2ed295c720210af2b613f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a23a3ef51b293cdedad1f3b8e96917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45757b00549f87b1f26b42ccb418cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731014be73c230f6842a737b38a10dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9893764f418e0ec7d103382d66ff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c929311ab07fe61e467fd12b6990121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691e2c5fe4c8caa3053cd2fe25469e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17d6a44832651bdb268ec81b73a78823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd455b8ca9d184c59f2609de49fd68824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c41126e3e8a1b895b03812a0fb115325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f617ec83246fe33d8cefcb5cbe28be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932c90d2414561bcfa11d01c066408227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e2cb9dcc468bf6324311dd82f3f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b26f625cfb54eabc1bb19ae3d2e9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9506ac9505cf7688acd69a235da57b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946e7a4823cb7fe8bc606df4125b76331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740369156f9b4e2a02d2185fc36047b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09053c3c23ec42d0ef4e060c73596033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8694b4078e03ecc49b5ffa2629b673934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15aec4f4906109a578ad634a5e96135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c7bdf63c87891cf45bc5f9a1019136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f2f3fb47d0597ce6ce23f6e6f8f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86735776da1f6ea0bec9a59c51b596138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940957047d3a009a82787f39fa8d1ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088919cece52894f2aa6908d2ae5c1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3b6c7eac024d610cdc2cb3272cf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052212bb2b243365e3809e12c82887342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fca849d2917c025d00c769f11245043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d74e4d42baca391528aaff73eaa8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1326ff3bf31f7523a9eb6f876c227dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892eb5a1c10383fa7dcd1af7d9536a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc846c22cfe4d24bcc50f2976a44527647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac78180a2eb2426f94c635d7e044fa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ffa084645cbee9455b8a8636a0cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc58c414c7db0cf3e4e81bce15b251650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b77f0a5ed93f61384850e514cd43f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad247907d57e83662cb80418c679652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d549c32500c077ea6b2b27fa038ceaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936242dbf88db6cfd7b27a91b9d1ad6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69190dbb528a21720e7a014c67859c2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62070ed999eaf31ebdbcbb11c2bc9ca256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ae4386212b758988a22ea054f71157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0b9fa9bc4960a41e9cbc774c610c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61dca4f3a20628a4c30d80834fb52559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2f315df0414d863dd2cb44bbd0bf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a641427494c405a18164f0ab66eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e5ba89050749eaccdc1565d1d63962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db366fca94f8093c96dd3e0fdb6cbea563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83864e4d5775ae22c6a3e923f3f69064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d486a7508f65803d950122c9af483665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918279b56c07a36159ed6a83c8cc74a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f07b195ef959817fa41876e0ec1f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6556dcddf9fd6c29dbcdeb32d0ebc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117fd4d9642f8e7c533fc92310ef1b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e6d536f43918ad8729c536cd14c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95ba4a2754a6fab6d6cb9d8ee960271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b4a89dd96d7a9f81f876b0885ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c7e0d733270faa599fe415c76416673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63433753f48233f6e420aa548af53174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa8a4a6269b1513fcf5ed9091fef7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36be9995c05ac2da48aa3e3b5f4701776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df84e6461bba4f70a85f83c9c98e37377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf2e7ce2a4ce9c51b10ac1abf14e1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8909225f8d4c08536972c34597211e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d26221dea6c4a52cc911769e12b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7729875422617b95ab66f29ebf6d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2bfbdd3f7ea3fb50f6ba730af2e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce09a576dca85649a17c6771a554e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033bdea83db39a1d7c8e9289fc0c4b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88224ec0480f04b97bda1458625079e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290bd2052cc5995f0efe5cca8543b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c983b377dc3f42e581406e2e2c84f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f06c65640808f448d2b5045a9a91088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38d58d9f4295c3141b91689d176f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0052d5cdc8b29714e7c4b949e25facb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89654df88abb692a116d2831fb4cf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f1984adbbd1ad043059dd96f60bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427cd52fedec70166540ef6689117bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e709d84178364d778d06db800752e8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdd9e7251ba56117956d852ea04e9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9baf8f43754a899c893701ac8dac2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc637f2d0025ff8d2b5c7e01e73bf01c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adb8a6ff3c5728ed88a5821273e01698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea320c155de027195a1ccb56b382499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ec1789105742a692d4995ea00b53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864aa62732c6c0d9718617c2ea61d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69db4500af2ca9ff118262c3f1edec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f620b76e8034f6801e38efeea1cb6e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fdab1a67e876f989b885748a845f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69773a563d8cbb04a31d73a2006c7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb200a1e9d42ca34c7cb00282a71442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb47ab282d8f0e7ed1c239aa87fd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0329648480a8460d812fee4382d9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd831ce565c4061d516696ba0eec2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410777f131fafa456fb849d012e81104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd59dba636787cb97baca503859d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bbe9c9d04e6813e25461d06a3f199112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c42e5ad9f9fcb3c17b35b54b0433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867118759576425d91a7561f5693c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd3505450bece0b308f6a5c4332ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423de5cb3c1a3e636db2a2ac089ed6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa1e66427f3c50197836cedd711415117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1a06742dbc29227bbe34967e346c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7aa18f05af4e1534132ad7043fe69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691e1a6144e4352d44bc8801c1ff1bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f16f0d47b395063c0184008f282d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e09c5d628f12627fc4e1e26b0b8b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaca9d9e2d9a8c01643457f18c715c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99877c49d253b5fa295ffc1d5bf17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb09a8b819c29b81cee2e7679f1bd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2e98e96ba9d002bfa1d1dcd0ff59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232747c8e50c6fab53ecb8a337c2142127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00308a20a72147a16b19a14621173ef5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8ebc2cb39a6ce4efbb7fff0a0e83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546d06e0603233dda52452b117d5a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b286bb2252f53317bbf420d7b83189131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a11eef7aa40aa32164d65f1014e036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b0da00b9f6945211bd2b3c165303133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c892c68fac6cd5eb1c3b187cf13388134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aa4ae5c41c4493ce3142e86ef6217135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd584156c5a274a5f1840a3bebcbbd17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072cf5aed254e543557058898a32081137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d33e01731c2ef018c069e6e144e37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e384a3a4f4284e97e9e2df3a9fab01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaba4e57037e79f79c820fa12aa4e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff457dabd1537dc0bc8c2885c2ef2f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61951af8eb4dc5036266d5bdae0bf85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a621792d86f779b0a10717bb04ca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4fb73be34e07191085beb32ff7287144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad409e85c2880975c7dea7ceb8a03310145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b129ec18d06cb74ca9af4eac35cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb3d961186684f2893740767675e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589435f1844b67b7f904f63b44621ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9691d23b4cea788873dc2fe7428fac4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d89af85b7de53b5ddf3bf3704e071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07c0bc4058acbe6532e7808f634706151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485184c49cd3e1271219a9aaa08cd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6550ed68166b1e9ffaf6fc190e64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85576319211f3e8e97a0f0085acdf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ca80ff63afa533e042e7b8c59b446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc695b490dbc526fb8402c3c608db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205025cc0df13b4a673f4dd3260fbd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb40ed53d170975cd09829eee67dc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913016d961057139d4fab20a03ffaf59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b995886c046194935350a8e296b1e30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b9333db63383314c94f8390914ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c832c1f0bfe8f3247a1db186ece7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc44b518a3868376a14dede341909d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee700b2d8e0b798f3a8e75890d7609a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a6380b25f5dca7800c2df7d187283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57df26f14456f9bce8c2741513bb14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8ecfd1c168f0c93c8b82ecebfbb1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0091281706614b7ae5e9c9bdeb47d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae83b2975ef9b131d3282ab1a01ef2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895169cc1293aafb5599d7fa8bdb72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b5ac2383ebff5033fbe922efa2d91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db35973c9c54736e9e954f4d5da32de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405dcdaeaa9c4a2a48ec86c940bf288173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833817fe1e03976385aab1a866a3ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40aed4aedd3078070e590e2e7e04ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc6ea1d1db883dcac5de737943d660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd157207383988454e8c8ae34b9af9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263467560c9976abbf5ae23d6f4e4de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f88500e7706eb409a4b1df8967957179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea5e94a6aadc065c1f7eb591d23189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38ae220940db07f2df99295a4b742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a55462e539239022812c250238b473182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7110549ba9618ee6751e6fa4964410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa1831e7f12ab49b4eb16d245556c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b9bf21ba54f199513675734de21a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54466c69865e127629ca5d48d77cd2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7633aeac1d9f273d40f827cea105187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f712ce7bbc72468e1f271a99a81bfe0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f729224ac4cb9890239e6e3dbe159df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b036068e980ca784175f119adb30883190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc40a74efc38dd0a322315ff6d3c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73440459c7fd50243ac7d87f335623192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761250148d3a71799e87767a896399c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816a6051e28b62157e5b4d69c2e6cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd77be947fbc8424588a8bac73e229195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e885469d9264a79caa6ea9713a52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d449bf3afac263b43725f8e2a66003197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acfc7d55e26a501bfd61e7b428ae0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa3791951d76cf9529038c2b2476d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838986d75aeeab25495ee1c3fae281b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3f3d9c57d3d1644f0b83306c9101201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4beb53d99960a98984662fd59856d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ea703040f9c19d2968375a218b847203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5b5dc78979141df31d59a78893c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a349c6ed3382385c1aefcb4ba93e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f19524dbba7e00ca0eeb9a39756c9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aee6d55cded8e61639465ece247f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e95c520e0a411ee736b2f3361b6ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25aba6740d693fb5215317b78f535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb42a1f148d5dacd683fd8ffa599e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d0bb43f4f4e9cfc8e67c2879a9b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed99134613f55ee03a1546352fb60e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293474574b1a000755f850c47139d1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b0da07c14bb9a82c0399b5742819214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b296d7a274a242f769d733ea4c33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8c87a6fa91a9751f3822b819c49a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a62ddefcf550f43527f20893aaa4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4f5fda5c026b2608e1f257decd38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062434d61791af109923748404ac6de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330bcfdaa2ece8ff11b69491f8c5037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd6ca7d86fc1e71ca34126642a7a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86238f6ef57dac4cb12f512e33a2af2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d63590b8d369b421705d46b32b85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1d0972d43723ae96221266e47e0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2fc8abbe5db02224494ae3c3d4ee8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac2f781b7a935c5331f783ffd62c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31634494cb16ca7de2ecd12a74314d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a62f51eacf7b98393e499cad63218c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34346bc5bc12905a79a6dc6bbdda39f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f77e95b8585df76d45b0344ff83d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ffd6699e67d688e1b56037ca8fb59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c0972fcdfbf4abfa2b1e89fc88aa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58302647301afb4f2889d34617b9aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4696c343c299cb62296c2305478ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e459bf72eb01699a8e5a81b39f282f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ad81c3d31e7ecbb421f66b15f51f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91ebe93b1e754d1ba0cdcfd1f166f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a063095a7fa37eed35a2cfcb6864c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca55caaa359bfcd982049edbc6de7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eabb9a7cbbae499fc160a77a52012240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45b4bdbd9aaea826b02597ab17ea1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b0f27d6726737a18d2e9cd37a52c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a73d6231857b74e40b4d90cc5cb35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b47e810ce12266a73afd3839ca7f0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3af830373e6947d05dd080cc63b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e5c4903c498e7e55cc15d8480e49b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd253dd7c4d234d158c35274155ecc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a9fa29aa25e9faebfdf1ebaf24871248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e51daba9fdc8ffca4f5553bdbef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275dc52c19a458e73e6cf704ad3fb33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0987ab8b6b6be48402fece539daaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7536af1219039b49f8459cdc7b181252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964795d8f49f3b4ca69c12c5f92b08be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb417d01cc0c8a4e7e2c482a9cc01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bb9e48aceaa05f9f637e32ff95d3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9ea7b2d089e924e74152e631b77cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ffae1a7b446ffd1d77b16871ab6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a21f4a7cad0e5011dc4dd5f18bb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e3900f8242cf4f40d9b3574ade3cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1baca2021f876ab160ebedf6c087f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587bee6984a53f8b0419d21b727fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d2fa25a52d7e766b5227e9354b8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb4420337faec6bebcc3f34f84b780263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acacef2f1843a80a6d9853d0bba460264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a86824a51f058924839aa11ec3714b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0cf6d210d357e028e34ddf65843aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6474da8fd25482fbfd4a1771d696ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9720ae42e73b1bd387e6d300b01e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb706c1f86919a4d39ef50009a60706269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be01832e9e79a6f40bc4e4e029d2e80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4139033adc7bfc12b085ded238556271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d7b8fec79d8542934daece0e27930272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473d0ff4ee96711ff46aced5b5e529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c27edcd7814e838cf5e5ede6b1cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870296e9cd85e71bd9448ab949b5269275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3b0769af7280a8f1dff268114aa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e990f6bb4fccae5375da74694806277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7958212502bf2f5faf1605e23abc0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1365d0bb6c9bab2444370645e83320279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceac06888d69a51e72eeaf38a8d554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd2a65e127972fcc82535f9a97c28e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d75d40bafdb62be862381ad69e2fc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf545b3fd2f01a9faaa18bbe0030da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131af1ca5e554a4510aa56b1b4f0695284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cb743b873925780a71fc67cd13c9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849074e37f1345e6310b93e1ed54fb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ea378e6bc406a9a8c762afffe2a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6517b0bb74d50bc22e1db2ba6d228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be35ce14566ea59664016c8a80c35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057556ab6dbae0d372423e36091b2e2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96945f74cabe63cd26ce7f97d406d04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc26db1e1c461502ad2ca69750ed04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d745b553358216a7b17eb9928c0bc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1cc883d304f8ae47ede3a203e72ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb256de3c9c2c0a96b44b5ee43aa7e98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3886f263dbcbaefbbe8498c0873a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6b6cb38542de74c9fc947f85cfca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6803ac810a0ff0081defae3ca0a26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68aae2e64ee5550abb065cea9ba20c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350b02268ec6857b63f493f820e64a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56556e67bc83f54af96183faf9cc6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82cc663673f5c80cc29da497a8a0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf02e090897f9c3bcf6ef4156a5bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd78904a567ef391e3aa50f77693d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60296edc0dc605d83b2ebbd194608a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5f6464b1befa0e568bc6b6d811702306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf4a34b3eebe5b3a1e9e37a0ca409307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f944f31ffea96b18b4e5ff2c8168e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e1a8775be0c6c37b3bd9361c3230309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb2093a7594ea60bc1b440e7ceb4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad957402bccfbb9df5b51ea823e95aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad27463cd69e44c5e2417c1522cce0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d163ac0a2799911e267b8e46a57bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c2d4ca6ffdf519d68ebbfcbc40850314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e063538141e39be9162700bd44fe91d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc38ab5eb7418ae3e7d90f25c0ba3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d6a3b210092b52eee9c2bbfc59d8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc7cf0896683845a90b6cf17c5e27a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fd99f3897c9dc6054a04b7cf39c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f299cf46afdca17b43368b01e414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fbeb1c4a82ad6c431bdc4b6bfd6d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d195a6b5166c1f79cd16bb86d28fa82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2ee3aafef97e0d52e19de96377d69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade712cc339a4d6f2b431e32a8e4d049324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d3670c07b00ebc5710b49b16010d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53bd22efbee152e00cc2645576fa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950b4aae3188508b31228309e3357d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e90e1b8ac5b88cfd49ae4951f153a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861829fc7a10e5e2b49a6f5cde73ea99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768cd4e483ce17819d8744a7ce73f2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc937c075cbc38a7b72d82fb28c1e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75fa34c24c6efe33b2c5593a4e3197332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd210d5b5221396ee533ffc1d2176ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b823d67c8d0b0f09360f0d2d5f3b8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b21a3d81566c699593f56e2911db17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db34028189b6fd465b531ef82baa18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc909deab81a7cdd41ce7c9086e6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff645151ec3bda356da93e2b220d4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4758337968e0804d00804924773303339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eaddd8696facbd6a84d894f08ad47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9bb309b2e478e4496a6fbe7648e2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf5fe4b10f5840f979457ac9e7425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4b7cb61bde7b01ea3da8bbfeeff55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc8e7fad6e10e25853cc7ac954201344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b5456b409e97f5fff03418ef4784345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e96e2ffe4ad84c8a9d2b3e1816c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320ad0b905c564af3c918f3777b433347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b05c04fe63e1342750fa86b261db3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77729afb65d40673850e200af17a27f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e0749fe793c0f01039f9f56cae7df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ab112d2e0349e85e444a5b928393351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ee72c02c9ae176db62146092c9f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903a55fb37325651a70cfce70139f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e8f01a36a5feb0b9b0c09cf41e3ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae013010014f16ff30d3c945b90a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c9877239e80dbae0bcdedd9c22e5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7e163c2917ddc6a2abd1436a77cf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2e6ab1f64d43c3a4b0d42386551e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734f6f0c4979328719e0a5f15157bec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbd42b343a0e3bcce79628337f4b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92b850c6200e265074d22fe14771e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3b06ed9e41e3efb08c0b3d9394ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ea3d518345d958af8adf54b0650ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b5866d7d93a8c8065f93e85fc3199364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d96af45635361e2a6c7ce57e6d514365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d199488b6833fb1928dec8f018d050366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f396693f8beea3da35a1082ed7dc8f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf45b846e68a3c131158d463eed30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c8ffa82510515750bc3381ed2da9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7f916a47c9d424702a194cf66ad08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a19961d0ba3e28af3b676590d37b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6bb733536839d70417d974d28d02f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd9cd9106f249c96698ea44695e518373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca210acf162537b7009f6edc2351fdce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b170732dba8b6aea840dd2e099853375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99697e50506c58a9e022dd53f942a92e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb4d2f3c86a986ef86911dc7990516377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52049c8aace85d8a1be196cdb220c43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508ef72d876d405cdcda2566e32c05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97942fc9eec88328dbcbd6dfae8e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5554ee998d63b02bf700402e4bcb6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f59a3378126e91fafd103abac5b25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f918fc678b3eaa70dc9d213179840f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926cd593e62282c7d402c69745055bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe31b64259d1cd343dee9dfa71c8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad233df5670118d769414e1df489140386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee260ba930563e5a11aecb44b1a7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a812a0df7227a433d82fb65b5a12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a260f230612672f33cc2c701dd0e01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf638f101464110473b107d421b105390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62975f65126d6c13073e5515eae35f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c905577eac4c36abc21826934e8e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e704bdaa33852bfa29d8d35aaf72936393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a203fe465cb6109ec3ef4ab1048dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daef651b2f880d18838a4d592d6f18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f947a64c797423d38e27d5f54d8f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068a0fa9595eca4caebc2393b8888e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c10bd8c6e5eceb0520a1ee5588624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e396acede789ba0d741a5cf9745cfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715d7cffc9163923d1163b1c9decad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62fc8b7ae032d6766cb175ce021ebc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c9ea5f75f656701b122819d6f4b9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d06b5a29a8e15f90c53c9ab2fa393e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f324a1e49ea00e8ddaa953d702ac28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f175ad15fc7bf7d0a95868ad8fce71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e147824d81e3bde0fc509303c0782a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc763bf4e2ec5e44557afeb885f4e47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37edbdaf673069468b6c97fd9f102408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8fe425b006370b71a6e5cfccfb3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c9e9155a5735c0a1455c66190eeec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1394cc7a778b8d6be0f8947c4ef271411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a8fba2378fe3db6ebdaf40c7ae2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf0b5886f9094294428fd0fd68bef4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072760555b93a10db5158b812e7ad81f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798eab7893812b56956f2b621496798415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8bb11dccb59b9c2fff2ad403a08f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691394b418a10b36c41d2b03efe527417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0360d6453c10c3a5cff8a43202b86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f215235aad1126fe126857d5a0416419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7da77aa759d6046d960bc36c6416420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86433456beeba5d595ba7271d181d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d6652bf76cbd3fa55cc749a26c3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0d24e25044a4e6673d46622121863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e832337b3ec0002cf3146cb92cd709424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229782468e8ef85de0d304e296839327425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25d53e8d9da9f8872b1148d086b87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcade57a624188e3a20df919f6cf2b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3508ef119720f09b238a5b08dd931428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a140298d363a6f37f3e4bd1458546429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ebbccf0d0c65656354fc8c757bfcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078cddfa3af58adb3cadbd089f301c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380f0a9c91a7f093c34e209be05abbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6ef74b6adc5b05c000c08bb55e5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794165a6813791cd09b3471a7f86ff7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8695045c18d5ed67c89e36ca36f653f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e6c9d0d2dcfc47212ef433093c6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced14380ed538147a546ecbb4950a9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4365edb6c67abf67c8c05e3ce8c57a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8ba2f69757fb9290fd7d2c876cc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3159b89721d6651aec3ff4be38caff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2234c77a3b3673f52748e8a50ef98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d813b495c8f8acbc717aeb701f6e10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673563c34dfce93c0bfac4b3e2fee879443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f25ae0b9e722248049bd438d2e59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd9e52c823767f9f0837e7ca66a40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf721ad4a67602c2b86cf823ed24630446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4b789d4a1d97bb43d398bd6306af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd326810e24295855746e64f2d8d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec8f36fd5ed35338f935f7febaae1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da67631656d72359d6dd3d1dce4c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d987e2339b4286caaedc2aa5a1b5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082931ef91d24810fb3ccd9691445310452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa90e079d5bde3d89d4385cee5721453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c3ac4fd161454af97e631ccd5ec94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac82536b4832d4d9c7e1f2e63f4af9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61158b22fbf623c66b9dbd2d985ea3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea6de822190f516d1a2664c1fb4c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825a991f472dff32f0f52d61a299067458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e69f2d074c9c6bacffd94c4d3c55c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e8ee5facc53b6ee18b0c1c829eab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2528c51b94a78a2d3421cd1f561708c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf91887221bdb28bda3743d85272cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eedd6a6455bc0683b661cf049bea56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5c878f565029bdb3015ba8c54e03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45ae4a9a0440988139085c3aeac492465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761036490ebb10d389b0368587e14f17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1abbc1963874edada09865655e081467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce92017446ac18c35ea486f5b322cd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abff26fb22abb2ad097d1858994e569469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ed60bae5eba20493fdf3a824ddb47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112848a498a28622759970d1f92c5d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61168c59136295cc33436722b47a7d8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d29b6a108b48a70335e35cbf06c3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fef407ed6505f464da73e15e928ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee933c4f2d6d68d99d63d467ed91f49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd96712b2708b38e51066cd874de7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128031eb7fec9cb91676f1a291b6b3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bbfa015ecd2c52a1a2d9acd6a684f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee228dfdd08406d839f1d28fb725c5fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf4b3ba8d8e2b33e3fa86dd2fa52d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c602ed6ad4aff3bfe178a901799b4da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21609ac66e75562af808a6cec84822482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cda0537928d74da817977296a0971483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dfec5f276de01f3a0ae3a8bd6cbff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e4b8420ebd7d8da2fcfc0da8dbde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50435565ddf04563f7f9ce119e0e3c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae73f0610ebeaba57a8e9bf190a5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de63ccdc20460f185234681794ecd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022863ae4aa26d38b11ebaaf3a1875489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1307142023ecf5ad814c98f84e75f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069a5b1fcd3cbf4474acfa5e4664b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e431a6e04d3554008e02bf4fc7879c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89615a270032d0014ef6bd1f8e63c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdc83e90767eacad2810860e3833a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167d006e48e3071c385ecf56309b34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f1151ac5222d3d4aa575f491d5e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dff3d2f44b9f8d4de21136a3572481497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c7e1ad3ca578ff5965d12121de21b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a069b1c00ee974a521b7e699db72cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872c29cd0418060c38a63454c82ea9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126965b6f05fcfa938da04ea90f86e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb746db48d1061d74cf1af88b1a9ab3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54bc22106f2d6752cc412b813b67d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d25f21b9ff3fec5d616aec3f3179504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e66a960253ee4e48fa329ca0379d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f69ec0b0afad3372df7d3b1f9b745f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5f09a1db0bfb87fdbcbf29d6a227d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a19501544b00567e6ddeaa6684069508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549607422345cdda39670e7ba3bf0e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae3bee95cf4e07745f518a09196889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8b06dbd88302bacd0c7ed6cfb769c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a734e8584f5deb0bfb8066b3d5c209d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96e658c00c43cdf2688f0d4906358f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb869597d68fa8a79bd8d5f7a1270c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8240db283e3b5c55c5bcc2d5acc3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17e7c1b1529c59f9fd667f9dacda24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f70af41e4451fae9025bb1a628912517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d53eac5d0bf04b4fa86ae61880da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebecf6395096767574b9cbcd1e2ab81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b83c739c5ec790f8d3ff37662639f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc625d8d3ea5bc0d55910a3a437dfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54292c9377fe55bfb021d31157498b36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a0b7767aaca6f1884fc7a38875448523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ddb6f95da2474f49b41f2b6cd35b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793a687d960a430c9647cd2054bf3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5454613628c1884426505a3a5afa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8d64f6db8b8ea5400de3be86ecd3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2e4019ef0127be67f1f3cdd2317b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d207c027d6dcd473930daa0099dec2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db867355e0ab70dfa845682b6904ec9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab693cd37bfb147e3b7e426f938571e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ea7146378c601b11e99da8c5579fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237ed6dfe0b0936e967bee6a3c9b19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec827c96d8bea857fe230edbec240cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c744a49fb97c0f668b8df6296a96ff9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f0f71893fcc415048d7840f2dd9c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d771739b8922f4cb9542b5b7343d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df6eeac976241104890e788d4eae2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63b3b469975f34ae397fbd44079ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad7a025961aa0b479eceb13b22b6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0923bd09e7b7c5123f113b0ad461f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30648e247fe8808d9cefe320268763e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4efbe20a010ce33c9622661dd1c7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ec31274fffcc9b4eeafc3b0c6f86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af329f267cf66a3607b618f9fa222e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e51839a33a417ce263b4897763a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6b9cfb8e64e3c6af4ba3b533b089547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a2852a281542974e3e5e2663dbd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da231b8896347e143b37fbd3cb54e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedab8dd5fef47737d6e360ee022cbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523766b255d25215c167eb02c2de846551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029289f85be10e30bfc3e70d6597f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158532826b2cc4fd62caee8c3dcc4d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53662ac360f983159617608c4c383b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e33c35100c4dbdd522b9d45bc7cf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ff9dda4887392ade060393fa539b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0112e647643f266795a2d8920a349557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ed531d6cebcc6e5d207df6e62aad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588d82c395af3dd7ac4a57d81bf0c91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c1c2cb2523678bb127c40b009676d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d061df72b8ba0e90cbda4b61582f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306fcd32ff92a4b315419c32759f82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22782a598c75e927f68983145f9476563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf08da7432ed59eb4d9157619f133564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113806a927e2f1584061c35323fe6ab8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b15a06b5eec819ebd308c27f95370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00dcc5f85a40182d7612401c78215d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d0a247aa219a4eb9bae128d9d85e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f585bc762fd93b6b4071903190604f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd37c910bbac2003ee3ac1ae66e920570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fef777ead4691478c06b362cee2c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc67f5b3a03e430ec2cecb419a5a59f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56cf826946589a80db951fc13994f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173206224cefb07788ccd3ad9191b0d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4768039f7aaaf8c14f1f50eb0e245a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e64beb0a66b88c13ddbf30a176ecb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e772ea9da66c30d43db8b5c87369a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8c638d106b392203fbf8807ebd3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d018de104b63b9d096d1c26c81b27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d7b8166951f9c7befe429a089635f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6174c3fa921f6823a11558f5035a6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c1e5343f0483f25c811504ea31d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b329879faca7d22903491b90274d7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbad993d939ed035b6977fd4935877584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180bb2acc5f62a4dfd1abb8440a367d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca075fa55d469916120c1031f28157586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b7de768b9821c142163010ffd849587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7daf1cf812b78413f0ff26611698588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b78aa9d3eb5d96f7b2d0673a4dd62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d0544827e9fd55404145233774b99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c8c7e94af4717ae02e95722dc1ca5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f4f0ea53cf64c256e55db8a2b73af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d790895916c43327f5b83ebe92922593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71711bd3d383da220924fa7f89d92337594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba67a2ca41808d317514e01d9663f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4543665dea90145329cd41cbeae6ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aaecaaa440901dbea28acb556562c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054536e1c036894d45ae7de4e5847fc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391c06ba3d75c449143a2d4c193d387599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528324e1ccb5b01696ebdd0678a72b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191df55bf0a4f5cf1b023a27dea43b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccf39151aa90201fbc06d3079bd374602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ff1201402b02a40688afcc4297b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325b5f0851cad1d9736993357ba3329604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd9c280d87d6ed5bec392d398c7525605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a04d48b53a1f42e3a9dc3b6696bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdca2a7c2fb3c060edec15a754e973d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd34c7e776ac5490bf2ee4deebb6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfcc13e3691be54bb82e448a10bec5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd353a7bd08fd4cc729a9f7b11abc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185675fd6bb8e636ed23d2b91fa50db3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9581402862d1dc5a6fa6b3280cf8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a20caa2c9a70152d1a3449d4f2484613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3582bd9caa172ed869151c7da325f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f549d5773e53da6f30dd89ee2046ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5564f0c6c1bf1db673c0320e8e31e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc8d9dc144311a6e45b8693b2b797617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf4e1896d0dcc44c13a254a88b72f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea42051a6b85b65f60ca72868e6168619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669b3eb2be2d0cbf46d25df1999a4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9adbcc72faf0ceb32d8c7211ba30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6d654e1b6a05459f65f875a48e593622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639c1ea34d96e3dc2ea8aa0b00d08f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0183add277c39d5126562ecb36059b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7a60fe500606d257dd3df9e0ff720625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdfbf171998b61299973517882cdf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76184aaa9ab2d1c9f294d1263cfa7c86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751ad66d1a558a1c4d9d0cdd3eefd3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780a4efaeaef24db9df1c454e60e93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f12794c7cacb735a8304ffda257c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bdcacaf81504e5cfabeb4b97fca7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cbc8406d2698f39e1fc8d7718d6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123303a4b12276dff01845ed79203c1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001c3bb83738978f747da4f1ae0c862634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a249393120cf5155ec210a84b493e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5c28dde43e8b2214d126640590fd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdcabba72a8f23badf0d33e2c1ddea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a73da846c9dae766ee7d1dec47fe0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d12c673f6267ddb9a4be74c4ecffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb0cfb2cd06e41b6d99063e2344a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528fa7457c2e891c71709924f95e0c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65b1a22ec2e5d1f9fe8ec7a01788cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c65578e1f7f23346b52dd2af2d38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833fd32f2e41864cf2c94caeb41b53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160d87877dbbfb4fd8c470521773e7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf874cfd5122d6d7600058300cb6e50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1028b4ff2e8dd6782004fbdd5a7f55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3230a57ba7b81a0ed8816881efa2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee1f1060380febb84e8820450fdfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c6d38bc7ff790bf4dd51dc0ff217650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd2c06d7a318cf101481a71bf42b53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee64e73b53373f12edf054399711a95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb26f6fc17efacc7305ed34c5eb19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15f1d5a1a55ee5ea519e19b94c83c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739dea41e72207b2270116a4da380ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac6029b4558ba854b30af9b03ffe66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ba75426d7a972d3171e2d8dac4e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60689057e18c885af822c532c28e9b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fef4607c2d689c6dc5bca2f5c4eab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a5c932feeedd78d35ead0da1894d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851fec945a592fd03fc7f5812d0cb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1abf767dfff21a71fa0b21041cec3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e49c64f9fda238fc6ad6a0e3a12ec3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308630ddfb8109017f7e4ebbdd549396664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2952b0ce8ca299818c58f940b2e414e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d78319e6b5da6a3908efdb0319620666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106432e9db849bece80c55d52b4f7085667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a2948ec52010335de32d99506c75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b9c8fd9aa043aa8d1a5b9a7faecb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7c101a76e0643e01ad4440f632d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1d89905d49689dc96dee5bd84087671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738cd5b07d5bf950c4b5ba9c7170a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad4defd96b64a8f48c333465580eb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ee7e5880f2d6c507abe8afd22259a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0d8d6dc46f1d66b0f9f570c9bd3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef332b8095258f3c8b404b122941d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032e5e97f41f39e92821153761823a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129c2d79edd02ba8c61b8cdcfc35df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5061830c37a2b43bcc7e5479990385e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ee19bb2b2e97b93e83c8e6ac4b4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf35712ed89e79ee8d2bae80c51e4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b725fccea2ccb952151a956127cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7730d86fc5ac508b66a0b628829f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dedacfb560a16f2ebb5b923f98bce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763de39e6c1fc54e82d73f6fdce9f7f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db3fd2acdf0119bd67f40351573ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421eb38a202878b64b925e47a3e6d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b273d0dd8b6670f4a798fe8c391efa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523254c424e03ac82f51818f5cac5d4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5d85bdebd1da1fcca1f8db25d1db4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98a79a81e52b8d4e417ea38bf2c95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05849c1fbcba2bbf0a124d618fcb29a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd05ff46f41dd70bdd6bfd43c7423a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0734c9733ed7de1d7fc863ef488fda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e4ece8e1f0ec1b7e90c881fd5c7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a879ff94e76b1bc6088c3249f7d6d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137511166f60b3cea5d8b0853c9d87a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd5d310241efd2865fd93932f62d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ec833032f11bb9002e9fe16177fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66a84bdbf6a1df8692af41b9771f68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262b5e08bb2b9e198f5cddaa028f2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65767cc1c0ebc9870482ad54a7beefa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf4e30e63a6dab5a840a3ab4f4e11c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238b252dabbf785368342182f1f049704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f25ce9f225927ace8d0bb335963f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c6916b7218f45a9d54df9d76d9560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e4ced7f2fc6c33babacc417d258a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dbe42a7d5878b9b98eb820be18962708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ebef636dfca0359fb6ae98ff276e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71577f0b7c4c92256ec5ab6bf2d677d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cb51fa1cd65884eb37bc230dce607711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef25325b76e891846804f5704ae33c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca593b5a99fa12024e8fdf1cd214f89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c766a369ceda99d214249a3289f6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d093833e111f6464a031f07fd024081715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a8e6815d09a867758d4b4b8b6d45e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78f00a92bc2e928eca924506baabbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bdd7c3c1388db53b23cadef7431e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74739b59c429279a4f6583b934436181719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1ef9953139fee863f7873761253a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bfbd2812a5e9a7e73fc891e406d80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaccd05dec2e5c6897f8efb167698e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a821fe8affd92b191a1bf1b8604916723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eba6d23d72590317daa7e3a98c68f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfc08ddb4fd80c345207896ccb9d5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df598309caa8e704e66084489df88ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceba6ad099ce44acc97842e6fbbe53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec67bf00ae6203a019718179b5efdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847e13c865ac5573e33cf767d792f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16929edc6bc184dfc2f54597bdd5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3549f460558773269f4b08eaf52943731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31268674f6d501b8364c7f3b4c049b9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0140111c7adb0114105eb54c868a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa25722597fd705d33fbe05cc12e7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7820ae416323bdb846d1be069a2a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1a65f535d6ef04d65fb871dd5df0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7cd59c7f521a92230f83fcf28f8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331023d54c5b4eca4a4caf7a211a58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc107ceed3974a1e2422420604d75d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c88d295cb6b8e7e8cc2b85bc1285c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ee2ec1b11534d3a53e073322e171741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65fa816c272978062fbb0d87eaab6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259562dc9315b0897ea1ed51b39ceae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa4fedc7a0226fd39530f79841751744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abd7ba6254f5dcea4e66043f874758745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374bcf5b95c733897fbd59191520ba7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70327f21dff0eef7bfe23b1721bd533a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2558f740e1b9ab8fa0ee07d47d7b53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76834dc0e3d29b455edee7038a143642749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0bc9a86176c9ad0809d6f80a5e09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949204d60e37dec749e570d5a1aa424751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f7cc7d090a9a46807c3906358101752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aada5be4193bd7e2365f6ac9d3404753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11beb77f9deec3e15a8d1c43c03549754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e22843429716e6f5e7d4d582b89350755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd2d91b1a8eab28e081b17c2f1b007756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa9bd7e656611de17a1742bd3c0d22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d31c3a603a10edfb7bfac4b28df00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be8c26e93a8d2fbc198da95a78b547759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1b61eaba76c2a4038951e293a3051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d6a84e42beadc2736ee93a54181b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212bc657e5f662adf11f220d29f984c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50178225ba309bfa385aad4fdf53984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a028a6afeacef83ceb5f5d470bd1e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aefe3b8e8940cc760d2862d7a86fbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ce85bed59a3702ab76309280f949f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969904278e65b69982332070e01c9ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455709a86d2b2580b123cef28abceb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ee00c1281fb1e60552d3ce0f76e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc161957b80feb556e449c82204628111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8808b9d9da0667c8edf9a8a94ce112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe869611ec11c27b6b77bcf5298cb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022154579ee0fa3dd1142a494d445a2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b7f07b83f67aa18439ed2f20a8d7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7980671099dc6076e3cc9aab3235d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe508336e2d57076b39d7729a89774e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb17a34d702165fb94b73005cc8e0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd733caefe6851563923becb3947117619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351cea90d3f0354c115413fa6470e1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5b1092f4afe4db3ed06d92d433fa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a078035fd70428c1a4a373cdaf9ca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fae5ed7c36bef498124b01bfbf68723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6bc33e903043e2bda940fc21d82a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb469ecc919f70a28dbedbeed39d0ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959fa87328cda63b355894cd79f9e7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa979b910c89b6307a1f144b44165327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541379b754967bc31fa60209db452928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a046b33ac618558a44e58e5660934d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177bbb0761645da25480092f977fa3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8ad0458dda3580f3553a394e991631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054601fd55d8b1ccdfeeddf9a5cc5e8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a45f60ef0b8539875ae5a28fc15333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5a9614b639a2429d92cce7ab210134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b571c61f22a95af892ff252d25b638335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b98983d5cfc2172ed9d04ad500f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c38507d964c254f7c31077866311437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584103885dbfb55dd25c425d11dd88838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1e03c1c01e90b2e8ea029ba3da3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4eaebae31985d9db375c9fb3822e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff319f163b028fc592e701d997b5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36e20866f62295e065ab4c12024a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7d073326b988421581a86e34d854043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c4d78a372f76a1b45616ae1a75b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d037d435a3371ce25d583e214bad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118c7cea8dc61794e5a74cb7deffcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b21e51d594f239c5aed77f5b970c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae30c8781fd75dd701932d5847d40148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a60dc86a2097c96dbd5dedd72094a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18972b3f392aef47bbd155e07656950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8321ccce4da06e022d9c7fed8b9a7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c380a50e96e15a8b53fce65c3f62d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29556f32cdd1b5866b401d1cd0c22753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a11d344da60beb8a5de4b880ae5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686caa310f05c7b234b35bae86243855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297564e5cf86df2dd65935445e8ffb7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19996b0ec9cdfa512f60239c5843f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f023525f55ae4535c55f507cf4148e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152639a773952342d6b590f1b0adc4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a98ba2d767c4f832502cbe485fb1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a935e5d932e976fb997a71d2ba8d77f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da82f9133caf407c7af99c301cd9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475def27faf14eea63461da4007c36863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c298f022e1f439c715d19d19086e5f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6268ff3a5316f4d93ea4e1d4f698e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d7b9b540e9a9e28af024146cd5ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef75a6a4c1b03ddbf6dc0c73708be267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ed7fd1be17cdfccc7c1580e95e3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef009339b683f1f2b4ba58c7914875f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843504a8f8ca7bcbb3b67875821aad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387fc52f8706a7622f1b518b12abdde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35b2958845b679a7ac05d40632c1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e698340ac0b318b8d9bcd8e9de5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fdcbf12653b1a975ae2e9a840643374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e46e4e9248268d155612c810939d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b609fde1faa6c9618eb5e869575b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c490f13e66c3515ddb4b6f1b89e5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847df575231633eaf91811b30e13bf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059c5642c6493d556f69018857ab4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d069f6361086634c08f2bf1fd81780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd172f2a3ec583c8472c7fe63a122281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f88e97956d3bf89ef239a948a89f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ab2d16d5c33ba0a13450e20cda68a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f739756f640c1d6f3662f1fe06855384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179235b2423de3f1e1ba65ae4fae54d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c92517a0359ac83a037f053f4a1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d3fa5ab5c6ee1c9bf1641b902a3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e51fc962c74f46cbe322a3175a16a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0742371a4bd0071d81f8f3be73bb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0da40c25293c4e7a93dcecc93012290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9add71ebfff0ca02b0258f4815ba18491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc642341d5bcbcfef2a41e1ce371992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c36f4ddf36ea8edfbd3deaa72261193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d6936dba2de0cc1cc2b36ade864d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66818b4e69a3d415cd7523d36a26c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8e9e1d53e675f19729ebe4ef09e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e39298f32402b43ad36adf29f96197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0cba5eb24e6195928932ee5d0c18d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6509facb464884532eaa52db8d21199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36744b826adb0e0a58775292b39a100100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641738171f30587790f77fb5c0b77bb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade91c4997735250b90ea367ae87d624102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfaaaa8a4da25dd5dcd760ce244d54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead0dfdcc7672219440e27511b9fe3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7c622861ccaae656aa1150adb8e02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9297be0ff4f63e83bb07d43b0a92d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118a5055bf5b7024f01b182b05d692107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11c9796f66e55ba03172c30724c428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78de125f8e035ff39a57a5855b1519109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727028bb7b0522446dd99bc201a8bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7ee6da3b93d4a682b4426efd85ae4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9778b9215c72bc8730f0d6582e40f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b33d08b74264a79f1fa4102239c6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c47449066a6090e2b41f03cbd9f92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12783bdaa5325f13dbf6c37f8914209115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef87d2e8dc348d7c16c49004a4afc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f748d6e32ec31987a4e80fdbb614e28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c424a58bfafaf1c1481861d91229c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e904faa8dfde6c90eef236d9c66c74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293880b155071efed426b1b7c83e67c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e4098da11a42071dadefae730b1d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425d434d802da4e927c3d1968bed17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d4e8280df42cb6c2eb3f010ec1b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3f7d1a4334b4bc2a8b9cd8428e86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ac66a22b47401787f77bcc566a0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0d1138582295128ef5f2354856579126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507380756a2c89ce50c8b44f569319127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc38c1b4d4878d90f161434bbb4880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19b839ce2b553e59f3c3552a9e0c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412759a04f88d8d30928f1d105b6e1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f2b9ba7cbb8ecfb4e38116deffe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded96816d7fb6eb0720f40d8ad226e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b573b798b018767ee02b9f9898a03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909962f2535e10dcfc6834fdb4f09a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5f2b5af95f598626a99929ee6694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a00097bcc0b1c32c4436023237c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce9cbb9538a4ba3ffad3137464290137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18659a52d087fb5b0bf7885428a2726138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537817ac9d2b7a64451dbc1e91f2f98f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3c99a386af636290c01e0907bd5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92628cd1ebbacf948c5e9247769c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0ce5c075c8f518cdb870063d4bf29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb3af40d10c82312bf1b86786dcd05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92fb95a596b679d7bc9fddacf7edfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1d7b26886f59fff3f227edc5d547145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03a3fe9439df37d40d811f025c550146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ace8c25522210913d0053b30cf2bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ff34da27a3c144aa0d71f4e43af2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3615dd40e37920497325f95004110149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff44e7470d0f64d9d8593d7c78a59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3df6afa4629c7a9c936297d9747c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ce29f68b74fe76545eae349a86c4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844e2a02c7e6a569fca9ecdb21ca698153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d95d6b93ec9cc7abf7958cbcd907fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d4fe07192d54d54e0b27c4367f5de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739821a5860f40b88ac05058b93047156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7e52421e2d7d5c90968d7251dd04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a545145c118949231c1410ea63725158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8af8046dbe473df034c1cda3af2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ba42d9aa95b3442bbede7fb4b1ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d4beb278f0e90f705ee57f42da457161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f01b94a7ebfc2bfb837167df34d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d7eebcaf4ea6e1f54a5336c4cb781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e92ee05f02e8d1a6bc1b285f3e1595164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfa6c31a6c5a1c7ed96f5098370c5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21679440d3ba87a685adc31a3fc793166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83a009239ee02f2a62bc244b2af81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7714b94a4fa73c49673f33d1338c013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51ec3505b96948b1183735584a912169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450e060967e1436298c33c35cb602e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77565d42ce8ac93c54961bae3e4aab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877ca434433c5045ce3d20b6d387b77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ae5545d05e557310394d2e232ac7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fc7787f2a8ed4dbbf77027383a0a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2edee0883fd9f59dd87587829b5268175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b01f160567f293792ff4372c6604e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f1c70cdd76a4e6097f98c69368f9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24215b811cfaa3d8e33926a17aff20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb1b6ff9e2d712ef5b3da6348eeac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d30a8cd1e16fa1e493002bd2be06ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8332c0c7f3fa662e2e217374d841d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7eb9dc3f77c38fb18b35411910b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4487d267c7a226c64557b14c59bd0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de82bee316ab75fe1fea06bbe27614184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6956a93735d4a906f4747527e2f99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869f4ada2bfe870d1a151bc4b4c82ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d3ac82c00fb4ac36b1bb30d5c8546187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933368251aa7f785185e64d1c42ac83b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f69d392ecc32c5a95e600345ed46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d6d6a3586ab7bf399e35bf9a2d082190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc80b6fe271b9af9b090049649abfee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec310521288a84be04795dc1afbb4e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8f035ba46615c72d36d36c0f4a55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b37bd0853bf851f7a63fa56b45f566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0ffd2c8d1305a2ad96439b80277c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01efebc3eb963b9d9a210f8e1b2c8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c39d6b4a10b927e9426ac89fd2a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d9bfb33170a8b53b6ce0004b9a815198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f99c7832ccd4aa63356e0d2cfbcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e8c1008e318903a273d498b04044a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfd8d433ec8b6ab1edf453cdf02c06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173c57d70a29ae6468f68661318898a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f2f918444089614f9a17ea30bbf5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b5e0c4a788e0dd4d3bf91bf3ad89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745631fd3bc2e54e1f7b92c40ff9b3d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c357d31c7ce54283186d22a8335131206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa0d4d165a2fc268295e44db35513207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e650d77d84d6b7ddcd2a4d353103b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e12d468c8a28a5ef0dcfba63808ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae8604b8c40da46c5a3fe22cacf0a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a7d36798872d1152a00d2970fc4b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279da66f37d8033086a69b946bd0c77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2c0ddd7c88faf9acb02d0ecba306213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ce62ddb8afc753fba449cbe99cfc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93c17ef3e3878d30c3f2e123feeaed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615061036697a6a1ffb314885afb9cc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4fd0dcf46132210a44ebffb207af4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfb5bc5be779fc1e2cc78fd891ab01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55636713d51acdd292d4cf450d50c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0718a5f2ca208397ef19c97628f062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc0f80ca7773ba2308ae0a427f266221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c5352055cbed24ecacacb85b78823222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611179ea934ba9182048f8c9142eaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca5708663a14e1b177bf41dc18634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154f527c85a740eb24e63a8fb1371d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc53f42b087949e66a67699209363e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c44ed06b4e49c939dde743c5c1564227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223a7255316cf8f8375cfc13c5593c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ca1b4d0e5bbb711151f9ce5fa3f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25631a9458e8bf4870561ec9b5bdfaf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ddc14280a6cb1426930f09de770c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a63efd9e3118550f0c034d03eb031a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b65edc445faf844c0415de1a11f4f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71331881a33618753bf697057b44e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aee2b906ad1f913e8eb85040f282f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88c2e6f569318acf62ba25949e2f2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d9463079ad9bffa4561ce87dc1d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b6cbb8ed600c7ceee3c3e64f9ea3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da1fa87b492717ac203ba79834c93b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b192a98dd3d855ceb9c0da6a7d7b601240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b52c133f766c17e6d64fc1c270b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a8ee3df9211c01756ac63f11dcd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05198b616b4bbb6d85952f9a5c9541ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1d00869775ce571947bbd67ee86bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87416614d21df7f6825f68c8b6ca74eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b924e32ea64aa7b3c05360b18786e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ccbdad47f0700eab2d6020021f1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7aeafabfd44b687c923a0c823b657248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d588b857b9e07c04e3e2d39bfbd9038249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697e3d3371dd49c75c1fd9ded2e116250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f142ab393d78d44f11c16b032a6c58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18051b00234e03ef5782e44516283bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde7c0d731a5048667de335ce53018253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdca3c3d99b0f24f44af52aca38ced254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afec14333c75aa6e7a2611b2f5948cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec81493ebde7157d46d86161c8dc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcfff3d12b3dfbf8f5f7b027d862b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a475cdb5dd7f44e0fc4081ecb28411258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed3b8395ff8d94581a4e4c9958697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e483a310416166c9ab06d4819abf66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ff16f49c324e840536af9f08d9c1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12db19e8787158e2516eddaad902cfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fb3c0d0392506487d5360cb9e5a87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f3601b9ed1c5c0a2973072bd1d049264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025ac0ff17a373bbe00e3ac1b4b1916265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b9c3b5a65bc43f020b7129711fae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28876c9103da73fba854be703cd56a1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b928a6350e55880394c2b51818cf1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62b243975de693e3db712529a812b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44b97b10cc884e38c87902adb08586270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97e67e086de7df19ada57ba2e5370e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781a66494f5e2fc8d29c2ffa867ed8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e68026365bd157cc96e39a15ad0a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e62e899225c42b902e9ca8008120274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e4374a62d68032464499293adf1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50545a5c76cd19c926b3671a58129c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a039d5624d27b7a180a0d3507586277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ecda04a5e06a74e1e7a8620f6a49f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680ccbf87c21940cda6ec1b4f73cfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599395504f0500f5b4875a35bfcf1b44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f4a4ca04210a812aca4facd136af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad88b17f87078f8b3c95b732f237a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7877f7e9b76e58dbeb1c5208ca81d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa5be9b730dc62f6ec99e25e8dd8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940742760530580f4b082691036b177285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf6f4ac77c995f0d6aabd8692f60ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654f60bfa7404aa5d397f720b9f1edb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ffba288cfda80f1a60318500356e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115c56092aeab3439b28ec693ce2497289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8bf5cdd2c9e716610dc1952e39cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d951c7ecb19f0ace4b4822d44e0b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec88c0be257f56fa18972ce30eba7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954936fa986c5bc33f9feab690f8645b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212fe132dd9e98d55e6cdd561ea2558294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393642e5d64a97dc58bb959727e5dad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e434ad3289cfdfccf00157bef348f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2276feeaf0621d2e716fbf4077f04bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e9f45afda6579b7cbc5cd8e943ae9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64aa1685520f1a2435908dcd40a44d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf9c2f96fbb8767413c45946afa9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b45e095379bebae03f77e1acdf192301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233915037c648efcd3a5dd0c7d2eb9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5759afe3b3e2cad5dbc661b9cadf8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a88d6096a5998ecb8406f71ce4a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88980b585c433c8b9d38b8e227396c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91de19fb5ed076f79b5e89a9db00f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa611bc963574bd4bfc3299c95c824307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d3e3f3278b75335109ef15030bfd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3a2b8d54334d3a1d0fda834fa4b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e50de6e16bf84833355c173b7f54c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e659ccb8b53883297e9e6ae08efedc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5f5d6212672b1c5401be7ba89b2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b32b8ed2a7f930f8bae9fa8752f61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64ebab0dc7aa7727bc23f5970cceb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe77b5031a6583ba02c994dd23fc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef292910c59366e8cf1bfb9827d453e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a936df2b82b653c874b6321e81d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a992b5037164ef4f7a8ae31e565a328318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5187e99d869f3db504dbf8b13c8de2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11123ad1910045e482b6d34904ba742320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c3707cae3b82b59da8968ac09d37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b333074b1e75d4f28f67ee8691d2ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4ba46f0b0c5f47dc451838fc07e66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39f52fb4eed0e1052cffd1199b6ecb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3f83974f6b9844f77f140d9ab3719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901a8d0e6fab426842d7a257b32d06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f7e3e976dd03848056efb32ce690327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130598ddc2f42a57b8ba9514f9c0dc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbf913c301eac39946702571138546329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a47db3069a63361d1c72119898e9dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86320d56b74d8e7aaaa17eab27b1aed7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb2d6655d5743d92b41b7c792b144332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb92aa53305107b7016ae25693931e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506905c750e7040e2ae1993c4fb206c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0e480188b959de761af78263e65a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1024c664ed6e8ca9ffeb068ec9dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97d9d930e7fa0524892de0196f3f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e698334fc325b6f770505af9bd5174c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d04e751ba76f647c75c210621bef1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18a33116b573ec7271e6e0a55eae86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696f7adfc7242caeaa6d82ea80f330341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459be0c27dafa5dd303317dc367cccc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f603cb4f64d68481d477f245ab1e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8946a9f84156dd4ed342b77289fe40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9b2939a7d959752c246578fc44d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8015504ff9b6dc31d4dc8a1674074b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9046b0b1820d34d22059dcf7cd71a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e24d6e916079d14319ae8617580aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e990f90fdd7c6e03299b47d3be1de3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8160746b08b5a4b1952bc6960cc03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa961f42231b89064bdddfa700876c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ac9f5a6e625ddd1c7764a33d35d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d1b81a5cbce8961b1b7156659e18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbfd4232122995e1889a186ed1afc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f01dfcf7277c981eda79a608cf4a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee5d7cbe7fbc560d13eabeeadda4e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624943d8cca6da8746b9621cffa971357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c70c3d30450f613b4444d8167505f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47342c995b07a798a97b282abde96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6225611b20db5d05341356b12b4888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb598004f1a7850c993a6f9312f6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef32ea8e2378ededef8c6f47aa7ddf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9b5646f84fb3327f7e8889a255675363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b2b4b3a039e0d76540fcd1b08cb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775dcc4de91e597a09eac2e07605e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb487e557430983fb383bd218d1a056366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b1f22527791c726dd2702bebe488367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f1329c9b7375ecdc8a28cd7eec36b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d7277e94da6c9ea64f3d5fbad68d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75571313eb857f4332e6ba573c5ce5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631d01e5575a278aa9f5aa9655eeac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea744e70dd21640f302d74aabbf1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f524ee6f548f506c500fccba3d735b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf8f0e2c5d0b3631c1f7b09cf707a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be517297b520561c4f491169c5e0ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1328c3bace89e76600322ccef040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c0f02411fa4e289ad1406c3a2367f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a82f71f1ed39b456c1796cdfbecf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a99b805c331d93b7337926fc80f98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8529e6f00fa21f62585e2ca4cea7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749eeb11f6fd6f6902caeec9edbd41b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d88a9de83ae5440e89eb253f22b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975873acfa9e007b7dfd35cccd068ce8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d865a3352a10a45235ff52b1605039b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd5bdd00a64a8f48f91b42ce99ce1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f686c435e0b7c4b8d7c346db3247e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784c679ed5342c3f0a79cc06e08d64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458504b41fb56ea322f5e1038deee323388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e1973a7142e8882f7807d1bdfe73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed678715d120c9e99bb812678df55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07c39f9f65eaecd31ec2d1d6ce555e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce56ff7e873d59af14584f650995d8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e3b214c9c8352c474f45c6c7ede8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9545b30ec44e0f1e13c5f7338092794394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0cfa2c1b1c9705f80b1c73f62978e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e824fbc361945e4341197b318cbf94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8ca62899f97ef22b0354741f75b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d95fd0d7988d77cd68a6d6df8a0de2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4013577c19fc30efb73cdd2478082399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cfe2ebbd66dd350f60637297fa08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e0c8a46849c375cc083e639e1b6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea1bba1f4d6302a9699720c7370031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79059bb9f5e06532edbec62914e026d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e078697b8d750f7ddb9209f4d1fdef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257e7ac236641a859fcbf9a84173e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb592f6bcb73e433f527393fb05122ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24654badf64e71ca994db2a73723898407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f2c6e3bdf49ae891c10188502b3f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431da0d77cf00f9916448c4e74a7e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7edd726e87afe6bb27094e05f686bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a32b6fd85c8078367912cb1316862c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98d5dbbf6375bfba1ff38a238852d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53437e646137c7928ca103739764e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a568c3ef8e5b3fa07f12944ba47539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a2a47114ae3c974c8245ea11a04fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4ef41ae436aaa7fe775565f72a98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b817cf70d8a57c1b64b5af254f50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3951ebf962e2e322aaccb6ac1adc7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f8e58df587a3aa1511a15c617ad7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0963e145f350046600d99074403321420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe9a42df984d8263f59f62ecd34fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce2e54951e623cd603ff8c235fdc2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8846e0834000bd305c72348cbf14c5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24793b87861b015ab10fb737ca42982424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828358cb319a0feb5dee5d646b6371f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b628fc30c07c91e4968232bfcdb942426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f918722754858f595dde0ba4237d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c1263ff66db22f0b72599c395e3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a3c5225428d8782ccc02ee631976429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d70b2c5893a4e94f93e95495e051430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c7981ad3ead53164145c5ad8b0a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de18235f7595a4e1d0a1a9bfa6186e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678e93aad07ac8e21da7c64719ed8c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a04d08ea91015c2b55e32e4956c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da343e5c1955af0f70762b88f2e57cec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bcdcc7047b57c91d69bf8bc6ba8e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e92cf9e7d8bee8a7ba63cf65eddbd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b38ac662ec3d5169e6ab5f9c3815a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c822dc314b30baea861e0aa74a2c5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee6a1d440099517d98129722ff458c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c296bec36fc708696676e0be8abe9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398e3bc2ee1d87ac908f189a84746bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0afddddfe054c310849dd8c91d673443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7f9cc97258275568422c9764c8239444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e61f2055276b185ac13b1124d2b45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafe85f16e5bd829c5aece5a2ee6583446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85efd22049fcacaa4e213c7871feeb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a0b960bceefdaab798f3791bf2313448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353593cb6732602b8377cd38697f105449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec050e1ace4f478eb3caa6bdd6a481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a78aa943a163d7370fa2ab556f24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307039b8f190a4403ee58c88eb78de1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dece9b19d0be13ab3d1d2d773e2ad8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619d5c13c39f0545d73a2b6eba9055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8443e9449446e2d4e8792c8d3091f29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf1e42426bcb80f73135414411ebc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0eec9606f63f5777972c11bf13656457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d2bea7c94a4f5f59c087cd81bb11a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd2cac98983296ad01ccb164e6f13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa211e29345e5ef7212a748c6875232460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dacdee5afe681e81c831823dbbf0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96a58034bd01b0f5513c2e851799c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790d6444af026fc03bb3cd9f0843c2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e68d594eeb1aa10ff5cf5024e261464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353af64422db9f89377c0d31421ca206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649f812ec93906fe5b7f3f7a1ead096466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2839ef669d3b6952ee59ff9e7b77a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120105ab76d1e568aed81620db5cef4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fccd6f4efb07c9714d547cee3983469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887d94fb69fd917834d0de94daf3c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842c5b239be7a09cb0bc2c297e2b29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deafc2e71f487f9e684597fc210faa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e2b3eaadaa020563b4a9a6da2cb92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86c90b90b3b7c9f05b40bd9f5dbb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b57d5232ff0566758d8c867eb66b89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85579e5d4fc4fa03d9c4c627466234c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a95f922454da99b19f7a2f1c902dd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623d3b622660f151c47d6d2d8510331478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a6f1cf28aced47058658b95bc1ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344683dd3af8dd865b907799adce034f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c15e70181cea0754f8e4efb6e2ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a2652b944bea8391b77654f467b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df268b4756c9a45812c5506dbc5df7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a3b10140b0363e0145599ca6edf87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c1eff5c8608f0295393dd8039e87c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6bfd09c069801eb3f8a7fbb8ef899486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed768b14e3d27a4b2b92efab262ec9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ca420ca98bebb8958c446a6c7e43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ecb384d1bcb50b1e88fc9cb91db1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21056b3270d40e3a2afa3d8e8383d06e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5ca5986e06f9f0fb78019de663f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00045ec6da94efde532119dd58619492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85659ab64008bd02a0895a4bdb3740fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf660f477ee145718b35ce22862368a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55cea3dcb8a6fc56cf3166e810417495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61af5dceb46fcff9059a1f502e20a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef7e5b38de0d31c1892ea7e6caffc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63495d3fab5ac66b0c47883479823498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf21cb3bb1f054b871fcefe4e549f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98674c5be18f318e1fae965507a171d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcde463cf1a8bf2836d7eadd367825501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc10dcf7b4cb95730eb9796891ff2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68db1e786973f17e6a275b256117f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a79faa4b6cbbadcafe8c5ccfee3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9756c9077750e9c5048313a1e57ca1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69252f801291ba99e0527f7a6296736506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d42683b6a847dc9dd6f6578153c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76777471b00859ac07096a6ddec3e8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a203d8c40a409748d9aff39c57fff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcd018ebdc3da48cbbebda7231300e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882890382cd8407abc3712a55324c2fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4839edf0031766f6f0f5e9672a2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5d322c644b4ebafc8a0e36ae340c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3b33cd5104a55ab87a7a95b0c8268514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be697ff33a05aed20ab662b7afb8197515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaa91583cc60f5f73b34af05605a7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de54fdac8b887b6b8fc9cd624b018bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f170fedacfdef33111413e0b08bfc04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8441c47840bae9f972b96a2b4939519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4647ea9e37903ee17f435627029cb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bffefabc5c690d0fafdc2c3baf4d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a9592d8e6b21f855f020e3a8627a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d2cacaaab5360353ed6154454515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6764e383809603795fda597b95dbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6b5826b91998c4e7e83416834a16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021620dcf27e2fe9e0f991350294efb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1162f27c2579988dd21361d606860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f9ff75e86c9586b9079763b0c0a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbaa67e93e7b25c46b578a1447e90d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf0a33dfcb22d4fd111d4e264c364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70671461e152826804b882903a26e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484db62210467a5d7a295c6332cc7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a5fb5169d418a7fceace86453d5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf01b6e4ed0e7c37379ae3e81618d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfe5c25c6073e54389804c4bf9ce77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1f4742155d81f0b6f9680dcfca10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10695a5272ed7bc651c8d4a855bab5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fffd7f84e2c831676eac05e83a1e7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c9e55d7bb058c088447b9d529279c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477ae3547c8d600e779a5b2d74112c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8873f31abfa73314747f83535e99f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d952179bdc263a5b48860831376a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543b1d8903759eb526851e37ea3b0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b150a7f65abf9df05bfc28b9150eb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44259f464cfe65bee8e453e462729cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84df67223e1c5dff6d68dc26941e48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9c6f206b67168d1c2096adfe0942d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1331e9797bf5c14a5fb09594033e03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8aafc91e90c1fa72af0ec17cb36b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ddc4b91e16aaf0a912de18860cef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26e31618f42d8c04d4b3f68d03f58c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d79c3bd0d1954e1311c463586af5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec599a09db5d5d289096d66b100df4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829709c5fb2cbd03c410d93f9f82d7a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18155f2cb8e340043afc04c44eca2e9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae235c3fe12f36cba3eeed64c05ea4e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aefb76155491140f5338e4eb60e8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b5187dcdb99485f58378a667201c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93918c8c4be66896a2abe3705fc21e89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f5cc27941e909b456ae6c0c3bce2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a294facd6dff2f5cc1e1e0d3dadf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e521ba8aeca9da0c80d88a7d3493d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa60b7362eb7ae04e2b841289dcfe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340374feb53fb7c541f63b08ae1d4ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d66f80beca51e563fd8a53234c7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8862e42b6f590c3db63d15b899ba9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0be03e2dd5aa794ef495c366d7b17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068a60cb4d2ac0b0ef52c659fa1979d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b6c0dc88127bd491be1644f9e84f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c6cd32445458cfe50570db2fe4a20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f42f74dfe2ba0938d4272c0107a3f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc13b00a1a5af27f1d55aee0a4406572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09667537c8bb3cbc6eb1623cf705d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8379041821b2e424be6395de3ff3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f0a9d03751f2a5a137c12e7d5ab1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6eb119ba54b90b626678d0ba65e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9a708db379d9a48cf86a3836cb0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf740279dba03dfa55a3f988cac05ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e528b0ce353a23c3959ba4dae013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c896e83ee9fdbfaf4a2c4e7660bf62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e6e8541cb7271bcdd2da046cfa12d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a11a7365a5d392e8c424cbd38b0fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b4af16d31f0658b35e86d55ffd0f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eb8962683f28b41197f278083f68f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c307939ff8cff46224551c65b46f5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b62cb1def0762bc4a4ffd0d59cd7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f500732165c55d0e772a35611b0ab91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd060fe57a083b12140f520b77e58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6089784ce656553e52ceb7674796cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876bf77cb085f93433d218b689b14f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f0f27dbd6d7c8c07c8c4376ce655d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bec1c53afd6f377d15afd07995ea2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b39d4ac144925d85b079f11ff29c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7ece6ede1cb68e671416b9bae94e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421227a48c51ead9109aef1ede0e356595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b863c718f7173a634386d4d6f561e7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77dea53e73e0b020086e50cb2d13b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b345208afac83fbae54c92e005c230b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee76625216495dc8f59795e9e7469e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5884cefcda5c83dd6d637ff989b62e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f84b4a4c4062719312d8db1a72f83d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4d7c2f8374fbae0fadef3dac88d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3349de08b9f942da4e64836bab36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6626edaad917f158ffd156c79c9a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7edb2883230124e16438d54aa3ff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201d62ea8d8aba8f48df0f71f4fe57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123211627c5fa11ffa53417e0b83c81d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3daa81aa16e3166097aee012b1c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0722a0326a8cd64f3fe79c718dc37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91532b803579dacb49f5a1d6812dd7d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b91e008abf3938f6d4e244c85813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a918a75078d0c7b184e6bddc31ecb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c34b135bb07a60657fbb2315a5523613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd98f392276e85ed3e71446fc9071f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf08704f42c2e349cf7b19a096f40e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff42b9cb3394138570f785ba137d1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c91caa2a0c5b4bcca5e6c6303b07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49babc6ff9983cbcef6aabe8664c061f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e49625e4c7fcea613321d34f049fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983936a5d6d4fd866953c46508bfabf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05314c0332fb2e8a8f6c16a2840386621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb13486db0f28513ee718f42a05103622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be0284606baa5f37770de704536564623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea36d58ed60913f6b9903df8cd49c98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14d6725a618fa976e925a70559ab9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead961733cdec51660605e1f24af47d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809063515185fa06163ce7f69ee729d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9ea1254792e14a790d7dec9522fa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a1c632e769e9175e4686b6fc59ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc536881a4ac219e225fc699b8b50e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722198be459779671293e64da565b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8d788e4c4bedbd8be27decbec003632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17a7ce24e6dfd51097c61fd0985b0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bacf46c25cbcc9acd201a5a3dfb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135a0d008e6c758cbcd310da67791c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592defee571bdca4f41f353758e483b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8df3f0d1a6c0054f5484c53de9f12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6c1d1f72d0775208842c5a5bd6d78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325fa5891a75369f4ca6cc2ee0009f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678aa888cacf36dd6a785d09a733d3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e93fe0de614020738d2d9334caf407641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb54f4ae0ec3ad7d4853d6b130b4bc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc1eb57e05b5d49daa1228eb65631643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226a13160f7f2c57dc5fc01f1c95bf1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e910dacb44e29dfbb1e2319f5d9f63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29546ec7f6b5acc6f61cf8059cc4d3b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c767c4847e3caa5d38bed0771f1576647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11351d73f8beb7f6b67d61fa94624648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79044af7595958d9e679440eb80362f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4bd8446d9bb1232aa1441d42be980650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8fe644c99145fbf0b79a510a46023651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cede085a40b80f6c966c1299ceff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d2471ff90836589a58b1a9add8bf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d882db37d2861603a79db3f35e97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a63bdc87ca42e8d0b4630e392dd6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216f13950bb60b3a91adfab07e7c60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa2c2835f10625c1333d867980612657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45cabe947a96b22b1c08f79e0e4a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b43b90c42b50284c39d0176ba015c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c110be966bf0b44f0b951942bef4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429fdba5b6cd4021b61aafc1cb0defa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f25ee00eaa1acc1286cf84b9055c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578afd2cdb1dc1c1b722e33f9e8d58f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1b895c014b4af87e095a778210e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47289503294d471f29b3580a2cdd2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385f3bbf25e668c6f886dd7e98e4f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a3cb30630d30fc45398453df93c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5694d471b5fea8313edcbf69d06d694668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173648268c8258350334a470d23ba3b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590472ebca38ea6dc7be4cb7a1a809d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5924d7f9bf6486cc2f9b53a7277fd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f738e49906b18c6f26e9b3bd4e47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34a15a3f6d875690fefb873bc9bf7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b75e004bf1310588352257b31f516f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a504dd2b5eba3206999a2b6611b39e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975afd4e0a6028d33217208e1ad31d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9310296bb23a0dabfd017ef7890a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae140b72d5fc6d4253b7e176a15024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7995da5688dc517075689aa478c123679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b5fb8014e281ee0750b01865c610680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da874cd27c0617d45cf4b85fabc0f6b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205edc867b59d5d1a4a2cde8ee6007e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c27abe9af5d339af4e239e04f6c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0125eaf71f7ac6286c535b196ac769684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf30c8e624c8cf4a1aeb2937219c0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8564bdab67cdf7f4eb09a71c92d7501686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb9e44c9c2fba90aea208d6b9278f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1605c7f9e96bb1563cc5be00e0a106688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390c54dd44cf02e29951e143217b4e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ebdcfd9d8c18027ff91f77e4479a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23d3c6e2f020ec0d9ab02875d9836691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e17a0b97c0a31de16bc474b341ece692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4d115f3e87f74f1e4f1a462b8dfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6b2b5292aa42756a8ac636276921694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6d43b42f17d6062b6ca68fbfe6f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e54a0d4984a049e7a5fab07f23e8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a73934774a4daea53910257a2a4a5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f509c00fcfe9bf1b17f554374985698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dfdbf31bef432b0ca6db8a4372e98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae80fa184af9459de2423d7d10be9d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91982b7afe0d23096dc4e220da6a59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9414cea4b421f4e028bc53f5de3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11845c45f3d98d68660625837e4eac32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f19fede24bc7faabc1f33e6c5c9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0342888cfde1ffb651aed48dbd37ec2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c911d491510d3c50929a6fb01f22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95db00e1a872d1f9601a5d257c582b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c94e25edda6a135233c4d72e938e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac5f9a17f73107e09861e35470bd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41fbf8422f957805046bc803c58e3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1393ccd9493899827593889dad21f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d93aa04c42b4d7718b87f435c1451d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476818c34f9c4e624db9b20bfc805076713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85c6e5ffa29b664547c8f756c0a0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943548a3d57b304ec54b55c88b18201715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7e064e1ac2c4bb3038d0e91d4270716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce5c53341eafa002b54c947ad7600717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275045752c95926b6378f13b40c846718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4e02a78ae1ea669bd235b818dd51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e92383c3ca429d20e4a736de2243ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b06a141a404a396f8a20a9b9558c06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adfa287f955886407aab0078231d0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b9a94211763926ab20dd4175de1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7ddddc72b1b95218d8b5e5bb4a44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6f64a856f2e3b8f3303d71728cc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9ff76c99619ee8e7342a690c6c87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e987c43a23315e23ec1541449573727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148de2666776616f370b6837cddd212728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185babd02101c7490f67cb6bbe88c66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed732cdc7c96a6b4a93a0f3786798730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae7cfef0270e4820a47a057918dfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587354c4a7cdf54b862691f6b7ac4b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5919527ea64e859aac58a18ec95245733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340039b291fc336fea630f14dbf9424734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e4c6e0f04fe1e9859d8ed2d4daa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba21d377dadf2ff69bc7e5b0a45b1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdc071c4c0b6e6e0d2e21617f13ac9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e1b00af1ad60c8559b95028f2ffd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504c141a4b724dd462e74e4cbe1da5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8524eec839bfe7ff77633b77c3c8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0414877ba1dcd913fadb845282fce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb9835bc5bc027b468907cb469b2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbba3d964d55d18d31af299969aabb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfc37a4dfbb061bcfcdb8f1cf50bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1083d159fe6b3b03b615032ad139e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd200ffc3cbdc6eddbed97da156d400a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ee7ce8d55d115e5a62293693b029747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a78947bf687bf391f26f387b88eeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a757dd3b46da1d1b86c0c8bc3cb03d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187424510d4713a5a668fd9b07ea4b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff06b0975bd1e458cbe36e6679a66c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de5bca0797f9c102f81889163adc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb474e3aae47e721b4d34bdf9afdf50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a73f4ccdc6151a1de082f27baf5d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf613c88d86f80b63ac0a116ca406d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541c9e4ccc20c39a4c1576b28f5d04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb08f466b7a696239ae0ae33cdfaf3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b5b98d0106e9b7c7b8a5b9e7a40de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8230fb1f2310abf7cc1dd6a2334d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>