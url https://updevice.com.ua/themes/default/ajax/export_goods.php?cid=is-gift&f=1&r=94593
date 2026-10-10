--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666ff75a0fe026918f49d31613ea171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b26e91e9404dd21daeb747dfd38bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d2dda88afd679cfaa765f611c3573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d491e5e85fb65a913ab17edcba0de0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc45d24ec80aeaac5ac708734afe1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e550f20f22cc19a09a94c182bafb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9920b3de644d721900919e6016ee37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded54279792363275ab0168ffc5c2e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf862fd14e546ed339533cadbe52849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cfe4ba33978e2504936be9d9d6fcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd83ba4140cf10b78f199ef4b272a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f59065ac044c68936505cfb179f5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322336be211f681732c346440ebf643813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29fb9383b0f5297e19a70e04af391514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8313e58c469751171ac7005a2f5a9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da457034051ee94ae3e15f2e114664116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ceb2d3f46b576bb6c4b265c99932917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a309355030e2be20b8fb56b683d6e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79ade9c7d67af5fc92b271918628f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d855fd5d6be9e3ae7de0413a225d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b2b9df1235659efc13d34d5fed86421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda0f52346582fb04a4f5086c7e8d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19c0bca297052c4890872b3b5d6d2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a110fe76f34f834c8104cbc9770924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326674210f441555f8eb61c2a77e5bfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695bebffa36ba9139ac5d9bba98d05626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f757f9513381db72e8bad955cedf8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d364b41a5d0fa0278a570dea7770028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a33f56fca221bc93f66c2224e943729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64060bb446f82b8535e333be1faa1a1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b4be84873697ba94c7340d57ef5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67405738e580294a68e51efb6470d9b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621abe77a515ed8b29a89fb0951f313133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9de7a7e91b9200bacc49d916b4e4ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e7c820c62c5de95b199be536748435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171379edd2e5063500a475518e756336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8bb54d746b39ae4fa3f47fb3a2e8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a65b9bcf5e281810fb2765e8eb71c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb85b0205380b7209f62e026c5e3f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda35064cc94acbfe94789eb2c331d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d801626ba2d8cbc057bd3094c37a8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15240dad8da4c93339e24735f72d5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddc26a3daea610f46b04dbf2b239b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f60295b4db365391ad85985c5852444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f1b181670e8b7c5dbc88146fa61e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d21e79e16dc0db3ff72c36de258946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b19b32a239fd18ae818b7ed2fb9a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409073432e24cdc578090c39cba5f47b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffb098b2886fdfe30202182d56692449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a3967331ee9163728e1e7b668792050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115d1b1a928524e32445644f973739451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a0a58a1b21bbac5139d19f5159e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf642c118daba535f17a933aaa88c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737febeb55a5c36eef698c05c42ca9e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7467ea65f088650fbca50342816d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcefaa0ab566f566926589463738ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268404122a085b372dfe158e6286e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde258f9e24cf41c6c2d07c4185d8aaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db895cf5fd9dfb47d4748ab7cdfd4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb73e46bd73b312b84fc715adb0e7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfed5a6ef64390a450b4206eefc47dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2bbe266e5bece4ef6578ffef994f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c0c1e85a293dca4d63666755a04163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afa07548ec44d0f347f6a27abf38cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c3a4d995c819a233198c8b1ed509d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f74599c191eea3ebfbcaa7251cf0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc60a8d5695301ac78142b67d7b85367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa276384f734f4816ea7c3b6c1aa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade3fd64e8cddee7415236407c3e8a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874323fefcead3f476e85bb142175370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b7d17a6a3a2dd45b3a3fbc472e8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd8ebb9d1d0c0783efaf11bdcb486672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f38ff6ddf88ce6bd762c76d8ffd6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6695f057c8e401c3d27335cc5b4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78fda15553ad10d8e176c6b21244e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab60662f14402de30c4e37d5bab0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de1f6bf49e3646099642aa2481a9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28df58adb78106242b767d33d0d837878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30526927db46bfd210965be4da8f1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e044488e98cd32e706cf42daf9bc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f753cb1f1af722be564ece23f25681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6dc8e919d822e718f8d71f226cd7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963634cea8d048a5e944fc5874c64c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b799e0e8652526b552c60b8e8aca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8b4fc865272f0cd609fc4292389b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3909c7f08a9ac011911f937dadddbe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f23ade3e386dfaf9029fe96094bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37022a0874864ce024bb5d4520de49f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e4f078f8d469c83863af34d7cf4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91211c3147d6f00349336be7405386890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6c0caf703d6681c66e570d397a7f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd86581b36b78fca6aeb8d69149f8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1be53b28285c2482bfb98c3191782093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8704667e423709ba20b2dd1162255794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef34018262cc9b88a540945c6f462d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f73ce062a1310f7fbca593129cc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd061c4e1fc7e8916903582c7be5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfebef1d753521a81f7e4a6f0dd9e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acad2652819a9a3842f8005521d20b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7778f2b8c7995f0c986620816ae8b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657cbfe702dd80d5497d4d929d65226101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473545bc678a457f5d1bbb147e759758102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6555cb7b063e46ae399b076327b6682103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8a769c8b932a5084ddcc307ad7b17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52674e952474f96e041cadad930ceb27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592f66873b72c5e3baa6a8a5ecab0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3cc36caa4dc6cb8744be24c446f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49164574aa3d5774d7830fa3e1cc0601108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fbecf2aed73d8e278759a7485922c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3266e8eb6a635a8c65b60470051837f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41764ba536d17c9469cbb66f02fe9ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35e85814de8e45f681e2a67d900e14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ec70e047cb23ff73009bb2ee519f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e8a1a3c6d43b1befaff8bb2220fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4669e895b81ac585ad095697ce6aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38828e362369fc0d41361655a206c3d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b33d01cbfac75036b4ca55f93dda2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa5d4c42852dbe5528dab0f8361cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce462a55c6bcca081b3ca082b4bffe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2033e6726cc00d872c81521d17dadc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63bc2382c4dc995663d41ff55c414f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f589da0c81f71c460d8bc90ec2838122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b302fa472e94f53b848fd5a975323123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13475d01e94fc8f079be0ec12416f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3324ac57f604dde347f24e08bcddb45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012804a015b5316d2a69186e184266126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ba4cadb440c23e4c9fcc3a0f3c103127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1bdcf98040a033abf424647f60a84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a756b0c4b34b366ea04e64e3f0327e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8dc2c1ba3edbcd7ef2610e7931d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb32b096c8f26b35ca57e6559773d86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eec4a01a53428410aaf3cddc51320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b58c0a7813131c5401104d76b0e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13938edce2a3e72ed11d8d1d6e634a80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a47598100d0f1b3f0b9893a7d36c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64344bb681c98ec11b01a0f1affcd2ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80046c4b8ed65e741a59e06ef8d7d869137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c125522fe7f86b5084f52ce26c0652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02cbfe60ae663ed51e266cd919811139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5839baf45d45d2981cf54f6628f3b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17c40ddccf410455e38c9f2277e18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf0b1838960880492f0895b911bac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac241b4ba5fe770f53cd24ed0b2d2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da7aa2fbcc69e01415bf51a44c059144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb602a322118be043fa9fa4f09f54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f01c6cb7ad688f8e6a0c51ceff756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f837c9dc43c4cc037e037437e3dd07d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831de990615394c4cbde259a77f2ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1104d3699223f4c8ff3a9f1d827eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fd479774f5f40574949ec5628731150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca1641e8f13ff1b59fcba778447408151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c803165669f9ab372dbaec2b0a85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71794daf9f6255549f32d829a42e900153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741351bdd0282aa49eafb102c1ae68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d1a1a495469d72b5290ced31f8bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92fa45075ec23fde4b141d35fce65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709396412c50e4123184cd1292f15a8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea15fa0629f61e27b0f5fbdb32c8df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ecd780ac2b074d2f8864e3419f4c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c30cf0720b47cfc4a100b040df43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81217e78a0e50333eb3beef481a177b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b945123fc96350b1202a05dc66bb3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e932d902f3175332c1be460cfec81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7070ea74a82b5bd9a7a775e6dc89af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72088cd8d4d610a32fcaaf4d370ee0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75c16656e14b957246ac19e4a6d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fdf5ef587336029d6406824da233c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942d5a3ac1c284b2196c2135c6ad0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf609bc2c71e6f9f1640e02010d9975a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b88fbdbc0c9026aecbc403979d56e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6464fad5ee6e3fe7db860a9eee0827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79850603698ecf571013b2cf8395f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7bf6feea401bac385e02e5dd00afc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086b31bb870d398760f1c4040117eef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb1e6ddd40890c3db730b83ce25da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b4fd65104e1c5a2768090f6a2a7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f7bef935f5ce25f4bafdacc51baf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0d63d32fb73fd821e1768c1afab1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326700470163d1d87c160ccb73d908179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d24400af7915fb84fda624f1173d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c26399a461fe9c607f26190ddbb06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4f95cdfc283e4ccb9e999b85135f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf29f134f397f6fcc314069e028734183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fcebabf8d2b5cc94ea4b0af01f64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1659850ab014637bc0fe5f6bb72156185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeed6b02b1cd974f72b9ba8986d3ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d408526932353f9ba267ce0f9c81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92565644088f86eb5dc47885e1b53b61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80de514bb7e2e772e498c12476048e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4192d36c0eb75b0efc7f9ab4d484715190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea5412caf59d0bc09fadeb49a9933191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60255673eed329c09b22c10b7d451192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45d2030a7a50047bcb499a05befac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a70e392239bacca200ca33b8bf4fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f5d608e9cb59f330e0a83e21ea20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946840f51fd22feff8c5598c99ee74bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c70d59d0e7eced1319c24838a0b3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b71dac19bcbaf65399de3d78b84d80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd379297becddfa75ad2ee5548975199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e87222e0325107d5a11cba380778200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7a7b03b1c293bcc788e4e7cf5de3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a6d2b028013f2292d39626ecc44c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542c351dd11cbe6417654df49fe2673203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa7c70039d59aa1cec490ece8c586204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec7fa92a1d63c3331d7ac53ca4684205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef6b6d9038a3c180bd043a1df3e3d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee7326fa4f6de1ae6604daff28271207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2b87fd8694d0eb75de318354a497208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487697d162c09d28fcfcab119afdf93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4c211785d5a69ddba4b36be3e7a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcbe600a6bc8096a7349969e4d1e2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092923474acfd603e15728ecda6493212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d85c989b1761e4ad8fdbab96e119213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46ea04b534faf4deade1621cb2e5a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fbc48d32e3ffef3f98a5a8844df07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056875349636c162f5c5c88416283ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad4fea451e10f22776d4bd89e0ef0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc37d4a35a321fda2e2bdf8c44e8bd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418573e31b5a834083f13583259b750219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df9f08298101bcf2db9d597bd06fb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20977cf5e8946462c87a4577f5f30102221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201764236b7f5f26a4afa98cb4ff6bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd0a5be8c51d8480b8b88a1676c59d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b34b2d620b86ed136b3f22834b734224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaadae5335f12bfa907a37e1dfde169225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750b7c300ce4c201c1f8c66ecdef14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2e3f7e1ff39ac90f7fded5d9a699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51c6abe84c577d492c5bb40fe96194228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2056886e5f0572b78dbfa4ed9aeae26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ddf773f08fed85c3f574a56c4716230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc76c87d7e0c9570c6bea13b675ba40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b49610bce6998db6666719d752407b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8efa0a00cac1033988c8b8117a39e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba4eb2826db77875d6f66790d6e2a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cdbabaa40bf3fc80593990d9009dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c4436fbde87616c36d653d60c84d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802a929eb618748cc51141843b71f37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f504a5f7e92fd72b6a80d0fe1c7a75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d600b6291a6471772e9854a3f255e31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6591700e338c0d13828e8a74fe37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2a9fdb5bc8ad15a99e1058248942241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c705c9df7c3db99796c432bd90bf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f2376ce381d3db4d477e1c807f507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c10273c1f06cfdf71572febf7da336244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1b476f2297b91362dd5ab3b9c99a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca00700fd0895830e0153fbe9d3ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba7471249759822d5f9dd39d65ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f35248a62ded4ed3a446e729ee304248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781c09bbcabe797f14403274d706cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8555355d8d48fadbaaa44aa650138a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4518abd2a823e2d8011997c16c5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842f5c9979c592e53e7c5ab72229e49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bde7b267d323e5b0d444dcf3617ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d69cba7557e6bd867eb41f3e954ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd09543f2144b741e80743335f85f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25c043dfb66456257d577a8e9c39c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51f8140dbc3e5fcb09f2775ae44e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365089518df9ca1519f444349e04e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0fc5e13b2ed43f86f128522b37e77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd93fcf32054e9b3bc668fb33110668260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b63a40e2c8ebdb4133832b8d8f152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2376009554cc48b16f99fe4981340262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64ff2ac73357bb8533ddaac5f57e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3de04aff4a69522f4e60870d411b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0b6e50b6ef94d58889f30c698d12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83405460f45e97c022501cc44dc3e3cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4d027d6a35822e914f1dee3e9f0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81902388fbc302846965bacad71dab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af32d6849652b6057f8fa431767de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce8a866b8d8cd49cfb7ac854eb22c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9db30bdc3b351904696219019ba87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d80106a4d5e05ea6e50bf9566242272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da99daf683515e616c90c223bc2275273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c75cb6bff99cc499710a7c21d663274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6222e41be3253d83ed2e6282bdd779275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325619619872dabbfeac8307fa2cf15b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c9518a76b3fd46b4c5df037f997c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190a76841d87d52cd38b0f519206007278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1744d8bc7ff3d039ccf1d8aeb136b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebfd261ea4e75d9795c355725383b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753924917375fa9d2035e16aa2b842281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fca8251a4a1e3adbd28fbd2c227d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629fc5e2552b6f40f46752b53395bba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54513bc356e2af06a39e6b83b90046284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43c6276587d84316f927ee1cdf370f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37dad777310008c2247a4abcc92dee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4170408aee7a4d40866bf5f78e6a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b4c56cea45acfdefeaa42133c7ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c14cbd1b2c08c4dbfb57bb640ac9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f594341afc0d0842f50c174d677b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e961b6be985045be3e848b3c6a1cbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58ce306113c3cab8877ad45a53f22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037790491fbd02a45a92b5e46ac738293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd7d8cb30c09bb564cf6934bb5299294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297f06791e4856cdcc283ae91c9db93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f6ee3e67d4f9adbe56c37041fbe82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b210ec38566a609bb263ade6fbca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2518ee2dabe54139a84f5ca1fdd4725298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc28696cf3c2d257b6fdcb2a711f6f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe080f9068ea3585eb4c4bacb4e034300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df98a3a09f71a033e0951798161cd72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd240e047e56099f72a8e0141b40032302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab5a12ad5e64fa1264e471f4860361303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b50f29972ee069e8864565995eb04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eea823bb188c53c46a60da917012ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da6881156864a9131b694b5f0e4a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4683af9b60d997fbf51a1625e136c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d062cbe1a77cb7346d058a6fb9f6eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c5f07ab49ff88b520a50c9f03350309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b52f94b5a11b6ca222dc3c3ccbfe3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9371782c33d96bbff5a17d09525ebe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169a268edf497b73fd359d803cd213a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455daf0ed2aa40bb6e28fb60cdd11d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97241860f2af96a7d6cbca855290a25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafb8923c59aa7d38427b05b748f01b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677767717294cee7c093544aa805e2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3633a14f955a5263cf0d5fd417c2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaaa785c958d25fd0a0d8839457c4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c96548c25b92b0ff0c7c257efbd37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff38b247a22f8f5218ead2e2053227320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6c1e7b5a592fc5b5ec1ab2990401321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6fc7044c6056e2476dea85b8d304d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd2d9de44fc292f43f29be900a4ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb0918988abd35d3e6219e9414e3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82064613b48fac068c018e5b70e97c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb7a5ea1b91eddd6570e9d6f841b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8b7497f153c890f19c7af60c0780327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e5a8ce5d1b6e7526c24e82ac9882328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926493ad5f0b4a078908d7f13807e529329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8fd8b153d233938f951e7278c7e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20427f05d35a4d4fd91c25df4597b551331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2b2cc8ff1336a3cc33419f9b92a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e419b37c5851a40802e9164f4ea6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e0a071ed589335b5393d92c752ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f01117e8b24935d2e18532e694ad2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fecd19ce807020eb8fd43001599d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d3332c790ee5f168de0e0e9877af8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa3d83733491e393fde2fd147463cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086cfdb294b266da672f01e60062844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975847887788a43a415f810ce16141340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dac547080425904d4aefe607e07cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6b4db44e6ce4d9d021aa124970d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b82e13aa6ec0dcd97036ab20e2fd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ad5fc94c5ca8d7355e19aaf68f31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6dfc3253a2bdb19f493526e7fae42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a9f5826a0e1a99b7fbce901c06cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ff334aefdff4e2dc4a4311d50e18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67edc1d72dbf359f521a58262cc7f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214b05e90a2932ed418f78b6cc5ff9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7c440273af63e4a5df0d700308d43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1afb6fab6ea622793fa1886a7996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53474a023092b5e9091e84330b67c14d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb1931129c25f580ad55c84553aed0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ee8313d1229d462611b18d3e92448354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee2bc0d46d6f2fccce4fc79fea9de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d6afee9c61585fe49e8d339e1e7dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f622701ac6e52e3d2536f33a95464357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb502ec02d10deb834089cf6253ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579b8806ba39cf241f79223c08ea2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a412395c3ab3ff5307d8a9b678812b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ac3d2c7c54da2a3bd31722d33562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335358a873d5afe4045ec67fa8086ab8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b0777b22622935597629263236f62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ef6b6e7a5af8ad7d4539bf45cff9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5964401692ec10b69ca0abf9f9a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29961da5e49e1d65483bbb7b7426d673366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512251287db83824a74d217f9493b6dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf7a1846ef0bdfb7ac2f41ec07d46f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f611b4f2f25a0f02027c9bd8a2c76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c50944b7ce3a55b39bfec5f1791b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e091ed65fdc9cb01fba6237f5f11f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa5dc76b744e71fa255b73c3c07134372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff082da9ec8586c0fa672ed935ef12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ab8ca708ee4ca62bb603315544c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd3bb7d3c7420127b3e460b51ef7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f0d2d2dd785b8a5b55c84ce6379a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec5e03d68e9cb06eecc5d517d8ae37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6111102b30dd4f6e1a28077204667b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a26fb14d088675049cba872fa314379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b10f020c18bcf5a4ff7222fca43a13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ce1498801863b720c13562ff4998381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45170176285c4f8448d79dc44b0b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa55de3d760689eea4e8b0c9cbbb38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18df0d37fc406b914fa86d1bda300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57664090b726006d148600a7b0ee56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901469376542d549a050fbd0617ad75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf59dcb86a2224915f3aeefb4cd477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854a7ffb3e2c47e015ab785ac0856b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a8a4973163b6c1e21c40698935c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625722b9c130b9b2455864169f0a0c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879ddad6a85c5fd53993de9b4f5c38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830dbb3f963ab50efa359be5910ca25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d9a85c108324b78468627aa8ccf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3522652893617d2e7143dd1cb36b68d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4a3572398e4f30e87806600c2f5d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741247bda56aa9e3a42033f2fbbf0514396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a59d652d69b2e4a89c3dc2e49a7a31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b480b3c1e329ee6695b6ebcc3a0965398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca64ec31802049240f321d19c8d80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e4647a98b66cec49e126cf1186b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af480c0f1a5646e1c33485c98dddd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf583a06b0b1b772b4e2f60af0d59fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7294d9a7fbc2c0303c96a115d464513403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd10de69bbb22b57026dbf7bfc5dca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164974f12c9aff3729ca9f40d0290fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0f96fb78780f14942b0a9801e9309406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeee424d5a3d92d395bd7a5c9b9a9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b27bddbfd232035833ce74691770e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77e952a5053bd343a242996522009409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e963c19acb3ecb79fd6ee9b229de5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7f60c12f5b15d017a21d97b82363f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f3d85ed97ebb9f8349642ad5c7df4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cb1b51fb13b06d3a37e6ca935f144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727b6f91967ebca08584af093be3c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6ca408c2b31058973f9dc4098aec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a60facdd782c0943fa933921cebf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363b8c7617c9303e0aff28f92d9b2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8722827d4ea12ea50988070be4fc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a97985fcf5a14e4baf0f29de2f20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d169e8f7e35e18037ecc945a7218a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5d8b759ad7766ef80afd83e353b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ca956a48823c5a4c2f8b21d83c548422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab4005e364df4435a20514656c09d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1790663f5b8ad88ce0db3b98cf61b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd170eea708a10b925b3e062cf9a135425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9782b1a43a5b2aedfdc702cde84791d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3cc2a38bf11699bde64d331585f19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0680554c70de8b6c0d9db57ae615958428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab2216abeecc8523a7f56306de56d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38065a734911d90aedda8e4740f3e92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba07f483db5c0cc769567cc71d6fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9457ec84da2db232668c6d779f8da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331f39098d279c5afbbc80afe62f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9fd733083e00d2e0f998b950d04b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f207bfd5529d4fe1ee8793158a4d9de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc5150211fee209abcf5819350986436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f613e6238ed8e7de574ecfb07afee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846ebef91d0fd55d841b3c49418386b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe38f08bcd49c39225b1408cd0d435439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab64a3d3f3e5231367a659fd6af17a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef787d4864d86ccfcb0e4c615a0ae5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b6c166c474cd1ed0c20143169b52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c630376591c629a4872ad3528c01c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3680a14dd7bd6ca505c2bded5d9ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3bbd4f95ec393333337d8d2852f5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de52da2c4a807dea2bf6a7d77dd635446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6727f9aa27e44b8e6ce14990c797d5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2390c94e33a5dc495ce2577e48b0f66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec02a438dd94bea515e2cc880e1ccb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69bcde3afa19462aeaaa46a0f5af0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31bbe5f60ef41cf842f7616e728f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809a9cbe9eb942fea057bf68ff7505452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a5255080a06e59ed603902e1d406453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724199fe5d130f767360dfd27fa832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d119313ceab335b608a1203ea769455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e8f54686c77a88c50fcb8b00b977e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469372720c984904523be2fd68a31e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae69cf067189722ba001bd12ad0f30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed423a8efbc91f5cfa0fd92fbd86f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302647f3d13428421d09ccbbea90bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d6a84f7504299342176d59a7d341c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b75e82d71c2d7fccf192fcb6296ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfbebef24355399e54ef9e81c0db5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0fab6b0fc253d3a9cbdfe6a8bfe81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f39bee3a52775fb1d32a783e590c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f213d04316d0d8ee1bb2c1e947e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259684499920b5aaf246cb56ac7b949467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59138a27dcf3c6d81fac224fc0e6950468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504c2cf2fc11dc5b989eb72c84329b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea5584be60e86297eab2b6b9b281ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486c30627adf3367786561a8e45418471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3771938d9a358edad10bcb5dee8dd9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1bc46dfbe579181a734110681ae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc442800d5a59503b5080af0b5db48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302347a6ae9eba9ea7ba3f07881397c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e7f9ddc3a8a9c3b4b91fe189cdc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660031b3fd29951905e7d2dec1d26fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea9bd11303b9bf38a4b912bf63e616478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca298a5a7332055cb14b7e4f130f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449209be413dba37c07423a20e8075480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc70689162312bfbc7d94476fa57b2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d6daa6faa844cb7820e8b9cc5b039482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d35b4932f16e6c42c66aac956c7602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3625dddf311aceac97c7c1a0832fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a328c236e1371fd3710366fcdd9ec4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4ecd947f10fac8d04417d879e84d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bb00a53d1659109f35a8324d8cf5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d738747cb4b2d36df46364a64d5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf0807d50e48006a1b0d878e160a8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ba69365bf4fb5e5c4c24ce4682b49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db3d705a95416a7178fc299dbf4b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ef0e1f0f281e62d876bd8a910280b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde400c35f5135b5452f1481ac293663493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500b87fb4b60c90bda01bb2b72dce2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40fbe838e981d5c6d9598741922f88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171290a45caa5ebd2ac63b1b5b23412496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bee640331189f8705ec2988a140fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f242c543d7ab8b94ca7f7c18dfc38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d726cc03958096669aef7016188b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60df86282561699a9894348ba6b7d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86767e01e9a6869d9ed0a005804cd716501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218d5c0f97a80ec9a29d54fd632a379502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec4d62fd16f4c7f953e57d4bae11c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5bfb1510b7de56372edaa2ad4aa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07341a3175d1af4f0783e4b9e1cfd33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7fcefe9460fc70db324f5e751a467506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039d4e7ba4fc31b77075881462dbf41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a76822c879ed4eb42ae7b78b2be82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da01e876e12f7e308fec7c6eec7e43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc31b377ace97239e3bc68f8e123a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd4db1902e4f620cec434df9092231511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a5c2589729161525a4a78c320c474512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa348c1de7fd469de202fbd426c73c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97830d23dca25bcc3701e29d7f156514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b8c8ffc534769046e1ad5f19ca2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e6b1cf404fc5532ff7024eabd66b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6020eb2eee7c998696ec0327513dbc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5911478c4cdd721d8bbae7749d06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aac3db79464a2bfea3e23e5c020be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cae1808e86fb70d048cc6e82a2099520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08817af1d0281a18e33b10ac55cbe2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da45eb055e7fc88448240eefd4d3c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8a09c14cd0c004d192f5a44a6d06d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e898161fa963ad6447e8faf4b3196524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77c78131588d924489de64191c0f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86255336437eab90649d155e96b6ed15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad0692d0e2167190b1f5e52e50cf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd30c280290c8fedbc690c5b3a9ed0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd2247e8c2a6cd35fc188d3f4f125f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782800e98af4782aa18c253b1da9e854530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bd2e1cfdfdc05fd5be17b62cffdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71e687d1a38cf304fde16774f7944b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8936a5376d0f0d9b2863cfe579de106533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751751b1fabf67a4939773afc064f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf89ca464df0ff42fe81d84240a19e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ef9481cdac77ed0d42528756bebb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf158b303095a252fa49c45251af411d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77bd5a7efe49cc59eb65b3a30ca7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff75a1c57b3b870895fa5b39296c4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7732a2ac12746a7570d7e2ba9e466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68d844c09e9c03065031e2dddba42c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dff4607e5d8c5bb78536b2cb12bd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5863b4740477bbc40de159ab916bb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e950f832acec08da9d5dc8640c28b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e7df06f826d51603ed6ec39685a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb52a046e73fdd2c840a6d0decf14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665412d298c244346a3ceec001bf0fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb4981e4b59f82810dc6ee1e4b4f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa78d0bbab1321937c2d8a6c9290808549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b6b00038489cbe98972a13e7eaa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f58b5a30066ad63ae4b1f3d00daee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f411ca85dfd7f3e9b89ecf4658c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0e32bbe3a2d5a8ec85b70d6b5c0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4443bb7236577813e98833f541ccc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc086766843762410c0643f4cd33e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809056dbb11d5aaa147eca2e9e65219556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565305d60a27cc06c0b9bf42cf10367557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d90cd384f9b1bee8b12d33a6604f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8eb65b34af3a65a3616fda1fd33b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b9572a1ecae3413525abd89ae395560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a772c6c6f0fa139b101e339cefff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3f9a8853be4426a91de9385a58b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec5765f725e26ef05105a4fa7312b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ffeb0769baac062ec69e62d18719564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe582e36391e66f35a001a1be70b5a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b016d5252d860fb9e65a0a08cad077566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0039bb364dab3259b0418b2770677567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aec445c5b952d9f854de2eb36dc5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044125e60f80f3aba71f34536388e05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f106b58495e09c1ce1fe9bb4b40ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a5de5f4ddd9d95aef5b15735e4bab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b25019ac6faca263cc7a0a0e2f1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28f2b20137dabf2f0aeb4d226b150573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad341066b379a642eba10bfd413cf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8ff21776162b8ba425d9519e1ee1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318114b98f1bbec60500fb7272781a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5ee6be02850839c95c6aceef6d97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734355f0b631e994bc8f0968095ede0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018872fa1aa0104fcc882d9b5a13539579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f0f85c6c68b378eaeb128487529b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0adb93028e92e2b3f0ffaba299729581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa43b595e91501f4481387f001e781a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d8808135ea2fec0b84038dbb68ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe73eb49d5cfd8b2a4b034b19a9e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891099e7bfe6a6582f88ebec5c2e53c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7a62e03323e9e701604c32930703586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196aad76078316f00c6d6ea673d8fc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3739c418e4f395dd9adb2d2fad8413588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b654212e5a7cb9f5dc210c2a9999b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1004e20a22da9ef1fe3d4a94cc5df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a0dcd0a262ae9cb0064d28ac7f10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42266581f35797d6b02568c2289525592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de13d831d14d8ce42dc5beae91e52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f9523efef6042831620663c5e5d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b861d35fb0cc8d74ef0f8965803cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e3b9a21f62b653d6d2751718ea27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49470fdb46fc0e096f702ca897707bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014e1e27fd6e24315e7ead98a5f5fac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ff5210c24fd16117f6afa8e45956599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40564858b92f625b65035f2fbc5ed1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036e8ca4d650c625c20434475d869b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae0d2e98d32d306750cd7a013ceb1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902047c38e98d27f8a296313d8b10918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cddca4c4a161870d8ee9908965f7a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97febd3ba0dc6364a21daf47a135f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06139b641dbb8bd735df1445bacd8d94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b583c4a6108427c736cbb5c5b02ebb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90098bc2232015e0f6581da142b68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcfdd24c5db204d9bee72e645ac1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9bf37b71bd0a05e0e97c9ce7bb4d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f090c04d0f057ebb5514e4ae70976611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c9d48e027b19187bd879d4ba8790612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bf554b4cc3b71e29026da63eb37e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcae3e636c7762b56322586b0314ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c11e6488030d28b832a3e910029c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929847bba04ce0ed61b7552b276100616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c095ad88cdf6e0dfbbe183822e1e0b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b82324fbb74a9916a68b4b2bebfef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc7595d88938211cb0f20baeae6ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ae59186183a2b451abe91fc3e9d0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cfd1a0ce7c54e2d89655da9286df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b38e2df52d66b4a2dfaeecbfd5dc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19afb3915b6c6899b1905fb9d63030d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b7bf043a0680ae390de6c0a6aea3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e62d8f34d4e697a9022dde15460c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c689f2a2dc8da6f736ea2d89df32e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f805d02ec9882388e885959d845ddb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061760c39f6888ef61958da62bcc0475628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47133568288212fd1b7022c00c7b0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc843b796b6e08464401a97940aff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a336058f0911f6f4caae5ddb9ddf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7949842ebbb3319462d32e6da328632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8786986c77946206461bba05f090e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873de0ee6acfa6b831849aeba9acad2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206d59b488cdcc4b82c412e5871781635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a53e2023f8fc096c12fa23be82ccb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e94db7adbf558bea1a3609d8e813ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4516a536c8efb190c637bb4cb2598c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a3cd8236ce4cf4b19cb798c7cb52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9ede98c8af053428f4b9fb9a576a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a48203b3bfcd9035458f0385e1ad1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfaf1eb87381be8c436cce7766d004642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899859172c7a27b96a044c11b9c7bdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9586dd98707d629df9a8637b1c9496644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130f8ca4b7a674f9955cabc4bebabf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc7f22cba31909a6d025f6aa42a4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068fa0ff32bd4406aecc197f60fd279647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad120698fbb0c6d4331621e8318209f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253bf88539879626b11312e8688d3fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179b9e87952aadf3f94d2d14d5dc670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853014aafbf08bb202bf54e2975fe9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144df721fbef387c42fa9e12c7bd162652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a09aa57e9f2571498381a5826f06f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e272aec9f85503fc0925c3605bedae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7409f78d05b1e1626ff48aacdd37b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a8c2cb2e44712e6dee2b4b3de20ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b67d9c650316365f99f6033f3fb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33b759483b45e18bd16b32ee1f965658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad48b0a8f1fc4eb010dd58f1fde7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938fee7d80c78d29952175d8f46a161660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248497a8cd798c2e4fcf77d397dda7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bf9ea006e5440493c5fc3d6f25bd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a7a435a8315d941ae2cc78caa66b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75014312745ce7ee04d4a43ec305d554664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010282cd4cbd6bcc5d9f21289a414612665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48623f78f03ba199796c9b120bbc10a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c39e6b1ef274dded9c5169625cbd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df17a686a54c32d27725c1d95270c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dcf6213246702cabf3199b5d9cff3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40310a66ca1bab72e2178634903ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20568c4ca7dad202f2af6dc33b979a99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e999bd84c7cda5d792eb7b28c6287672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8aeac0d2a71aff3e5e52ca6b87e06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b46489376f350d8e4cc4aee2a23cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6b6dabc03aaab46c3d42bdb7534d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ac39136758d90f5a9e065a78a3bc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4669423cfa13ec4b96e9e7d1fcfeb31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b544289194bf4e8b164953c67e57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624f986a35eae4385ecdef02de051c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064192812067e0776367c14823af1a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799606684c2c057ec05c1fbd2b61eb29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b96ede66f61b0f155a458321fdf880682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98618c81552f8ce5a0d892b592fea2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a69f8935b93d6bc0422f504a6e0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a883df118bde17ef5813ba37a4b9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9ff5b710d0fa1644829ff6e024d74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3428ab95e7bc798f69ddbd3fc8868a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18793f60d56b05c0fb89db0a8b11f35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c3ed614eb9deda105c84ba989275689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9e0741d295ef8d120f53697acfc01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b1e61203b6d23fac3c86ad6d7048c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e530e92ee8ffa53facd43e82f954de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c7e8d3fcf8842ff9f21ff4827c2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022287d3d062d39a8ca68cecf138a32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ada94d0a7b2cea4b4e52968e8d38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa2b8c4562a5151f2bf158839abf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c16a3a7dfd7b812a26d22c6afdc3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056bd3f40286997287883e31a7d1424698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd596a6db5680e72ca3c4f7852a33c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b082d34e86b8df300f364587cb8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8787f216f54067c2991a6ac8f5fb88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f5688194d280a25a4c351ac3887fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f2aff0e6cfedf94b030707d668012703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226367d2a4131dc7543f9c29f3cd1ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f77f96322e615d4501f3e0ed75ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922b51c13d25aad17285c7ad79e794706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabcdb8062aae17ba5012e30d1170a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afe122fb4feb2b331e31db19f96e45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233cdb6139b8d15fd6c3123b411a4c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f581c4c86320867b33327407b44e3d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a057e28936c5737e62584e06d6d6b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a77d31df06fd9feb8ded99ca1b0745712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09779d62d2fa57609d46e85e1719635a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed75976265eab62741c69268ba5357714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0666fee6d558c8e67664f6b01ad746715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504270ed4fbdbf54bbc46b0d5844a38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94adacc95d23eed4c8c713e32cd4a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb841d2ef7891dcc9d4f6a559153f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963c6d927b91a73a936ea7a5a5cc0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e49f71cee908bdd8a5fa6351c2a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75279a6cb1606e2d6923e51bc2fe1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dda899d58811dff9331a667ba2549722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98970adcb3b97141d07474f4cc9b79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b82184b44dbcd5a69230545a4e2dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3b6290a4faf9abd0b002ca14358e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0662f493243cf459a49f99fda9da0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9bc57014f8ec976b8759cb4fa9027727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dcba77648b41d26e41192034250bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f488d7aae972c3929356dad3ddab93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45455b4a010eff96db3868fbe83f413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92c06db01eeee4c8effc2f8701ded731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c261bb9776d10576e4456ea9f7b4d93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e96fab8ced13c4c068202b6c90ac1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dc884134c4f4c33fd3f967b00e887734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4a586ab58357f47a3e14bc3e79b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f987ba4902d8d9a5010cf37b7b9cb87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eacc9fa968fbc5eb5262a07be5964737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722e9a5a5aa88e7609655db78c065c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d76c8bccc15d4bf7146e8afe1344739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310353cf965d9a70146dde1783099d9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6530fa661f5adf0315367b2173f96d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d33c3848a94839bcfda41e4a75aea5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c9a8bd2d64faca3a551f60bf39f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b853fe3633e112ca2b8b3161bb4426744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609f76ad2256fda9e3b457795b19209745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d0b18bc847d0dc768ba817428c2eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265abd38f8d2533e0a5ec2471c68e9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b058c7019c3de9299688d696355a14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b482ec40c70cba854d4e26bae7034d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979e8ea9040bd7857bf0a19d09256f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb9191eac5f5e86ff2abcd327f787b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576d6b0ab636dc1e5634737eef64be5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efd1d3b88ab1ddfe23e494938975e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f493e697869c7041ad23d82c61243754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa201814f7c287c28178cea34602cec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb79e057878623c2370998c3fcd81c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a841130543f1a8ac35833f9ace52db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55e1027047cbac7d75092ee2ab3a1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fada4d112a8605b76107fd2b9a279759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dcce18b356a0c677df3ee132a6e7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732226ff4fd9a2d77d5c89e95d198bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960250d165f608556f4d22ad3e1e0f0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d759fe9ecc6e336dcb4b9072e589b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98965d490d08587c5987561520acc13e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0942ff5c73f3c1e3dd83bef369932b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce18e133913a7125fd499c1ce8a63a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547dbbed59b91ea8a7402166ff46e6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6d76fcb7a701ff665a92642483b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37bc805b296510539da787636036210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5ad716edcea083be3480c245b46111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04ca954029f8167a3619878899a89012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ee25ebf422eec0078429d8787e73313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08deb94942d948018606c6675bd6b9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445788b8ecb262393f86c51563e3c0aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf425e9897022db31d114fbe9a3e7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cc9682d0b89a961edfee0661859b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa37f79c03c9a60860bca51f043935c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7218903048c00969f86b2cd1986680419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e6705aa41c97254be6029047e377420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed37d897421ae470b2301bc70d99521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2426979972d9c75a23a50becdaf401b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b0058a23eb61e93906aa81f4126d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ceab0b08c0baa791b4fcde56dd03224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bedd7deebf244335a0f855427a83225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5838c94f2113fb00b8fb26e54973426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39287535a5f82a8ec33a8f88cef7f06127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c96ceae0fe855d162cd7415ee824928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fc9fe1218e09469541a77ae2a712d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feedf0cee7cd789c0b46eacaefc8a8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d9ed57032dcdf7bce94f316783fa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407a06f4613d5aa60ce7ca42cad13632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53037ff5c2a75c124cdf624b23711d3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdfec10a35816b8e7fe8bf29b52afe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a12759eeaf46b8ac6bacadebc227c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ebc159c51f9f61ccbcf051ab4a21036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79ea39fc26328c6ef15c2d6a7950437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792bf62e744843081e0a49b9b4f88d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d4de32dace3e54f4c037800ebe2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766a80fee4cd3dcba43e9819962b9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cdac38b1abf3b286a8b89f4b4dd3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32239ad5a47e9eefa1efae25babd3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9862116fade02ed85c415475183643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920795a00806e96b04f3de86b82f47eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f6b90c74728c44a0a262696fed09a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef0831d3a5c772b67122f0815af3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abde3bf8909aa290293882553fecae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209b82b278bfc2020534d6c5c31525a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959f6888db7087fd5b1b54129445aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30655dd82f7beb5fe95757ddd6f2493c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3119e0ff12d3157ff2bb610004a25d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92ab922cfc132139724bba0648c2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb383ee8a1ff65f8896169b792d8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f38030a3b3349af37aced8f91fa6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5108f12f1fa5c33a22314a03e5274d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6131a881ed6b79ca9f191b6f52d2d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2fc43bd4ae23a012542b8dc0bc9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e500f5549bdc8e7689d7fe88d3a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdffca1707ad84c14160acbf21d5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922961a7e1d1cce7746194dbd23a7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df53a9f6d18b5b4cb767257d85e06661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e897452ba209173ac36b9326fc27b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2ade939920b3c83e92c0bab49cc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cdf790903c85630f38db31195c47664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d4d662ee29d251f21b38a6454903265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2a7bd19334b8a41c9d304046ba0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a10922a253b59b187c377c905607567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca3609c267de29c7217597d3dad3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e571ed19f50aced1b00dd3b67f8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6a940ccd989d87153ed2853eb188870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c755b11d522c9f3dcf9328c78dceb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376408bfa4e9a1da70e308adada33e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957940db4bdb8e4f27d9acd43bfae2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae81bedbcd9be152fc639d1141341874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1fe26a6401fe72c61400d1e467fd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969666fbd69f50e935c7ebc02be7f7ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f9e504df4bd0fbf4c4c1ff75b9f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141ba9b8919dc9182382d06823a9b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d192ebd53ed80fd7bb20ccd5cf008279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c320e0bc35aba5d0262fa44e00c74d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898921c0d605853cce254b7c9b0704681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028c741e7ae578874d1730510b25c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2c4c65d5dd5439678a5b1f46e5dc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895827cde6d201b2899b50a54ee5437684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf59c62120b2c46a0ec00a15e2ae03185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecf5e43865a8b6db0ab43c73e2e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9492678e19c7c6c054d5aebe7e8e2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fd6cfc1b323ed5066cf3b824b248488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6155e6fc9ed9b8db3cef3aa48a5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03692cfd519a0ef84e3f92c667807590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229249dbd8a4acd088d114d11295d9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8197d34bd1c3ee4a39cce607494a9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef8fede3ee1ea76361cc4e794716d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b688e29a8aa46a5cfd58a5423336d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b548af1ec556adb8a09f2e90cb59c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b5702d681cc2c8d03f71e741766996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ab8ff82a8ddff65e7f40d7aa9b8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1f5ce10265245ec00d1c896a79af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e4c3cc8e9fdb829e38859fa2480299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc843a02758f13884962a90951aac28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae33034f630fd4c82d53bbc6e095a03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e58bade91613f99cad610cd1368d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110e91120347fd3aa0129384abc796103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81807830f91d8c54a264e9e85905b73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14b0be62eaa0eabce5ce574594baa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b77d72fef9d59f5eaeea96596e0197106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510bace123edb9877a664d8fab58a2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39831cd7716be40d0ca8480b474dac0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d192f6746185e1f9de9b3da7ff931f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b25c0416189734cd433e33420b7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026fdf07a506d6a539027f874ee2a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a59fbf1e0bb3c32d6292e1ade50f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caa40f174aee0a66504a5c04e89e33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6cabf82eb5d3d09b35cbfa942a18b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f2fd0164d8b98c412aef5e56faff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3030fe52e815137b5874595061b739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467b70fa7cc95437be497c34f45ad7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129797092b587d95f49132328a18cb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24729ab25e7ad02b542c86b5e6091e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13157bf126d8918c8543f792de73f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d40030284fed44aa9200b7649f1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d70cd061e0359b7079ee05c0836017122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20a825ab1cd3dd06ffdea66158190123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e707b613a46a1a8011b6e74312470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe22d85a7e99758d9e37a77626ac5db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb18bdc293497b543a2f99afee9b63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22170c9363ab2fba2d41c930e6881903127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c62d521ef962fe9dfd12bee0472e1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f6bca7aee0644581893ce3414308f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a30c515bc3bce858aea20796293ac5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784160835c5576d1a8b6b57f9e080d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178474875a23a39db427760b331e72eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0a05bc947872aa10a4d2344720b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84cfe23a180d9df34593d67122778a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abc8540c771e0136f35dbca44b9543135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b077f0ea5aaa2cc8e9973249c073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd269c2455b4ea23ec5cde0d1dc561137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf3e42a4843892af57f15686b99e5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81875caa029e6f615b3f886b2e7dcc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85aab3d12c4439d0256733975f9a6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab51706d26b7b70026f5e1eea3538a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db191f2cfca93f784633e5df42624142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353d512f66fc685c5c5b216bfa1234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99b412ca11aea830357aeaaca42c4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c051032d5f1342a3bfea90eb2e30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82578a087a45188d339bd1b286d5b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e80a54009d24ea30b096963c1690147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9301d4c095cd30d3d4bfeba16d1781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a17cc26b757bb696e01805941468f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c807a7b54fbea41411d579ec82212c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16731dbfdc49bd125e0a3ac7ed76c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be66177db029ed39fe385375d18f81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7cb4db9f00963b19d13a619a47e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b857db4e1072ffe52230eef1911fc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773083c2a611671bf238bcfa7815fd36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b77b04a8f9dd1e1da5cb7239d3dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0fd1bdee07960437781467594e13e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b7f724363260d8af240833de64e88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b1064a8670bc2b7cdeb34e3ad1ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b66bbf86bcb78917b2a003e941b07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882cd29c5d65ac1cbc3a4f5a8d8880161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d23189b44a56d6f42e6b46d6673ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163aba6a3f103465331363e22e104bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e2c8893604e63c71320df6f07174164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719fd113fa7d57d5fdae25eafd59277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9b902346529923a4b4a6e2574989166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31506f4eedb73b2e38e1a7c91dcddd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74777ce6f339a8a9bdb3bd9e9630aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d950c662d144d9b72be903794c5ec4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f88f3f6acc113bd6bdcd1c63c402170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a29b8435dc53e1031a701d60b3ea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d52f027d7539ed02bb1207fc1ca8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a3f7dd13f1a6ef96fc83a9b201970173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32136fd1e86c5bccd4b20edec26f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49a093d2ec3bad622a32b7ff6afb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b37d0b04f6538dd563df51c57dd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca686be1b79e5224e0c6b4ff66425993177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024f6b3fe6e24e5eb4a99e3d02d2e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9cb10122c9377a661172ceb2795e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2364578ff9ba9808d7b00bb18d2854b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64344add37108a5739056bd7fbc15f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8117b27c561cac64ee625033ae5f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96ad69c76a304d50cb1876399db3f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82f709e93520527521e70cafef1bd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb3b6cadca6401e56a4844110e081185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e3eac9f34c71b534fdc89f83e8fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270cc3b64327051009a6481d618e44a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad7d1753294e3be38418bf939d014188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77fc2e5a0445c9d9528f7885a708d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73531238faa36c552221f7e2d4594ffa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38df2804fb3c356956b6c3b863e9499191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ca8c83219fc6330231e3208d80fc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f0de550d8b78e1d94146448bd47a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1588b71c9d56f247acdf15a9de00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce7ef896c2148c0812ce2ef11a1b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e546ce553284d101a454baf86bea289196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5ccb4d8d5508bbd91ec1bc039b38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc863c77fae269034a49e6c13fd322ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57cdc02e90c8728f9d836fa67103ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87cad1513efccaea5f9a0f7e836298200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c3c35237a249236cfe19f3d172836201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2270954a30e0cb7a0f44cbdfd660202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9dba0424c626998fa329d6d3f9df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c57941d8ad922bb9d228f369cd9a43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba02add6760e587493dfe2a55cf3f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571de6727f9e5d3a373c480caa1c2723206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98043f1130107a4db524ce997d8e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c018e7d73fead582ba0d7e2a2c6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ae5fe7e9265d1b76cb10b325ebc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61629696f710cdfedd55ef837040374a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d46ed28c66f5d8e285a3933a74c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd657aac511a10bdfe02a3100080c4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2402b40ab04712c13e199cfcc594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0357b3591d61699ca48e6d4ee246268214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72357e339534f06aca0512d3d0ead0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451e9b13754d4b94bca354e164414f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b61bb925689c8625aeeb1e4468bc4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f5e9c53359d4c5c1bd0f0e82dc64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7b482401ccc0fe43e079e84f0fee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035cac9ad0208069531559bcacbb248220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920dc358397c0cfb565b4e9a13c291f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe649305d16632fc63e3f232d76dc9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a0d7240c3e1a55af3489915a9d696223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c739b57c2106871d76412b9b1b607224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d825e4a8f75a805ee41231b161a0fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e9054fceebf6b92c7d7029d44632d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3ba8b1304810342ac1353449285f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1156073008ec47fee45eecbfa16f18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df806c6f106512d054568c6e34fcd4ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719afe7014208da20ff24f50ae80e82d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95333ffb8193f3726c13144e63ee8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f0178d6fb9463e97789a1ef2dcd47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb116e36f53dd275bbc7e17539a03f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5b6a031c4002829200828c746cdcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c7192aa55d806868bf611818146e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aeb8c870b7ae528d2765af995a446236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f35d82d3b9323ac3c3a734499b19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf4ca8ff764b55f2eb26ffbaec0844238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb07cac91bfb3a67d8ae10b9e612a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e4d85a6599bafe1af9f153633ad8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6559706d547d63ac690838b86b529a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79a2d7eb8afcb64922e0e4e50f6a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5675b425309b40b72cb186497b34bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ced34f3c3e10eeeae6d4b465e96a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5115094729ab8d941fb93447ebee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f901d99ae5f532a3dd2f6863c3189246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71edc2d66e6a7cb23bcf4d15173fe01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0574a5e4baf576b9a4a58a2e9c34e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5dbd340bfd8ec2fb0e40c23c1f666249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621ab7459c521666986bf37297a6fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e1e950f6a811de5d9d6d647d8417251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0346255753c19f578ed0fb8c5407252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923c88c30433f1357210f09cf3b21df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b003146f079ef13d2f757af4abb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891b8c33822340ad09d5184e39f2060255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667b2661d36561b32f00c740dc34726256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3bbb58b222a44745c3c899bafd8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce29cdc01c97a5badf10227076132f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337572f60140991cb633c22c1bbe6da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd660b97c49589c3f0dab925c93df3ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fc24c7b110651d4905ef1db8d679c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da590857a0d40fd6ee0fd9495f6f394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227a3b48f71504e1f18acf1b6a9865263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c969b5f64b9fbfa6a2a2fa6d84d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d622ea29bbfb6867541fcde08b02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079753b7ab40e4277b56edd0b428ae19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6580cf980ccc600dc6ad9b359b9012267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c7f4b960c7ec135b8a33ac8ef733c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac021c457545aec207cd4e72a1c20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d1f202174a742dd31c4c14302825270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6751c1607d133d856c15cb0bee3ecb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070116cf16d23ff6f44f30c71abd20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36627702e89a2391c06bf2b3f4c73e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7da1a179c931982c8bb534c222a83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a83de3eb32416dc134de72f9d2728275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb612d38fe3497c87f2af9ed8ec8733276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fc87477733bd8b35560e611fbf23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c91b4541778403dd7c7184833e12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27a1df76451e9bd89f420f5729d7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de790b2da86431f622a44e3cc2acc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ca34eb7496c00d481211746f1413281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb2082d96f108ab37b33ed77e71a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d525b2b9f7a35723ab89bee4685f35f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d474f94c951a5b0f1d3a9834df12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620104643f43de5e9054b83d0b42c3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031931cb816be6078dce0f7c5b872a84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec92a00cc980eb89988030409da4c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe275b03d6cf485525cc872933c1a737288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f058ed0083d5f8647b03e59bff3fb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e89f91baba66b56f19556dd448ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc98c0b80d326a4e17ab0d351c96064291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4f97af7f38a0939774dea5121449c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa59ede8f36d6bc75500deedb3388e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb36dfcbd26a9b61de6ac28f20f9626294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f35318306a47051618f586fb59654295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e111e718a68850d15ae4588f54de95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e826fb5a08f1f2fd66c0cc5abf3417297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825b88aac26d8f2155c264a6a63f9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd28a255bd3963e8a4355cfc623de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d31940038b9859298c93bbaf06341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11006be3ecdaf9889b54dd72497dc573301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbcce232237f908a3addabdd456022302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03624b288ef0a13ba22f7478dd401e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb7df387cf4ed31bb3841181f1c8b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fa1f6e2ceb1cbd9aed9edd8b0fcad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda6090c11703d506ef6f0fb4a2679306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e1ddf79ff121289fe0e739351c40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53176054802c381a1be46c70726320c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2750b10d2b8b433eb18fc086731f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e4d2b5b80d4e48ec02d3800e410d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd9c98d8063474ca72a31e3410c0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dda045f2052cd9962035c658a9628312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f150508a7a661c33b4776e35077629313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d0c3d1783d4d9c88b6ea655ba8f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c14bea05335e464f1a004b0dc254315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e82f1604ef2ee1a9070e9465c91e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc68db953a8a734e68b5224fb8536317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d6b72e75c2b1bea3729de37ceaf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb662f2d5d6048fc99ab8b65b7ffe0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d8c7c78c14a67fc19bddeb1addaf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dedaa4bc378274650b5a31432d980321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80dc2a17a1d55b845255cfd79f5b15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205fedc9f2cecfe43e3ebbb28b1119d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed25eba55242ffc3f1b8776d21e760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd8a6fc4e2607209809ab3605c7b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ee9f9896c3530af3b7a89c6bd3b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dbb21168f14275d44c9f4bfba75c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e16a864540ad6e816b9d6983d384d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d5b9b9eba087bc8efe5939afa7b59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff27a8300f91d4038c9b0bed88d7d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7369529716263cf189e1d0d46f698331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf2e2e566249f47faa46fce0146198332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad0950b1691bccf0e1c2aceee0ea0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465473c1091a9f4168ec639beeac55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5baffd915927af7af0a063fd948e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8dec49bce11133c9026285826aa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ebdd6fd5f9c3aca7c8c62d74f9b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea570b0acb824384a35133e848f46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c960f13bd32767852d3aef815bcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141796c24ac43fb1ec0d904ed7845a02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35fedebc613da26be6d5c1e0fdfcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfb709f79c47936a14aea760e8837342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161bf05b1b5db8c645efbb2585ace2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98d61a97bd09a6ab8d1c65bc8045ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a807d1d87faf8e7430f3d56ec4ed47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29684e1b1080373a6062bcb0cc20de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d6b5809dbd8b5459ef2e1ec2adfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324baec93518b5cfff362988e4ec96a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee63c912b3403c4f684f4ae03ec952349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3068043dad0495b6f0e4433a7968c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914db0e336278f1a9c6bfe2c276d757351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b44ca8203fc37f51164d6ed668f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c07aacc244ac12119541fb747ebc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e62668c72a135e39d8e66212a9e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d152074cb6d739feaac1155aaff63c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702f95174f5aae2f65fcf14912cf67c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019eef0171396531267701a3d71aa36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e476116e0615d4be46b1d2a4efc6ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce223473edfcdac4572f3ec29095259359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f68104a24a36f5e45e7afc3caf96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891220340ccc658a89127d05df9fb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e1fd95055e64b675fe7b1beeb3e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6257fadc70228a1dcbc6a0135919f35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e049ff0c8e5f0bd9af41e2402980fc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376a1b592c4e2d1190d9987b25d7a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabbdc4894c65966396288379644a35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c86925e93ee46f9918526817802a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900fcdd9e8e04eb6f3d6e7dd335ecf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e2a393d32e87b6f826e3beadbcc60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6c8af9772e04ecc98ae9221964dc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d09283f366a183fb792bbe3276551371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3dcbe811ece51216e50327449ebe3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc6498e90a0d55f6337fde37613a6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdddf2ac20449408af9d14aee942e8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b49f892b694adfa1c52dea302c3dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb234c12f85cc5c260448d95bc9461f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a31102abe04532ea30c2165b49a11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa003904660be2abd6cb6541840dad6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146961855449e37d7d2ee5f90490454379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9299ff15f33421acba1089f0af2f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8518e282ed73b012226a8fb37550ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa0470a929c5c3813264c76cab1dec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14939f71c41ad3f4c375a8bfc4153bb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a5f1d52a17ebebaa64fea448bdbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea1ebc0c7307f28887252b6152ce0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb99ef333ec5228db675403ac55a8c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806dd9fa4ace47cbc6faf7842262be6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08090eb801844f5511c2675613315c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eeb097eb0512894310c363c7c6e00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f117961ee5c2a84c52abb1dc0dc41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd18d2ad3f3f04ebd72c38884ba68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c73aeda87dcd9f7a4b9d2f1bf2c8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa219a99185a2f87b7a23491afc4c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6233677ba5cd012a39d4f1c074e078b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353079eb3067846ce3212446567b3b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586a5a3d89d657bb0243ec989dfd438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370117b541d2096fb80b2a2b11cfc58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062216580bf8255a5b4e0306a183add398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048cca23bd50350c1db4c3eb3196b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6749e0605412d1089e573ba4e917400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a097aa85477d354d059c18f0a856401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e2e52ef735ba2b48d8c1ec7ceef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875552a597a911fca8a1ea7f613663a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8056967211ea4a22ffb11323d8da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb037c9be493776efe099389de87e20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebf3dbc5db35139d6c1d07340bb293406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f2cb412c9bc44bddae2e4f866e2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ba80a6c7482bfc55bbce6074da04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f454e9f226146c760e8ee1c1edd9ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6daf6e01a7ab3acd93c1891d902429410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1b61266c8803354eafd75d384449411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2834be7b30d25fb95e3de593fe69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a96def65d88407ba037498c555e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5864fed3dac999985401c607c0495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e690f3e94239acfaf1b6dbbc6354c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e26d85c2caa4f2b82a654b9122c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709f8f96925a1adf1ed40f9b4022b4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3666b9acc552d531d0faef244caed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e65219955a571db50e3d960c3c597419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59423b9f302c1470ac0fc2d14555ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e971933cf30a32a5e151937295e23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fa7d63eebca1251dba8a21f74a6fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4805a7c86794e54b878a9ed293a8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce7cd82e9d970243ea42caf3c49134424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7036135fd2c91622f9e085281c98f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197582a55503b75e725f61f199f8a10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8499d74f4e93a51ea66a9154997f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5cde5c76458c88021ca0bcf09cfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62697c70a4cc4e1fd1c2e1e843181414429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233a496d96d9c9249b685a06228af08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2bd1ffaa1c8cd4e255a323c5c419c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e2a7d3b2120297519f0b239239b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5e30a1aeb2230f243562535ede7b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0446825e210be65953068b0bbeafed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ff0e08c13f8aa1b973527ea02e5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed29e9369e0b89089263c34e6007f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc620e0a7116b6035acb64d18403373437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cad5d657c544dbe7de281ad9769775438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c272da0b38802da60eea0e4c685d012439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c050487b5aa2fd6dee244fc633006440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58a60b9280cbb0db694b25868ce35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc76aba6f26cf98a0117e010a5576f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d4fa6a03e24e4c0ce6f32378061d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5e8bb5fe4bc95eea4e30b5d608864444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e0520103548948a324426000fd1db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385247437bada46ea26e22e4119e0ebc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd4bc792254fe3a08b3f480bf4b6bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e881d571eec0cd2762a77b156c4d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8be852b1df51fd7d45db9d91518284449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c70f9f147358e13842387847a0276450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe961c5983b4c52a4391896b53bc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6340da325dc9cca38f5b5d60ed29d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501213c930d86098675c9014bdb261d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb9fe3f463d182af45069d437881e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba006bdff1f4e739dab109181b9cda2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c8457c5a32aba3f4e4ca64b363d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80a9f906e2df342f2b819e31360e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7932b8ae357b6b961cd3103c8ae8e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c9f2590bfc5dde6dc29f03addcbb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7337100605d5b8f8642c87734674fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d1014eb1b86cd6956707aaaf5409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c65ca27a926dd32c3542d93222e31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9db4ce06c29492900a99610af902463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6127689fe371b265f379037d52fde17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589400296dec1a125d5990226b8a219465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd7da91f3541272571900cc7cf9061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241067f4b01e77db00432d66cab5e58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59449d16cad8aa14c1ee22608b7471468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c134ce67d2169dcf5bb7b0c45cba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb003855dff774c335a3c6757d627470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d47affbe76753e08fcebcfc6da1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea5410d3936ef76a617d2bc8cc450472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a3d4f0d74879ac62b8358e509611473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dff94ff98f83ac5dcfcc02bf96f12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c80f7c5f25593232910b95b9a18c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c04c59ff791d27ea3de4041c8eb0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a0745c94d4542ecc83a2df13c4886477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ee8e587c828fd461beb318d0f007e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fac7b3d03b75dce3f6c0481cc40cad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702ecd7bc99c45403be7e795f9bc8c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e427d38bc0f51655645f25269ac3c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d797615a4f27260d2173839296c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ee735a61d75e5e7a46e3bff07a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c86cb19950bee577d68adf6617c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9dd65135ffd670b25873a0fbab782485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed5c52ce3f0bddf384c54120108e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dca578d26fab45b3db899d09b7eb11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc117b16b6ac3e7ced0ccf5739cbeee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4585470636e96477f8daebb7390a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97209c35c7d1afc7445e556a80a407490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ecc50e9d8f26462288091c9f8ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ee7069d8c16828bf9755e65e2928492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f02899a7347401f7bfdf9766f7b1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a28c4c9be0bfb1fadcbb4e2cc0c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc877e05cf9003cd5bc03d44f7638c40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc9cb62511fe662cc8aad8be073f85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d92cb4ea5f80222ca1f5e7597866497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987a978e96851e916dd51759e2ab505498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07591bc35bf5a9dd9752af4efe1b12f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b9d282bb7fc78fd180c011c69d55a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538d222b3c491e4d4f3c7c9fd81cca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524dfe9fc9131ac008ec29d90e6c652502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddcb3709f34489b211cf0dda1d291a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae174fcdb0441773cdf5a9f9dcc9c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965364a00c77af11edb0db3448fdaad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e6ea0420b2863ce98944692125bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f39c4f71ee15d41143869104faa2b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3419caa5c6be008351951545d042fa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463cc495030fa02a29e7a15c873c34c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508c10e4ecd1c0f87a5a2780b3a577510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b161dc60d2ddfcb2d74ab39d9c389511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103136cdc5e26e8694ee17bdf979e2b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab629f93fa8c0f62c2b306b3e9f575c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead369493057a5fa1fdb7f54add9efa9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709217dca1f5ad44df63c5b1f2d18483515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6db238048cbdca20e930daa8ec140516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b51913645ce0fd3d6c5210df7e92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af44d2fc2d955d6036ad631616749a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1677923062262166c37cf558464b3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc08059553d9793e5f5661c41761ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10016d837da21fb0d0fed66f39c45f74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedea488b463a94403d026148a46ba79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e5c4f07c0b02dd3a258a21419189523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a6ee67ac483e36eaa74bd5ddf44ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568199181f1e2a1a2866b532a6f5fdc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760e5533ed2055e750782f4b58ce2e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc3dd207c64272e1376c3eb946051c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4c415f37b8acb2997444cce7769a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3bd3f5c42bbf0779079e7c51bb39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c1a7ac8ecb6abc7d1278eacfcd547530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ce15405de437a47ee4ceab9b86bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe472ba77c62df2ab875ee162c3f7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b7f69e9ab37ff1831740fc7bea00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527b7e18cb4ebfed48b8272e76df6ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c95da19e6c923a53e785cd987c7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207aaea5c3a52319306c13377ac618536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a4fb31711c98fd38b8df46c636d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5724d32b8c5bd55a20aa0da652ff33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae58bf2e89d3ca1148fed5e343aa9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f472faf34e9c7705abf590fd1fc0de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb4e7987bcdfb307ef6767b1d76bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec713c4f4791b1551333a6be70a9a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e94cc3dfc6f9ae1d1951e2e26b12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1b1b67a0a0a1a5b0bdcafd953592544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9b65a03605601699abbad8643275545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b72a062ce23ac50524228cbe4e3b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17eb89bd599e6bbf12d2f4c223064547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12648e0e76cac24a64cfad504ac59e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc213109a3e56946edc6fd4bab8eeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f283adc774e67568ba1d31e62599550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e45bb4efd59c57b0af9202f8ce3ebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48049964b2853bddd28905ec00b44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e196a26a902af511ab3702e7cc03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d17d08b3f45f7cdd2e2ab5b923f58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4faccef1382d8a5acc2938bdd5c994555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a1e946333e34e5a52c30682c097a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a437204f9db57e0b0a1d532bdacc74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f023f88f89899d82c6962d7010ecb39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eba6c13a20963c05eabfe2a454d98a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede91722fc7159fb8a99498100a923aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130786b018675ef0e0381c3c0bc8cf5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ae995f5e761f7098276c35717c09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace2212656a19e20e61d4f7557c849563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f96dbdcfa73fb2a6252e4683f2ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e293ae00f3654469711425324002565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0756c23febd8418bdf50bed1e69b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8088773a4014aab1b18f3bcde5db485567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825992a08b5b3ae2376187759363a814568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aa74dfd13a7c52b8a939608add1e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25b2ef0f222e4e2acdb8527f0e407570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6f940859defc65ef393009d1cd83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24690af55c1a0f81673886833b5bdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d106c1d1fec70b60a34d1955e952573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e18d5eac6dfa6755c2e045d6f1ecba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9966679988196ec038db9477bff8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd9395a1428cfbdde6aa425c93962f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d56926bfd24f783af0a5d125b8b62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa81cad10154cfefb97d12eca10ab7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d4c92123c7740e730cc948ac83373579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9022cf880515ff06a3faa993e925fbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b6b632232fe9e850bf048bf1b9b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04984203a8e883c33cec12081077600d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be54221e190cc14a98e7aa8f9a3a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf1876ecd6c82cb577657705672d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17119bf58c29760270b180559e01358f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39b109260dea0419510a9c78a90bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8bc7bd6cea93c4e773f9e0a498724587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45622a65311b3de97ebb48b3e63b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b13693fae5e5b156636001627cea54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff60ebe81d12e08483d5184b24771590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c01c88c208e667270910be24c39933591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d81ade4ec469fb9b758215e52303e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d64e9b1766816680275ecdbf75e80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f70dcb44dfdb8e322accf5abe6b42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad07fba89d5bd76d4d20610d60fd8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d7d962de7335d885e4b4341bbe21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d56f5e1f435ceb7c781b889e82c4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c791a4d7d4d2eb96e4f96ac928209598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c68d4029a2ff8055e94feb84900b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ab93efba58f8de2fc9b06099336f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dd082b851c4ed51b6736a693a661601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773c9923a35d3b0a1eb560cef49dd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f369ff93658c0f4ed58452bd2622c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9c8518be15e926ad5308b5c7ad47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e485a17f191c57b36d5bc8c6cc602605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe1fb29d4b7a331dbe599735be1f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a3cb68ff8f89c3dba05ec77b46c29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6d2d3fada402c30870bcfdb72704608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af6e583b7ebe5467bd424033bf294c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d96dc33873692289cbf42468dbb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87489590e19b2adc04d10aa7ca32a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035082ab01ff5a154f3bba92e233f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dda75aee48463a223372b8204a3296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6b3aae8e69a484ed9c4b23810b40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34948d4139c3688ecd652e4a606e87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98a5cbeb49a6a86bdb67cbbd29f2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7dca2af2028479fc2a7148836fe3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cc278dd33a4056e1b5e6fc25057c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c620ef7bc58a879129bbf8bb9f079e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfb3850046da7bb7569ca45a143900620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d55a4e7b07ee6a0b7dd6a24f1eac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec02aa22adcdd0f23ebac7de402756622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7db8e29721c1694c4b92e36993d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf75a61c30c1a26676955577b76dfc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f72cba4153fde4c1b34da1b9be64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb1ea948dd407ed9f8ef19524f001626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc40c5e5586e48ae0db7ce6d9008d56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529087ee98a8ab44ea69f199ef4c763b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2e74524393f8bdaeb759c348a726f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75189fc4e1ac0b101d5b55c04ee6d54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc456c8491df1986cef81505af20df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1ecaeb52de4d75a1d8e8b3ac2a3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacbf999ee256371781f8e6566627a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede9d4090a9f6094eeb3184c7cb551a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bbbdffeb3bf5a5b09ffe8f0549c93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743568bd46e6610040e3e6e044a0d3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfffffa68dea987a2a62642c79ca8c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580289eea32b291a6527b36b81adca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb0282509fa254f37a55552f00e976639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7946008cd23549ae354eb3a6713462640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dfe1ce71679eda479f0eb188727e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bc03d037b45a0eeae7cda5b57dc61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8d8a5328a940775548e69a2e779d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b2320d51763445ea6faba56966fd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59361a85554c140023802c033a42f011645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff2c9b51d3ab5fef946e903e1b5af0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ddc55672fe65cdd17013d55d2d9eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c1dc8838788bc0057bc442317357648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602c6c930d2da501606d57b5c8b12b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5689f96537e4a8c7935727163c811650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eadb332bf50e22764e3a3786d6641651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567ae6f787e4e8e38a32978691d0b50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6227cf943af5a24e14c3dfbc1d2040d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518554ea0d4abaca6b94ba2f0cb03c7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b620f2c3226bdf9c8e3fe5f646d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7837842a80c872a45e5b66b2b58369c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d544cdb0776c2375b80712dfd4f7df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e448125866716b4beea43a9ddebf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae430a1d420d8d014d893adee6daee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d153bd02f7aadd084eb0a62d3a0370660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc665a6fe2a4614593fa2b017b8d38b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f34c08d2c3eb26343f36dd052587662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bba6b7d28fce3ed88a7cc7e2a0660663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d130613b89151a8271ba992c7098b01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dccc80a955b5797b3f0304deb9de1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3739d2bfdf2983b50beeba320064c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d82b215664468b40770017f3d0f4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697dbf7a3e3b24f7b16aee73e3cad4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b2230c4291147585109ee8e0f61c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f92da9db5bbb4a30c1c0b60f563d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f427676f86df97fbe7b8397e3f9ce2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54efca26b866d0b0510080c11e702c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0c81ec338a07247c855c02b9ad59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246d8243f9426d3b8299b58a7ad67c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d43c7a1bae3f922ee25ccdea8a311b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e771172d9c7f636e8fa8154d3c77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b621d898287b9a712f75ed241f30fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe734fb34e95ad2e4bc809fd3f2854678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ff958793476a03e30d422c92b729679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faebf640543e8c69b92265babb9462c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3e6895021ef9b5dfef819599be78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c0ac1e17f6b6ddd1a3912804087e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4854a18b03b1fc65f5ffa6ff0ef4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d540f0e77b4a84895192037cffba8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010149c4c4b0e35be614c540e503b0c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad43501567aabb69dbe779e466ab7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9cf8cfee14830b41a1aa4940be0a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3810c675ec905a045bc3ffe2cfa7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621765342ac18e556eb8e839e44816689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a213b6956ec57c4dbc99c9099a12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b4e0895669763695555d13fc3d5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40c1915bbb58d296bc759b8ddc542692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378413efd7c27320691268ba129aa8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498b8ef1bde32e29cb7ffc22303350694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c680d66feef9839b780c0e85afd62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97bab42a6dd42cf01f430faf263306696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c0cf629825005e1495074efd76dbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65581fcb55e8f1bc6e9f38d6bbeb90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e3307a862d1888e4f40b85abd85b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da311f72f4d69a70ff7bb184b7322f47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98781effe2e5903217b00274d97b69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c3d89656dda4d01c1a87a3788bd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1675460c9c3aa0cbe2cbca44d18cb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c401d1550eb8ff4e4f54aaa1256b7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db777d6d616bff02624443ffae5a8443705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897ab97b93fac3175c93ea4d271a5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429455d19ff21d62b23ac63cb0a5c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe0fe43ca23710f8f964ff9ad61f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ca1759767be780fb0a01af49d187709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e3d0b466e3e91d1f5f29088cca07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12636aee813ecbc06c7065e200b72f1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34885854ca06300e9384dd1dd40f81ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6593d78066d5fe7b8a341dad9d8665713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ead618dcb7a742b947c7689dc09e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e7151059573c538b022ce3ba6a8bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e9b1b5a2301014578e3153cff629e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988225cd71a74d3fd5effd5e9456ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd82bfa13390aa78a0ad08635a42a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e2b09b445f8aae363cf7235204b02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648879e0c5c264e24a5a85961a80193720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d15a9cf4c9058cebca909335a6962721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd8dab9aa3b0346565dc63dd9a8b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb3f498967ecfdb720e6d9e6c553e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1655f5c37e99d3c228514eea5a405724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefe2359b5b1b069bfba0523a64b1ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae121be46302b153f7558642161021d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce61539cdcb602d1889d046f3f73fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0254f47803219e77ef686dbba1574728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7a5c68f5c4f18ec8ac0c9e1d3edd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f9b659bceb972ef0fdf9a9d0e211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c252eeaaded72b352bf519cac10efb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba9c9d302d708c08e214af31c377f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc6f8079d0a7f96cba47b93dbc5f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9f4a9d5b618431c8f1bd6e14f3c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2c517b84f7d59440619aae75b75c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdd2798342bffd6dddb89ff4d4d1c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2752520257ee8a1a3c5ba001114fb7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6093308e21ee87853f42f59e9c864738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac19f68dc6ac77b3ab99df7cb27ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10167979b35d3ca21d34da18c8d896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33321554419b98bf7734fe0673ad231741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bfe46d482ccae1b7e6c7516273e53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e466c7e083b6d7051242868d47dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75dae203143e7887cd7a6df71af60f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85dd42edcd04e02a997159e12cd7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781647e1b2ccf4cee42ddedb3fd31744746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec43995ccc476b668ae3cc76f0e9e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8ff46bb46eb14f8a949aa86aef34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9844ad1c6a0c8faf2b5e1e5d3a7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b15e6b88cdbba2e2ea30fbf61612750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6592d230a5ad84ff1228785914721751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d4d6936a9a4eda901d4a94d46f18a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95b8362c290b05ef7c406e3b87746753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>