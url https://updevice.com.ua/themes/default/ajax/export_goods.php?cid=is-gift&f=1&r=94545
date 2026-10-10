--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ae2f50cf038d1ef38f75a438e1ad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de21a341f809fd0fc3cd51343769b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428858b86ff139054b20722e2cfe1fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5fa935b6958e9b424f0fee9cbd584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69aa9fdfdef4924a43d1d3d3d02d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9ab5533086c4a55040d2e8d869b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc16a06f4a4acd296db260297ce007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ab8a263e08b3123a5d91fce08c128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b7b88d332706cb2c216d6a8f5769e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb9ec85dd23c8a3051e58e69e473cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80122fe2bdd78f328d08820f657ba5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666978ca61d25db1f0851876cbf07f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd51580c38cc1ce81f9625886bbd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4482a1be1c3447330a31bd3acfada14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90d1044e023f6a5d3cc4769c1325715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170eb4a38836eb54a1dffa8758d38516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6d019e44fa43fe2421fa2782208a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde67746b7910e74a4447bd08cd25c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85a8c09015fbb68357b2d763dc74219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d076c7e756101096bc1541daa7ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa364c632283d13d8622016eb276ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd62d0edb127190b37bc54f3b73e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773678fcab1f6daac3a79bbe32381d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16303219e1ba3f859c164fb8fcd818fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94545f67258c95903a41cf30dd9872025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff7516196d40d96945456cd3c70f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39fc88d930ead52a4494d0e789bd8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a50b80e1b9d1e143658efa59d7cb2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661600ac0710dd7c30008847a0020ec429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e1b8a5e84135adaa64b030f0c4e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2441bbdb9077436f62dbe9cdc66d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29f890f0c82cf73d55ccef4615b75732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4c46903e129df2e4a94dc56cba58033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876192ffd1f7228496e0e86606623a8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d96897d0b73546ce0d339254b9c0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682dec5b39f71d6145d89f3551261536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523af233ee07f5a05aaaa8691b290cc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549edac4228e8aed1063066972b7bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4efe6f2859c766541edf71d659bc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868b2053a30da4cbbaa42b9c33318140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2441da88eefc64a2c95bf1068007a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd1b17b80c2feb3335c28871d0a9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d8421b377aa74feea44981966ef843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32ce18ba524b3a524cbafe90b9212d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2cb5f064f452a210ac7121310d2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e1f54fe464f820ee45c9fb16c09ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5233c21afaa5ffdac401cc8e6ba4df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5408ffb09d7b33ffaa86fe3d8f270848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a59507dfbc89acfaca26d2eaa4557949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d816d850a942000d30b69ea96fef3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523d2e71e0ba5071edf80c434548fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa869ceda8707c1f6848dc27bbac2e2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699d2304df564333e56a1be125383753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472cd43deb5fa5eaf075fa8033ec55454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280a4f15e1046fe65c42735a0b945755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912435ef3bf1df079865460c40f52f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe6bd91821c5713bd2cbdfc961a55357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb250f4402a85e7170afda7e4217d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0cb170f4f5f2d9aedcc9603869d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1c4dbb9b47fa634afdb888e7b7b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a8c3a317acbf0d44959a7631e81c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1b52528e894af5fd5244d0b8278262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6047648208a51f061178c3d86e2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d5b4801e0fa23865c3b80c26527764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e10da11b899eacca5068eb6e621c0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761ac5cdaa0510f3ebc083a1bc32b7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebfab7ded56905223e67d591b944ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb24b48414c1710e366fd10ca85bba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93e509912ddd494e7a6d249fd8f51669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6f07668703c426110719a3f68446f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d3a4bd7106e3209e05652c7d41be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef222d293794738d38c5b59705661872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c17d3a9f3f0a34e8c676fc6fb1ace073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43420acc9d4fdb758065e545e2233074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29759bb1275e24c53e9bb571fcc55d4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9bd32b23d204f1cd722063a3693776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f48f24ebab7d4ff39c4c98b74b8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0507c64a527b6fa09db9e12c1c15f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1dbbe425641a48f314fcd2a81bd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a04902cb89ddbf140a0f0fc0eaae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ee60649542eb9903e9db9dc7b4c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb860d7f53d9a78b264b80908eb7f54982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c8871bbf4ffc758b8d8878a43c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f840b8d1ac374c44c3c46eb757414aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9d20612dd1d1243e524777801662085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d4252171ddb58df0de3b2407bad786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac6c90741ce540cde62c06079151d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c95f0714526187588703f2c744b34788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e584bb426060376086f8910fcbf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4eca5b040f04c38d085ad415ca16690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66d8fc58dacb9746fbb067e70985491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460371e0229de791e513d0abe67eb05692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22322fb894103c657caf42fb337581ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b276aa6b086746a12768db17b13b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff556cc738c053bcd0a38482bae84895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073ce7a27afac20c0aa1baaba5429b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc7b955c29c6e5fd697c5d441eb5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb551ca6bbec301bc4086fa83108d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0f1c4b12fc34cf0d737a1476458899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8581326bbf67f3c2a24e511197f9d9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08586c5de4b59209a6a5bd7c66437a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56434e53561397291db42c21a5837dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f197de85cde8d0dec00e64435fd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654b7c85b2333ca21125411c20c347c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d2dd6e6e224c67329a3dcadcc538105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff994c31229213074c02e379315eee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acc3df534fde07e2b2b29e2e08e9c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38967bcaba3167a9ed0b287f9ec086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd833e8a2b6d84b8af02ef22557732109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48183b9acf81d35bd24f7346f75f7d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f9bfcc4f73930741758dab3a204d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b861c645be527ad6fc2ce96d2f088112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a2e4b3efec11d4349cfde596d42d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c8be1fbd42a502cecc729a59dc4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4dd649ec01d437b822da71f8487dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d580749161fab4c4e783af2ec0fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48d0e83c06abf03290f7e6b4f729f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d356a870581db5bbeeb01bccb81527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8192866f18819a26971e82b662a41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65a624906fbfae22d8fba872de78e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1646b95d88795529c9df6b4066b0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbdda56d9d82f015cf2d6565d8e67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4157eef8f3a93446000807642628123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eaf467d2ff4fb1c2a90bfa9091f41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac47658980a643e4a1cc8e61e86293125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1c7c8f6af0f722e0492610df9e53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb66786fb63b522c085a1d0d744c70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879383b15e62e656055a6a4f4a97f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1870f552639a7b0339a3d797763b22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f7aa11f6af4e0d8e9e971b3a248a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37de20b0147d4d3fe3883da0635a7d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec121307da0e3943f8425b1b1a0aa6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced43d197c5c5d588837d554bada976133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93c0b9cedf72993c53849c960e1399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711967c940007115edffc1c8c750ace8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3305ffc2f185131a10f8d6465700bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981ed22746393f3fe77f0d666f5e75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d99a6f95db1c850ef5808fd866f85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a296be561f5ced58bb60551491617139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f206a31477660efc84b193e0f5ca2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717c5437810490c1bfbd2c7d817d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dc816f3452182b0ff77590c20e929142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39d748dde805390770acd278378ce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a62321b23ce0d479f65c83ccb7e9b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0869d94d08d6b6fbd461ed9d5bc92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46128b275bfc77b5f57201d2eedd89e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f72f659e6d223375db7ac4de8983147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e05b3752c8b2d689c38c199209b4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7b75b7b746f4ea4f17800704b3a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c034a33398dbf387fe3c5b4dbf3a85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df9f2bb9f2e4d1ac05432de7b72b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b1292de6a64cff9b4821f0f88137a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880d111bd9f9d14ab3e02ae5eff9a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c6747844aedf506fcd0954a72023154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcd346de0109e8a1e9b34289e30ee9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558fc07706ec83b641afeb65c5d5c64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcde055ee8d2394b6cb1333163cb36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8311a44b6aa9c494e0828305666f06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813052ada21784d5f203c2d95db4682b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3f2581e76b53d6135d18ac59a38a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d99a36993a61dba76511c9a59abe2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f04c2bfcf9c858531877388f4537162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fff80c32208b2b6ced0d545dfda04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2b37ebe2867994da90356b4e577c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbdf8589ca482155777238b41fe0f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5546a68e79df2fa1341d59713d6564a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666911f9a9ea24c2938417a2b1d31b17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf7387b0f0d0fade61457ca822069e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad909ea72bc28866359cd7c274f118f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6c041ccc0bd68952a115ab4521d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1629878ac1bfc5d2b830fe2ef7cb97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2898816a69221d41639e6af03dc60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4232fbd62136467d4f1033341065132173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6437827cd929081119bf74f7bc4c1e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435744bdc1fe22a989a75f687ff769175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1a0763355077be33f00387a139bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca38b0cfe2b62294e91e09293fb58eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc7a2b9ae6c2255734bce1692460b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8b145c3c0a2a5a45a42ba5333bda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df743fc1bc6aac850646e24cf45c66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6989a6640352bae004f10c6c50525cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93497a20f13c0dc2524a488bd604b27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d2f90ab8332145cbd37468b09d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8ef28b15215396fef41064057365184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f043ccd1bc9ac7a5742a14bb5f6dd72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cec5d9a3e8464bf8aafe26f84e5b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f44cdc85335892b9584567d516f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a651acdc59b2beb9ae5412c916e2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3993e4a8640de6eac94091ab5757f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4ccaa3ba81243f9d02a690080970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ec3cfa1005f9a8e66867989246d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a088ad41bad0ef77d18492ffd9a09d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7d419d5e0a57372f05469648c09a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92997bfa7184671239c90ae8ab80545e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ccab17a58f9efd0faaeec0a9eb17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428645446cbe604a90b46678d02181196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d91c687eb30bf960bf0b383979b5f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091863c724a411da5994adf07531d0b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795c92ca0bdf04c7f183ae2b5d9dbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad0de9355d9065f97ec8791c1a2da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f923be5945d658b1a77173ede33fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f8332c7f6759cd60b11453472eca1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c5e967275c8c521c92baa6bc9b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cb5ba7380e516c31e5ef334408cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283b4ef3944a39f7e794610969f40f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f4a4c261530c7c9002e17fced37e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd3c051a51c0384ab47cda91732b30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff7c17d1ce3cba0b3f6df06462b31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0606fe0ea739f6e3da19a3c5ea64c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4c4455b0c990d322a063b89f42ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e508967098292b30f5d21b71d05152211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a78253b7005f2d2e92a942d0f543f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd47bc374550376c82ccd84e07f911f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c50009758a9d6d4a593663e7ca02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788fa6f763276eb2a798c996fa9f6e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d35bf88c14a1d783532ba4646d61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f5e5ecc9e5fd6f2dfdbbd5266fc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d7c6d15769cd78a38754cfc879720218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e106be1e06b8d4ddf83de23b228c03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc645b3d735baf4523d9ac57f780098220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a815cbbebdf9eedf6e777ed92ca4aa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bd4f128e80198b09f858ded3a2db7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b5f6124f7d9a6ccdbb06da985526223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be26568de5106ad625b05c357c62e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550748651b4392e2c11190af3d7ea51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf1caecec589e15eca1f0c2e8db7a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc6858f0afb75f97d9c7dfbc5da41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5de0c867578adb5dd23310cb68e18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9566f17803d377e415a3cc2e386553229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf0e6903d66414873616fe2f77ebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12c5b0f66a0c1d7fa32b8d52ed1f9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f31f9960b1f9769fade3e3016d358232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3d6613b63a9a3d8b1e9b966e0aec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888d2349cf97b1974cda18ed97568af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b3ab434af710653b42aca6eeaff3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c894ea2bcaa66f233d206a77c9bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4586c14954cbc8197474898e7bbe156237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf30adae22f0962b2e021155173110238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0512e1b260fb30138ed6e3e14e62cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea200ff07262daab1fcb21bb5598d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68e323fe1438013bcad8496213510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610183e56c6bf3869324e6e26bef3533242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bcb79177773cacf3a95d2cf0058a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c959bda24a22e84d725d1396a5b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b428e5a7e8876cc525c4983991039245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227226a9977641718a0891beb672c2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5035f7413a27ac6beb5589ae3993f0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc651def7449a2ec272b632186e2c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8c744218719a055f94ec2efe915d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2931f2972277f65ccb3dd70c933f26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899757914c934e9593bf9927a2f835251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034febbf63022788ec3c68aa66ba073e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb32da32d3404e094adf1aa0bfe0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb3ba1bc540bdc44a6f5b4bd78d9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a4b58826b9dcdeb88dcc14562f4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f3985990b36dcddd535b739e6976f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb890bd54c71791c3b2a11e9299644257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda3ca750b41d95105369788054f45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b43f499c9de4b9f66aad93fce674db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ea3d559243279f93805e3e0d51ba1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0be5b8afdfe18c34c6a790a226cdc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe68fb1d1070e0ea46125c545f9ace0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040532c8756e188ffb4c98bf7debcf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a345be9a5d6699df4b40b5810288cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a3c1a8d380169fe055a9194058b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d449304985479df701fb9264bd807266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac063cca95cae154df203f6632803267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702159bae9ff34d8e9a7a3b3884f456e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7bd0faf7466c362571512fae3102f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ab5a8dbe5712e530778f4e34c5920270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2e6db86016436017c11531e06b095271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1dc7a2a3a823dd43e0cc80d77253272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517bb225b2f144d657fd710a7b7c00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3db0c28554b3afa867bbe8a6bf97a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bc55e97c9e82e1cce891a89ad30d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cee7cd1fc70a21cf6f8694f5e4374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c4effb2a0376704c4f5fc93d960f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7707a2c349f01b61035e3443c8981278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be0220df7fdd271afe033685f5112279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d342b3e5936d2eb1e16e36847256d39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83494fe39aa7da77cd9a47fed72063e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636034ea4aae7363e8fdfb2bbcd64820282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befa1995a030d321846038b9bb740c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512c80fc5799f6df23794431648edd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a258d08932c5e5c2ac25b22287a47e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b836c63914c677334ea59c687d5430286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38bc7334e37cce6ceca59e0034947287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a123fed587f94355475e2fea9820288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba579b54886f55c0ee9b3c0357ae06d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1cab92416347bd7631cbf93daee84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3ff00729e3e605c5d13f71344ed5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203de4ae06dd49ee3d06180d4f81fa2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5482d2cc678a3b914e4617478ff5538293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce98c66a73717bbb46a290e8a53d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f833d6798605192d44a254d077c34b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2ac21b4112f1c24310517a96d2bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142807eb10a9c606b1e827bd4e4c120297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106d5f75f30480cf5970d593a68161298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b161eed7620e23b8426446c3862e08d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950795785bde082adab820cebb449b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e129493e63dabdf7516db108fafc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435be5d16efc7457174ebfb14a110b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429725caff0e17d4281cfb9eeb9737303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a80d94743059fd6bb96996d989915304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1c3586d5733993af9d5c6c6dcf5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed59ef263899c0088417e9a63f04ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d52586c975e6a6c229f119e54fea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d92e0c2aa0d3a8d5cf1e561caaaa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a7685d23bc7a738f22bc78457a1a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d92247a29636f0991f31cd714627d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38d9b0218a3bdebdc752a5b1eba5a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1bef83151f5c57c7e81910ed64618312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af827620e70a7d0a4c6beda513189a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4db4c0cdaedb3492c823fe0baf939314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4f2f94fcbf8c01d3390ab6564d20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed29a5e87c6d4eb79e528573ac7c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ddb8bafabd3df92fcb04764fc801317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008b625718268d7e59ae3c7065afc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a58b4db5b98e7de17a840c3d0825319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4aa591bf1cbe67a7f89bfa86f516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3efc4ae67198f7606c6497ecae639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22965dbf949f42f74694c5a767989e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19a50c4dd3091bf4c5818f329f065323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744504a95cb208e0d5678950921ccd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46283d5e07d9f8d8b87c3ddc702900f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e746fadb1f19431be7f4abf3e813326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c476ac16d5874b93df1c6bf00e1076327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a11a6b0c337fe6149423e5b39e27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b8ad3573003147c77ed9d0bb68c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec7a6044929df07c524dc955c4bc3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57776fa11acbbc06126c55be7f049949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d1afd38a712e5e5c7edafff3f632332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f9cb47bc51dac91297b318919350333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2aa450a9ef0f4515ca0ba9aa45c9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a446cda6e289243ab102f198aec0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8e410c09aee3f8a6d09e5218f96e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9be7f786f6985d4f5298beafb4a6d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d7986df04259c27a5598794adb0e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc2a3fc8da2e819d7809589756eb0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f2d6154ae90edb2ede12941bbd213340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaabf489916f50fa35a2e849d000c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04221248f44b62615eefe6a4b2d17e53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15d54c31fd4275ab31a9c1cc6a5f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce18e7825dbd5c934e57130edca9ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18bd96050af942c1a50fa5a66ffb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ded849b2745b74f0741194f2e6379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204fe1672a26544ff45fdf4d2e3f6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfef53284cab15ba95067b3b1717a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6c719818819a628d7e7c24242fad1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de25125c5f6b5477e9d0b12cdd44fb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0165381515b3f59026079c5307a908351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b673a34ef21c8ce38e2f19f45b68bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586aa351937c7665c54140e99563b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af74c246a1074665424f081688c09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1599862b3a5533afa60fcfdf1a4c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca5991e245a221f8db70d630a7490356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17045d2f5b398322cb4cc1014c45d70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60be1959268f21f8367d8a30eec9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2564325c7d4658e98855d9ebdf496359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69be7539486e4f85041776b3a48d7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3504fdaad101ba42b1e617703bebbfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a758c44bd33ab258b2a681ed115177362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebfdc6536feb6e4c02e9fc58cfc5e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f37152ecf2618cc2e3e85db120414f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042a0bf3345728c985d3234f031ae1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc067fb8ff0a26d5100647fd945a34ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92360453519e710ad5e2dfe337155c89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9c3bea2266258104bd5519e26dce5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452790de44cf0a6a5668d87583830b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371f21bbd5b85209fa44aa6d54e200370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6143c18bd815714e1d4b7ec6d1407371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332548115eb17393ef001b7d31c3110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4294a48a7636b5e293b322f19028491373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d24cfa4f806c164c00ab5ff0d799e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f7e252879f07fed3aac5300896172375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d27e32507f1fe3e482de75149a4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe643ccf7b5a61965fe538f7332b0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadda2311a5b810f5f9d2d8140590915378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb482b773bfcd43d950b832c72549379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cae06b5cc745bbb8e2a22a6fb40d57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff145ff539fff466e972cc6781dfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c052a447d6e62deefd8e8e1b5b6c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4b591109da183d639a334ce0e3843383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc1fa7a2295454972d69eb2a646ab3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d30b6ba181b7e1bd52b1adcbb0226385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133e81c5551c1eb60cf4515db6fd39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e843660d19920a105d2b880946b5930387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c50594aa16a5f89ca5986f9b9333388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03f9b6afb446306fa58ace0bc7bc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d156b4b6c4ac9e0bafa1e9513c3c564390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8a3086117445e45bf0bc1a19b834f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d49ee36e390e6aab3f06ffc77ca159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8051c2af86bc632c2493ac250fea6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841142820bdc7726100642661b534fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed46510abae542ab2e631d143f73be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd156d716ade082118fb428be194bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102407cc6c3176b36cba751387a8331397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb256108bf7996e4f9aa3dece21307e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a475465d51f3b0bf301cd56f6e7e77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3e8d0e7d9bc063c8364e4f259d3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fed35d819eb8a88dc3381fc8596b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92b8d65acb483d3c9e963c2d3bd71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797e5567089d2e9a136f23c697fd090403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89156fc88cb1e0cbc2d7371613b81f72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1273843a2b09d01227cca1f30d0f46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53755bbe174c79acaafb668286614e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c180c5dd2d0d535595125c212484cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8929f62663465d1429dcd70a5b75d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169cf07495fd2b344a2228dd7ad1a79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c3517a519b3624ef589155ed8a9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4bf363b20e0b74e12c125e5785857411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ac10b2aefb95a825bff499a3bb90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a753b2f44d0ff725ea91cf106dc746a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112bc0d44ee07e5e44fdb7e0608348a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4855bb0d75c8a2d399fb8f22e676415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ddbbe735895720178271ed4fd2b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f046e5c831e8dc4f1e283a0aca78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50310ce72bc7f55079f29fb3a6651c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150c4586c4d7e281bbdd78cfe3247b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677756e96a1f3d6a66661fcc332bc2b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad426c085a5a77d24604fd0e1437875421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ce04e5cdf82db42d9018ee09e57a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a55e37cecc826cdc55c03eac0e528423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563456e95f2830ff55019e1d8998c88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c7209171d3ef14419cc98defbd89e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228982b83db3468cc846d48ac28461be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dff1782d8186057928cb20d4f219b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a440ad5dd7a93953a4f92508989c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832bc3fe249fb854d1b246a3068e4a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc88388268e0bcd735e2cfca970c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ca7b9dd25287bf08d4725255f61af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb1d9a7861b213b72047737ab283c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7a764914196cc9c4caadce8bdced7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e34baf42f7338e0e57172fa575b02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97abe5abc0e2d8ebbe2ff8f19167bf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81513d04e237206515709668c36a4095436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788b1d68cbb7f2ddac9d7f6b386283437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63865fb96d11bb083d17e8fc0016c04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1a60c2f2cb494b01b6070548183bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d0f4cf657e27421a00d262503af71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c96720532bd963670a637f1ac19f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eea9e60fa0071e54754fbb4923f6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b1ad0e875ee44f07d8d519c45027443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202371def5ce754e5ff8a996be2be3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c813568c5a85bbf84413e93d583e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b86e54dc45b4392946af1148167cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecd7f3aa805ccb007f0ce0418e7575447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f312a87edbc5d989da957e78a7dd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652930f0c8be442131643c224b6daa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e850589ae7ef83713200d0122cbcd83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bd74a62a6fa83a3b5ee29cf0ae3d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896b001d645b7b4b4db1aed9d6cd3e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b5b642b85a7fd7fdcb7141b32fe5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f0cccb1256dbcc9a75a2f35b47e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0520db1208511e0b1cf8a7cbc6d49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de50f53c3be25abdf070d4646bba29e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1575f1be6d25a9d8c41b71a2b6ed7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ef17b1fd6ab9a274b1778f3adbb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33352db3dc8db874a18e2bb718a55caf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b377ae26d98322f65393edc049ee7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dda61cd0d709a0469e23032db6dcc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b19641a458493f8f938fe5fff7366462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96a91b96468a9309c7aa320bf9de6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22365e1d172df983177079995b08eeb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b877bf92468c0446d0dfc166de6ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40341a540ab2ba1d649b0b714f33594a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d76c634f7e87474d52cc197f3b92c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321c60ee5b9878c6147ecf72b3e499468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bc15ffd12b8da1321598fb5c8a9e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed3ae6f8a02cefb01e002877420e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87259e259705601f43517c78621a889471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dbeeb29f31d80dad244f3711a9fd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960fce7056376ad50dbd578e0715d87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b783337e4e804671fbcfdadc70e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e05615054f101669e8d603003b56e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a7eb3d17291635d24852b265d85a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313141d45359312298ae5c43d5969ce7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23a18e442cbac8a39447605b6fea1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d818366c32495bd79fb29f82ee4dc4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a3950559d6a1c4136a95cddcaf20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8785e992d72547ce401ac7638304cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949935fa75798df23cb46fb7e82264a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86cb56ba2599fbd72a7c6b4bd3f15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23609cc5dc83b7e9413eebc8e9c4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d499924a85352b6efb0b8e6fcec05d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223f7e9610454a60edb6c19c0cddb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceffdc8d852b43ece129d542c8c858487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873a682d2182bc311177a019a494816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d154fda884586a77b46a832d17ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269bf6ca9124f724e32101ee43aefff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e40f103046a2af1167ad52cfade071491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b2adaceafff979c9200fba09c22e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf6b71b2665713b299b3d1277c4ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b717f517e42aca2b305c1734465db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006bcd0b2b44df2b2ec8e9a4238cd36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d343b27209f1c2985e2fa1ae410eed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38c98199601d8e6d73622992bb86c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e828f6c3d96fcbb07eb40695e350f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a523a7e6864e2fa1934a8d2ffbaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07491d841a9cf320c13fdead18c0e48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df94aa3dc67e7e7597619f0fd9f58c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9551adf96c7a0c9ca05c549787469d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91f6d0b827ab57810846ebc305b51f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292254e17a621c6ec120ae685cb91f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219336fb98aa6802ed0e56d0914a63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b66fa525b7d0e204c1d2ccd647accb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b9bbd05f7733f090c6dedcf3eee70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9ddcd4c61b1a1e32c0517fb524f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c27e39cef39415756a400a2209ef38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dbefbf8c6b6ecf42f13c3645cc539510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100073fddef6cd3ed7222773ec1075c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42507ce837b1973cf64d0c61fb9e13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c64ef439451efabb3beae7ab7b165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b94306ce9d0cdde7901f92d991a76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e3676dc1ea3352944988175b19ca4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371e74bc81c2f71904340fb5d904c0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbfef06342db81476e0c8f11e0ddf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb41734ad1c7c7f424f585ff0225c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024eb0c1197ef03fd4903a6fac01f0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da111e989c5c0eff824e76977eb0237520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be45af05eea74a0fedd6fa35f624ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1572603909b05fcf81bd4f1841d44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a82469f88f9dae1fa02b850d92590523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e14d092f51cbba992533ad121f2829524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454beec590e4e4ce34d09a6644cb0c61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b4c968c3b6508590eebef93be051e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f757f5b4b7be95cb1fee36517fe5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb95d0564c9baf45bf0c555c99f1c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe7aaba895ba9184af7ca511fc1e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305adbc8dc201876f3f55570309fc23d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619616cfab6fbb45b87accd38a859b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bb6500da82b3f3256dc47c1cf3a61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8360951c37c8fb6d737553c85a5559533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32663845a5edcc17297045052142cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597cefbcfc9043335c9c7231e5ac71c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3f0605f061d12bf586946e4a1421f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bb162b1db0236bfb61bc45f518c1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d44db9c4b0783210543fe8690801d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7698296f0ce0dff026691d953f192a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760c279b23bfb149f75dba292ced48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14cd1b72a8779b52980d580624e2b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b00fd02c604f50e1c26a819cefd0cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc45ea384a76e64fee4ab998c28eed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beacbd6513c9bb02f9e46db4291629544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccde187186487296b142272e6549d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561a375d0f7e34ce19b30ece56e4129546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00235688523873f3238cedd40c400f3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bddaa97adcf439029110322144024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75511f3104ef04066c908fc2b229b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee603a0ac2c9d8204b35c5a7fbd99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201593204c631022929d1461be07ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce235767ad9858acdf3b129b8e6efe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7cca448495d8f68340d665c3eb3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cb003be2cfe431761b5544a5de68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab89c1ff83d3e792a907027ae539e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8997ff3d76ea99d4c47bf09f64dc99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ab2d6ba654b6f7874a5af192b111557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968a3239db3c0a29cb8fac402d11d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411c24c2dd398695d6169d09adb185559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d607de2de2a0f98173efe12015a68f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e221612d57108c3198964b66e39f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdda157f7ca071f189943d8d8fcfd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eafe509207bd34b0dc9a7cc7994d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258502a2cdb0273a357d998595d957e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9557eb5f3a237859d78a5a527064e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53059710b882dcd37eec95e15865d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ce4377fd82c8c12a70ed86cae569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f290072bf1dd19527728663de852568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581346dcf6aac66e4c09bbcbb7466edc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31bdf6a275fd9c134f6ddaeda44d2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af58958dddd0c57062cfc1afb4377571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb691475dc62b2d3da5f59032489912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a475fa967b07e3c44656d26005c60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb96c355323c812145332c016dfd97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29191d7316efb4a910a42ede57f30f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a9430568320e20855cb7addd31d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75a4d02d71f9a55dc61528905c41b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377583552bc466af5f43929bf3b70bc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb516ec0e048d2cf996df262df035579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4824ad17a6ec7bbf3d90821ae4439b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c53098f5d8aafec78d9c1055300e96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7e8728156710fe7c99ffc50fe4ef3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6cd238716049b955f4f1748ca2c58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594fe2e9b492fd11dddaba416eb8734584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e70a1faf55b19694e8514b90d891ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d751cc4389fc003b6d144c6923a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e0443951be355ad01f0594a40e48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5062c60b072edc10563492ebbe054588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684c0d8c5316c53d532442d12b91619589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333678f4186e542a5e6939ac70e819f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81e049fe43e8715b52e3da88879b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d08502f5cd9f6de6aff9bdaf34effb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35563e37eab1924f26d9708ffb514f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b9976053561b73c24e142d424e0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da8fe510c2480d960b0339aa47085a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aa45d3fd40eda44e44819dd8481e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4e576691d52852740495b8bb648e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e4f9708eb89ea1b49fa2a155ea33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802866d36ed12246e1b83176b143f5a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615738864bdec5694a29a3283dda250e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aacc125929bec89bbfc4a6c56506cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7093e82e1e4ca8fbee115d4fe52f090602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e34cacdb37a04967299cf64968fdc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a2c31f92158a5508dc9de1dc1d21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceec7ea84e4c958c7b0de20f6c650e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e83e15e5ff678f8ea326bca028b52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472c350ed336d8aad0f470162090ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6615b0998151c59f22d81ca2bff63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024bad0401f8587d3e68415ea5b372609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b83579d4749171064538a655d435610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236cc602ab98be69cb5c934443bf79b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e379f3fb274f33a7e78a5d6f1c72b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c7b35511583909443af4690854b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba72520436420b42be5d9dec25ae64b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74d9840d15f412c713a301ac72957a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b71a0dd19ca00435d1bcf6c99079fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3726e99d3af8812d79fceb09a8346d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec61275f17b8d3d3989882ae0dfb816618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788d05b23d00b40c7eac49da44c85d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c1156c2623f82623a5f50f9d5559620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745248ec4e52c716395b8112fb5dc63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41fe1d7aa789ba51b213df999a8f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bcf9dc80dcdbd63365e28debee5a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b74f133bb26eeb4518d698b809b20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9a3312bd304a24e6c42722a75016625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e20c560df397c65a1b09e7d59cd3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3adf723aed8847a7163ea828602c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df6e7396fa341eac334ca89a59d67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e71ce5c185672aea14e6ef919947629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5eb8d914357916821a7b9e656b831630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b9ea9ad9bd39c06cfa692cc163cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80316db8491c2aedaa629456ad466328632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c3b56adf903869560d6b68711ab1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64a6742f9117ef89f7f3894f88ccd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4463915a30e4a460aa5f28ac00f02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e4a61f5a4ce0ad4a0bfe07c858709636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeceabd20b58a032e2f296a919d1df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60320be73b40879977b5194eefc31302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361fbee57b8527c1976f64c4e0ba20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d265ef3ac1b72ce3ebc0f86f09fe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120a857a2acedf67e8633fd43f4a277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f56fce61bd545a761b9a422a54670642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b63f705e5f174c7b3d103e235477c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b64b7d87afd3431f4ac5252516b72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb34f0cfd6c128ce407dad42c8650df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e637a243d63afc097a2bd492d8e9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d69ff367abd925ab11e2b7a10e68d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5846ab0e7a646a511c9b18e662b92f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa90ef57a2157d976f2909a6ef9e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539f4e2f608875a2250491c06cdeb25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def598147b6f24e42ff392cf9ee60e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6d7c4b232fb06128473233b9c73d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d118ac2b7ea276d47b412e91a64b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb96fafb95d0ad4747c481c6faf024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cde87cf77a442eb6a1308d2338c41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31e11b8df1fde30c5a96ebfb94ee30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdec131e948f1aacebc0728f44ed2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855930d0ae32cd7e5168d0377f1f1cc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4485d45b5e4bc27f4b7e166af1bec4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36654d5dcacb992ffa9804fcecca5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf289cc6a6d2301df6ff30e87009d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1acba9f1869622909d0dc045badef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7db713c5bfa4745e24e0bc8a82059663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb471bc6c8c5db535be64d64e52f71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a538b42869767f80fac404dda447665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdacb0364dfb906d243e1894b875129666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e2839764e70e532ea08d9c11bbd5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187db5770627d809851c668e1d894a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae6984ebbf594b4d56109cd37a344669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888429f9636dc6b57882023d878d144a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c26f30da846be16c209439979bfbee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb479a1ca98c83a126dd814fde6488e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca021f0128f99fc2a3962ea747ef84a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce25de1130652d62591b2e818ba805674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b3d3f7044fc34b74603507bc0f6fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37d08b589c5070b57bbf4979ed662676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77926570df28601576d35e7944321e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e426b33466a7d7ba2bdb629924a8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d93e2f5d48755a3cad8ddb88fbccb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217cfd7a993ff0fa9ae60170421f2cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865691d9c28e13ef0c74ae8b4954dcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e8fdcc046665e63b3ed5c2bce315682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d92799318e7c187ac433a630e3fb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d396aa65d72430fbbde3645de0418684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0ef9e179cc6022cebb14fc00906b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d5fc713e3c1a5d9d904b6ed0b92b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cc9fb6163137b57e6c1b9882c670c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6a71a008d6f3fb1ec0d52d835885688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494472d64e5c35936fa61ca81e6854d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc4cd30fd00679365a46782e4010f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2868cecb32ab28ad571a4fd01477ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413900c5f7266a17dd29daaad206dbf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf68b0a54c0b06d1f25e5d83dbf38c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21042203a325447c96c5b68793248df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d451540c9144e98ea4e0742a7139d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf70f493ba8d766b42ac0f0f8b323696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41143b49e6811f5509c271ab2c790a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e507a5605470a018a14cd63e22f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27e025b3fbd3edae869ea0ce14b0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a823b3f6e7ae940ae49a8ebaf010700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbae94c1909f5da2a825c33f82d323701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e8940e0daba1de5655f7bbee2ce0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1845f05fc5bc00f1534288716bb0305703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb846c00c881a06ee8f1323fe6a7649704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb225aeb97eb3a061059d5c828b0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b22f70ff5d9ce2e3a1b06a712789706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52996e45ce9437b6f64c0084d3206cf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4de2709e6e40609927464a4298c269708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfacd4b21b6a142e4d2a597be85c7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43556efd31e2f91178e7450bef4d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986eff1185c722a54c1f2d7ae1c1f71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a021ab739cb49920b7c044a0eca9c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3119fcf9c3d394955852110d1ba11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695c66907c14ff3bdb4d490580b8720714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5275d26e603503c3ea39f413c2856715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d74d73532891cec6e8a56cd7baf51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba9e08ddfb993b75eed01066c22a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90300d49079fdf3f9ba52f582bc0c476718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cdd4052d3bc957cf1077c6f436342719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea11b3a58c38c72ded878aae79212e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4bca10586b4cff4c501500af9ef98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c2529f21aafa3d2bfb62745bfdd7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcafdc42f113aa04d3ec5d7a1b53b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b25406f07c7c50e5cfc3a2b76b039c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd859ffaf7e145efd31e6c4aa32d172a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68adcdb8af5719bb2c154a934e4c4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e23eb208edd4f627b146bbde4fb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f54c9e21bd71cdf5efe1e0ead00cb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8f11b3271f5ee30aa50f85560fc4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ff507d105d8fa013cd35a69ad7a6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc88baa6025d6c005bc748ea7fc6013731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cbd21bc874fc65ae94d92e3b9ae73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e1b1f066bb5ec89da4f518009a329733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149602f5687946084787c0716a474c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232790796600436236d2eae98c75da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa7762f4f78b41b1fa0ce37fd909e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082df32fb169e43bdfa885d606fb1af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ab20895ed526627c83d91a4a5d48b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7c51bedde4bec5fe3ea0cbd717f55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac93691740d3185334ace7f121099f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898e06a49e8f500527aeb93732bfc27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73518b35a6f1e118e14c9a7d807e17d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abf5afd13567bf41447949613a06e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c1b31c5bbea23b6f8f4ee031276f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732dfff3af4f44f80254699d562d82e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8aeeb2c3364b278fb99e471583f80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114555ddf4aed0d120313f5b40d4ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f6473a8c4bc577c03631ee35364f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f2ca82f474324ab98b95609755675749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db92611bc40f9048a8b8222e4536c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df13915883e41a8ec900834f2e61aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c46f5c572580e1e6fe82b647e714d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6f927e0b3b4ca75fd387c16566c0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c73e5149b628683432d999ac1ce39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17d727901084772e08fe1089dfe40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b861c4ec83657d9d26c3e0bfc4369a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92feacdd6dca62cfb507019227813a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471feaf7843618442ee71a53b99420758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e340515f4e72cbafb2d4aaf607cf5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1f24d9df30b328fe27210603cc83c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ad744b7750a65e97ca4531762dcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf74064d213a5852dbeeda908573f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168ff3142f0bd1e3f5528722459af34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16d061bfe1f7257a496972fa621b095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acf99601dfb2fc6f26ca012d4f6746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d00f03828a0b606ad38dcc0b23837d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ab2c985c387ab15074aea33fc7be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6f7d141a1bc063e62e667966aa799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8018194b9de5809d6b14eb6b1b32e5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84448793a8a78a85107f01c77f8adb6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a675f0713c6fcbf00ddbf1c586cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cffdf6b88665c2215f736a101a32e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4dc4393ab37ddd9c6c39bcb482c7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d80dff00b9d827923e37a2aefce1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac79605b4e9548d5138b2894f43dbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68d9bb0df392525f01b344dfdfd08b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dac2c7b253576d7676a3b56e798d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ab1922dc26aa1ad3894fd33efb2d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d8f71c5dbbd1c686486dfcf39b54f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537715803bff3df8335aa6b971c14421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa82a4c999fc8a7e60c25385ccae3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761935a4f7bdae51c3975aebba9dcd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1fa31d0a272cb6f585721c662ef2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38634221a9fbc6e4c154c1a560ee50025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b3b89b08faaf15ecc747a630980d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281defa02935fb3eb324ed00b8ce62db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff98385a266cda6b82923a5c7a610328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea562ca8e937085185f592f2034c1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370432a833bf721bbd6a5d95b2881d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f478cd55bb5564101a5db41179568c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83f27214231dfdfa7b988e134cfac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a597baef91df540cb815c7217b7c6d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b7ce030da2ea2f64909ce66c4fec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1cad3e04ea41248021ad5bfd8c44b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a462328360d38d1d98d9ace5483a8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06587d43240ec3e3e290ac02e9f4a8ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d499a3a086e4139a15dbf377edde32738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a89fd6c958173cbd20b8518314db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb84fda647059a9bbd048b777ff0ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8cfb7c12b4766bc99caff5e9969de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad92d520d4a8d2a97f40e7679e630942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a89084f35a0038738fdedca7cc918043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840d2f18db1b46647d1ee033cf0f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831f0c1025825d41f34f5dbc4a3b37445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa5bdf6bce34d5d6e96197c6a6ba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fa919b0ec01e3db9fd815a449afe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e145f5875708c7cb82e2216b302f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f14b8dd6ae42f7fdbe5bbabf24b56549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565066ef6ac32ffe84f03af93910f29e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacbfb26922b3227f310fa26711785651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d6f4497b1a56e6f766ee8dc4d91352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6805f3cdd21c2b4d1233f57eed4a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281008b16f5c1bf091615a52dd21abca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a48d9ded128d2100d831e37807aab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624be5708fb5aba7d881079e81880c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8bf748f44956656ff413b70d9782f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8234d47e9e93cf2ed3a8ab6538b07f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7866e32a966e9a90d37ba26a0a946859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6fd2157e0c871aba0eacdc44896c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cfbed37b15bd165bbf5bd5b7245a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747dc896700c9ba5aaab5ef12e51d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdef5810219d38cb636486b08446363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4601593ff6a9f4b1f123719b550764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717756845c4fc7ec9466139984c929c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718aa2cc23801adf4e11d0e1935be6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be340f5c6ae6a588230b4edaa3344e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966574bb238ab5e4a2cf128f69d1f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3954d4a3c7e9387e5bf15bbc3d4719169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c41e6dc8172fbff7485d4de09f994070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b632ca92bdeacd991b0e16168c1e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b32d7736176e981ac2db6fb61e2b3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a483f0a14186fe20a51bfe2dd3da6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e605e4d3f3a812f0f3caceec04188474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee166c0f68cfdb1fedd20996e1e52c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f6fdd11cf787db52f1229bfe765776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a4e9935e436f5ef904ffe678212077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa4318becdaf701d848c59b4fd570978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90ad7c463fba2a0de43da1464d69a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9354668b934ec2334a7c37a2122db1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e231a92e285d8f3c7dbca3385fee081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e2b4ffde85831cdf8881a6e3f0f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb918f73232ac2d7bf86847b9ef5c3b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93a040b06767c58f5b9bb32c99365384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834acc0c4dbd13367ab589054ea07f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a10e9f3aba7dcd4b35162492c1167f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc18a393227ce89d5d773df9cfd16b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8208db1e9b9bd03c346626097902888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08d03fb88be6e4abfda434fb5b88b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8756e9f80f57f9fca0d9ad03b7951f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07d13d7c7a68ab24e166b5c303e07391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6048b9fe5ea49a41de0b1979f825592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f0e0a6c63c9f1075751a4eed13ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446aa9cc501080d4b65b3976c0f04e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486536bb0e2516a3a83fbac28865f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45aef99115b3beb95fa51935986b2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2a71398d067852191878e030e2d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9811dddc4b4741106ca505cfec6dd0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8d2e476138b2c414a779ef6a8bb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcdbb97a2f5cd831966fa62fd72b06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04727aa0a0405aa94ebffa0ada7ce921101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a653173a46099bcdfec0bc134a34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f66fd6d44406f7c18819b22978da4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e679b0c229f56d0fd625b1d94fd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9aad93bd9c3b842b67cfb7162614d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac44fe1b96195bac44732f593e68a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a06d46e41fd0f27aa6433f362e2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c6b5688ad48697667ba9bf53bc6c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e444a9429bd3fec2bd5fb7b0f0ee1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644c27f2854847838757c788ef1b0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b1a46a24880d71135401e072d428111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16a8314b6457ac4f852fe15d83ea7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb86b0305053b126abb4572e54c1e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8355988956ea43f5e3d33c36ec83bd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5813f305d34db8e658c5672949493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21beb1b5c7fc59d87a29bca04f2f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35459b4d63d109b0c59a56ac51b44c98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1c0c283262d4efb420300d1378f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b1748448f12322312d4a74afc3ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360214713d635ec163e5fa45c0cbdc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66875777c5844edbe7671e94d1048b15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113693e050f66f345512bbe1f1aefc17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe591b10fa93271a8879e8abd8600c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33a0eb090a56ae21a72f3b4d63dd5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a9cf1ff4a85759596e5b0ef4a16d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77e23a37b3b69524a43458459d52b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b664037abe5d6493f85abe2003cdc6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1108b8f0d23e949558372b7cbf1666128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef9e2a58d9a4a82cebd872de03a6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375123bcb0e31dab7fa9d21f4464eeaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea8a26d8f6a657d3ab7d59a0a9662c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabfc835a031539f2398c0cad6dd17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533e9aa660fa5cc356f3311ebe7b96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a21111e60672cecdcf6b92785ea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a549b9f02b5979db5059e7ece834ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953657adacbf9c8379010e66ddf0af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da045be6f2a4b8ffcafac21b6730274c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79017a6055e00e9d82f966700f584926138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b5f3877d3c1b0c3d53c6f5bdc3c00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4010cc47f89b16d941aeaf85fa94988140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546bb37f50a268901c81a92e0a2a2f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6873a28e5697b98c87e9e5d24947b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e123f82e2d9771a22ccdc64a3c966143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f53b65d5269f0eec12c202c99c05f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2405679e0cd87654253c8c9ba2ca420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a0217664ec267c4dc296caaf64e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f356112b5024e45f474a6359133e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7341196c57c2c47b7247b25396d30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7cc146dd4bdd9ee9931c6c2861b75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71aa5586a96f92e493dad941edbee1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e2c69c0745d9bf58c95c86d231a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbcdca5eaa7dfd0361b0eade22a4a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d89e8e528325b609957b925f704c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed41c79f34ce70c23c76d44942667154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd02fadc81b396d9216ba2a9127f5d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d84c580d20f2736eff4924df5d07d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040afcd390ebf97a0828422f999e4f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28c39fa742835a341761ea3ef1724c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76234aac5d1f61e8ade2ff06c5d1b615159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cba355acc392eace136174f478fd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157843813c01aed72469bb25643ca4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ac2aa38730e01653a802c5fddbdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cbfe86fc60ef9e932593f178c1871163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86ffeac06e51bba281ccc93884f8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b132a9449e9aeaca39e302c7b98f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a2c8294946ec33123a32b1a5c521166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3313b530ecf7605d3b318628c07b30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d258d16472690ff7a477995b2d21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f326c1d0371be2c33c4e5f27207f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8060f5fb4b38902a8df49939817168170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702e1257ce1153763c0c32adf622ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8536db946ced3443050f6c1a1b1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d68365da3e8b134c4e08d2a1f54c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f9fb88c2c473421f3ada363560408174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760ba9549fc825546f2348ef5844af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee008b9358432172b471c938bbcd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2cd4e2523db4fba0b953fa9136f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46632dc16c871b5de26a0cc9f72e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8b85cf9dae4a2fcb67d82718eb84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2d3f7768b3409d6e8c6d4e95f7ef5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e882c43b4c9fb854445cbbaf63341181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3df3b8502e3920e78d87bbed48e0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50a8729d300a5c5ea22e85bde1e750183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769582ececce5495b5e4d48ce572fdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e6b94da00f3b7c4c37d0a2c7c66c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611af36c669c3ae91537fc85440a8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536502469ba0e11d067e7e67676e45ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a40a6d9aca04aa1fb906a2edbc1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb5224dee3a4bae404c297c773fa15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd0ab89a9b1b9f44f7956b5d8e71b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487dbbbe719f6d7eb4f752ee8b1f9d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5b8b9ed9e29a9554bcc9f418f1a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb9429c384f0248d0ed950d2d4de17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0feaf64f76ab2d5d06d6da9227eae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77bffcc5f73b8641cf239c00ce3a61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faccddad57d7950858e85d4dfe4fa3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007ecdfba0f72832f34f9e6d1feaa9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed951ac7193ecba65c76edb161dc02b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81995e92698b85d7dc24c8c4ab795058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0618a31e3c3e08a99845ce3770da7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2e1dcfb795dfb51a4ea0db85c165201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064ae66275560c23e76614445e644be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232fe5a3d9841da007a5eb769556a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13292aa450feb18292f338cefe98ec95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb739bc7dbd5fc616cccc990c0fdc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c013ba500a94cbab78a2f4e5f55b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d6c9d06af5766aa9c72e2da096356207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41dde9a47b5b0f15ef04c6fac117c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28f07aac7a680322d6dac458b5d6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38342c9634b5e499b1187255a0c13d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf31eb6385d225842ad8b67257f120d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def247c2b5567e75253f8de057497309212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b578e11483b5c5a44209fb68f546213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec272b8110d1646426e924de196ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8dc74147e91f175aad3bfcc04672c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5399845d7c084b9ce2aaaa39beb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6146b24f3ccd786774619d6aaacb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab547575451632c00c0f0bf7ffe463218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09470fb0b40d68b9bdd938866477afa4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7561c2198084b758335246d4cb9a43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624ef450a250b32cdc245514ff7977221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093ea6d20a65d8cbecf32d0df443c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb71ed94ac1beb77d9c754196033bfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd28c28e6c221b4c4f047c4fec4155224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5353fdcec6a82a07dd06671a68fe2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f488a9bd590df8d1b0b24ec6e43aa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49080290a70c9fcbd991d371722ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e27df4243657e1d542db31312441228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de181ff9fd788217db8dfe0644278f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23dc65b566c481bb6de43b8be218d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b094b68f3842608788043f7200545231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f536f3c9c673545633c2e0e4de9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e43e44ba055e9cbccc075f81ba12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece19be89404b6ee66f206879e6b1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a64c4ca20f1286d57c653f3ae3fb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbffdc9266dca0e5ac3c4f91c27616236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6845097f29b74fcaf6fbae0b418756237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c7459fcd6b99f794e9ecc118f68c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfed02a1b06e0abd327f8f873a3b00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b54d2b724710b8977182e3df868bdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b948ffa73ebe2b4b03f8953cdf948241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7bda1df9c62c060f6151e21267932242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d0cacf376bdb72f96e5e99444019243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f8c88f43fff11404c25dc2bc421f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35d8ad1eb50dc265196da72260120245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77975ddd8d44d180719656404b011246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645bad33de5816cadf63c154a33fc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737fa8e9da977b6e447563fdbdaf6fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f464db492605c70446893b61e102e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0e5d8f6e5f7284ff191995132de1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282b09b04f436e7a287f64e691a8a32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ef49ff653949efa63071b2c32da3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f2dd8f7a9e482a1671a79c63d7ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb18505c83984ee03747125cf9e709254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a51c93c1692202556acb0ba502b9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c67d4fca50c2e2c3902680a15ce7ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeafa4f7d21bdd0fe724a41c6437ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580b8761db92dc28bbfbaaa924013f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12623640166c3a9b496e16f9e53d6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2319d09f3708792ca1a12b6ef20988260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7f9492fcafbf18c5bd1d6d0a013c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51328e7f7e01dbdea3b21ff544f77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8123e37fe0123d26a96b95c71bca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24e02d0962ebb962bb96e8aed8d71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310a9dbf08489a713eacca7f6a0c835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34091f5e7694c27b7f0389c0ac80d87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9875939898d0c7284ac7c4ffc0757267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd7fde5a46dd3110d9ca4c439ada8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132afe40354300f3891c17c25d2823269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1341ab1805b2d4f7d09209f357a30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78dfeb1a3723c1d9b72f1e6399219b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce6a7778fc034ff93b6e785e14833d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e116de58a71efaa2b4f8d506067e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc27337d4b967f051301feacd2a7da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b71a090cbc2bd512011f2be9480b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee30976a194bf2b19d84fd6d5bf3be4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f25678c489f733b97207949af01f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8196c30bcfd560d7e212a9e43a2ae7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969262cade30c11d99865b0861285230279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a3036c144fdc399f6c4a490bb197280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2728604f2a304d4544bc1b0696b70ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44352b39346de996f14cc85bc00c49d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82049e23167dc0df8c25643baca7c33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0175fa2826e33efe7e841b70cb5fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bf1bfbff72a4b3c98fa197cd56d6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e4ffc2e9b4d05671728c8d19c3b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d92ef613571e354e8877202638c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874471127db7a2a152fb62e6e49d03af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0981af3404808f414707f7f37dc19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9de045e8d32087cf4fb8a293a983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95480ff844e65a108626b4b0a0321eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b8ce5a8d95d6f0fba0345eefd24ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce1665e5c62f4d282f654b97f0e991293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906499d66cead30be01df775d81f0a3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd1ebbdb4e7c3349402c34515c4605295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c5bb11640fc9d2a9a818eae82ea3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f88b96d46d82b00771e9af9f281c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004204bb06c51003255e59d43828e00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff0a922b886b184fed14dd3d6dad8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ae3e50b08b5adc9c51e012839665d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca58fb2a38e9ade6dee1fe78fd6b54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e9e3343eead20b69fd3a568a29573302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176651c6a3a8b489267ea42c4f6f07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1315445b5bfbff23ba707ec75c0a7f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b4bd827b1c2603134787ebb2893d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb757c47ed1bf96ebcf6d225ddcc57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ad7e47ae8aeb3f34b41c566a07ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa06db5bf211c8ede79f90eb717a8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb538b2b477705bcd71e942c47258f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d0fe2973e6d01bfb5b529d310da9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441378a17908bac6672290915da1c315311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ced7ddf331e095c3401dc2c2b9e35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034789b7c54a4f6408c5670127687aed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055ffff499cf59a7d5bc3286cd670a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a3f4fb626428b237ec4e140b89c0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badfb3bf5c4e678bbe4fa01430c9a2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43cf8176c978a3606abd1a1aa4f85f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928b3d4d12d20d8e67b1204bfb8314d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5955f4732d4eb39016fd8ac949d73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68cf216ef6914af06fde50845b1e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f82b90df576f786ec0726eae6e8893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52544df51bfea3b55511b44586bb88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f6b93694843656a17bd5b3da1f296323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d28aa6194efcc725eae5e8e479cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d257c03777cace69eb9de2a4e95ef8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ce1e38fceff08c5c8cba445485d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b6ec6411269b53aba45b0ae95d356327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a018a149800b98f68a51928762494aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867758a74e5f6a2ce8440777e6cfb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805611f6da7e473aeca32803c595c8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956386395939078b5472e9cc2f0861331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311accad0eb5d48c9437cce7300d88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffa943b8831dccd09bbff9a3f7c750333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d78f42a213bc9bc17a47838dda64bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e98278b87d205531c0bdf799939a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09466caf69c155db10229817d54d53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264672fdccc0c5a68ca841ff33fb72ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1e1a5de0e70755a156b061fc8261d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5998357d896e303aec1b1c7d0591d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf467e46a130a86b2a45c1a93ce1e41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542397561af9eceedb3cb10b62f7ee5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e5bebe77c5e0daf0c2d8ab1e0e5f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9b568f6938fd30a553ac88a30a123343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c2d3fd8bfa914a7fbd6ac278690f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77cc2f0de0a3ab249d8920d0bc3b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c033ed95df89d19a87b4e067a04f812346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea12854c8a8a9759661ce4d2fe0490347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b81e61d758a6a58d28541efaf6a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4ab1bc9a6c299aa05abacd3e9984349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174be42cb5f95b01d9bb72163767fa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb66b6f6af62b6c0e3c33fab39b1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caa6f598834eb0b10b0337c419606a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e5f89ecb1bc75cf574bc2c912a32e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402aa86af5fb6f40a20001c8d8ddcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c43be8c6ab16405e0a490229067f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da70dda455b494b69f66a9f248cc4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35730d7b0defc242a04248e8fbaf70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f775cd877fd6f8ca4eb8e585311443358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777a240afbe04f55cc3b65d073354d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52bd57d29eeacdd0b73bc40adf384f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7db6830eab6ece8674b369301050c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a5d038f374d3d3206e62d1c748b3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceab9f5693ad2fb39ec214f5d143cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932255ad3e0b172083eb7962f504aba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40487a231cd959b8049def3fd3c2314365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fb4df6a748c8fc3cb56afa9041cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c841f3e177bd0992c5afa36e6d207b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6961861a28ce46ff036e2f7f1277e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b92964634213aa5a5befd086aaaa2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe37c4bff7a2e687a50af61e23f5786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8342424526c878a8d33680d299289d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155530149fec5d57338ae5bc65f9ccf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88069e4e81e7c758533eb88ac3a6f70b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f62aa4bd4c8a4a9d5489aa91273ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f604c3ee181eac490d134bed9385f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4476e1fc3bed023c2b7e6607787813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ee2def5f95003c939179fb9885a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d220a2c008a3183caa140fb046439378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e580a1cd3ae7a5f881f2d25fd2bbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d219732da04530d1341f52d3d954380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1d272b14f1c94251088d87a93467381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208006d3ae15b268e0ba687a16ab375382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291fdf13b46942becf50ed2086b7087383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3917a3cdcaf343741c60b3da8db85d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c990bd963ab074aee954070cb94e9fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fca2f029eea978a6d8890084010bf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db55061e317a78be1f0edb9c76df1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace95c92d86a79b44b58ec89739641388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b4fd053ecdf6d50dd9c6ccf9e006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff003df5d65e4277641738b8aa295d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56f4e289a67c033104877010c5f01e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61fe53ed9bf6c15c88ffa8a169ffb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c0d722aad31c9bbc9519626656f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995e106613b3382a7414c0b2c5d25f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e54354ddbc4a44da45ef46c305542395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434d3b29d4607d831330cd789c33e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb897ddb547009b75611ab6c29eeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b6894279a68c6f932f99ac8856989398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c73b128664525a8de9c18487f92e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf4a8c8d360d8e058dc79473bc83d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e5c42916ae022ce0dc05b3caf6a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3efba0045090ec0cea394ffe1837cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c5f4f66019d02ed5b561330fc75b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240387c7fc1d438ca9cb6db86b7cdd61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9e1893f689cab0930c830efd4de5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ba8457ef4cd1e59e86e257798fd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea80466242109cddfebae0dc362ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a12f90ed682df120cfa0f7ebdf30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190a89fcbf473a6eafa534954332142409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c94a10b1a51e35852fbdf3d0ce7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a574f12a950680d485bd1c995336b8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de07c5bf1d166134542f68e62df06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb9f43c61f30e2bc5683e40383cb63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726f46ccea305028848ee46698a20df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350667b06126a2223c2bb26fea70ae0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab05ff18cf52d1c02795d023b60e56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a97287c1cf76a08de6f72d5918694417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc3f9b8a23d1414aec27830428848418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f561a49bcaec864c81143723ba0421419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a10378857ba6ddb8aad26cb857760420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6783c4ba4dc2d1412651ee725d6d0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269093f9d7cf4a20cc4b8f8c5a6850c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d92dc816058219b3daacfaf74a47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803a87c46d5e4da686bab329e4b9d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6cbdfeec7c4e0dd79298b9958a27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d599910a8e4836e784f6f9ea96aa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aace5ee0e4768f9ba47622e2696422a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb94b8ede07499b664a1964b837b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c686ae5da197018783212b961eec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a748d252a80255878cba09f2943fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f6172bbd965159ec82bf6e43e27fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555e1074b805f95496a2579001b9088432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8894987adca6927040db014781eb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0ab9f037955cb18abac1a3bf5f799434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3443589f34f87205d3a4203c33352435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf90d7563dd863063f507f139925f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ed841aec66c617c7d7533b1ccfe93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5939b820d4b2837fbc131959eb54ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3275e6968670b0b7f4514f9ba04ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10d1e4e0a2e51a34b760ef9622b9e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac28ba07a1738b2e6f63d8f9801551441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dedfee8afdce83acf5aaad8e5ef1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d181a87d432bf5f4ccb75433518024443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4253a01d09b4fdfa159d66ef842d0c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebaaeaa4bfc6c91ba2da9d7e171b30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d277bde0d60e8ecb07ff9b13dd86b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7115172ac553fca53549443a3cf5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e892faab5fe655d2c51e921528fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7601d2bcd2ef4d324f7e19d448536449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f8a76e21b4426ab40362afd690e93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66d720bf6de513d751a722aff40e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115b2260e5b317f74b21b176a9ba07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd33b1a6e2e61d32709104d9250730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7161918d7b439de3df3b39d38c2e1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac70426dbd0a7ab3d0aa9c7ab03f5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cfc58009cd395f229369824a1f64b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5c30262639a1689b421b84f67cb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2531cc713a981f804d5d6ef19ea79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485a146a16916d0f81f4e2e554a2a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85725113db4208b64942591f747c42fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d28b796723e2fdcff2cf74d132c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46f6c93e255376c3fcab258e4c8bcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7672b2ae31b5bff2d956518570ec3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77eaf21085b4d28c9b40fbb1b4a9bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4fe0e0f861dd2016e0532c87a2f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d303d88b57f0a4dbc5f4f7d8926290466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf5e7b36a85e9f3bd795694b5e5ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898deced4f50427829690d1649e6cb15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7965a72644af71710918e3015f1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f8a637a86120555eff49ea903345470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594b0935a6d90559b01df43b265468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6201b4eb3566a9e45e2a31e805e858472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19d8e8036e65ea273f1397912f62d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f860af70e2eef920f6740c68b88970474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e73da5cf1583063840aed21542cfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183efd14377db7eecacb536553c88c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649e94b6ffafed5f75dceda83ab1ff8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a8d0b41e8d416e25cb1e65f5f86c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9f6692e99baca74141a431a7bc972479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe804807b1361404b735aa5e7991c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adec466d3d260bc9a65a5dc601b98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e5a4101ff855e48c3c4d88910d9bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de6317a9ceec08b311b6965a88169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b738e5ad775e46e9294c3c975727767484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1ce4daf546c06580f4db9635bef1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882443d564b745a05796b38f8424280486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b68da8c0799a2a306f03d4398f0e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ab92f8ac94f2caad3a9c78f6ef88a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f23a8662e6122955c0637f06dcbf89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e9a84239caeba7c1147915e53c17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc410360282479732e9faa862e24d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be509b1a7e4cd75fcb90f1e63a111492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa180bfe2a5bff8ede37e554807114493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20eb6395edc578c34bf1d988a77a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca483e283aa408fd29948eb639b8c5b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9d3a39f3e1051a143131eba2a50c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9cc7d7dbde51290740feeb4a7560497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5382e0cfd6785e1cf52d63686d6b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b692ee703adee5ad31f938422d341499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c5f78c8fb3438818833a06d3eb4ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee0a901b190ab44d2be4472e39cab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655fb6e53a6b86e48263c68faffa4d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032e405958d747a23063e67c739f9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f1e7c4dfd35d888ac68cb8a08a78a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d208962ca59eed15afd2994917cb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dbef1804b87d20cf121250df0da60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce6c104ae237e475cdc4c2ffeb6c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ee29a573a0ca8b7a958d969011a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87591fbbca1482cc2d3414eb8119f718509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a84090a134ef72d25c88ea28eb0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072189373453302ed68151425796eea4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff876645b524c8f9615a9acfc23339d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e4b61a5cddac88c12f32fd04601a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a391d8f9a53f5a62627045aab1bf1ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946cf82819bf495b8c9c88ea37ae04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6ffcb647432afa737ddd55652692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31227f739a658944c6f6d7a85acbb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb319fd407f1bfa2d547edfaee32c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1401c7393211b579a2c2396476c00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ac1b5fb3e0602c6f2c59d582ea81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b86933f0e54f8bc10a90f834edd38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa82e5573aaa3b93a2641ff2bdb42f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00f11e263da5470339942a3ca0727523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d15ab17c44810e7ebb7d3b7bdaa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b417c171982d745e7965e3ff939210a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4ab11f664c9c5dbfac88d92f3660526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82f4c8deadef459097e2fddb2f524d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82947bf2db7c461e86cb792fa5091bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d54da8a9b6d9093825a89469aacb31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d84c8e4d413fde8304a2a1488c692d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3107884e9bf197d52380103b291520531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5778f02110296c4060acba3b130060532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0767507e6f5e607501cc8c13afb3a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf453e618f2c38961e79ed5fd8a6358e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb67a8eb880200f6bea86cf39e069535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063be0ef584cad9713ec87db7198a6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c55c2f1c2805ed79ad044d05bcb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539ce09e1400d67afac76e7872417e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c99a378924cc7fb011587fddbd37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221686b9458e891b37a8f24355fc0acc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99a6d573ce9c20554efac5bcdf3b0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a716bf0734dfbd56ffd30d01fdcb81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d7ff5b61a1f369dfda855f61495f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e3b1d7ae15e79919d35edbde9763544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571e1c5f90a7aa2494f447917a31c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f8e03f16053cc8d1ad3e86fbeabd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f1a6a4975feae4fa4854cda88d5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184838fed5c1ec4db3945bf107b2d1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a52b2e3b51fa700162d84bc171f24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312e35f0c8c8cb98ba37e33e8b922b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37e46c8b66eca57bc8a21e6f80614551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b1da3b64176e2905aa9c8a0016efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf2ddc107a80f6934cc61ca9a67a36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb5f13aad7d26ba34243016a62d31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1ecfcc6f5ecf6702c41b6ac5d797555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c92fe96e943c1103c7df27bc49a45d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bda7bedee9fd4553936fde1ebeaf7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b73ea1f75cf43db2d1f4125c10a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843c488401cf34f6b094c2e228ef31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85a04eea7d2790a9f75eac01307f06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ddb7e0688e3c9df3bc731fcc6bb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81d8ebf4abb80efac1e11da01d5aad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cb4cc55609eed5372ff78c096583563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bc475f58f726a17beed53d6fae51e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67497ce85e6f58433b76777895393728565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064315b9e20e9cb0538ba565afb0cf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bcd9e2c9ad71b8ef8efef26d020c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89de655e249fca3b99281b0b6841af7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bafed3f80a01a79f7a142ccf5d99d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba40481be4dd8769eb574202703cc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d0b27a6a763d34d804f38e68c3b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f9a290d36bd1603f9e77969fbb2b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7649559b54db0f5b1bc2c73925ef555573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e8b5e75c8ea07ffcd5081241a4d25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd20ef2f05e7b19b017aa725f5d3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752b048ae1b291282948fe3b211c26a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61738c437e587623ac865f423c62622577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697972817797433b05ea7b22efbc25ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a32a64820b451a830a59eea61f0d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25484400bb938668140ec0d0a937e81c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62782148d08b0cffd88dedd782138f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7068d98ca588eb708fb7207a7a157582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba8c209a48e3c66ad2e588a7781e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e649ca0936dba238a62b82c61a1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c20af8584d1dbf800841cf6319241585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb75ded720216655e95bb4558cf072586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53bbb6d0b9f018af8dc6e18e26736f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef4356f56865670f2e7a14f449d7c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657acfa3bb530abe7b65f2e34fafcf74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff6ba62094c2ad90aed653ccd27e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852989b92815c4e818f6430f06327791591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0955a698646024e7255d822cbf446592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b0f847ec8a79dc55e6ca8eee3fe76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51a90aa2761fc6f316ed04058dd669594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e47096bb1e4e556167ed041bd92a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff24f93802fd7e9ca66314834b89ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ae4519fb881dd9c686845fee2fd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc9f77b31301b19cf74329abf8051598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb4af529c0b49df217b470c56f3295599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7285d17afc0f06d8020c4bb9e71ce6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296dba494fff10169b86e437c76ea5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545210c7676beca43ca5e87e0a02bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b4cf0696b8982bfef39b27f9c21d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b93b3d6693dcd5f80389a827a19c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2389cb47018d4448cf54bc5a3f117605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab796db47c4d536ad84e49a3d60fd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9642a090315e0967f70ad6f179b80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf56643009a08056840ffe8e3c45e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77a3c2518af702fcf5779a30e4953b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1498cd6b34c2459e9c12c6d1214c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e760d5f18f297ba503286b34bfa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e857cd3573c968a7ca0dd6aa09c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b22805d6270977d465a71c26858978613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa164c30543971df5bd243fbf5865e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c986b25f6e260593580d9828aa7dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2a403a965d227314b898cfc35acb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7943003f3eaaff268df77e4db9108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042bdc357d8726c70fa11c7c8dd49f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1eb2074f96cab556db74ac8a2f1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935b5d934af9479217248f24e1684c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e980cdcc1726c411a50e431016f86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc43d727bfb297eea37ff5a74c79761622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c27ed9e5b49af3adb5dc661e2085623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400ec607857d54ccf1a88d7c8c63a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c094427d277d80cf66c567385cf6b56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf63faeed83991b083c2c05d5767bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772dba47978fb658b188afa3f5ffcdb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a5e3b24fe75a4d84ffc51f7bfac71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e412429d1dfd83d2b6140cb0b765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99dd08c561d8831d2ebd7608735c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c072c61f04ad3146724a630eb65222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928979bf8a2abb9d5ecab622c443c7d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7164cc8d89388e7a0a72c6fb7384633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6e2b6f113cf4c504504d80212619634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ba603118503628128205d4acea04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923d87066f6becf8869271a58b93a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185017cc3f29c43de50ed041ad0543637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243835296cff5ac56928a66293709def638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1619b8d5086dd07486a5ab2ba5ab9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739730aa3cfc5ab622d9defbbb9722b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a7c76822f6487b1986ae593c0005641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48accdc3afafcec1db3350d912716b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ffa748692a224593ed897e2e441da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e63ab0c51e2a35d10cc75207e64a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb101ee906968d5eb420bbece4808645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ad7a10c6bab8f4021c1ea21033ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064093491b075e6fa4e90f77bc195e84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607395917b62ec9dfb636c1ec4c9dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a15076245673cd9a736a5a881daa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924c6e8ac5b3d1b5485096f541b312650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547270b6497029e5971a2fd3618fa505651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdc3dc22570642892b62825245b7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787fd93c4ca0d7f7d32f6bca67a90e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db41b7bb38b901bf8a59857371ab2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d3c24f49a7ac38faf77b7984db8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293df2f8a1d83371c1a1d200d78de28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15284f4ec5bb977b72085b55b1a837b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55366a211097c6c78d6083d75b4095e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898217b49c8c61d263477ca69ccab04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff246465c3a17c2f866b89fb2dcf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde680bf5a26ccd05b4adb2ec7f15679661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fb99c7a00c58f9c095239cc8295f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0e0766e5a1ac2f55aeba6a4ca562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ec3ca2b615fb8cbae55d575a2ec2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67083a268b75a9b68ba2d69cce3022665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040f0ed0766b02ea051e70e0ad19ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993741fdd6378728924c56952abbaf40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cae4d9ff67004785aebc9f133bfb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d29421e37b2e1c0347c3768c5d5f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c1d44788ce3da8e01d864a805143670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042588205a159f51b8ab9eb411a943671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc303b87dd3e32fd9f7da100a54829672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112184927737059903d5f0998d419ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14b872170fa865045e5a011ccccad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a35278084c281404d6fc1a20908917675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf9b8338a534674a362f6991420c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73438ee7e38c2bbd8d4f02e0eb27b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e952243e5ce279e65af253cc95289c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c14d4708fbb9080d540907ee9fbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d948d728dbd5fadb1a8c40cddd28f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a958af84b9d2a0427d1c29978f7bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb51a1316b6395c20219fecd62a03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465687f137a463c0baee5581c77e5bdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67979bebdd50dcd9f43192cd2a5041684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe69fbbb9c8143d1ff37dbad92c46a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c75f6ab5f5c9257c19ebe8c4e92a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2756d4c4856f2b3d171f74a3f45bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2889ccb1e477b083e8e452b8fac3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b49b6ead21b6f276b12dc8349577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef2807ba78f9213cef80de056b30a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8e8edbcbf891e9cb566874176e363691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf508866674739f60fe24ad4de8c54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab1db823ba606dfcd0f498aa6a7ec2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13379fc9e51768edc454b8d92fcccf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efa1551b691ca1de4484a93494a6c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a740c4f5e628b1a611b855188a2af4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146acc9af24838a9d6a2347acae275bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3cddf6b98b604f79f4f3c76ec466698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17ad7bc06b5b7a565fd3e63c073014699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358e246c4692792346e3f1724a0583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b480d09048647c5d4e5e10d97eb35ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f385ae74df3e027ec4e701b3c99047702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810bff6f2ca8684f00b274c183f67ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac6c05610604d9977e9b6b550c57a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a44089eb531e1688e85d74d062dccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511071dad5bdcf6d21796b7be7822639706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bab8e7adc19e66022b3bf8aaf4676f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffce3cb8d6052ae743803d70fab045a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e0a01d3cee1dd362ce958e9525f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bbb51000219c6410dbf70da9fdb20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f009019980e381ddadd5521f78c70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9b8588ddda4e07c909af13f294106712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e99c22684d81909afd7c156d052d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b217c623135861365167e399e48d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be11d768ec1e76aa83fac1570d9491b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3e36b9c75e325ee18a5a5b0114ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a55df7a044fc6d2e2e0ca4db8dc7f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc86c13cbd3e9fee8e3a1b7c0e94f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687864a3790dc96ff5dda878759feb60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a7d576a05463eda04afadae108cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda11cee78fdab0deb90837a79913e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d5f20008d98a196e7de7aafa618d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87540855096ead38f8a3059638d746af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0669b6e9972fd548f6aa9bdad9e8d63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa03c700231b599027161ae3bc370725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25158833912b7d89707eccb7bf74253b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f64706758a495bb5f876951bf35b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863f39c19656624166ada55bbc5a62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344ecb12c59a50f026e6fd312962d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac53db962eca31895d60c1c1eac5ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c720e8487c8a09af7bf73eaaa28c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111991b40f63c75cf30b85942b6b87bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ad4292c72fcadfd3d5fe0f7d12a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22f8bd19d9891f108141c04c07be0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fa3577b90cf8e78576367fffcfa6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaac32c63762f638d9c99d974766d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f594beaabcc5e735a829af05c1be091737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ff181996c2402d918af983eecaaea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d017f0b45d71f48c8c0425d18758739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8553da074fa9b3d4d0a7fb84466b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdda295d6e5e9510a3798050cf806d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ddead250cad9dab48ff2970dfd70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c0e932e5ab902980ac2359a5de44d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13749668635137bab238778eaaed2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8caa04f75511eb3f175b8c5b3331745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a8038a7185b9be650c65349497cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599be60a694e6178276805cadf016b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469eb74a6179097edd780350475155748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6123b9085ba75714c8cc859a80997749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa183bd57cc37b880ce47b7cdac64e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff453964ff0aa75fdf6ce93892f366f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294004b3febdf91ad23b242f7f2a74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b6ac2f58a2bbcf27c640105acd9e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>