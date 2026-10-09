--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c60616a8c178b9c88fcb2dcf48e501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c3f058a40f79851afd622400b39302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3389cd6080b36ddafe02a75890d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1330ca534529cffd1254e68eb955a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b087eda018dab9f4c916699d1328c8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8e34ddca5b3ec52d8b528aee3b65b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b979a6e94573b6a4feb10f98d69387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be56d520c6f1b89ddbeab136c6dbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898edf65337887917815775316814c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a789bb0327b4773f400474e8511b87f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef4d7aef2563bc47de3a986e09ad0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584dec6d819a972ab664944c23e98512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b485c9b3b72acf03694d935dc8fb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c98f2eb2ea30001cf532fbcb41f26e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa66ff87d41c906316524bb3c310d2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0a7848c29dbaa6df026f780ef6f2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ea337b736e07f59c0873f7f2d1b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5ed7cadf344867590c0bf785613418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf49f720ffc4543f6a6b0f19fa9c50a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5439f1deea626f9094050c91599020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf66ff1326ce0e1e1cf500c3e6ea7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b7d41e039552b9d8daea8343e8a2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31e50719d4ca7a7200f4b08cce56c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221341277cf75ae71f6d588883bfe4d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebe078c6bb12d35732eb7f75a21f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec6b0c28beb90abc106bf5eb4384f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9acbfd02399062a8a099ffa45caf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46848a1df7f622065447e358b9eb8c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fff7e764aea6fc7fde2fc8e0ec8c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e5df9ce668a404ef1ef72425d02ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c38218f453571bfc5389362f3df1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b30d6ecc1e06a6279da70aa33cb2ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacb62295352a7a0ce439a3aae27c5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500957c78b0597a385482f55d6ae73734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bc3729ce71436aca93ffa755d43b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246ca2afac76dac793156499c91beda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51df721201523d6cfda6ae28fa19437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78101ff3f46cd1b07a42f01a4fb5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79601cc2d3f8db91011d78f72cac8f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3600d238f4d1181d6bb6e5481efc7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671ef4d8f24f43ab81a5a1634972dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0cddbc4df26d257163a7bef1ded1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37829dcf78e7b6eef9fe0d8b67116943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27693195ae982a6c947f11e23ea66344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e282c86b37f9150b62b10292861c2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a1d40eda29354f44be0b7a83da5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fe64074c1077b0a7b3bd19344aa3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd6a6bbcd0f7f817edc556c1c9c42048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a71eee37f202cb01491e98795382a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2ed72a7c30d3bd78a1dcf64bf2f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d14967af46acbccc4d6477bf35267b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b990bf9b5fef449950df1c64717eee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24134edd84a02bbeacaf0f1528c597c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550819032ba5721dbdd582f3a67838754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc7a311bd41c9802d3bb33633b8a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341aa94579a81dce27f0995c9c0f8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757981d2fbe9b3cf4c90fb5641acad2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c5df878e8862e7e69f85caccd861958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ad5e51f954f23fefadfcf7c35fe9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ec14d85a7b4b440a1f9abc1e770c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce500850595389bf44564494ac694861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bd3af142d27908d23d4be4dec71d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da646a0fefd4d7f3ad52ec11c8e1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1992e56bbd0da87d0e717dd8cb288b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a80a815f6f9774c023471696b71da665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a76266e4050f024a46b596f238174566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04fcef2151a3742f70e70ca339795567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ca6c3611717e160ee80940b77b6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14837ac3334867fa0d8c987937db902d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658981d5944d430d6677369f1dabd2fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19fe15ebe60003f7f5aec62f13842c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d980154898dbe7b72cf30ea821ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2842abf85d91a5e1de99c40b8afb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938940553106648799e60436fbc7468274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41c87187154608cf4ce420073b46d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e55902a80e78a4ca30f1ea887938ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c942f093412e26c4da393f3f62f19c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280cc799d5cb5534af35e84d385acb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9bc1c651daf9c02a35d948624004379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349594ebfcea2435d4667440d42cdb8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611ae9b36d24a070d17ce50aa4435881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69645f6bdbc22087945540863eb2361582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d2f2f750c47c3ba05401568c6bb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bec3875e8a60a308367ce755304484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0f110c013935e02704d0ccdd9d3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc9f9009b6e85fa08a11d6d350d39e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4594a8d4e350e395e054a12b9a77e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9effbc88b53e8e16f9dc22af835c3a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf381f022566379e1bdd6b9a5e279ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a464325956dfef096b7831ec847a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0757faf9367aad2b4c6a9c5a986791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0c08ce1fe2496bcc67d07624589192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d7def1b5013d1528209885ddc5a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec33eb151a0b677964f5c21072b47594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be53e768650ebf3c3f0cb9ac9d5d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b9d38b750b67402ee6fd3df8e58796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede442e7fc32f976b6b1bf353b932c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae367e59bb27aa3ac5350ee89426ea598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50734d21a8b4523363af53abd9660d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877927c7bedfed15b56cd503ae80510f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dddcd965d9e9dbb4a6b37b3850744101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28968c2e444a2b61a6be91cff94afd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4a901c3f528a01c42c5849c8da00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f1794b7a1771c1841a1f0ca1bf9fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d94bf588281b048dbc010deb32fbef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d802db3097375cbff75e3c04d7ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c61eecc0755d5a28f925049e7954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4758bc8b54564bb779499fe6fd88bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a54b8274817ad66ed9edd02c4d9ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95fdc2b0d24b76471cf1bfd2285954110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aa89c3c5624cb56ebf39135f356c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761e1b5ddbe24d2e248da1d17bd557112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e00e734855a14736382f5813e127a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e051fc292cf5ecdb3438a94cf6845114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d166c5dff5500789c6256ab35090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d333336437ac13eba5184dd9529651116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ba9d78ba2c04eac199eb93073a17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd5253d47dc6a5a0f2d780f006030118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705dc0b22013452124a0bf8f598c41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ff12e1ed01d4c538c463e14b679e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3d541d8cb8b6dccd8c97ca0e1b759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a70f518dd373162d76e38c8ce55cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82492fed5ba49150d5d70f1b3803a71d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e1fa24d3d66313ff7d3f80d6ad49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c919a34b0c0c584b7fa21b37813ca4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c9ef86790a01b7415c8c8631e624126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d65ec593918c5eaae2739b47a8b69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ddca72b9bbd20e3e44df8e14a1d96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637a583cfa43218a25c99770ba99e4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc17cf9b33a4a2f647f0ff4fcfa0d20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079db9800438e62f81afde2c255cc19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ca9acd6a0b5393463e11c1108f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ccdc2cf2209e27a9150766a1e07b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be3074fc0ed9226641448fa8881440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410442d2b952a329ab7cb9e26ef93dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5654e03608ccc7ea485145714acd68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714dd4583d2098f47e865d8030d5fed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce30a245e54e28c267afb6009fd748138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c068290e358b4d879c8966453726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7005c05f507218626ff2fee939e6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd5acf81f820460505f84922c447aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050acf82cc41a47376037950a2adfb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65dca0ff567d3885e95ee86aabd38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b92fd61451e437e4b0312fe16f64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea0fcb1ea153f8cca367cd401a2ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c04b5409e4d9e77d7f8e842f1b457146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f121dce0a355ccc9d01b167ffc5416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fd5ad7f204cf3ac4143b3bd1d5ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154d65526e570161c6e86a41aa4cf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31cc071616e759dc04b25ee30cf39f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320267b1530b9732a3b2bffb38eaa8c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a38cfc106469e994501f56c8906a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c5ac4585b0dfa8813d784344d2203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83839b0f6043511d50d961098c0fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe36747f115a88c6fe796089b48134155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a378eac7175610cb1505af00672b9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e3b50dafdfd11b62a0ee8e6706203157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1572a8577231e3099086785c6df8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4031dbbb98482b9cd5f1bbb860c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea3ca295bb92ade0af10eb888eb712160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2315b84cd9bf15f180c92fc244602b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6454d3d7f66789523239811293c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c05a1a6c55b77fa1af4ecc41dad63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39add72d9c1b3e7ab1214b4f94b483164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78242c23f4c5cc4c560d34e1bdf81d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984215f2ef37eacc98f46e09f069cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2d4f7c8b6c050352a7fa2b76123a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054ee0b0bc10e027ed0f5bdedf8ac94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aedab89723f35334fefc30303f3f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05feacee7fbb5b74d3b6d261c8d7ae6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31795045926d65a030c689da9961f2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a8d90298745ee007e1dde9894d22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772877f1db5bf42ba42c0ff6e78396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9a474af953a8143398287b032488174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e192495e2b0faa5e95e7f081adb786b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b450e81006d2309afa3a1980114f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117bbc2b7d984f15c4ed238a4f0da40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b40b2646929a3f620936d6b8575f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf783e6cd61048f412d00723fc7e08b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff69a92330434576b35329262a0ee9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268162c769cbd0fca6771e14180fe367181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9659e2858aeb8d425697bc48dc2b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f700525047674e5d9880361749e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d2275efc9f53fa376221f57a9a9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479ad722ae30ace6b2e149973b0437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354962af9d0df84739d2f3a8ce03ff1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af27be45b7764a542cdcbae2c7978187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de09421e1e89c2ff14e222f84b518e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa44d4a7130b1ff689f41fcc3defcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834780558283f7fd89ec98bfd4ffa11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb855bf9ec341207e85b9e5d73d178191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f2fa0b063a86665f23ab688f70c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05946f489f7345058cb9286ecb479e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cf117384b5a2acba4240b78948a74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527fce2021f243794553619d005dfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085cdd4eb2571d77af31ac4a6d136a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df912406c8116022e8975608d882da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090c777aff2ac1a375426d9e82ed62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889ceef8282a14f853d249054e6776199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290eee0784647a7dea508a88bd9feb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b40ca671b6e6f321853afaba88730a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f7724d4e57d4e8b88157b9165ca0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e1548afdec04b95e5bdce0d0468c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd962e245709f1ae9a77d1753ef42a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51bdb9067f6bd147e7afc381f5bdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55e8ed5e8457da61471f90d436674d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b91ee19e897c996a1e533b0bfe03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093454acd2404cb926c0ca5b77d5c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a23bf29d6c7fc67c7fbe330e1cf89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6369525b656e05e4070429baec126210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f01ffe23da2c4c163d14e9091a6c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bdb1e3a02c8a2a3b10dd004d64f56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13773b73d1b450f88987c7e5227644b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e7ac90a67ecc91bed9a036c4c772214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f15353df6d95fc448f06a0b6feb0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c54e3b38893be6f73444fdce59054216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da6cb5b130a3024a5223cfa5b4aa96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40714c462405d3460c462340d1e43e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52139089ef04b66ba84d91995a9c3533219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb889e7c5190b4f1ecf6c8ad31b74d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e0d2b86fab0792957f1656756aaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e36dc14364064270cf5664dbd787222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f8adf7155709bcf98ce264a70c8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab275cd0b4fa55416d9f0b9ff646c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce00046191258c6d8b9e50ea828e05b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632557540e948564347c4d3d3af726dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd167fdc7143cbc620fe0a001bbb23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52b36b82bdc86db847962910f56b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36463d46e9bcd15950a37a9fc55d18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4036db9af43461f9c75a280d24eb64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d147c6c0fd6f4bdfc9b5d5c8780ce14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1192b8e550787e8489e93b54fdfe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426151d55e453bd77f4df2d59e25627f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e9383440e0a46a6b38c25ba5e2d59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348eb3d070f5bbc1faff01a6832ae1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63e56edfc13f6c806037a45eec669236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68c578489d0c632281d8343367cfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4598f02e359d49bcd8a24f4507b14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54fe6574207651c361e8c6bb104301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab7fe313c0199a4b919bed646e3ce4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047a548bab48d37b6c17dd5261add4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64501241f6822a934adc638cfc089f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f5ca396d469ddf8e1676cdbdc3d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc5e0605edbb9515f8d34a5e7beb22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd730e0854fed44aa2555a78b9efb30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112ac34d28b3962cf7b842b3715497a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97afb6ccdc4ba46402204d1980f3e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd1b0a4f30f15b8e832a197be5c10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cea6755d41a65c4d8c1c1d3bddd2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87aafd10b2ac3b12c133033a63d97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d05122310a43e8faec741b9a93b2a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c7b1d7ae54bd208f08dc5a1d73dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19843bd0a3062e021aefafb1e4f2ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516287afee3cb0f2519f9252e464726b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93ecc99dd0dc456535c8b4a16d61d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9796e81ada8c4ef63996ffd7a299d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233842cb9296724c1e597c1a1b19e31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e9fd81be445843844019089e913a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ae340fbce0eb2be0bca8a3dbd7b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f37db02f506b967b1e6963d13e4e3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105010db66f93314864292e88cde01f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a9204d6d1dac561e8feddff9a6ed3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401b84a0ad5ab790631226120ebc63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018fe50ea80fbfd1676fe47bd493081264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d60ed476926fd05fb059db293236a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e1cb46fdd17d4cb300b92c1cb4fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a028c64b47820639194cfd639ee615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e97cc4f586995b8e2c98f7c1e4ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0ba9cda508ab49bcd3661b4749f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1902be84b1bf149b0745bca0898e4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651cd9a8115f40f6af1f65b6c6617cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8676633046daabe62675688760171272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1e5030067d2cb5d7b6d113fd7ccfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b65aaf3a5f405df9b14c79cafce09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75e404942b6bcd4a75f426a64ae5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f63fd346319f6ef10903f64588658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfde65e99a1d86f8ee9597ab62b176277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc090e6b876c5708ce5097899efe3a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0772562769448573fc34e8b865fd06d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef847eaa74a19631b3a7451211792b16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c2c451f95a84025535db16354e6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9fae31cb2f46e943ea0df9054dbf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14968f091818f6bb2764acbed3bdd33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be933e85cab076fae45804663ef368284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7742115b3278ec4fe355d3301811f51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e43b5fdf4f2f887524bdec7d29cde4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f3ba0b0d222a6ea365b57472035a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e83c901bb20f33fafb4bd2fa5dd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89cb299337c90f35fd3574ccc7c71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca9aa0fe68eb62f1091bc79161d9f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a0a0df4a328088fab3cf44b02dd42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec978544c4970a8a3faba7aaab7ecd4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b8431578ab5bcf5b1ec10afd4432293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb57155d92d6851bcfbabd2269b8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624c5d24a3386d9a4f2c1bc490be103295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da4bd575c9f6883aeb441a7cbc682296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45dd674dacb6f849c6c0759aa2122297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0473b4e17700e3e5e152e6d9ba6d09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b3a2a1d480f65bc1ec6a456f86e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fb435f024e1f6e02a0f5c87780f3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac206a1e4141ad690894fccd4b7c592301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a006cf8a9d7bc4de124af09f3e1b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4936da2bf6b02e68c788dc7bc02ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cbbe2b091b4390061c4968d993542304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b007ad8ecaeab47cc4853de360ddb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ff7f826f907bc0c8771d3820654c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4d23dc0205395366eef77b9a6548307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a7b7dd0a8e750d8491d249381dd59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f560ed6d832d836b602286ae9705e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1b5b32b46b2985a6c4ed28bde5d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872331bbc2c24aa7427e818fcca382c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf662929162de81e22ea039db6f59de8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903bd226aff0ea0581140ef78e40aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad72e1b0efc97b1ec502bf1abf203314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187172669aec122e82c34b3ad75e550315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315800a2048787a82bf1817b243ab92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5642b1881c3acd56a307ac5c811ddd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f412fe9c8399d60887699f3166ab43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd5595006320140102ba16f9e70ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556c143d8ae7f6213a102f432dbacc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9532b90768d72f77336e7f66d80e12e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0619797c06ffc68f492fddc0ac37f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707ca3f9ac59784763ca66f52716e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd9c03592a804618de4e8ced40cdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce2273e394c24e2776a88ae3df7831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa9e5c5771e449b6400e4fbe1e8a31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc3305b1fbeabf2bc2af21077323c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23b572ed76e698a5013536fae3cda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8d2a0151ea22798a3ce5473f5eed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f3933f7a7ca77be5c3ceaf1feb76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b37b197be4bc972f561c02714a425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181b1456d85bd688693a78a5d4718e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f416ea14afdb8f3f6a1982185f9728333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a205800c64aad20eabb03cb980284c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560ec70d697ffec8e8078ac9099088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9967a7b4d9dc14fee456208ce98b0ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51950ba9c3402f73356cb3434b91b83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c7a888930e778d0129580715966c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172513300b875333812023be3e25ab0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827179a2fe1cb59b9276c7cf4b8cdf57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e5a3ecfba2c2c931d574b6762217341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14bbb83ce04285ed92e9604485e49c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295030b32559a784adf2c7f0a6fc5b0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d93e159a79b8c3578e0f9fee90e42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88fbcd6ba336524ad6fa0304178a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57dadce62736a8bb8a40b3c4643bb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2556ba0572cd94fd360bbb175f85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab3d91033fd85aeeae1614ec86e29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16145ebd30df45a047b05e86ff3a22e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c57eebedce9270ec367415f84ae9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602342d930a89e5a7a82194ac091ffd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1679e12ff850c76fae90635b4ec8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427205f26c5b26792ce78907be8e4222353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759a25620f301b2dfb9dd8d4213fc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1fd172bf0c1d7464cc4d07f83c83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0f4c9c11a7c605826828ae89737b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079118f1ced7a23d3989c278e9f9acc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a466f4f7ea9390b274b6f2c64e77b39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0efb2697ca3f65e4ad4a5bf132081359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847be138925cec27b04eb3e50dd06ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ea60c99e9e4379cbf6c827d45845361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f912d392262e76da6e1d7f42282576f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3bf35eda924f945a48ac0323401d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b948667aec68727fff0e916be2e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e3a9dff09722dc94f624fe29e483365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9990aa4fb8763da516f86276301a1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc32d7327ea57df7d26ce383218f4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66b044efae8ff3cf9f26692a9f768a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3b8f6ae5b600888e31b17cd18186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85b18b42bcb9d9a508e9b31622ad4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e736753d3254cb553f6b88b7391501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63bbfa3c3a9e482d2d2198b38faab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc59b5e799934ff4aad1123a7a237373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb6714ad7c705962e97da89fbd7f9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb28e0c07ed6821c0babbef3cbee8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266a4844666588c654e2d58db5a72a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491de4cf47b4f6e5fd89421d6c69fed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d855b418e1a45f6dd90d13cb5f3f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8393ec69f73e62a6fd53dcc38c30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d722251c79c146b89f9316e3afeaf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66212482086712e151baeffb7296b844381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4601a14923440b9815552317d0539382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6e46832a59ac2a3dbb46021b2581383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a820a1da8f06e8027920972caaa6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245fddc22d26c612e9cb59d401657b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e20c3d6ef652c4f6a3c898d5bc6962386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac305392bfcd8e4c1233263f1996c80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fbe9d4c221508cf349d6fb9759d86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67135258b321d6903334950057f612389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72e0900c3651ae77578df0651de32d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57524f83b2205faa47c525c0b2fafb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7560ad2636456c29141ccb4fb697f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f632a5ce0d03c0ceeb721b6184b538393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c6aced92e717ec851b52179b767e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ad00fd9a89a7156204836aef52876395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa02e329995e63530e567ee1ea20fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b65eab4859b8876af9c0820e21d684397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db0bbf8868aa0b83effd57f6af8e03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86a8cb6101470369f055ad999e917d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4b198c25052a8986be8ed7779473400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18fb54db5157f3a45d7c7ef8d3afb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd8e590ce9dce87940ef96bc39f96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f65e90bd0782aaa5aa3021633f102403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b717036fcab459ebfc7393c47a196e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd187a042504d5f2c4a7219d084fe1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7b9032e4dbc581f8c1d05ae434ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b1a75ffb6785e292fa30a126a4a3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd2fc7524043f14835b09f1190af6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15cdb06828062d07e43a8363a47d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77e2709d1c691c01e8399124104ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a70f2f9854d70f0debfb52f4d32d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989971bd9d3bfe871da9d9629f41255412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d2fe8fa205da2ec371922af7a067413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942c07f14def79bfc096b25e12bffd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafa721dacc5e3b70d8f15498ca66a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b8fcc9c270462e0ad8f4052570b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3be2c15753ee6ea1a3286874942d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d24b15748264c10d9a0af20a27a9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed5890982fd6304c184a3954bbf1d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a454d0defb6c6ec288578f9d879c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b450293aede9c52944bdc8714eaa51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cc13624f5e26d636d955162f7da07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9e10bbffe4c4083bf9f6cfb8d87e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5cee23246532b146d6f5782c6c123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712595d438a568794219b0af1511a6a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548880575f3f9fd16adce7a400c27f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c03042839581d9fddfdbaed0ee375427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e85e69916cafdec7ccbbc68049a9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaefd9d5634a4763c1ea3c163aa40cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683750c0a3f8b477f28e32e9ec5db6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8177eb08bdab0a391d540582d787431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4510aff0c1380c55ae290e0356e38d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e599d05b40e6f751247f025caccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc0cf49161be826b5c379febcd8469434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3c0c1dd6d3ca15c7e16ef5be52b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399659437b06d063f3d7b05129555cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c051786009c39b22a351339e17cef2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811a7f3fa613e1aee7967c5b218d09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63a3f32833c27289277a06719a6668439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569477e2df52bf1a33a77b51291f3b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf59dd50a104aafab30efdf2df4ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87338228d75a05744c33bf7dc0102442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1213eab63ff2b59636049b599fa241443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd3c9c46caa1366ac1742c95e3e3d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0884aa4cbda4fb70886e0c675a75b7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562d2387e8d4bae77a12c485ce50bbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a27b2b288ad8b0b06b79d085543a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ea48b2650ea1193692a3ed9cb041448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d0e3cf5983a7235d63d687a870276449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14724ad76c370d3ca7c697e32bfbd4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6f2eb2618c5bf31d0d7e064720797451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde9d1ee111cb9a35767c83cb96394d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fda17b8bc4166c21aaa526161cd930453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc609c1e34e88d6815abe60f431ddde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307698c82c41141fd7076fa04ad905b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1326e60fc8e8b70cce62a060a05ee8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9499f8724bf4085c0ef6ac7c9b9946457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194373e736cd5ac8d87aad3d51ad084458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd71cca1201c1020d1cb53f03ac3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c6e3995245131b72b61e10c0689ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb9d45258c6316c1d23a26c7729fb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17f6a02b9fd5dc6e326a8b6838f638462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202cb61d4fd906bbfca10d66ae704ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667b1951965e1f99879bf181c42cbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d877012c275b4f4c666c8e79cfd1bef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df134b7002f3f8d78664d5adf85ce5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a843d034969e1a1c33e687efe39d9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249986f36f666f4c51bb40e53aad9b68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063146a0baaf1bbe9c23c84b9eadc944469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1c025c09c5d893e94d22c3d8c9a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a74fca1d25ebd770146e03f9b027471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca25333ec7b28414611ab438ecbc586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee499aae6a2bdbc4e2afb6745bf7342473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b81f596fa7817fe20289ab48e216474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955552883f77820f0a0c04260f83a6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91209b9b61054151bc1ddbafeb3a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f68ded3e2f4dc75a8c2c60b07f85f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a518fa6ba271b743085e2f9a3a6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a55f0761b05ac7d02e5b4f5781e67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dcf925aabc1015b82b9203decbcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dfceadfa19e4cc6c9fb5e4cbcabcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b353a2837ece096bbd659daac66271482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47d075650d9335743cb12b3e406b38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250611018d5622628f848fa51a2d4d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d71b0917889c7c9aca50d329c4ca6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d73029753c31bbf3dcaa6a882db72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d3308a76279a65cf0a2d104c11ba2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b63a90fd556f026174c7e9da0125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81deded39e13f95ae65c684b26bcd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32f36212f1bc9a40512a62f0733aa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01df69c3173d05ccda994991a7a0e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18fafd3f76fef0f0b6cfd4b6d56ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6d9a1fff1f4f827ea83732dda322493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7941e67b03a41f49ba3db6fb227364494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4cbb5572aa27c2cd298794595b7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61040ce1e423c8fc554c115a515820a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f5fe78771d31e49b55c1e12302116497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b32204c13c6a6905c5bd1d22e0a33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e98d4e28fea58cc7d26351a151919499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e59d6b5dd99be7121e37fc0712f7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de3f162d160fdc3153e22c687a093501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0e5a9e34f22ef7230f148efaf90a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47319006351903169d2878e8ba3ba3b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5db804dd4e24a31050aadcd7cc353504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c645e4562ccc1590b9146d3d46be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d49efcd37a0e3ae5ef5c71c79376506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc5475747412a2a207353dd421abd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b765cc7f52bd70347490c51e357563d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c063328b7010e8147deb0a96252fba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232498515a70bc5be38e0bf407e5dc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b697110e79f4e44d1e1472afe299aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f912527fedc57de8c6b7e8ad8ed814512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a254c2bbc02f409a32f3209d59d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ff4b2155d26f2265dbed77770bdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157606918917f23cc29bb99f3a4e24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50739e11a760115a18fdc7da5052f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ef6221585aec5e96f03354de55075517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5b316737f334a4661d8e0f8d74c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aad1050c498955ed4aecb018d029b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be352c996a943da61f84bdc6ef6a90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9585418bd1e03f0ed08ebe72275a8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a224d59946430ebe1f37f00edb824522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aae2c3188964be0a98a87a82e988a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352cc8ce8604152d03252f75e33559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adfc21dd23c70754b5fe2647661835525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae02b29662ea8f4415e1f2cb73f14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4fe938da5fc7518955d767432e5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820155ae7596241a9e130a0a5956a95f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c77961ca6a06a3dea97dd8a26b59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee79a9fb9ae8346f9d2c4428d74cfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd953b5b64ef02eb8fc23a3db0b0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659490866d5db5d2a309181f85ee8420532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803bd45e8baa9419fc2833d2d8f6d9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067294cbe38c302d725f2fa10c034c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48162c0e9ba935c8f7ac4ef3c34da2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145e3fe690c08abb2fe35c42a4bdd9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054450a659c38905a28ddee7e27a93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720077f218731e93c9e55f127d7ea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f9a3b69991fc972343eff019213e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e65ada2b755e2e5a8806e0305b178540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8c9873201b0278bdbe1249764487541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe5d766b2a269ef33a4b5c1bb33ca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e71d8cfdf759cad00452fc7186a5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a8c585ee92d12e68395625ccab1f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948210781da2b6bca6da719ef69e518545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a70faf8b57cd5b8a0f276bcd2526f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf1dc385d86a49219012cc05a0f650547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bb1fe3b57284ec82d4ff7734142e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae75f45473ac563c948605656887081549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544d1f3f59777a4b403d9e93b0496c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438fbae205a51ce973f791edbe155bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789406c16126eb244d38d21a4c51c0db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1b627d315ac13eb90556e7ea7c5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0abc9aac864a37f1f8dfcb541acb0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee0e94808873ec0ba02cfafa44a36a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92856e0b306aa17595c3c8bd2a4dab81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856db063ca6c331c7177248241d827c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb08fac7946e80cc9788fb952676833558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549686c1b6e99c4aa756d1e05cabcec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612dd43930bba63fba186c033ceceff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b745d9eb8ce18ffcaa4a13445d556a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adc04fd0f525ae7b67847b95ea683f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e27971d1a72282765928c426a5ce8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48473e124443e4c42b1853f6d2a93a07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18aa89a3cee0a355f2efff2bf398b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e5eb174ef2b97eef27d805c15916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7441bdc6ab8edfc28431adb59aded567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564489fdad93f31f9fa86acfce8e83c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85d176fc93b209c97407a396b50513569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68adf1502fa37c1428cb0fb07a1d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0742bc6351f3dcd4832dd9edd1a5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fe5517a8db4180279caeaea0163e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0dc7e8d9477eb091fcbb0b9a81daf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4045cc7a6498eb86ce17bf58eae0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86759a0ac8b280e5b1c7a4d083b204c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c129c9624cb935ea2384f19d1ab16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872788f84460014f6bdae6e78b7b30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f653c1ea934769996d070571208e51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7e1ffd0b7e9e0fd2914045c2f233579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0d8b512135cf3f55393a892bbac5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e44cfc5e947fccfe0527b10c7c805581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cad082f054b402883d2bbd8f59c1c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd884db5fdf4cf92556a43d2b07c9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca32c34a187c8739de3a45f86d4848a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e54f566052fd4e92d53c9ec9209cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723418fa5d2406f045d99bfa9c15fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e94c2c54fedd61b0f0fe3b5ecd4fdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b89462a16febbce086da7601a0d537588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fce6cdf55fb5b744a0dc305f6fc69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b33d8903ea5c540e83b9466c2fef0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f95c90c311dda88b85f50830cd4fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c2857923c0ee08a8dcc8220734590592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a86ad30b81cdda85254c9c6845d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284893cad3f4531e5b8930eb63cf7516594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d5aadbe9e9e6c53da6ba248dab29e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b946d888e1bb05fc1258c73c581336596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd7d493cb13869b0a520eb4f7beb08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963de97444817778c66f10c2e104d24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf8ba50ee7550badbbd0008555c922599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9b2b4e1387202264e5e456fdbc001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd5f20c531eff4fdb0e98f145824e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150705c11be2d4f02f1c1d90f3b348d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16dbe87ba8f784ffeb93da57f09775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd850da2c48b142cd377ca7a68bf4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5509c7ad4dd9df692919ee12dfa05e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f625a7e5bff541508674556cb201606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7302580774ca7a3924acd1bee3b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cae218ddaadfa243eff1885a1305608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba027208e8c208156380df3bd7c04b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a355b90ebd0857f49052b76a02aed26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98dd1610697dbdc3bc93d2c21d5462611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59340b739e2f5f1cc58bc7997fd0112612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe26913832b6686ab6697063c3f15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d4bb5832cda76acf4c321707b1b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867dfb779d6642324aa96b5d0b2e0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991ed3c26eb28488932bd628436e53d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a1c79c6fedac77781c319b79f31ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf15de45e1aa85740163aab41f78b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdae4ae30744f635ff72d7f8e6ab89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabd4e9b8ba4d8575fe81e7ca50f5b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d58b03feae10aa89df5463dabfe5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47777a911561cf5e2287388c55a843b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2999db7d0b92c70f0e93045da448f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72becf160ad184766356e247cb2eff5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a085c2460b37262eb2a6d5bdff79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1cc8996eef85504471de18745140b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a731fcf0e44807ef027a252bf2407627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd1ca07d3ebc40dd1aa89762c2080628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb0f81a86beecf43512b86e7aadab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd602b5974c02baa568631ce4a49541b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9b44b2012ffc234c7e5b4325cab76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23c69e416113be435ef24fdb604a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28440f48d367a14528c62fd001785002633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7fcba744bb607c7953f151eb8a6c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d370ac9a0f8066e7847eb6bc71125a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468dbab6afc1b2e63523d1f886fdd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ff06adddabbc4f2d4be1574e21f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0cbce28a3f6d53775b5c648d1586638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc2cc07ca3249286d40d9992b05e9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a3397d69121094db1d1f435494f35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608acc713c1a190ff8eeb9fb621d43e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0462fc1ae6ec6ef573638ca5ba8c333642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e511b2098e01cc5c074b892faeb0254643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3bf616dfcd88e9962ccc7f0f6733644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6fa86518c83931d841b8810ae701c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b7ae4b5da3712d8064039ce735b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003896d2dbed156d5fe27c82a63b976647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5939dc43dbcd51bfbb7119f96f518648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3424c967dfd5d82ebe6abce23d66bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53d9abe60103819e5109cb930ff1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705cb66bf73c32e7805b890b6b9f6e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1316ac638eddcab1c07dbe8deae20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599dcf729445e4df21ab08670fab9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f741824ba5e02b97d12cb1ee88b11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd21a71b43cd307dd394703d4a8064655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79d30aeb8bbaa3fced28e1660b4ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d631e1967db1e0ada91c1da714004657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733efe26e7a1171cb634d58bcd0ea5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed5b3f21af133cf5fbbfb5f74faa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe254fa82dde26743e5815ca5cae8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab6bb19d18b29694090d8e831ec17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aadfee0c858954b8052614263c96dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d58a1a7bdadb085c59389c06cdb66f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535e06790410e3fb44155b2fa4b3690664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c03c290908889a44f714c830c1e3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be33877766f625757aca3797ab0c37666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5600a2772e51af1266df2cb2195d7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b5e81bd186c878cfbeb8d75fd201668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80765b6527349372437a0c9e9f3014669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8984c405315a47b388510cd7abbbbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006812122677e5e2d43c034bd88c0cc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b36c0bcfd68c98788fc533c4a80d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac96c6af7373d15d5216cd047b74f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac6c57ca0419df96ed36edc53d594674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7a3fa093b11fe41eaf2a635ef640e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c72fe9b00c47a28ff01c2d7a469b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223774ed4610addadd8dad4231bc5cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b362953c74576c9a0ecc298883876f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25d0beb09211cb94b4521f615d337679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46d500f1c70ecad73e434a7def905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ca8a62c8872c20aca30bb553fb661681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c180559a24f4caf961fac88368cac9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab21ef8f2d718fc90a977044180910683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9085c5efa2dc21a91252d8159a01b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15e2f60d614365f36a2e9b9c29ce0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f30a45f3f380be62d6cd9cd796a1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868ec41c0141058df89cc7bf2dc5b26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726368f4e76c5765dd502fe3ffa3aa3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839d6c0423063b97b056c31316bb10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f6590a025fa2e37f1a500cb9e474690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c5a52f4e6629ecf7ab16e5848b34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006adba5d25920a5d5abfdb0bbf0b357692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4dbeaf954907286df2d7a7bcee239693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e408ecd6595922b6d1ecdaf29761bdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9df57db8d0a139715d426baf51501695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a606b40d0142f62a6b1db9392dcc34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f060b1bf21947a6447098ba74a2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0c74aaa48596bc58ff00ab7a4dba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f362378ed81973f89e36907c14b723699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77fc2baacaee623df83e3ceb6090b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5904157857bb339aabebf96d82d3a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5f9529cb0a9fe0a2113e6581a518702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09550d10a3a7305d67df9a2d2815b42a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb88ed13f26ac5eaed0c9dea28a320704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d51bce9a0e37fa3bdb4646b8e0398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167645520a0d710567a6a46b4cf3348706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd364dbc6843c6c204fefe3ab7e3f24c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337fcffde68f1ab41843057f47eb04f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daeaf7ca548783f95d7a30ead5dab5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfd52eccbae0bb1446fc3ea25c291710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a84902341f6205a474d52095f55fb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21894f92f8e131b5f377a8a8caf505712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b08bcc8732eb23872fe1d678cc6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f607ea0ffd803d5a116345cba82bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6486b3fc1d3f3a2e4d2f08b4ecabe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593271cc114ef8740eb25c36a9eed77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1573b3bb62eefa0299644b241794c37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace733600357549af7cf77b2d3d096718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a676825d4a0139e82b4c26c441c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8949eb9d850e64a295c4b4c702a6cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5fce203896366b05c68874358385721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45269c63e4612dfe111d0f0456f3736722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68e31cd99fa32d5e7a56fce005f91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a02efc585e491bc89ac2bfee2c3a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6016193f2846894c7198b48a4d276725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1456426af17cd61bb70e211032b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b203e5aa91ce4cc804e4d11ea315727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1ab8993f24b6a47051e1927b0291728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae1aecdd0af5d6fefa2c317fb20455729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f643853d2f5b357be6d98c5b987779c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e036ccb38b435efe75c60a5d6e4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c6da4a1e94624b225df32014c3bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486e118ee77f373460b365b888b373733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff90f178d95aa9de2043678a81b0227734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ad27ec01de7eafe07ed1e1fbbb3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cba1db18380c8878a42bca117bb109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33737eb24bdc60db04e779084910943e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc213fd5a3e0aa200edc4561da2d73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c59d7508f393c0685ffeedf3e6dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8975cddeebb5b0bc69c53226aeb36c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057154a6892fcce60b7ec4fd8f6c2de1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2bf90aae8965ccb2a19108fda1435742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f7c79ae15026a401c54b8f167335743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd579a9a37030f0c902e4e6d3c02c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19f538dd5d0ad343f389cd9a60fce3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569abfafabba0dc5f03ca13947ed7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4f83326db85f07f4b62fe71326cee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af573d4978ce9a80d1fb28363a2667748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1e5b9eccc976e0c0e34e9bcff4a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5061fe99e59dbc64c9afa726b006750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a639e9661b6d14b85fa098229770dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03af9c5330a8c3a7c5e46c6b4080a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880571c45b23f803047e218d1e4c557753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d3190209b16840de27391a9900479754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8e3848c0931d8ac2c229de9d97a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df062b995f37f52e4fc4f8ef455a485e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb4e027028ec6ed2dd0c6f302e4e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6c4dddd67de9449376addb445659d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c873e63c6d76fe3c3b7237e13552759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab301f2476a7416002358860108a001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06899521983ab4c97049a001e548dd7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fdeac0b915822c3e9d605624f90f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b1fc646b3ccc908f8d94d70b2d8a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f2a6bbb8d0586d1a8b26015a3329b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4b0de328a6dca1868050e25b03e1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ebf80300fc3d79a65ec17d6a92cc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6fec0abbcecdd422d845e403f517d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6272d1fa5e8cfe57dfa624fc85bed09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c31ba3607fdb8e80349c918146a3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca59d0060753531d7d6468b801af2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217321df21b489a07ba37b260366846912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd7c746b8f18b7bb77684962b5a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa9f78fa2c4ff6092f8ca678a527d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ec83dea27a0c2752c99b2447253e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b620aeed728dd02226691686490916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3238978439658c3a181ba64d48d74717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2685036e211f4474b7d88b0661fed2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad22686ca448d414f54ee5ad72127719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912331d306a16d1d0066ae12a8d9108020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc9f0c3930bff95e8a981f892b28421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c0c7608163d3ae4a24831ba80257d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49decd44f92172b2dd9063acb9b5d24d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38483adb73ce8f73dd0b6b16876689b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca848effdb2831504e4a66e6071d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd1c31b722ef3111a2e75aac5521226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a2219440026f736f9ba18b34a3f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ec73ca9359c4214086149da37b6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10e66d8be2b1ab507b5c6b5ca780429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b26e7c9d1a984cacf4d7d3b5b246f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc1d44ea42fb8ea4c4cb8bf8c6c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c13de92fee54b1f037886a2ce08c4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e5b269b881f546a0007270a90c4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730990f3a368f5a6f97b11c2e0bc553034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae467d982a7f43b9193da2438081735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094a7778460f82f7494009e6500755536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2761e0aa2692b1363248f98f0f684237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd7948055bf7f423254bf3825b57538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8693b46f9a06c622ac8dd98b28a9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b8e51454ab3104a81a1599482217240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583cea3a10c0fb11d3c632c3e39c82241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b2b8a677f5a364a842aecb6bb50cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e650971b00a144fe67fb10799a5ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7f1a8b16f1848db2fa0a5c7ebfac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103a6651c7d9e172837a4bb56b8530845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c49a3c60a74dd8742db9935e795ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4655b71afb98f3cbde7ad69bdae9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ddbf4a43a4cf7e12025dad989f06e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239cc07d0091fff4b6876cb40fc636249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce33b4d3c8acc3a4232bd65ca3a9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b930ab0f65eb813d15821f092278d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31557fb52687753f0c3fc3dde360ecae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aea159e1ed0715f7d8e13836737b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820bbb941cd241b7e3f7fc42f3a9eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707277d07148c7e85fde6a21181f4c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77cdc0851ef336596310b8e0f8886256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c4659ae7e10c31e8e1efac5adc2e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23702e1c85468046ce0e057f2fc2f1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2fe7362486578456cd4610f79258c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa425ebe058528d202f1b4eb8b2a20b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720020dbd1f06d14347a796642fc0b1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9f650f697e66d72dac83870fdadef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07037cfd0a6abb63dec616863e1fd5f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61489a5b41fed68463f1c578feee16ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf830d7c8f807d815a0eccfca0a3bdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1816af100e8d37f34c8fee66b3b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dbf00d4234c8be4ef0799087bf17f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae59d10e3c6955a6248661fb4290168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9630874d15cb908d68e337df8908ec769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a415bd8b8275dc2d1f47ec79065ca5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e506fdd138fe3b4b1175b1cb41a40071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35a99c6c80f9aa089f9b82b67fdee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25fe4534bfaaf309aa0fec523dc5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427001a266a762ef7bfb2485cdf09ca574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955a7c306115e40bd9bb797260f942275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e7eed3041c3b4bf8e12cdbd0595976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1330cf9b8b189017a22a5ee1744d43877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef6c846718b39ed9c2228f728987a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b231d1d2f03235034d81d201314061e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4277938d8569b30f22413dfbf01c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8713b07142a462b0c13b83a57569181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ef2e6f6e7070edb959e38d1a70ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f63aa0b9373f388551a52755960f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472efae4d25f9c89512ea07605868c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e59dc4be32e12a925a5344c686baef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea4620f7a7c3e9df62144a95ad56886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067168df9cbb3d3f78e2c45a7a44dee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c628749223bb3a987d06efd5d563e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ffdf887b08d7831718e82babf94289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4cbe406945ec9de58f046d539a0ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505e8a912afd0b0f49f38dcba2dcda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6247a6da5ff882db4f43c6bb20f6f7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015cc0ea3516b72e2484a2a3573ae793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606f192f354566b8b3bf7274ee359594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ffc6e8cf9d75177c2b7ab929c87095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ace1d38ad4e967fb0980efa11b94996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1327e9d07a169506028d75a44bc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150bcc7800b3345519a551465eeda4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d8518dbaf4cabef5b65209f9f116e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c95ec49fdaad0d929e54412fbaa4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1c2fbbada993fa6011e85bdac0a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f368907fbfc37c43325fbc4f47329102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b1f6a6192deb9f8fee712f6ee181103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c260a31f5a2a446d7449259d3109ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd522811e73fb78a69c7b32fb5a50a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca54d73984d867d479132ee838d798106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2347793ba17e599d0878f9019d6ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b97874589949a1f71c6a28dedfb0fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dcb83d4d447970cd57fe0991c40f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee2e248b8922786bd35fec2bda501a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef66a089fdf4d5bca39d58ba54ee0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4697c68336dc041013a358bc461255112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc954bc9386207f667dc7538b6008113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66780c84ea63f8604fae191a9532c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374de6542fb414c90b87998e9604de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cf631102b84b9d28b5555f373a2cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838b75a9c29ca90d6f97c9b7aeef60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c82be4282d04975490f8a239c0cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39d2abc9646d013b00da5a6bfb542f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82953d474fa43500455701cce7fef7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de432a591300f5f3956b7e4722f4a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba327c86d11f21d857e9a7e53645f5d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086fac9a715a72d8051496bbd55d3a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0ea908098196baa8dff5b80a7bc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938e6d9124aaf6a6e17fa95d6258879125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3672f209195f803460364c8c4cff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce898b2543f9d9a44cc3e5d158bd232127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c57390d4102b9ffec4ffb6b39c8eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae46513473ed86d0354e92095e122129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5778a1946980a653b89a62b3b71de1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164a873fb5d7997a7c4d038de177df2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e217e47c76e2fb0faf6bf893ba69d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1740a0af9e18f16b972b6714d5cb88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c6c66d66bb99e4ee88d7e62f2a30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5386f85d0e48549244e7c1d5cb91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d769412ed5fa8dd137ee87059de42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d7c1bb9aa56ab47f195d6b479aba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b1535dd5a87e771bd8d7ea585b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bbed5bca3ef3c635f4a92b8534e60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99865678dbc0153bbd58adf908af5ab8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbaf72e06507e7324c66a557ba9355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9934115cd89e42735caf7c037a72e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffaa9be786b979ac8475c3b3b35b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3ed0884a269e15bc3b4ad4e07ef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe0fc11fe1d5ac51807a7df8ef237d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ea4915225cb3621a21488fc6629e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7211897cf274cf36d4e7fee0deda2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404bffdb06be1b754f191caa33a886148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044fee456d8c8c637121358d922db78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3728aca0c85e28a5ceef0fab4d06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb016a503c0ee5f41439c2ac2f165151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2824538cfb435bd0167ad44359349152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab20d1e4289222abb9d2a417c4a5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0bd5b223e446bc72229a7500b7f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a616bd3844e5f0c8394c08db867a47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13562134afd3f8917e9549854d48c87d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671fd0e3c171dd2466079fc8e72343157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306dc4e827368e8d8feba414d7d71cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7b2c18a5d887f3097a3700668575c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07293e416e5ec5908887954830b6dbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4abe05bc2af7a866fb6546c8540196161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9adf57ce9d1e597d69ed32e649d37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6741401157e852339d1fe8a4a985d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ce6012c4ef81ea6718a9167c3f16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6dd7cd84005e7f8d29c09219f1ce8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a756df272ba1950b803d048bdeea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e0ec61d47cacb51419478d9fc729167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a3bbe616bc354ea433631a0c0131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f76fd10ea13a90a1d0a19aa9e516169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ceec60c62204b6608abba60dbee7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ac6db3bb143794573c2c47e471b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717c2c6ab110186ae6a41847dfd7096172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ff9c695d30be394b2403586db14f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b0f6ec6e0c879d562a4538badf79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ebb5c5fa8e81a50a498b43fb39dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cca45529cf994ca21b5c595f18c385176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024df7cf5977afc1a388541e3c383f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9cb5284dfb66116a549fffe75393d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625856311fc58a4b8062b99fce08182179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327abd74b5e62690829e8f4cb6d0bba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b401b0640432ce3240f1c16553e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4474bda6e7210a3b57f3d47a942c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5abb90c933c2dca2fd4ef3b86ff4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b71ad6873fa16b9b6d9b035da6bc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac2405a79ee93fa303e4a078043b42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b353a74dea06c0bfd5a8a2551d27e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83181d8cc6c9a23ba49e2579727242d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd507930171ac077e3f3a2af9c2fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9988bc52d3668e0f55dd18c9d106189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053251eecbdb4c1fc7dbc134952254d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa50fcc28e98b069ee984041e245b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c3402d12106a38c49d744e1a8cce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaa1a73e7055ae7a8c83cf07b517e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f594c5b739ba99d27149e22ccd59a61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020710cc9d4651aaba682525518a97e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9fb3b07e06a32a895767bce43396e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a6132f4b37c3b0570501949a916fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6455e6d196b51728757b704c5246198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8c90a6cc4cd66bb3d4d4a571de71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3d3b8d69428bbeb80fcbccac40274200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282796cb2fd7ef7f5f4509062248f708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed619d250265bc198ae4b2ce739226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a0cc64c8ee9d80e2af1c62fb17e01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10b6d951b9f36a39a51ff154ea095204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546408feb54a06d0c035dbb916145f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a15341b88d2601e373417200ccbe8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917565655b4300e3b3d608742673db40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f15d9595933978627736481630194208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325eeb5d47e195840d0e0a3026d5b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f01cbcc40cc0dfa6f3894215b9fe43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3629f120d2766e10a06442f9e8fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340522c1ef03348c7614857e0ccf4439212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22033028ddf5d6c5d451e6cc5f5108a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f95fcb7a58827f9203e4918dd1e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7e7373bff1845feaecc905015454215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602097711bce43c4730f37e62052500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5f1a8d394eb100185350f558cd73f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a0189a66b11f208bbfebc29ad7be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5254e8422ca3281b10ddad8dd67ec7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a4eff6a0aebc1a9e435526fab508a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fc635f1fe795a352e60a9fe0ffd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a0a5926ce26cdf0fbec15a2a4b43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac382f84a46fbb345b25b63c78c9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8e0ffda8710f1abd722611ad6c2ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270b7c5ce35edea3f596e55e9fb5392225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f578f4c14715f997b9a75526e7434226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a58177e0fa37aa2a7a89e56427cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c6a3e8f1c524e3fb5d83d78f13d65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45329f41d070ebffd1f3a80c5918bce4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95937a02004a17e4dae82a6fb2fa7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972990a0c46e12bc95fd0fe7579ba3db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4333b77e407f600df40d3f95f8fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e05ce694c4ee5fd569f91200bb898a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842304216ba5b62bc5ef0217b5d89fdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da703c4a96fb9d74f980670925362704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fce45512c35958289f089fa26fb5db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb943cc9fac47a162fb2c8bbabc6a9bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188959c49c2cbee9fca6c679e2f9e2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa24d7ee0b8d60fb30fc89e8d2a6a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc2a4d33b7cc4d0505d6049fc418a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ff222867a469241a4183cbedc0b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e114946a6ba0237d9806cc1a6fa8e48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f852e982561c721ed7a5ef6144047243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363368f33d164f9933db8a5580a36fe2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d70551c6688b1c6af69bf2cd4e7d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fad1ebbb70a1f0e59c50ecf2547ca7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41d8227b7744fb36571c11a3abe9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d2e8c738538c5a74b542d9ad22670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe66258d7239dc338122bb33c8cf9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593e9a1331d23ee60ae147ff24ca28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba09de7f2a5baa66da8260d09ad635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338c9cb392c79590ae0d149530ebedf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5be1ed243cd945cf68929e6ec169a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de5dc03ebed61fa7cd0b26a051dc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5597ed3bff3f2943c1ce37b1d9ccb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11869fc6586da3931579c36eb380cce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a43e784f5dd12f52f0b30a0c6272257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4175ddef79025ce74fb821a5a0373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8833a7382b9d53af4aa6a6c615eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919e48fff8465b14f48d600a7da9d22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2864255b6bd61174c8fa4e26b7d96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77858ce4ae10ec560d7ce40b8d2d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f108896c66734136493301905d0882263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814c37df6c85becdb1bdc156f81fbe1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7528bd3287a8fe28e3e98398e0786265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d93dcd9a9afbed042564a64fba1a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee49d998fb39637ce497124170eb9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77ece92331cf2da9cb42f134c5b932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1df434e6411981cc4cdb9d0aacc97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e44623f014a8a4baac0d2c5f3243270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3bca3b82b737960e8dee8a0017b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229842c3290b0888baceaf03008574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63983a024a3050272bea375613f43f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b09fc0395b0dd86fba5a61ee282c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a75d6c318759a1da35eed19a61f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819bd2b866dc2143c739e42e29535c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a36aa9da361e27282a7b0388a92e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312264c156804f56047ef329dc5c8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b8445a97b4f2c78fb75cdf798aad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a139c387706986e7c8b6fa7f9e115280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04497d99fea6e367ea3c6f390faf749281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf59f6148e71b263c002870670e4d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb8c9d6031e2afdb80e6a7f84acaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06cf2178be4eafb3e7fb877fef9bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6513a0a4c8ca90654a4731f17794ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b5252dd5e44a64589762593bf4192286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c01eaa5ea8d29c27ea1d02cbf4557f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e898d1e7dc09004c468f3eae0be95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041b7c8760cec7616917143eb2798f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ef65256d241d7cb83982c621ca990290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade24e9354ea67382b5492f60ed087ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812d37fcd9ecb393c9f51234e90718292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a054db44eafc0a9a8725f9890cdb7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ee3b44686cb96068e555c4e91ce01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ca57ac5b5fe185e7a2c37e2b2b64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458e0ac91ef7f4869909c0fb585a56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f55afd00f4601ad93d1897a0b57b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bc88cc797e3abfd1ffa36a62222f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180340648ebfcbf61671e07ee8a5ada299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca17bd58bfe51b22cb9166e168fad9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90542636dc23f72afdb7a3e668c56990301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24aa868180a92fe76569ade6e7a69e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f94d4ced01b9b325b8578f00d38ccb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ccf5e127e1134f74a8f2f0a95da2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa86272bec19f5147389b08eb461c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ac37c25777ef9e5a88e627c225f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2492c26f32e8d05af212b6e9e9d16c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45444f8fdc9953f41d588c92879cf02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef43494906654eb6ee557402f7bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce54752c73315ba8f49f9e3c50b805310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4be9d42d7d56f69ddcf9a7aa0d25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254317f34d2a37bec55250135837f05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b1e78505119b513bf2a5948264031313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd828b69401643e2c3188b8034f849b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83391792c7d209e85a2531b0b8ebb2c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da7fa8db79be34b4dc5721c15a0a38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc71373d67a9d1a1aeb9485e9119fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f342fb2aa764afb423f60761a9edc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e905cd51dd30d205b186268146b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15381641fa526e3aba7eb1b026cb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c402bc7b0e13ad6e00d5ac45204e15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756b477ad6f030c30940e94b9e9f91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd389aed05d0d2cad5cbdb97e81d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0b80b655ca6ddfc487d99398fa634324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444462bf2511a5185212e3bce5f70f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5ed5afb2dc61a816504915163c26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3782bafc1ef59a1e3e55537656318327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e44df2ba02ea07ddf0bfb738f9daa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd3d74bad5ee8f784e9e59c42d509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbcf16b3452036cf07b823d89f40c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e873f6b0aa75bd55e4d2e1cb45728331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ad8591befd1b47943d543e75cb50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105b46126564b37930b668d513f10ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88000e9bfc8eed58587faffe576f0f51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf3ee9f2c06b7ff610aaafcc44b1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae0361360f1decfdcd82b5c9619292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d3c538eaa503c300b9d198a188d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914ea1f34793f85bdf94cee213e810338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837eae13c6a7a3877d3b27c835e0dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990964b189c03336b910e98dceb5adb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a69a2814800a8d0ad6e70ea53c105341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579f5daa039e20866451af392e1edf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4231545826537200685b4ea43e1bf53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13569659df0480c16da30818000d5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385477c2553ac2ffa4a97409d2fe5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c3aebe388400d69c669d14d7ab81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba65a136901ecc6e9ecbf1c5fc27a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c24ff3c1f07cb5bcfdd1eae5bc1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d057088015837cc71c16aa75710d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2b5904ff3ca0b5a5de6a1a0a51aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8d62070f808def6b7e4cbe426c58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb9b06bd09af9520502ae1ee98fcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea96d89e38cfeee2f7283c5a7c49e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827435ccfedc66fa7b9be24ff89282354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d300d0cde63bd73a1c23482acb60711355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74285d6f11c7e74aa0bba417e5026cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4a0c0ebcc6edcfb434077339f6dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6816c95b59b9fda0d8df22256d20d84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998e025a6b268a7ae38b46396aae25a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f04a4288fb19752ce6a29188ad8455360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e60cf746d6117edd0209f776cffc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c249c63c46edd351522103d2eab29b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aa273852175b1288b86338812b902363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7556fde3a55317e4db45a8a95e5d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140aefbddb2b561e977fb51ff8123e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a67679507563a8502334fc894c577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b245fb41e58b76bc6952de5ed5d9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4057236173661b81806949119e11683368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524edb249e5e7ac83ca3738dc67d5f0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae980327b6e7e8380468e4fa69451f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0c0187bbfc500d22cdac2ca90669371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbe5cb77afa3366bb96a0b741f07d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d07015c37bcca01f680d0be22074373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd381cc94be207c582a7c8a6f7f57070374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888f89c59523fed6fdc749c5862c34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee34bb8b02070b23804899892269dbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8991c55f2155ae1774163a0253bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c41b30d9beb80236a0c6d30b50236b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b629ec70a8222ea42823fac542f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d2dd4227e71bb4fa91f791ead613380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67f5647b89fcecbb87405cbc52fbb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a68965c6adf16cdc1ca8252bac32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea30667fc7e7a246997677fec42a605383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3003ac016bd26ebbd7a7f0887bc77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8816da1d6a2b4c97086a086fc5b947e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98478b2d693bb3f68ab4b3304d9412386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557faaf3df1cf47e56c41a01247abc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fee9d8e044916a48991bd9aba5fe9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4adb6d2d8afdb84dc157987d9a94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e061a890281d1f187e19b5fc50eafc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a922134e9f2f2fd9ea09460a3472391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1e1552631d64967c1bc641d9673d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a129c7c6c3f81ca21bb5cd24dfb05f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8643c5f60f0b9921a415ca6f03764394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a52c0252b318c31c8403661171b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe391c442fbe73463b91f31181c3ad0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8082a9df92a08cd0e09141123dca1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab29caedd9dfcd737ff099ef6cfd83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa36d48351607d9b6ca761d7efdd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e44609bc529fe57bb355c2884f4f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c7e8fb0f3f096b12cba0e9cd37a2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985206f3ee7ce0809d409556ea3f3a87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e3f8d43b32e8b008eb0d972f8d1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87622879989bbdbe23b452da68d144404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8406d22102cc0db1c31a31f5f72a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19dc735c4b795f3eef0946fd4242db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab97b73f819489843f143bcb299f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a1f711fd8d1c6d503af98bd45a94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5a49612aaa573121fb2d3d04f5b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f335a9a5fe834bf93580957026b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd3827f860cb9604c0cb6a81953d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab5152cf978a861b3345a5fec483e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f0eeeacfc88302f6ac233c205db3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3215db83feeac135ac8fa5e0ff6d4af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6980b77a143fbc9e1e04d6c2455706e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335135caf626566f8be028ce6d17071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065f94a0e446d5dee9873fdef48a3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800367a3f7191a80fbdc922d6fbd6b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ef01240735b86b698f74b51de4cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238544c9b94ca31f7cc9f1b935d26e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13be00b8342076cb50835ed6e5cb5ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1c0fa96cb59221e2dc62b80c31b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da5015dfbb83e241f624850ed6089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9420f9bf3020804cdaf7646b97f032f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738d9d64f9d51a1557d6d22a4ecd3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f614a755a74a3c620efea3601773426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c444e82957c91416b72eb6610eef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d801300ac6fa6544e7e5ee978f9f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da12d6412fceb017b9597e613abbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a2072972527a45fb169701d319bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b3dbd2f70ba1d7faa3b51556f2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ef0e9b24fdb6897a909730ed8156432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe12bd81d871426ad6033c27e88bb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb41d4cb01e25fa95c64e88f01df8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7689dd32966e6b0de110c26983be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be32d7fd6db77180d836b3fa8f1e9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fed1cb92881f04f268f26cde0daed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480d52efe3952aedbc2a6b634108e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3e93b3a2854df40cc7511600a84c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64a27c17381a8dc1da3ff1c000f5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045800b03bfad4fe432420cade29e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceea068fdc39d76d61c8f86055474e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5e6f06c1461150664b125ed0b099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26505f70a444a22c70fb88130b6994c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84046ddc5fe4dfbe1116424f93d4d89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471737eb42a92511cef6df8d383f0ce0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3f522cb4f21525fa300f9d983292f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c04db8f5f03d98e569c6bf577a8933448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ea30bbeaebda185e74627f7a2a553449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5918c38983906a885469e67ff8b85b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b1a304fed194e2186fcbb410175d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131f1ba1faf1493bae1a9b33db553fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fbdc4144f8baec8e228947d336204453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e963d000928e63d47500caf38113d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d13cd197f74c53195af020191c1f6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0d16172fcd2eb363882d5aea524d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3eb23e470fd6bc3e9e1f2ed5d581f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ca86d95ef404ebe2deb44d4f6e5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e4fba62a20c4b566290a4c4510b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb1b06bd6fae61cae15449439890ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5441e71be0847fe98b1434105921b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4c00060b2c33bc937f2271606d97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6073f70c71b85cb55efc9c4925b51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59425e6199051ff0ffa9de170479c373464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407505d430df74ace53a818d0c543ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502528075c7703f75ab61b0ef0bb7b2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf3fc2c7ab3c3095eeb17e7dfd057467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca22dfb22bf787241fe3076e8a4b9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467232c2650340f511398408204c459469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd60637d610315b00effbbdea5602c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169cc82df13827596f18b0baa25f631471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233cc119b24478b5c9c16427d3e5830472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338a30a517721790722ea84d22a22f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af19b8d7413a7f540626a230779ce21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776d672c17ed19f64a63c977fd357d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972eab1df54ede31534bb44b755acdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa40c3de3d54c9f6fe7757c00d0569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4e9337128075d5a1721d678d2209478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce937042ba18a79c78d11b593e730479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b1ede7b91c8782bd1096b46d8b41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fce393b7cbdd714b338342d237407481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01360f7f967cc67faccf9b8363fadbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2049c344153ab430694f5ba953263ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c9b56e0e26df00c2f201600212d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b9eea2b227fff91ba8558df4b3c38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8de2b6e34ee91bc71efa787afa34a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940511033e026ea77ef5ed8c310a7f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c465bba82decc8e1cb8376a8e2a6cc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fed13b1d6ce70590e6cc69b770cc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa525974693343d7ef68088da9b652490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf92435296bed400d0b0d8ff4d65e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157343e5b5b08f4e869c2c050be51d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683781dacc42c7181ae358d20e815e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a4c46c56dd719140f489abbaae8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21830ea9bafd5306f0f4e836710e5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af094af91f073bb39034b6e25c7fad4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3540f9703ead53e1c666da85f8920497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4917dd7c1b616de54e3a4d294f25c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ff9e09c49c6b3811c17177917432499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2433012019f1780f46b30ffd053bd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104bf3ec0ec5359e85fe28e353e7b2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76b1c54d0db3b49e3e13f55c9ccbbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0d61a2e50dcb4aa8f2b5769b4889503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7cf62b3f4ce11161aa23506dac41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481f1d704a106e0d7d6bad262e5a76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e2db6f0d4dad328ef24b37fc2d59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a930673ffbf68cfedeb01cefa46086e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf5e3d0968f057b5055b11e50ad23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94f6c2c3f9c586727c56f89c40fd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f461a0c14820be89296213508dbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdc120596a63d965eaadaf829047e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2f0eb02d93fb56c3c3cb2b99ab8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef82b71d90c5b5d677f00c93a2acce7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81e8e21c44407bcd15b185ac21adb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f238aeb01084b41946b25ef1931771515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048dca19a589bd1e9f3fe1e03c5213516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7340747e0845c98c3a0a21e3a0603ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb96adb4d18e6be69ea6840ca459039518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda782cf4907e340b18990ab29cbaf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb97774131966e884f58d3e135c1dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbdc991c5c0b12b03f579247c1e671521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb0bb056424ce462693a9173aa7b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5b72b8cf6ad6582dfdaf4b3af97d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072271c00dd2f72d865c57d3547aae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55064a02d9b09de881b25bb6035170525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691a28f05d21e56449a884c016f1751526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5a9d62811dd89a4dfbb5f321ab47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a503e903a509b2a49c1ee5652393528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae8afaada9b22b88682655b41370c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d3821b140dd4424e389567df1118d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8191815cf5645e671a6c1841d074531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382eed467370e2438ed59be2128341532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c874646d725f8608c7d38ecc9ec9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9261a90db375edb2a98ab996fdc119534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eedaa18fcbf96900e081420bff549535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd17540b6784bc5d6d75de3af759f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1f597a21e12244bc8672b81bcc65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38be3117f38064f0c61ad8c5632a4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063213499f772a746a7e8ab2c283cb8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7dfa01c41ad720581a2e69053afd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aebe6c45d5fc8c024aa6588831025541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40649d704a377dafdc038ad66e1ba45a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e2848465746896e7c4d0f38d3b76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d355bc331857d0b1a1075ff5b8d3b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da676613af2fb74cddfc1f13a4638376545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c441aa96b3129652fb9fd85cf822c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3251a47ec2e55c4b33e4602c0600547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475526c0e800f48a0bbf7ab8a980d79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbb5744e0adc6ae456d7c63a8aa33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b715a60f1ac290201e9d29bb7923550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd566155442ddb7cc55e05d199ac173d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c40383d3465e67a630d446da9b4b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01db743fca556e6ca2093538ea95a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955964f823d2063df7f28d81387265c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ded5106242ea4b722d48e5f763b08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d80a6645db2e1ad85655e082dc1ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c790cd0925f579a678dcf68d84b1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379dad15ce9786c5c7fec3461130096558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5238631e2a746ea9be5c55f16e2d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828a0ffd89cc27abee34142aaeab7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e170d47b880ccb824490ecb094a2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aece23daf5cb1df3f4f4f4082bca99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e6fb84ef2d548d506a573803d6f54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c9ea9f867c47539d3d235f4c5010e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06491cb4c3d1215f5f2fb25cc5240f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef48a37618f782833078524294b04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be5bf55565f1d3ef2b788f6e2f773567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b018829a97cc57dd1224c238626375568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4364f162e986102b7aac906c8e871d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f073f3a206a5c44fab9e12eb08038e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d94c2ba0441b76e0ddece37a4081571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f7c25b78d83d05a1ef5d76db71ccb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb87bde87021f1ffbdba097bf30c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223a31008f9e2adf3688cfceb17aa7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2217c23c406eecff374e8ffa184994575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313aad303018f674baa49f0cd01e6a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9ace006ca407d7d9b8796362ee07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55954e629f5a68d6e76a6e464e927a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8c557f759c5203b81f6a8ffb02b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169956b26b21ea907c06c2946b22d9fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70bed55fbf68365a9e461b1001642f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdce205fdebbaa336c7b6d00064d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9d34e222bd51af6a63b21bb46627583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebfc6545da5a390d2253834c960f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99574a3002956580d8d300bac52e506b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e479a2c6438865a702326170aa1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95658376d957e44d5021183ec0f21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017ac76778d0836f3eca9ff65461af0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db7ead2a6544e710b081772b849ea3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1978652a3b402047d7e139074ad1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab4000ed1e56a2ebee2ae1aa408eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54724113072d028b4ad9de6f725c59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cfb50bc467cb19e65c082b46dbb24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb99c71e1ba0935fe8d3bc747dcdf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd0b7b8aaa4dfbbc7720f942db2fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5b538c6c0e670e7066d186c21ffa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36ba3ead34d07be290c058bb730427597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fed718ad40e76b2d0185b8867531c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f35aecda73fb12269811f0d262c55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780d8747fa5b3cca04fb0aba6805fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4883d5befbe1291acb36164b06f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23318788dd41e20b06ee6808a94041eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8aa9938783cadf76c8f0aca31f74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11fc8710a8f1358555eef5472d4b6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0de860bfed5fd5c197b192250ec4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8e5105607e3e9a109c59e0ae594d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14f72d8fce4135a11810ee2f9746e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573c09694c6d50d508f9c01ecbf195d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51ba00dd59e12a6e63c26ca97ce539609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925786e52f34e51ef3db03eaa1d0282610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0043dd6bcf123b0648c134f464fc58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341dcd3a0461d7598b9da7ccdbfda54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350eec08bd739ec99d4622108e75da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc3cb6a50b16558d782359f28eefb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0e24480fb99d79d356954b2178ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3a2b1b02a3f3ba7e9c666dc4bebb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92581caf353aeb79affc29f3bc41c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522775719b66ecf8f9350dd724e00b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ae4891202abd125e5256f34e1307e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d2284a37431813f1311b89ae4e2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82ff9c4bfb7c5ac8bbf3e5c0b7817621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ae2133e3dbc050e5d0f849f1a845b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caabb6dbac80ebd9d2a9fb26a92468623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40a42a50c8992278673cd39121d290624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12513fae883f4d6e8ea99ea91742628d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef02e068587704544be1793d32b8e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff954b2aa42fd5e9b4c9651258958627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a84dd23eddf0d5b02cb5893decda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5e204e1453dbf1e08bb058996248629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114134ea53d2e7c8a2e82327b1873fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c888465a627d9f1734207157402e24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194df29f0515e2ea06f583747abe392632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a8cbaeb199fc564e59f135de3611d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff6454271962bbfc07e3b20f7c0f92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dda89c4d3b68d127aebbe44fe7e6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005efdb9c6222651e26c233562a48a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd5dd5de5a9ea84a916cda2d0f0c07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a6b65638363ea9c2cae88e3ca0c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d7e652065b2f3f993e89aeb15f1e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a37683128321c99a802f920e682960640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cdc676896e9126d0002d9e4021dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a82c453c15818cf91901840a67aee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc208435a80f12f1309a0ddbf590f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad56a9b96e7de25bd00bfce64a8e6ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7eeeaf62ce1ae6176fe0dcb8ad228645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359bf28bec6f415654962a850b98ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a43274f7f39a9debecaa6fbd10b4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae9cf208e62ef818f5e291c27dce3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f301a481f32dc7882524c7d45b126649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4d507900f616b8de59328991ae45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686772f4852b4f75a10aecec4127d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41c18e6021be3e721d2575bf93110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378235cb9126f26059f18b1f81e672a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe176f393e98e9c448d77d972d7d5068654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c539d2c17fb9fe745ddf59bf1aad1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164eba0505263217633f845d38b8e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6e51be48bb18cac5407812dfb7c31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faca6a75867cd1fb6e0f63aa7ec41b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddf4de99eda71b5451acc3711c5ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5073ee48a60c1387c2f817d928ed5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99de5ff2662fa81cd00ed13e50a75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125f1f85ae0fbe8d6bb4bdddb6c0eb0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa55e7c5ed3a91025c5b75cf447ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8777964fa0f04cf070efedae7916664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6431a43a265a0a6d632e24feeb134665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7da07f8a6873d3d156af645ad4dd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bef44978bef1f6bdbf65cdd668fc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9994067e23ba090f990ebbe61bf0f6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637ca2f2b58d3e0f0bb279b8977923669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a8bd5d277a388e778f58fa23afc15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995cd366f3d770a994b27e555f10ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537e4f55dbc755fd7652be4d97748ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f411ef530a8b18a78528a29feb3d018673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2405c7641934d07696781e93318a47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c918a91e2d3bfe46ff507a8691166a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2ef1d898973a8d24373b4034e3f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2421cdc5cc9bd965e5e73653752fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e252624525c55f4b1897e55c30d2ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c323a7fe85d18a162f31766edbcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63668d95f177c92fd5b72af8651ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c7568940b758d9b718ea88b8c268681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50e44b7ba94b60b1ed8b6b6e70d75d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069194fd957e6e78cc3e0c43abcc64e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306161cc8d5a4f50ff5d7c239cde15dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f26087945be103bf45748f3825b42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a8064abc3741aff5886291c1cbb93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044513c770239082b2ab022f2319ff2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a35e379bfc8aafde24a0a2b7c4152688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4e4cd46f3f8bb1909618dbdb4406689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e3a2fd1d116d97b8e55fd499f1c19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118e67a190c1b249f09add097f3893691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30835375a1298051e15b004dcd4500692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20267871178dae64881198f3e329bb62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e35750cbac86fb99885b1872077da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068100da220203de9afda7b8521dcc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7cb6649f37e4cf0c27b36f93c1fdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eaa919d2609b027a6a9e524b29a35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f65b70fd396330677d8dfad9583e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4c2b3691fa76679953222947f32f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4562fd1b5e4a02cae41259bb9877700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ae89372938d03457b5ae80108cf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4aaa5a3f3842cef371c4671c3b11b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635107ae69c8d2a0cee1204196dd5f6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0766d28956802be3b75336ec8ddcfae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f26f6c827ec9eb0589343ed9db9877705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2db934c9ee08c08fc56cd49563e9aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5070a08bdeb29bb5912598b7ff88c92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f12f0086a0bc070c3d2d4409a80b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003f27f02a5ac10d47cc210bf0ad58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7f642189f6c6797ebba8c546d761710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c66972badee8932137fb9a0b594d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c5d618db02dcb5b0a340aa62129e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace19779555275916e62b400c812b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd3c5a0a1fcff74a1b8fff3769f335714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d43a354afb174fe2bcb208e8685c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa314355f9836ef10ccb25fabcf05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36de728610bf397f46d00dc3e611a2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e762fd9bde55f188ae07991264b89f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a543f89032848c920e7762c0dc92921719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837bb9ab29e164f96a94b439fd31e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3708ca79e813fb8fcd538c3c0074d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c201bd0d789e3310dd8ab2c78db77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2dd6c3433308834d740afeb8be9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d024524384730708db8a9b085c9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9707b636f04a9ca9dfa529beefd1fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992c0198c0c74125ac23ca1f1fb142726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4cc86686269e4e2420e6f19a145e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ca74d93e4899d10f27c5fb488b34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10dfd3dbde4148b6c0d9ec78081547729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05913dbc7e4e4675392351b5984f4280730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203264464b52e4277966b437069a446e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c57e10d85b346b83348c310c30f53a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc452d39bf809de6df2969826da02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c6927f900d963fea33e06cd49405734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1229341a706576f8df21ff09918c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffadf4d9052bf66b6a1a26eaed13a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94010002d77a0ec1b90f6eaa658767737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5cd74d5ea631e292121d6b25f9b05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7405c968b50002bca78404980f6860e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fbb4ed2129116a630899dab9bd60f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f211ce3f134188c1aa63568333549741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7bc729dafa976373c441da1cf8f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f9395c2aafd7cabaa2de7bf7eaf52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d711a784d608ca610d8b0f04262bb57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7d8cda3a9506b1b8296e52896867745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035eb3d13484071b8603f7c245e33be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee341159ae109bb620d42efaeb90ffc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763eca484ce7d9487f1d9fb919334fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232165fa3f3caf6d20270b7dbb36f943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230d658aa4251f8d931ae357fa56ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786bcf030f7ace855a341e10508e8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb464ac9278333af034f12ab995a2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a51fc9a59e2601a1b809a3001a949753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4812d24acacb5c0923a802f5bf02f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde25df3c93328b9584827bbe277aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792389be93f104efdf19793250e79a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c964ceefc1d2bba3774f69e51ff36e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c570f2414e8e55ab346c7061d179e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a601a76afeecab5acfcd0ac2a9d6c8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>