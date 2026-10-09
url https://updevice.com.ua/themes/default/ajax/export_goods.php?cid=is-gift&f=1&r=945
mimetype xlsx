--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823022a519285a0d2c251cd1e5c51b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b9105a00ee4ac9f574f16968cdee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c6a611175f1090bb90ec7d8fdf703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da1666b55b6237e1855d4aa6d038eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89039c4422ccff7ddebe9ea282b0e115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ff4be5b4aa40f4a3a265e3e30fd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a4b02bed081f7042c86a9edd8b2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58607eef93b45d998910dd0b6100f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b3dffd55a7466bd4bcb76803e7c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770924615c1f42046aba9ae410814eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf18581f5537c0a8ca40e55c9de12511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f3013bc3c71fbc57896ab8e87cdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4fd641c6f1fcdd08171d6fc7caf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f18e2dc8d6304298139135058cd3c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f50a91b8b911cab4dc827b6d08b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ff5a2885751b117554b4476a97c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944fd6edb050cc0c0020f571b21eae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b5feec8f8bbef248474db35f085418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3561f9fcfd4d3d1c040b1b339f6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed9e65542f51868a69db6df82440420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f24a10eb97eb9e7716618152cae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72221da1f3da8e48f2ffb3da50bc60622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825388a0450b65a448cfd2aa87b207323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c997828013358066ec06a984b77ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd0c586b350fcf40c677ed8818cd0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5c4e286bb288eb7b22c553bcd029526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad740a7ce809017eb7d039979989927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57df4a6b912de1e6b6b2270447b9c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10151cca3afd41608beda2ae481012b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295cb0e5b9c83f1b5c2380f6eec79f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd98f0228fddd52287a5563f2d548e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40bf36d37037034c6df8f9013608032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601afcc955fb4959c9201574dde01e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5c64c7ba83e952ea28d4422f526034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a502b42c2b87086fb6338d6feb27335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8eb47581ab37d9596edc1c193e0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fbc35fec21ba60e8c1fd24160be3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4df1039b35dd7d42dd4cf70aace638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9cac9b82f4ca6da8ecdf2661fe68039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d4437fe72dceb9b40a081005ea0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32e4310ef7ba74bab367febe46bfa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830257a29c3baad37e63b675af6395e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368fc224d077199cfe3af717875e18a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9585c14450c189a6bc8684010b9e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95155b6d92655fb215082ad7d6303d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7a7a67ed612256df26f2aaed7d6c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6531d71755511e54c6789dee421f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ffc5f9911c0b14b266946f8bfcda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb51faca5335403a2c793554125f1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf623270c2ff24b5979af9ffe9fdec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c7f4fe269d8c2b7d489c5168516551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110620fda78101cb3db7d0dc5df8e8b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67254a2342fa5fdad7f6f345b8f5546e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740f3e51ad1e86ac48bce9fea20b3c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117875ca58da8be4672d542f707189c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71be56232de6fa1e281b186ca50dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7175c80c2533939c71e649956fd632d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644f18883fde0986e69235129989d7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9cc52e7366b37e685fc070fa324159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc63ffc694e2b03adfacbd6e5cbac960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84328f232613618956d9ffd5c51bf6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb931ddd1c7e828f879b6a8c138919a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2412c2c3abf14eb6fbc1d0b881c2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202d2c498c984154f43ebf8df517c5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0dd6a2cd69ce854c249a3da1fdfbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02737b7835cbcc81851ed3a8d6ee9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d7b7c979c8dcfd875cef38a348e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4183e716e172644f6e401d2ac5b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3eb01ce6c180824f14786f0ffec7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e92043a7233e6791db7490fb783370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ef28b77c953961e657b965918706171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302680c559220312fd575feff99d4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e40c4b0ee5820d5df63d63bb33f5fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b7957450c74007dbd4ce1f2e0de8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccce06fa47fab991b6194e85cb334f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c8aad69c9c195fb0e9a94a81cd1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6c03723e2882f1b51e1865d3ae8f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602338876c23bc6f25c4e04af5b55e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad410f888c06d451c5f0a49ad2a7b5b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc64d988d5ee7dd1b4785300824cbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f178d3ebb072b8004707bd7c7acd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d7e5b44931c077e1412acb0b2c59682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ad89c85bf743fb2aba14f4b4b2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635091d79656417805d222322bb1c2a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748abf31e8b3c4850d8467f511bcffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0950be9cd554210b2ea773da7d8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d2190c2a47bd3e8cea3dbb037a53287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3c59472d590ba376e70d9d4e100688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5cdb17d3f424b1674e41b735ef8cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d863200a5d057b45c4d5e1db2e22c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da11d8d7e70b31ecf64b8a7417d6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e80944ba07e5388b06545ccd842eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e47b758263f0a2026b8075fb9dc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3370b24a489e5d79ff5df29e9476294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bf10ed65849c42b1f18fffb58d28d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d33f980d350111a8c2342d63e5fef996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf1dae6ae60444453ff4c900e520497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa34bab604731924a166255c179dbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ab18fac116bb9a89631695438ade99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8add5363b1d329fa7f6d8cd7d01b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29826aea288088484c0d94736111148101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5df147cf71ccede75f9d6a23d9e76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd626a6ec75984601659661c91c11e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267674830372ed8d9b5b8b29c199e06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453711382d358340ae1a4e79f8765cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba8256da694f6959ac045293ad4af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743885188d8d655113eb9fb0d2727f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367499d67a2dc07040cf20f1224ebf03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81378bb363705120b13b5ebec7696d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa50c7d6025856f647d6840b47b94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe073cf5fd61264ed12373f7667b36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa7b1947947f77a66dd219e9573836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3d5f9466683b4567bdccd9373264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f696c76af61eb161944c6134ffc348114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855921d95088845a08629fd7be339f3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bf05d72cffb8d7801b43a98226f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65fc1bc9b86c76dd6cd69205a0410a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5432752585983f5a5067908d289a27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31cd79cc17c46d6fc12bdedb4a3d99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32848dc6b014dbc3019af5c7fb25d79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763baa8eda29ab9ab4888124893fa613121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f6fdffb1ac6d95acff562499262b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fff891c75402c2b6adfc53002e8b46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743731b46ea13c1d2220d190f95911dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cff43fa2d87647f2e4c2f102043147125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be740a96f3e4aae012d2ff22dfeaa3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8262c2e1fba2375e2f621ae204581127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f1d4fdc7055f5dc5c2e86005789ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc92d97ce9000b0d329fd9cc9d66e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1343e919f7e7dd6f622a5abc99e1d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b66c630e5f426a1441d1a40357f11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb44eb9d19dc12d3a2c23f33bac389132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68da0c4d7b9609021b701564733ba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396e445236e031d139329173010f4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc8ac50c73e3d0f3c8d3cc3ec74ff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b601aba052516d83764d83264bb44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dd3acaa4bb6d015441424c85d921b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e058f43f89aa605a2e5505fbb2062138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae878a0b5e6822f642a614831e5d19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943daa32a8cec55e29fc92c7feafbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a6219a25e1ceffc051d8f613a023141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43a629e530dc96cf5c4681143cfd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ba5b259a5587bed0215044546825143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4088ad6082b919bf7f664aaed86990f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77510f0b606ae55d5633717d654963fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f17a41ce61c841a526aabd3e574a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b332a8cd94458e0a29404a959a01ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c768aae9233478d96a80b4c07d2ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f912daf9aaa26add705385ffa64b42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9412012848e21d408d520190977a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d3292dfe7f6685812b2ba49002e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6c22b7335a533200f53388ba9deed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd30cc8ef4be1e5a16bc6c43e01eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30973cb942e9c55c1a5197fb6b1628ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a3ca500673520ffbb98691c392f0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab25bb8227712ee87bb1fe76bd6a82d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05abd787bb039b3c69222e217af02b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b2f35c828e66a2658087bb893f71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abc3618c85b3cf4358083937f86678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40886b0523d50c6d73007b62c2804572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31228976292242f095989dedd9876d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce484a7d9d1c774da94655fba36030e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb5e4632ba077823d14297ef6f196163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb03aea49cadd10b13293b60a423d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768bcfef403ac6d2c77a594df4bd190165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3468114f95ade5c4bbea9f83d27be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4e75f863e3c358d5116dce5017fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b2c98ee363f17ca65ddeaee87de5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541fd1f06ee13e30ac8821d62ccb93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae7ae84892ca5ea9e624e49d13025170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400498a20659404f141f549df1c5666171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729828066fe51e4f8ca1cf0da4068ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99e5c8aa8c5a7597ec64c76ac9814f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd4ea864a3b9c2bf5a63c174a74880174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8bd238ce742267d0d43c387ab3bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8969e9a1803997900bf65e861bf39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1776a8084c60314fb94076a635d867177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6b01f1b5ddbf5c132b0226bea61f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7a15b8eef802d801b6dfca186307179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60d7ca58b051c9e0f683a93a1b050180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3a6ee4c2f78d4f2e8d779223b406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4029f6265e5f52a253a73e2bc6d737182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e77280e62cd2865f5ee108fc4c76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d89a94f1ba9f04697a31de04986a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b8882ff59041f9b63b1b195605b32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1932c486364b358cb5d3dea1aad29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83c1023a21b19d1b2fdd989013cf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011633cdf921964cdbf46175929c58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277de96058cec632a658ddf833a448189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cfe47bf177c1ca5088aee5ffe1394190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993e9430759301e8b42788bd3280193191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e607ae00b1f3300da3f7528a7453dcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7562622a86a52d7f8b15cb65774083193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365480b9e361860f7b4fe62564a6d69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe8421361e779393db1b842b84847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad207fbbd59e1151080cf572fb4d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b0447e7b1f69e56df6ebd3e96e24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736f025d994759aee77e29f3c5ddf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fbede0a0942f565a4d7ed3db46020199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59324e70cba8ed25dd55ff5e3fe321ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288bd54de1f2f5839913a2d041d309201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5278a2cb7290723298af98a91ee17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8de7dfe97197c26ef1f958b7ec42a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276457fb16c4bbc4324a1fcd524f96e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266820b747698871329a2db979b61a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b187677b402a1f68782823035fd4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7012381a5d1d7d91024ce8f76261997207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59747d2b8a676d115fd89477154d8b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892a149dd462cf2cbf6cf6df546cd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f847ce1dab53d03ec9b9a32ebb19f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bd4293e506f8eb532367dd76464e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed27297abb1b6a76d968092224b83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e7bd561a7f268ec7db930441f0b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfabf7d781d24578934c29986dcaad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82f880a55a2a37c58a40482fbb3a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e3845a1b10e4fff20f084b2c6085216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b58b17b6ca9eb0d076a42cc72609217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8593db6fc248ac29ab818a35a12b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f2f1b6429c59e9f4491f23c056e46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41f57da0687712a9e92fd9517fab5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f60c1d676d8433623aab53093ceae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1df61045d5fa3f71dc487b0f2607a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc1e057098d6b6ecc126f432c52fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f49aa15476b01f6338f4759dc66f44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb5592f9a90b5e2d0916130e5781d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07311885b8e2bfdc2e9222617f146866226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bca0a4f781202471c66245696ee05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2b2b2739abcf5b61525636853735c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b011cec6cc087c3a35342594f371fc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd6eadcc97ce171621e6271706424230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982f58a5603d6350c25d9b9a74f9d71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c252a06a18431d580fb62e013618232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b58bc15b6bdaeb67cf049c698208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789601bbb11e5589f98183e7559b1547234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc32e4310b3eeda7b39bff3988123f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f159529c4d68902fb27d21efcd0a50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367425ae98d2181c5751e1c068dc14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8288a34aabd2178e37c3535a03e6b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093320cc3a8d28ab1df28fc89d93bed9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6564518d1ea4617823294c1ce0c3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a460e4353ddf753c206b9e768fe4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ab24b9f4a0fe60e384bd7964e2c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b019b033197201703e096add8a9e22b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02be85301cd2935d92cb101b697589244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29175add42f0b0fb77903241a07a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0822731245b337b5e93eaf60008a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2a220dc96dfd5b0c320cda1f5446247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d2b191ebb197322bbe4bce6606e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4515012d12f269181d7bb5a79d58f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca314cc3bd1f554e4d7bea394be8f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf1281f92469587ac011882b347e58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e694c19d8e5c570b8ba62d766fa014252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5123dd5e4889360d5838135bd408253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3187bbc78f31b0c2a68f4ade3a90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ac0b31b9e3da0fee856a3d7ca9e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199633f15f9367229078de82e17aa381256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2796eb1b39c43163d2c8d444a39a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26dcc84a96d2425cac38ea5ee08632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804785d6cb7685cedd56b53b5703b4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e38ac058b1c3cd7afc760c0919e85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5beee5715bc247b349dde5d3e3e04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a685992aa9317d29497931b9d5add262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af256b0092e53ed2a928a0b6a6e3127263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ce2de29593d2ad8529415e2a0a3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff60ea0d1fac0b802e7b8b1560be53e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae6e10d4577364e13a202cad4f29d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bca1a20a5c3d0bd2bd2d0587abee5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029dd394a20b758bc432f579cd5939268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a6cebabc98d181eccf5088454565269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff191d20ddff40f7ba9805697783245270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca08f91c774f4a778882e6129fa5c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14090faa340720c7ff36b9b3a06f519f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05225f04d0a30e8e6ddfcac8b8d786f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eb873412dd7ad22989d4ea64c60c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab6da3d9be9ee5df3af6717dbd17a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b59f32fa93e67da771a708f314ad98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbce67e3311dbfaf3537b74ded39740277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e7bd996d1f39df0178d80f31fecc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe753383613108311094615925ac6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4dbe0c3e9f864cb50c3469a176d45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd8107db5ee815775cc3224989aa7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b3bab9e498335331af055d5c2f32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e0fa75b553df5d77ccf36727ea84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989cef0bcad58bbf6b7a5b580e61e28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd393727ca05c84c844a9f04626ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93219246ac1ee6c5f2dfb6e59e1da0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805573c6d4363084747c55bce013893287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d870f3f8f256de0a8dec0625a95d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b87fdbb715c6cca4d6ad7226a5b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636dc95c79429fbdc2840781a436093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7ff0e28ab9c50cc0ef73cd49c07d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655492f680b7fcc53fb5040d8099c31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad10ce65e40ede4bf77c22d5001ba7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20ed513eb0ca3d1bf45fd4941e2e44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ae548f6ee8d486d72f4bbb5d4101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764517015a4fd6be74036392aad922296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb3361ac04eee11deb74412bae352d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9504069d0ca2c9f7d34706265c6a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf89a1cb11981280f5199779829649299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ec3021cd323e7a65c3c58ab94616300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3fc24259cbbd1de0cd586ab6b566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb598db506362039524fd1c551b88a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e81fe3077a6d555047f6a15da3a039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20deb88ea06792200a6a4f3cf7de8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eec97c15d62b0b24cf54fa9136411305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a02c786a97c5de24196242c9d0f3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca17a5b72fe253b541877724594dbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9fa9dad0e9e9df068af912ac32219308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2fbda58a1bff37664f39bd6028cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d489805311147d45d3406a55c9af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5328fa8cdd96f3468f6844e9251d87a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9d21a751f1d3c0906c627cd4eebb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f598db84de3d42aed74d616ccd947313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a1c9d1016678b7f4c56ab6f77746314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9fe0657c0cd63345954f128f0874a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a35a1b05dd2547de37e1a625f477f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064de0d1a6b3b94caa5e239588698e59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31dada4bd9052207a1d1d0a1c66bbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b8a28a42482971f8a5929f5b8366319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f920ba5b35fb19a35d61fd2e615ff9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877effe6d82bdadb238b7345078f0e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d270846c21e827ec9cd506a100bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6d18f3e0b8a691cbc15f580685c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e569ca3d5c7853fbe3831c8f77200ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5761cb432b125e217b7e522408ce2a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8982a5daaceed6ad7dab08f0eb7e8e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8b2e9d4b0ecebdb48be51225fda7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0edd3689be85c7750d9644cd5e0cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596f36bf611c03c6dcd45542fb444d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943a3aa271ca54e9d9130024239800330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde1767076261e397cacdaa3753ac4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaff771620facd3aa72c39125e1c0a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25848e7312970929345b710156006333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72605874fc5e1927bd26edf9e2b61fdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda27dffdc2434e78c6dcedcdb6c35ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f05a00fc84c81c3a5db297f232ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1f770a79969d82cd1bbe199d68b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfb3f42275ca37f26ac69c5036b2d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff625cb00cae5d68b73ca3e3b2391339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813c04f0582d6ab1972c1db14477cd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7bd3b75b664467535ff2ea43df508341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd90440cf594c0baba223a944ebd98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c544f78afc6e1f2934b83f30a2d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b1d0cb181b84606208952a67ae02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572519991a3defc1f53d275708b8e2ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74820afb1ba4dc08f3cd539d3b6b19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7435a0dfea6b55f504469cd0f9e1a51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e0abe93f3f200ea9365dd93658a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6efde750b78884170293b13907c8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263b9e8c76c05e1a2440e0ba53b0d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0b1e0f0b335574201f6f0e2605b61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c20e79877839249e8e3004eed9a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb2e4b24dcda7a31968fe3ec08c3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876eae42db76f8c8621b3d8a36633c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75bdd73f56fbec333aeccdf155c03f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e14d4c221cdbc3072857b3627cd23b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed8adaaa10d79913f2515d1bf1e02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3447c6f119b1c751fd2f4f8888ea8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852c0d4aab371fdcc610c02aa80053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1978367d6f8423b5d560690962b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224213d9bf52ecce77d17cba5e8e5de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0285812f814bfedd78ce8639d765052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe437eb3bdada354ebb093d3a05f3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e38a23a41f38b5e7add1286dd00d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e8f9b879242ce220fb5bdcd8311f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13a3186da72539fcdfce7e9ea3dc6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b294e0bce3b336e4edbbf3fa980b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc736e8a3080115134d6490d929530b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583fa0beba0677bbd7422ef794f99b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73413964c0bae99cd34ddb3e763d5ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24774f1d5cf38f45d1ce390b20bf8fd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8c98194362a8c08a3d11e206fbf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2019a1c6c688c85f5f27fe49dd58268373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402f33001c9a1cf68632b74c997063374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b6a3546e5c60949d53d4c72fcec9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790211a02b9f20784e108c199336191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f341fcea2375658309c17e21bf0e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f481678b82d2904d491c606622de01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521de6db0a7adcfa0de88a924fe1e373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2aac98e39551822ea7069082728ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d1c4cad1bc140373fcf031ac1d892381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36589ec5ffa7fa66376c16309418c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645cb0650a60be4c6b561f3a2346771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3616373a66e7136de85d8d610ebc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486647d06b535fc907b2e835e602c73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5fa7fe7edf6a01cc2c67de51012e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4904195702b4362ba52d89c7e6d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d6f8887d9cf9a29af084165eba50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb72ddff19a22ca9737b073ec10ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a39a220d12f8f59ac06ed6625fac62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f087bceddecdc3090ed7f31d6566630391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed679e5fa95199f518a9bc7f42365392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cad1d1c49f71a3422481dd151bbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2eb507e03c8c16527de9647423d72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb60690fa895e56e3903f916cb52f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a92470347b185210820bc6969be1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507c3f111f31edb35cdc11910715f6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b030dd787c002a275306bf9ca202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea22e248c12de9d691e27583e8de16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d9674f7ec2ba5e795e92d1990826f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15344f8041fb57a84cc7c520646e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778ac6a0e9c29a6b4d27d758675a9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b38c4ce0a5a93e9574c2464dece404403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db01185f7c13effe73c28eca8b4b7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8060fa84dfb876d0b49c70c5ba4614405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3b9425bd10fea1e1ef69c209994c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317a8b32288aa1dcd922636fe35d6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d639a7102f6e6bd7e229360eb1dc13a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845780b2a3d696b77ad19e5e3477565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95787031c078c5be8df51e5ea1ff8e8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136cc351530f881c2bc76244b7033d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9958ca69bbd1bf2fd678855ee1183e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fcc2cda84f5c369bf4e44da667b00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a16c6b8d6e290c74e608397735ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dfd3ce9b75ac7246cdefed3452c9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c17e04bb86728a6e31b7154a6d00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af88c1e2750bbfaef42afbffbe77f9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054e4882650cf6a946cc467447b1bce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bf5673d828e7d60acbe2aa897718c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db7f68fd77bc9b78cf417f03831ee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544669028daf25b59e09795d54d3848421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e4adb48f493fdc46fbd7e7b7fd301422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3dcff2554c95fec30fcdc6f9313423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02423ab05ccaa1c94aeec8ecc33a18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07532b67d5c178e254b81aaa9cadbfb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e61ba597911066b82133247640c9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bed23ac49517c4c51ce462b3a63cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eeb518047defbb4ca9f3fe3b816a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559efa18d6f2c560c876ddaf39dbe114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5927408927d6f25102d422ef92e2ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec57d22283a0347c006dfff52bebe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5813e0af015a92cd9f2ea7760d8ae2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b93009dec04b69b21fe661fa48a45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43cbe5fb8bfdd97da777bb964ba90e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f024f963adae89f4ee29f8e8e89f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606e41d3a7986ff5ddee3123edd4a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f094b87b51081e462c7181142a62b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014a865ff4da48984d7e5f43be68fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a77c804f1cae4eb4ec925f27e606df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8421b3daccaf32a3dfaa4a48acfaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6790f09d7c3c6865f636d0eab6c39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f24167234eda31acf640e57f5fe81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a0bfbc33e086cc3da6fcccd91497443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d15d81aa4651c6bbeca364d867403444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ba8459b1e39183d0aca75f84bc058445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f0c5aedf6efac737e43d3a8d63bf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f774113d13cf936801cbec4b06e4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d62ced08dfedb3ea52d6c5aef606448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e7d5cfc3bf16a8913d885776f1501449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec25487477e6ad42304497d168514450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22f11e92f44699e4e7142cb8f6f5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4a1fc091e10a5f782bc81792ccbe8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8aef87ddcf547f24a2472db13b79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2091fa88683f25be6adb10d0ba0fad8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb27f768e822f3b5abbc48c64bacbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61b36dab39b5ff623f72968a84770c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aec594bd5a11a461a021dd3e9f26a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d98dc6c333ea2407533953605b926458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e819dded3991daf06d5685279db6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e4b82441d8746c433610f10bb32c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e68f7b95b1d3b989e9ae0d68c2e4f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359054b1663c85f03f1f21ae6ebd985462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf80c25930ade20e519927d0be53569463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57867152fe6936da1562fa0ad9530d67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff21bcfa222888739068c210f12c31b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d57fab10ed66a951fc14026bd200cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792717b70a1e99a35b514bd7880c54a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825a4c28a3972416d87dac3b04d4be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f50128edf7e4a61557785a5894850469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc8dc2450cd76bb756d487226b2d23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bddd6d684926c73cc8bcbff797909c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51e0c0011887bec8743cf6c568aa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a003219b61a15d89cca76f4f6d6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5ee8dd46a8760171b3b7789556a93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce9d8ad5258c904c1cbba2ba2b5f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246c0de782db65350934e87519573a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891bb781f42d95ca1c2b11547cc2c22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3dfc4009a0ec8b5a3c8a890453814478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa15f1e9cf22ca60f2eba257a55434e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc482227509b701fbfcf031ddf1fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22de174e7b357573a7f83aaf506ea7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950517f0c328c3ccd3eaed17d161c09d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ba778df08a33b7ea801cea9e32f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf1e8ab74c8d0d27a5531bec9b98a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93f65033369805387f9ef2a74146d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d81bcb52244c7d95e709fcc9cf1073486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b209c636526ad32e250b97ffb97ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609defc094785bad8d544792c6cfeb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1250d4693d95e5797f240d63a90f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a12d5c6fca8218dd40a5a3b4082537490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c4c641373a5df55834feeccda706f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b75faa1b2ed0937ab35c72dcc95086492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783bae7ce3c87ddc745d11fb8c69414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef778fd86e887e7d3e444f92a521f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff1b375653d769a460b13c906f2ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cfb72127b21b338063d809e2ea357496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a818a7092106c1c830075e2ee2f90f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16654afb89c7798e12787a28ce7ed0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dd07b13e49f260a30b02ff9589adf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeddc719c6fa0712d2bdce3e28e216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717e756c818c86d9a15d81e64f6af4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f5ec12f8739b5ad8335778e31f83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e437f2e17e4ad95d68a5da12a61c10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c5abb473f732aa82b5d23da8eda7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028398eac3f8f125ad563840ab3fa66f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1b0e6f77f12c26f4e795518366d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2eed85e118012f5552d1142bf459507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91193ad5ccea006364f3331de44eb04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415ac67d4b33d8ff165ca65fa9ce39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca246a2b8f51c2802bbba090c0a088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8c1eedca7ea9fca955934b6c31ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b931ad302aa397a568260a3adbe87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c63ddac99c8d4081e5e83b77f1098513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615bc5ec85ce0109b23471291355ab3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba8ca51ee9957f13302ab471b9e41d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1ca482afc72b30420be6a2caef28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8d5f1f244aa55f1e7c47375c8cf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463735891bc84e9ad0479d551bfe6c0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c300f26b1aa3735ae30c9d281651519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3e6181798af4bf6e78a463118d9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723eb962d3adf7c616ece12599fc38c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5466e230f166bd99430d8adf72260522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8833b0fbd0c25be30de6dca6cfaf13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed9d494e3c663aa6426a3caf7ad75b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd613a10b52e815e86c4104ac92ca9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96fbaa2b8d56256e6ec7707ac179c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491de385159df0ef95017fe4ff17411527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747a1bfd946ecac17c127b626f2e12d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d7a7806830f00a270eb61b234d0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba59fcc77f09d00c773e4ec4d15db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad5958815ce5acea50c7c0a17a88e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da283175a7d9b13f5e0f5fdde7334d71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867369f15e58879494ca07ab872bf28b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa164f7ffa4c51db36411f49dc001dc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0923c02881e8105ab6489343085b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aec93d55d7589bc211794a201bb5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1edf15fc81db5154343b538a7e745537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a59c3f4b71254846ff06c09ee5b36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f742d291f564012764f42c45a29497539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead88a315484963346a34edc872f32d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900161e6b11e20b93e28017dfb46509541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697498768ef00a8b8fa689a081102c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8e22b9219e86e4282cba28738bcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122e7a6fb3d0d35cb8e38675a2f8db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b8899ef474e0c7360f448d244f5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790cc5c44408dbc10301eec4819bb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9346e9619f67b090bc3b34559d5c15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b31e34c4ccd128a62b3b04f065ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeed78dab4476d50fdcb109f791d5ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c9cb1f4f213225b9e679a9ad192c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52092654ad1a132408238b3b565e80d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1c348ae92b723d5584951517863e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1338c4911afc03e3775952a6ed5c57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aed8716efaf0e48d2f88b2cc51b8b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e37109582440060c1ecce4ec1d30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682b49767bf81cc2217778c27d161d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f673356b5fd307e5b1c98e2dfa75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ea329fdfcc84d30ed171d86b22e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0a8e79574b79aacf95ac9e63fd30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa987ab75d34c2112cb3d447936572560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59076b35dc4451603ad3dccb0bb055561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cd3aa252d194373297a03437b0519562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ce7799976ea92191dddc822aeb74d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6a75fa3ea2a78f0e34c8c1e8b9ae3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41208776137e948481882a927b11423565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e39ecb5640c08fbcbeabdc4f5650d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7142142f5d02efdb737a75b7ade6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e76a5c4f5b98c8a6fc6179bd94f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93a211b6b8f316b4013fe377e52bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045a5df951848a71f367dae3cafd96d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82cc4b61939ebb78c2e16ed5cc50df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9701c3991818e63c1d7acbfadffa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ba67ed242c71508f25e669fd695b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8972697e91781a5cabefed62237446574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e02c8a70e385ecb30431aa354899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df36a438a9c665d5f2a98918226e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08168991daa5640b70769a2059157b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad15463f1d7b232f09a0feecc61b723578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004ac25b131ec109091eb25c894d0fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20e5ef27592be9e8179c0e09c8fa27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a993a4b04dd6bd9ebdd931b3abed670581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761c7a0c89f35028682e8ccf54bf4ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f79092b3e1dd0e4f4a369bb82f1b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f32603e8ae9429db1fe0d988dae16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d7ea0b3a05e551421fa53731add8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7916cfed151022b9cdff843c422104586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee735b40d9954a3e83092e9939a3a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff24671d369ebd1e50c8bac92c289588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34451cb4427ead62f51fb82b147461589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd5de319d7fea97ec2c65704c082d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6c01a2846405b9fca4e388a6517b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014aef949b26eda32d9b1f5199aaf3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7cfa1de07973c3d62891aba7f017593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb455d2ce5bf9b6b23e2c1a648c12e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fd3da9e25bf0f841f04586e4f9c03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849bfa6719ad0027b4adeac55a4895596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567114071cb96fbf9a3b3d0d909d736597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b591a1c61bdc690cdf9e25100835c82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554fe8c4ef512fbfbdc15f160440780599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0eda64c13b498667f1c050a3ea21a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c82147df8e60283de5b1c932d61dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde93bbdeaf510882570d9babc7202b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be36480af28bf962ea0c9c1ea0fa82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc43f81c4420b5498aacaace115259604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98ee70b1d52501b914a72dab1cdc92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb69e1f1979d2f18647997ee05bb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa09e6865f8bf3b1d9caee8ce6eca9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918814b3f9b6b7fe3d5d6cdb60c0f5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f87c7f6a2c5d2a19faa4c0dc92574b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711163ccc0cfb4b8946217b14b879ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a6882d12cf426b4524a7165d07d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aeb3c7ec8f1d0b79f7b5dbea8c136612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87891165c3c25c4615d971261e29c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1bb3d0a46935bbcc8dd2f714e9d75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08234a2f76e72bb0ae5fd7af35a75812615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad504b9862c8e8c59fa7f0d1167605616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f072ef2a3acc070f5e0e919006aac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfe464b8e8d4b59548ab249d18d0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b8c9864901fd7ac10491fce3b9e43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a6d871a1b77bf3a463032b394a603620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8781fca8facfaf3b49bdfcae3db31c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b103d865f40331a22ff344fb3997622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b5d07df8509bef8c4156b7d2066e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ce3319a44dc2f7b00dc231f5fbdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbd4d9f62e7a41e73a82d82232ae26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b573518f613178b942236376b5afc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b41aa6504c21f0df451102edb99a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf02acc805b3940ce5b922bcce606f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becced81945bd3675d59429473c73714629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0017779c74c75ea13d20bd3e1b5738630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4156ba459b05527063dce850ce1e78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fcb2005cde722ad8f63d450a83630632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf3f693021e9ff654e099c2667147d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2dd3a7d0211599c7218b5a70908bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4492ec5bb0aa09758aa5819c0e58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117ffeda0c3a5c983a8163cfaa62842636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2a62545522b0ddfd93b80b771e3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebc7cc8e8bcf9016ed6bb747069af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff59c02e0ddc924d9ba66d25154524639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0647ef05a725f8b1a7ad6cb418e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9f34a6cbcff8c59bad4ec1cf20e89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae044aff1c18b0482b766ccefd987642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949f31919af78d7f248291ac79942e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611081d66241b06b2be2ab4d7a17b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779518053320ed66a44377009babdb36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c21bcb2d0ffce245e4a6ac10df859646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0699f486e91e0cc56680dfd7531ccce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179570ad60b64f80db9a9e71c82b31f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336cc4b1a95ced7695608a6307a6d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6236d49170444db5cd5b17c8bfdd463650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb93376c7a6b623d8567a8229e9f25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f84258a0609a6108ff239becca551652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d978fdcef710da80fb7ef90cb41115653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccfdba09b88c3495b5abd77b3e9a93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d426179ceb39a8eb3573da170b6730655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193863ca766aeb9c84df0ed643474b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4997e5b626372e6ed54734f115f3c42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786238f574962065f76a676db903a54d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e0a13352e2c457d6e7a9441f152df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc65b1273abfef0c958b5d8b5e873660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d1afdfbe452ebd6ea7da24d416a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63ce9999e0aa003be49bb261561e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a4e00779a9d107336ade88a449f68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615feebad1146a79342ff57e9428f23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4beacba3d837dc62a292699cac5b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a2761b48e18ece00048af4f340fa5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1554ac8041b27ef5e89142b4985a160667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b05125392550bcd5a55f9025093239668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ac9630788688ac2bca410ab0db45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dbb3936ece9df7810566cc62d79c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc03ecf82ab711cf375e81b44626e07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a2904d5d3a544df40e20f89a76ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833378deaa3ed52121bc59ea8ca6166673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6843ec96bc9c591545a82ff481f88a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227150ce9ee48bb91160f5e9f3c1a843675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723d4e60ada442f417e2c16d94736d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79122b489fc35f62e2d43a6d85b75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad6ee2b85e6a3246c3c5330a39f55b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a267bcbdba4e94623e1310c791db99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8857e7c255763bed981dd0a58b1c238680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cc4d82f8a722ed715e9b4b04c301b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d00bb849a87f42697eaf6fb1da145f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30a707a05d554a3b3d054debf0023683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f6c3465f2fadd655a040312719aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d96269ada9dfabfb144f2abd7ca0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf5c92bad0c7de02c41d83450a4d1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a002db3b50fe78cd7911b56e908f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b10cf0cd9555bd6ab954975f8b7db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800daaa2ef880b2e75febbef169d98d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62121b7b2cd3e1e8c71bedc0673db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b8aaec842748215fc62ceb0a52f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af8fab4de09185de2abe30296cebe0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6720db0d7d4968398c8ebcfdd767c40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81dbc2c4968c2367a8ba9aea9eaef0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c5e16697e2e5840eafedeb6895e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893228d4df07f2798503575a9378fd60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d08089ab62c8a3ee4c2a8f2d903dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aad6bffaa030d7f9b0a0ccf45a780698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d418be8bfca83454779c1e44a2f68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d75006fc515126a0826a6814fff67d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a30e821e0a99bc644c1e79752fc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa90fcb44d38d29714f2196254874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9730f109eef911f2ad880792b39e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50782c6010ad137bda394f415708516704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0b67388af8a3454ff31fb0138effb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dfcea34601e37521fbfa9e8bb742d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e7ddeb369995bf99b52701ea23363707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f979292cb4bb3fa666c5a6854b62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36ce97c79b6fe0697410a507804bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2856f51c508b53812f5d39668c646710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec67ccd1c7838eccf9941dfb7896c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24979e0a689b43d71f6c002077cc31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644c981e6b9c7d6ce25443d0409cb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac11341838bf47d0d513c12fa4cb45f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b1da827a05a8b652c924a6ce66e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473edfdb04be325544d57c7a9f131cee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6c800c336df4bed1fbbba1ebcd53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5665c40f180df4465d1b45a2301f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba7628496eefcc136f4521ed353fcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04733974e6bfe5f9bab4d202a1aef1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17021677b350053c16375cf725b7f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f95937f0326c1c8e0cb927f352d944722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d450f8b92334fb8bf44cf622bce5fc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67def0779d2695e3bd4a0d1f0e6cb3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1610be0e642e76ebe6076613c0589c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b90f16568cd41a53001d59773cc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3230ebf86dddfc3b0f661cf820131c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e9582b9750c76cc37f626a039878728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342214bfb6b3ecc01ba5845bf010712c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a353fb96978a142c56290cf81d902d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55311ed33cfd2b03298757b2d829b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66412a1f4ad1dc8a5760ce062e97bd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9e94a870963b7f777c139adcd17b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a31e08d4c7c57e6e9d3b370dab9d80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3ce4330d6c833d005736be1a7865735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31ceb6140d410f963ce64bd6d36a87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc17cf4a098f6fd32ccb39bf947db6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966acb0fbaa4264fe9b32cc9782866d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfc82561f00ed1074bd4cb5658daa4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf1bb58d9efd92f00f8d89f405fdbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a75bb62e17f9683ae992d364ec5a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca04d3617b91394d3f588365c2f9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef119e4000b7e548b228b6dd379d23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c6ab7b848ed4138ecda8dc63e15c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d85365ec79ee577d5a3828298f01c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfba309118ad78b4f19d7050b93aa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532541944b6f0c3b466df3739339a28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e510c167ec0b7eeb1c0e6542a9027748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b5b78987667711aab473d85d7f9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab34abab4d373e1625f2b4ea1ee031750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f7eaa499b76c6b1872c11c6853cb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b33b97ca16456b5fde4c53ccca5b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38bbfada8d069ffe4049b97f4b11bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af99ff31e0ac199fdd388d2ca01f89d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc78dba35823295b7aeffd4770053c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7ecc571bcd688412ec998fb558c05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623e7a430b9af5bd498f7f11b96ba3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94489443b97fdf02ba167711c28290e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a35655fddeeaa7f5a6c126e381d2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636095ae32cb218f38368564431c98d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273865cedce191d8a3008bd98d2e6a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334a034bf7648ee74ecac809e42829e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956c9cddceb2ef771f2de99a117e804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af795859632931d1723cef0302e8c0835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177735c03ee6e5ba09cef4e123243ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec0d97e83d4f74531fd8ba68ec07f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acff68dad2b5212530a250b42d1f00f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc374e0a17dc126d79a37dc9b5a699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165db4061d0d9584440b766a9991cb3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbabef0a1cd456a8b86b8436566a9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b74e246124dca17cb1e3581cceda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd03492cc8c16e057f4456ad6bed0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050006d77796c8c71788e027e682dcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facbefa5297c092358813d7c83dc8f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d879732d04460969b67dea7da77d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fb4e88f39e14b7b42b0d89493924017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faeedcdf8ff5f53787c8a38bd55d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cf11890878f3fddd0a46efa95905219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655168e24f119b326d2d2ad1038ad0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af47ee1c699dae0123c2877b19915721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9825c7ae4055e97d0e26254eb09f32f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe9b9a1178b9f67da1cce6b88d68b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbbb499c7a302b0bd61295a50c443924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa95b99bc1117f4df19bc14ef646025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd0cadcbb90cf796848f2d5d8758726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38d061c48ecdce3fba828d57229ae727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14dc2badde3af95a2145eec5381a9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05f56b4382820fcd104c4db117e32b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a7d5c90560c04109af7a5245cc9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dd58ff1071d571c414774d4fcfef831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2afd3d481e56502d5d72dd00d10a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858faa05b29b9310a2b53d064e562dac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ac82c66dd7540daeda3571ee52e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7777a881c20ee34ade8a2b94474b8fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ca1f128e360b107e2ac8417eebb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c34c2cec5b9eb9bb2a54f494205337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1384dc7e0c766c95a973498beff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29855fc43bc5f365c770e087e0947b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463abb0785c72c1feda589c9f60d44e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3daca1628e76342788422a307b2b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9beb74dc6a32a4ce28e1c9754d6ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f442ce5ff47a6afdbe5bf3b204d2fc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f8d443921e37044862b1075dd336244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b0c5874c456495a87c9b84c2e7d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ac4a4806596495c62ac49658125946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e920d16c015079ae197082d128ce7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198223c2ec52126bbca1d679a546a8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81252732955a04a908b18a78c74876749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8983508960232c7a5ad18fd53282bc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba80d7ededc42c5eb5349396e7374951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e292008e8c72aedf6b440e6bd25c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792cd93acbd59777f8a3589aff400b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675db37ab64cdb605f392215ea0020754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58829b899e4f7478c3de47547c35155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e922d925d2e103c7f21d782f817656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea414635c43db5c07a741720a144357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf222505c3f9ecae1ef9e031ae08158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c362bd7d604727ac48ed0e4d592d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d334754889ff86d3b5d0f33ba5592460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a642658884cfafb57e71532bf8c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd8ba5f6707076f1824811b6472a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27de4f2b9cc410716d44455dc1b66f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6459c0765bc29c8f9f23751e8d60a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2e8623c58fb7bb341a3cde9c1d0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af95814c39930d2774ced168e6713c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5738ceb0992a47e49b8527f31397b5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd74b02fdf5bb79293b3ddfebfdfa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce8f30242481857c8d7d6c65e43bf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cce0147a70248d5c7294b5a98b9a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca00d8d37c9138a3438d458e4496c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55aba34b49314e2bf0e7adc9a61d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd236027957840b1968dc5985eb6d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc04cc482aeca5083bf69bbd04232c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48069ec8c59ffbecd48a03945f4deb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ccd7b8742e70b46e62d4ed1cd64cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bf8aa7da28f4119fc1678e6653dd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2f9e8d8ac64203585ee9bfca351878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043cbc22ed324628a7a13d86d02fafe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399546fcdc11c5d75ed2d43796dba9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e73a084adab685542fb80a72d1e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ca9b3609a564c9c41e0ec921f251d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75280cdde3fe4128daf2f2339aec00f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89ad96e295aa9f20c329284d9730884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42772cf594092af1f4eacb63a37ef5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb895323732a322a161b97a3a14116e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b46ab9ccd696c77200415215cd3dca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb0e5912e0c27313fc11cb133e73188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413c8fb93a986430d9c1275830805c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63080b3d6a9dfae4931282011f1494290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7338c6401694f6d349c13731d32c2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db94bb3dc71a6be3e2c5630f7a2ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5e4077f8c1b648dda3bde43a4878093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e16fa43c22da4e8ae94323160f637594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39668b61a0a75c7de65e8875d218b05095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d880c3ead2298dffb7757b9884a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6271519341ec272a254a5d2b73e54f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72904f0302bc38f2c77c02c137d8c76e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592eea3670bfa373c8c370293214f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65663c658843cce4147edcaec182bd31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9676c059751d30777258abd4677f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9ed342aa7dbf440e8c708cfb7fab3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80c6725c4fa20641ede88fe6e162ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb915625b9c75af122cdbd457cd28b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a3d50d9abadd6ec63ca515b62019105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502198f50e9b0552690700bd9d104fde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557cf114bd2f69ca7852f94ed73bfba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332884f9c5ebd35f851e220f42eddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590205a398a9735581170fb65df008109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272850a4cd2d3c63a898fb30bf3cb957110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe340bb03290810bb7d870d4c682a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42dd3d4574c33fb7e8341737a1ea42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b687201bba952de7489dd4a4ba2363d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876d14b11f85a1736698f512a55659114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d686c8ae07d458ec8919eb56cba822115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ac696d7129229dd39cf548949805116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a906f7b1015772a6c40f2737cb587117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936d4621cd6b8dcb6fb55b9152f584118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659014a208e5b2cde453c95858566dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b3fb84acc480682ddc50a82962e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a5456f06da61ad329343929a1926121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e69a61e04c0192fb20f484a868e4e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640298e66e9c4a46a3460c50bb5a719123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da16dbb06ac207a2f0c2146d4947ba0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0373e68351e55e842ede2ca77d163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe70e2baeb3b486a547a3cae30860126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518b53e846fcb060cd9f15ec1411df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9777f280b6b7f871ff11dc0932c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f737f3d918de5cc4d6dfd6f69124b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630f2ffce4b8fa32a6ed9ced8ea503130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd17d9e1fad0932d6bd8ca4090a821131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c49c744502eaf8731b0feecd1ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa07c6d0ae802897cd8a4b55245da4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c4ac3ec939a1f6351572a68d40fcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1f6064e1927c43e8b8dbd75ad0667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83451ff666c2f5645016b7d9d8019e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844fa84ef3c475c48cfe6e8627ef979137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb6bb61c1e9b0cadad31b4f8596d9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7974cf47b499c6230979fc168284139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e30c00a9c18d43a713b4d8e235ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ac0f78941219ee61db932bc0e82a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ecd883d1f2a4e2d0130d27e786dee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2113027b3702be472d42db920e9b69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd42f68010c75c44515d5bae21240d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8582569b823c5af5ca5ac30613cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6b96b7d55f15d707b0167799a7b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3c5614b4c121245ed8c096e1016e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e581458b723c7b7628ff005270c91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0e2df6655959184db2e5830049189149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa365cdb53b80c7abd88b8e2ec28a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae445320a786bf6f25ed681dd4a950d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb5ea96a3e3021aa7103b275c918da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97387ca0966f3989da7e1d5ffeb1c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54897a3358b67f2bf6e2d2b215b094154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfeaf1b6c33b5456cae47bec5cf8e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfbf0f87b0298587ccc76e541be7ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2781fb237ffa2ed1f5a70b1380cc719157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718866add9966babc30bd9a1320635158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57481f255a915e7fdf912510cf1db41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6cf4a0f8feb3e214a63f8c2197a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9fdc6717674ad41daa9fc6189f2c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422209dcbd22b2090941987838b5b34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205a1db37f703045023c41b95ba1d3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011429f6ccad53269268967f32d87fa0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d154d1d875a1a79bf29a5b306becd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53354d21b9303568affff8f10a3fe45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47711ade1e516ccb3bd8f42de55c9c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb92400549364239be3dfc48054174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766347a687bd7298ad4c26b790fe4d82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4556c6ef85b47451ce0658145a00c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7352e639b571ef94b4f5351b64d6f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fcc6598bff70d8ac5581bb9cfb44e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1726ca32d9ffdd0c819b7cef67044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449838e2f509d881216986134d26d9ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16572d3ab363a76508c7b8263f06c102175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e8174df455a3eda164cdc17528163176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6bd77232a9bfb81799966f6c6a881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ebadd7e96dea4c2aa4685f3b43812178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003fb5b7e0cda886548611a48c4e5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7cd7771023a229a9f6fcb6386e843180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881ae15e2ccfde59f4c82d89273a89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a9b3ea12de8cb23f99e58dc2043a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca4c2a2ad6cf101f40a06ab14010f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094fece40897ecf3822261fbc2d949184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8698cc188f47dbd33fab09f90ed8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468341437d99b44dc5839da3e7b6de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84e39a20f7b559db07eff096d7a8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cdb98f9dcbf900be9815c642c525f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceebecb64c573d56236118a9f26350189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d1ec85636bb591835dd648ce5c537190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af864ddc9c6e409c4d38b932375586191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006c7c9b3dc6aeea770eaa618fb8931192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d371fa082796af973bf4d6130173d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ae0910372d0cea88f9ab569d69675194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8f0564cb1d824f5a4cb17c645bf41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafeaf12274b7b988ddaa6544ec0ab6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716fc39c6440b00dee55a0d4ffd42c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36875baec6ecd4a669748c214adb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591990c24b00b70d74f071ed2f58733199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05559a51c6dd84ee43964fb3894086200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078779fc93a331ad7b29c5c84a431456201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721227cdd88946549a082aa4c75655202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea56fdaffc68e02102b224d5bf063a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c0107d8173528b53fa9e4f53e90e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b2aed03c786eaf2116ec2e5f6a65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c2a48a0d01aa49988cda685ed968206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62163671a71f53094116a2112c8b31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3cda8837e084e033ad77049d0ceb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d7b6bd9016b8743cdca04cfd031b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8512886d285eeb481611b7b288bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb7e5636b31e8d4e0e6e6a0fd69e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0361e3e2ba505c3981bfc6c62a7059212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68213932ef89b3df018378ce99a2c43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5fba51571de749c99c485d77595c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b32b57b84aa3875beaeaac9660d7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdfb1372d5e1c7800a8e797aadb04e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a442b506c7c1e440a073b1ff7f77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e91c15ca09b3a68dbebaf92c2df6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a143d9c849ba4fdce0567d392d1894219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534db011eec9bca0c5ffa4298b0a8ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001381fe1fc31e5dc2f393746d347631221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483fa0d91341b02fa9c04ee01457f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e80708dcb02e38db470094c05848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c97367a1b52aa0078b1bf75fc3cab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb97dc8809d25cc6c72f8f26d2af7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423427b55b4d57255f9866eead2aa68a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d046e465fcaf2dfe647aaf72455459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d654946e1f0c7f821156b9c8281cc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d00e6594782d9c696c36b720afc45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc07465f6d9c3c1687d5366896e040230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eece1727b881cfa5b48bbd447f882b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c71455d56729a1ccf4557939cada47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01954c8a0ccdab3965b88d43fdf712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd59f0d80b54b3013ad43fc7494bc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088beb17aa34fd7feb19daf0daf977dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59864a6271b822581753ec4b99ff63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87524eb99abcb71a481c8575d17c115237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9b79eafc4b12bd75fa49325aeca30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986c82e5fac2c99dcff8e915243a864239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657be5f14afa5ef4f68239e34ae5f31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981706066d67859efa0342ddd40fc52a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6893377d7e908f781a66274d82553242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b018964b5bc712c4abf7cd0309e90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a14cf7c70f480edf6ae0b256eb00e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a3e0a5d15f56e9210913ba6cb1e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d80fd8ee7c90e2062808a4e8b53b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa02af1433c41ecd10b49a0b7ef64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c67e41afe42de71ad4d96298dad6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938e0386b5b1da27e864bb0e4fc579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace85240addd8c1357a71a5006b840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9804fdf4b06a5cc8a337fc7423b9bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953deb255e2fa7493ba5c2807d8b8bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152564bf9c09316ec2e71d83f2e954df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864dda1d8a79d02fea22324142b419a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3712ab36c77e710bd39a4e4eb00906255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a73ab9ac59beea7a9c7e3340394a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47376d13f6d484bdbd2f2d387ef20aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e512045eb362b5b4daa7350433be6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded6b37f6684e7ca4c4cb5d3b80bd6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357f4a8450b6ff8ba5244a81abe86d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6723f45067b4142d09f45d8aec782261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0fe53335400163b5e90c84b4d9386262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf33036e4f821dcfbbd4ca21e9cd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f270e8420620f65f162df0aa34e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee93519f0572a17bafa9146c9fcad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1789b26be09f46cacc810f9c13a6078266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff234cb4a39c8e638dd80166317b22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e224062d57540d33c322f92b51080268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da10456197fd7e6e31060169c3c74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c64e67feb114414ef70ee346828f2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e784c4a1746d6891fc32005ecf8751271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6fb4bd3adfb3be06bd9f09b8e72b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f43627908c47e28efca1c79f7fd32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994770a690f7f8c6a33839d3f1936f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ae4a7228ab3c7365f909754f24e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf1c1396b8295d0c3e5541e9245da1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f393db285d4f4e98b0cf267b0cdc278277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cd8c96b7863d5a490be0c6b228ccf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e113d086bfff81114737b1ecdad3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a37d41688bf37b05597dacb9e2b243280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b436cb3c4b06d06d38510cc25f82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f12757eba4a54ab4de0fe3466b7d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4192d2d23a272e87f957fa132d5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444a6946ec7b14c017f612b37e2b63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebc6aa642ca910961aa3a0cccd03e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b791b9cf650ebb85f9025d47a056286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b892dd1ce0a57705d2cf1c275e258e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1efe6711325786436a734930af3be4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f073b3a814cba0b4cdd4cf9df0dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b606035f596c03831e3525c293ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf762bd84e9bce4479eb999b3e6a0b04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bab4adb8904067f917d0461ceb409292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6152e615c333ad599e06d5c2ad0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe479c407cd7a459bdf0fe9f867b44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b763b14077d1fc8bf4bd43d765f52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c167c463b211b680bbbc65ce43a26c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f159d6af7fe2a4325193a8a57dca421297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53d0e99d3f4b3a1d2dca5074cb49cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe2d09a66c462d67c225e3f8e44d9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456cdac4316d101595e9dc9fbebefb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29769596355ddebc845fc24f6ec05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1a8139c64d9cd70c37a0dbd0daaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1abc3b40aed16ea9f7dd5ee44ddcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d41df921fb4eca33d9061c11e32f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e4beaab82e20a1e1170a76354c270305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61581ea65bcc92cd41c22ae143f2472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a38f52dd61a168cd0f86ca60ad1710307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c659adfe2fdc538df6e2414a2ee554308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e615c689c53a0865a0ceae2eb6f35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd957215f4285252ed694e4de51285a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b261abdc37d0ff2949b45a67531b906311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5deec0368e75b6d4502121ab739d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076765d295f4003dae82a98a2a9ea376313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93d475fb215aee529aace64364d28c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0189b3eca5db0acd6d678523e25970315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8721d39fc9bf2e21a30b96e83eedb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e732b37fe5d6d34cd5a53d3d4e09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5901633b6bd13fada1ec7ef9ccb7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a245550708f28a704ea95650fa6d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a36a8ceab4828b81d8f58351a6c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4cfcf6dd1ec893a2ae7ff01af2d2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d8355af06097c065804e342bc9432322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a602dc7c51fb19639208d989759b09c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21662644c4029fb37449d983ba3610e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18226611b2fed65fa68f90044bced325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadafe076ba2d8c6760dcf72c6cd4ad8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288266dd12f72894721f90547108dbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca550bc03ae3c6610d0088025a13c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8989df6e6ba900ff983254d1a1463329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d2710891c39188e31de5b5f3b1351330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d03eee2fc29a13eb90bf322bfeb60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9f02b4c194a546986401340827a18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598042abf13ae67e0043ea5631fc0d6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35119702c27ba441cd7ec0edfc51b1a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7f24e287db535fb9479b59baf1aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df337c4254c47ddfe7e4c7ef7c8a98eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75998eddc6e4b1956b0114f598c2755337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94642a01226d5599a7714ba3190f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c1f8e2139618c8c508de7fc6c32c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a9fe2113c1e2a9ed4bd505d13021c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc23b797e50dd176b7576a9ba3dd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5bead3d21ceeba6f5acc0c87c467f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb7cdde841dc45c2a15d48aedbf9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb48d427602de417aa81effdd8d44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e2ee7f9d493162447e93c431597e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492ea7539d894d876cdd966e9b68733346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df6ec6bb235c5f8d930a985710e09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92321afbf2970fbfe34b58e252d61dee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849769b3307b0e018db1549b99c35d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac614b4193cdbced35f3d691519a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc367905c12f05cd7e6115fe693ce8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9652d4a8cf2b91bae6d22a2ab044fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960edb8c905badc44db411be38936f96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aea5545024f527c6e7900e350c77f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440b1573c97350cac930d10b08cb5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9adc2c61e6a046420d055fb590fb1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a2e4f71a11dc51bc5d481a508c673357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a2a40b3d9d3a76e100f4cb698118358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5a9d4d458f92deb474de6dad39e21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f202e933e02af88b436ab810ec5f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d721118da7aec0412b0a46d8d1502361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc81dfdb5d2a249ec727c289e1eed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb3c63dc0ee19b045e0918c8aeaa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff351151557a95b91accc2346e732a91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb7a5fe91a517679016ad16274e0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e00d0d001df83f947e148f5bddd545366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b28fcd92df33105f51d13f2b6a16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ac53f07ca355c5722ee55e472f37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb4ebf9c0f863b44e03cdf751bf4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4ec1ccec1d6d6885adc831bbf70c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358858ce053bb61cc1e689c447d7aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd12efb38d70ef03b1e3a67c2113978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2dc1ad41b14acc06117f7b50b85a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2486b97139c204e3f3b6bcda0be2128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c90926983b0e47bf549efe28decfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f66ef4fb271123a912a68e4eeab4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc05406381c6e432b397cc125fbb5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e31aad283b882cee30fc3ab656450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7c1f785a08afc8149150135d13c14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da95e203f8beb21e5f9123cc0a9514380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eff9775e25f829651eb5a8e02c78dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1024e32d90b48f5f6a4d6ee6de4335382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ec1ca536fda30dd4db4eeba0632e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4808f18ed7d1a22c1aaaf221d355384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2d71d9696cd0be5853f4e8c5745a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad06ae509419f1a6f7711a75be392a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4cce6016766311db7783be7ef130387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee685e25e3d810b5899868b15a2fd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304a0edc3ff24d8c7ddbd96eeff302389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74d24265334f262c3b87c083971740390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588604bf9305d393c512db5a355b840e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a5babb7e0ecabff002eff9176a53d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba82cafa19d37f0b105a37526a28cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f584158bf6be35bddeee52ccd53da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8385682ee768676be820c9a4e8c2c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ae59e6c780955cb8bf9492e834c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a7dd7e7f479aa6af9af83505330f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d65b3a59d9c8e0cd973cd7e2dc033398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8b05a415d16407ade5b25d8029e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c651d326079ceb852aaae79d70e773400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5fd87fcdfe7e04011667d919bb323401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624395b5f62948941d1fd9cfbd9bd3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e03302ab88a2419bf8a376c7f00ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d293213bfcffce3be60b9c9cfc25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f37e437ae03c8d33ff2e262d683d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb307ecfca2b2b71116b69727a22350d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7a862e1a87436047cbe09eb85a72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba8ee70679646ea42bc90aeb1d6301408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67877e93c27b3be34c165b75016d0b10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d336c5090f9e9747542ecba525d31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7deb7786550421582be60aa489619411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e04c9152783b23379bc1d7d5beca0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373cae99907039742cac7af3b98bdd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7118882f61769347e0907f61063f47d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde77aa778723b73a7cc4ea839f6f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f594807e5496ed8cede60dcbe3a38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8328ce4823bff1c9cbe9650a1942164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36984705cc3ac8103d3f90c61dad813c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aba8d6d2ef3fb1046ee2b5c0038f67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b895d24b946d3ab21b286dad9f72c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6d9547fe3dee094b8cdde737bfd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e86e3fe5a218f3ac9c6d160c488552422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f67a1431d16354330a8251108dbd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d6eabbc6eeefcf6b451ac9fec93b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf27c673feabca14a085ea1008d2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9700c8aafb1abc475c379cfdbdc3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05cb599dda00680ab704b9334f32a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85e821dac26b207bf0b3cdd7cfde04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535dacb871da9437ddfa6a9c2e8ab34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b641a5178ddb6edd5a03baad74ac4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaaaecf082c0157c50da7072645765431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7039790d1d115671ee49b3ef155b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289178fdfa0f5bf0636852933c0be60d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eab56817ad2053d6c07abb28a86ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f75f7594fc5dca9680ddedd84267435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe585b65251fd8d3acc01ef4f0b902436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e1c011a3279c725205e7f43cb678d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d8e3404088b78e3d9a367bedff9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49125ad0d269867dbeb52e1aa0521c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a46199b11e62a914ba93486cc02a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb945459e703ed31f8080292fe2fa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a61b81f50c119c0f5bdc9ddb775acd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ffe04881028f4a1ec4104287c9726443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a83151f0e891c3c435ac6c8175873d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb561d382d6cbdc8b25976d7e1abca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587c88fa9f9071258d58ba4a46baf39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4598a16d46f65882293ac0937d87f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ee55066781db5d7c3a2811efaea1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf2ab8d6b6e5279fd3f2f6446c5967449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b860483671171154ba7c939086894450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc6cab5feb66bf71458bc48cc1fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe899692fac9f2936997be04857ffb1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082511eb60d374c2db798ff081bee71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f8ad8585c1eacd68877ed42f589f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b82a824ea39c7f871742e43dbbdda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3913a23b2625a72d720cd2bf36ff148456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8e02c247a150a60080360ce3a7e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6b27fc4046766b2252760947d2905458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb28c4090f0870023cb7c90eba5f7f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13ee579cbd38a9eb817e4509c40e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12bc76b227896d106c17b2eee22741461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb04f373a78f918f213e9675c7831462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a7aae94955578d9bf0b6b587cf1ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdf2def67371cad5d4adbde4a5320f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f245f2d1de91e0802de3985feceee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a79f8a9c3b6b0c910be966b6389f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65fa64a567ac15bbcb36eb4c532af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326086b2cfcf68a163dfe01ea488894468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b81bff8ad3ab3d98b61ac0b539fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112df9e71e23671a31ce95ff085aa45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcac9d421a8069094c28ce53fa83a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a89815a243ccbbfb6a658e097d44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5bc4bd26f12d608e6ad7b97611d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c02f760cc65ee4ed5c2f515bea829474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e50ef519baba64e59a70303263d9a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7af04557ced8e6f58dd6f1db32540a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26a0c28d5efbef1403082bd39c2b49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6edebde217bc69973ef52021bd09d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f18b189ab7a65fff11f97ed4f6841479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0dd1bd6f472776cf3e8f1913e0f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522c4522a66d6f4e076566c165b0ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0506913e269030d8217fbbe5b09feb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c5fd31599ad0ba689e4066fe12ef1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943fe67fae9563b9e4b6e8018a3e22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff954903e8dd98d9e07023580b2d54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3188cae6c140a3beb24c6413b5e3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005b4cf48a0d455dd6ba806483fbace487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d8dfde4f57d180ce224337a253d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4b454076301f2cf62a04f1871e45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d38f7e1d4182e75f47ba7357e3c4c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd896bfda5ef256c588427ccc82c00f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf64f054b29c0fb0356c102e6b26b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1154000c478dde02d240227dd7b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ffe43695dee4bbb64c57c5165b5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e9b56bb86223b61e3f8c41d90adc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8256df2217b80451919ae380b60972496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138c2f060eadbafbc24c81a3cbdff3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a4a7f38566b1f02f004cbeafd90f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97aa54bfd9afd0dfd9184f2886c23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c8f637cb379612ff097535a9a124500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9449c13e51d608af26f92a2316c38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872229e61b6436fe40dbd46cf7eea61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c99d4536cfc62b6550acd8d2d5c47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c719b0a2cd8fa43961c569a4d5814504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6c06d04ebb0def65121f91f533e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812c2e26155259852bcef623b85b99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577114ad2e4561383093a1c73293ed6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be053eeb4d6f38c306c91a406491c2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d508d501429d4fc3876c3827234f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3143eab7df3d6a6629a34503e1e64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976d84b38d61aa58d28f469f32a1d32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c4ecdb1dec9b8007e84f27dbaa3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541273026dcf28d7256a3b669595033b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd1e804e9c786f7a7b5e8760de883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788be6fcbcf7e7bf629232a8c5e0ce2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffe0bd4bfb9b59f415014720098cc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62907774e7ff46b5c16e44c08bfca436517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb98ea4deb1b06e14b2e9d7f3f38f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d41c6ebc58cab3f0b37911082a497c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbc42b94471fd703d2e9b5d915b53d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9f11cddf7a588cdbe66ede3a640fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0341b17b277cda6ec5de9757b2bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ca88cd6e6e47ab1da7aa9e623cb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb679b2c511783b2d65a8f08e296b0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ba0e82c92a8f99028174e9ccf7fe4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da85f449a34432b13df9feaf7f650d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d63f014444e9307f92b6757c5e134527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34438c569c4daf20df3449656aecdfc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c9bac9b5038444fb1c7ca2d676f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74da6e2fd8e8b6c641ad7ca4fdeb27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d125afe381ff34e803286855761139b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e021f2d30c599d4fa47fff9045996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87358751c15f55ac33bedb5c0b8ce87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4867dae37d28316748fcda363803ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8681f66488fbaa126b4a686b8c7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55929f3be5c422083e8ec5e9390b38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1f3e4f11e90b910507422f09834f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cbf4e6ae2a936e34c2a4210c41f28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaf53def34d34df2eee4af7759f182539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06060f56ef65c8ee7cf394b67c386802540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3599b61e178df297ec946a738151541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273978d2d5cf007f7d2ff68753d1d60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fc2074fa6e5a374974760777beef8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac75ea268bf10586a36de49e8ddee4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d195ff7c7a09b7999a396fb0a3a79e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0735a5c1a74c6fbff8916a3a04d5da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe773d4093212f008e2bba0f009cd9e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79514f7efb732bf86c19fcee694dfacb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b638438106e77c8e857fca31ff416549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99224273964b50d4449dc366ca96af8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084ceeae77d0fa3def65c1bf6808fab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fb6fe46802ca2834cacfe74cec9e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed779a0b1226c317f45f3eb740e043b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87717452e77273872fe07450b4db546a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c9896bf77e1718a33d258edb58689555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf67788a751219b1d4fa9a01a48f46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8fbd29c03174fca7c50a2ef5fdae6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa641e29f8bf92d1b1b6f6cb3291227558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8fcb3660a8f64119e5d6ad47e7ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ab9731b3c30e7c51ab15a3cfad17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe092f69665b430c3d1c7898ba12ac4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911401a68bd8b3e7f82438c0bca5983562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b1d0db08e1f9d0bda524aa758bd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d66ff2c1beb22160eafecbb174edf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947eafc6233008fa2607dcf3e6117e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274cfbc97985f0a4ad9cd06a98c860d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19886d3e6b07e5f2e84def6ae7376567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306776af567983631ff0ca464282ea17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca88e5460919fa322bc9f19b8d8a6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e4369f780a21514afea3742148dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd09d558b7c32249012cbc1e168c6aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91548d5a7b6a651b8607d1f9ff15f394572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385a58c46ac76481e4800dc335ab6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d3da0bdb3e2df0d32d1544b0c61e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc742497b7291dd920225b8a134b20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bbdb6464311542f0404e360171e8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c2aa709daeb178c3f7ec5198765c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff69be5a1cbbb74299d2365f1eb77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca27f86382525f66f5da031af163ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c62c41b8e8f2d24e04c9f14cc247580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca392326458039494594b5daff323a10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c3c4c76414872d7611cd13237154582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94672f9d2d97c50ac14eee2a4819b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712dbaaf001e77a9ad6b53b334d2df6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38609756d98dc3577174620ab9db83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c051866ced87e3ab5dde1884a93b69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27faf99a019acef2889e975f7bf4a85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fed6e1fb9b3b9a07e7a3258d3fd0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdacdcbfa20df94a2c2fec1a675d26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e7599cab1d23dab651a7bde9b3bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f375216958bd9c658fe11e0405ce5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855afa9f3f3c98df3c9b477b7c015ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732902730234775e59dbea8a9d7df1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b52e9647d6b5731e1df8efd8c11dcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee8d8aa739ffa47db231294306aa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb7e29f639a8880c66dccfdeff0dca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347576aeba14740406f9980128b4937597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f040d58ea27b8db4043016b426bc912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32d8edc177c47e75ca71afee97eb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e567736f4177f33a3d59b06e078b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e3f1d553fa171cd9202a4462bba0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152638bffbff9ed52890dcc335cf035602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72890f80d5a4a89dd722a3fdf9a0e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15688917c2413612fffa0e1a4070d891604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4598a4dc1c9649d9f7d429f06d1137605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a88f7a5d476c1e80c554059c8cbe7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0bd389caf0686e4f339e9c38d1e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337731fa8feb06ccc2d9068eb240c04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597e744fbf680792ad7418bad441df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1f852cd852743a7c4aa091ff31a17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc63147cdd9a9a9a5ebfc76a589ea6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884e81ef18c57652bc0f58280dd475612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4160c125c57f5fb4645517a898b14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1673c2016d43790a984e2fb7baa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988115e892ab799446fe9c8c8c35b5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157151ace2abe39b2a192be6428d688616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776a99cd12118a075bb01ad7bc3bab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191d92e660ca20ebe22e9a8acca5923618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd930006ef42d8d4face829a95a20c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1ee8870a03fbe1b66146275554a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c361569b9fad6865e76b4f48a6b518621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b625df5330dedd05d0bbac3a06f2e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d8572233e8f2da1ecdcbb314bc0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f66e066c28ebd592c33bff1374672624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1436eaa2e7e6a68ce5fbad275e259625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80d645f0e2686df7ef7bb353d667c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65765803f64a4a3799f0435902933d75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18a7b249044faee554f5fcf1895610628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce5258445737b5ecb4409df768d54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff1300a5c6849f171f7c0f3123ef2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfac7ad6d18233a0a37db4b31c31635631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a149d2100fc6209f257adb622bd0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532ee505b3ff448a21b04865f07e7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24388c7e776d5a910c1fbf2736e76aaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88d5683974d0f4262117afdd8a97b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe54f508d504898e58580d713bc0a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c3b73114650643180e43189836097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378f3eb8a5f9265300712342076a6ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aebce58cdfb8b19743e07db44a68e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619cd18af0f8bc2feb01233879d7aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472214de66c5e6d64b27b35e2c8cd3cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb95b4ca775039fc5284a22f269731642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee45d9a4e9e748143aa99941972ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45faa1f722c493222ee46fcc854f376644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703147afcb0855eac936e12264f4cf20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40c45471b4cdbe891b2a52189e5d2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948df27fcf9291b118ae94b49ff43375647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5bf00ef197083b78fef9573264d27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf058e7b4dd9bb61182260f0a0ada4aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fc29abb29fae792a3a80daf9062a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926faf2bfb5662f05b175eb2f94d044a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0110ba8bde9d41cda2890b17d6de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fddd2e1c750c99cec95a456496fb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d10e80c24c84582931e2fd5efc13b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ec5e7dda2016f939c77e9c8a42da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187079db55e0e2ca250185b6f10157dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbc3d1c6df7966116947a826c473d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8899985163db3e722e5f4d09ad4ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301cd0af8681aa7d16e6d1593156884659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3887aead4b30f1864bf657c2c980a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18463d62d7a0f355739ec021f8f7d6ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c0bd0438f0e2462f3c710dcabe093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aae41dd2a7a91bbed92df1141d871663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74c098fda719640b0a98dde03b87b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead22398856ffeb788f04c883471294665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41a1ceb947931d06b4921535947fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc8f7fcc72c7e52d75a67bf6f12a1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe75cb56ec36931fe5dc49a88ab2e20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c319dc071e345cfb058b85b008172669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb09774b7bf031b88091215ba6250c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf419788703898552192acf7e49503b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ec60724adf09b20561e4245bc8b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe858274ede2aa696533fc4b42780a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa677bbe84ec6065ef416b0001073153674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f303283f2ba40df40f36cca885f800675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590cbe8af1a0554febd6cccb7e144a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6f2d11eec28252265dedbd3ffa5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61eedbda299d9cd75eba468a7bf78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550b40d40aed18b185905f1ac5a740679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726083ebff45aca4b81b4b71a28ebe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c06d1a15c6fe01efcdda438244e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fb384fa58e6dcc8a0818084d46f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193062980c242b42935393765fa1d248683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1376ffa58e12c25ce754131b3b0859684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cd56cfb810f42a55834ca37d2c76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c819dde6804a2f4acada1e1688abe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ac0187792a8a105e339efac80c3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d98dde25da5bb8f26938677458b88e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969efb5065c8f50d54730d923447da4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f731f56d9cb4af2a0efab760d2f9d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886b2302f9cf55ea5d25ad017f7faa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b01d860498f76af3e148c101c8de88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7f3f9d5e3bbaf55c40645e172f94c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b1183d26692df6976eda3758fec2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cfabe78935c02dcedcef18decf710695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e6e7790d7bf1d27c011e8d6188958696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d13ad63f2fa6d767a994ad53d4a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dcfd80fb57b253c35ed5f2e6b9bf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627b0b1f976715778f71eee81dcc12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea2d785b1a5171a70f67782d66b1ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3624d29c2b79e0cde41cfaf539e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f31bba354c2bc68270832f789f65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360b03cb8f1fcbeffde7869804dc3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254bb2aeecf5531f988c7160a3fae94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152d1c1ea8b83c666e5c462b37cfa5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b1851fe48203b12c011e08871acf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133727d74bb311503020f7677eaf08b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c7d10e8a33b01d291eb3fb3ebc740708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895d35f08d4598885eea5bea116c839709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e58e6798736f9fd0e2d10e14fa60e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe714d5b8c1bf6b82939463189a78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628446bf10f23be072331b7ca64ddd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3cfa6c0fa66769f2ba2e3e9d2ae5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8914a4662640cd47443d0b7c63e31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8328fae447494309754098942b89246715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da3235547f56c1b54356518a94220716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed912f4ba5c66ceb66185a528443a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f3df6eabbef8669ed46264dd53d83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941c99808bedbb05a3737c51c42525719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2dd7944b960bbfc7c6b60c5a914fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040e24aca71ffc162a6c493e331be3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d29a7ed1ec9204223d294168d4cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c92018924eb7329dbc8f572700722723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ded33b9bd1b4e57e914b56d5e005a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3568a4f19e50f6300bc9668835b905e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355485d3805be5211e922798700c297f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b8150fb07385c36ab271428739044727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a31acf4d9fceabcf643e2cc8b54e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b247d2d248471f34311ee5580433e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac469e1243a3aa3a8b68c79d3a588730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad1143d3f025bf760a7065071f8ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39d3eb1bacc5aefbb11430c279cd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742168b984aba368041baa43a1b5982733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c76c09aa9024226d31a3c093ca04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d5ec3a7ebb7a549dbac50ccda095735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d06185ec405eb6ad39fe173afb50e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9f162a92cc2b95bb919af1333a21c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ae7821c8fc10a6271503b7926627d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff40e5b2c65835d3f3368fad2d4c58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac26a697dd65fecf7bfdce8ee7fd44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60fd0be3c2784ab9703806d7fce659741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310492d7e7e3c1e6c9e8aa152078536742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23937b39ac343a92c61b08d2938676743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9dabaf3754db33503507c57fed90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8ca0e46e396f46ee05c383e6c8eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714886bd48c6d20fabfc59ecbe128494746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce63a9753825701128fbbbdb441f98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d272a6507afae7cecbd270d1b88dd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecf61a2c2ec43cb01c73f7bfb30ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f522984b40f97b55dbadd1a845cb209750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7534e0dd172965445111c8757724ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78d336183967cded8089031222447752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9807151966309633b06fc271f427b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2230e4d11f329db9740fdef6019347754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf05396406ad7af29fcd388348b9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6976fbc6ffca098ae04fb0d72ef5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940549c0ab7f5aad22b7bd10f183a95c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816abcc23e443b6192e16c9f8c95f72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c076e372ee56677514888d07337e6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>