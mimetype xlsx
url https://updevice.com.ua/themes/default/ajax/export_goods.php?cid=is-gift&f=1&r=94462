--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5f796302bd950fb03a72c6e4b39a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329995142cc63907a55f5fb8a7a93c312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffca9874fd5ef4d2f297f611f0837403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29836f67e6861810472a2920185274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320b939b444a6cc93b10fdad6ae7f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7259a3f67bd82e05fd42dc818b7fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf9487a49a9d6aa77b62214c7f7747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f9dc40ebae007e31465bd83067f5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea6cab88a1fb9d5d424089ddce9209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5fa99ac618f8b67e2839f9dc1e80c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b41aeaa87b8b74ae9e8ad5798a45211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328a640b32096c866cc7f358d81baf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77892d4547f233f01acbd4d4de367ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2e3951bc6f58de3a61a615e5777c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0e1c76a5ea79c3bde3a7234dac6c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d712b8f92e4532666a3ea88a99de2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc1ea3158d3ba91feb31238dcbe3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dda17b855e6a581b3a9851249921418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83ca57688031e3545f5f3009b3a0af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2fa1f5af9f9f4336baddd0d3b140320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21e3c3094e830ede2188dc0fcb07821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0ca48f338624f1f9d25469c4d38022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0b5d33be13ced9f16333e837cea823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad538f1f2debb9a11703d4e7789ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcdcd5d2ef37b86479028a8c45129325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc7d5193dcfca5129e1bb48f79db5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98094d2f0057e35c7df4cd8ab760e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93488f435a262cfe8e4dcc16a84821af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303336cf2487cf92899fd6db5d9819029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca28534ceb5c6df3e23950a99bccde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812ed602766c7b3acdace7faaca05cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2721a276096d669cbbc11d796cd00432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3405a4245a6babc288a4bd2ccf4d42f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6449833bcef8bb2f7f3d8e313144734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b466d7fe5faccc1b341c9d51ef555635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0bc8d1053c6a3327939939125f2c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629c788d77673cfa5e16e4e4d7200c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1417e3602f86b6d73cc5dfbcc343b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9e1d228c2219ec4198b8f45ba81339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b5aef56d2770601278717603b82ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97317ea865ba2db2c84763bb99adc8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012006525a3a5960f52e43a1caa38742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cf0f531f7e8e3a101afb9921fcc9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa12d84eb6558b75aeaac9808e5e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e47109eb7602ada98130a9a9a0ba0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94010fd89d0985ec2e2e1e9b936fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361bb84fce2707d86e54c51b71ee44c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a75628af2392fc2a78a438f2f50db048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b33f91082e7449b7369552d6c77049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cd755e62e6100bff3db3e25ef2b1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850190d04ead6d3cd3e4ae6ba9750de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8169986e7e4c097051f6bdc3f3ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c46ca0e93f3ad02b98418ce5db0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae698a4b54d13ce47999b67082b5ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf35028ecd5642f5c4d318d56bc102b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcfe975900d74c9babc1b07a8a747256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406667921c35f878be626fef4fbe68757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9587a4a6e6bb60946fb75879d657758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e1f5bf69056a3578ef5588ff698759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c57e4fd57486084b51775fd1624ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09260f4acfec49f7f344708aca3ebc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10700bc2e81d176467f28bca99ac42f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be5524d81641ebedac1277675f46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87732356553178ed0e2225352d3584b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a839c79cb9185a77ebea6abad353365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa49be3a4bc3cf99996a3e5a1064b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1ee1496451507af1485e85485fb7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb934822b2a4de90fd60a7b7da8d4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aff9a015a6e494a73cacb689bfa4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ba56053c9c31b4486576ed67f48070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775dbe71de79d1888d9339f4ddd6a0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431e5a6d625ec41d0a22021ca935a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7062558cd53614c84fd5a68bf3421773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da1fb058e627816a310f1ca2d9161f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dce3e86d2e9d094f067dc967f5e5c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126623582d6da30e2692e0de5c93afc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134da4ecbb85eca4772885e0ebe2a4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62460b30bdcbecb2edd3d132c17c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d133772e7c77e7d3433b6a323969679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd3b564112c3da695b3171a62bf82f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde742457cdbd2c8c9d2215e348744081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33587acd6de42c7641e3401f06c27182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d838d6ba897f033aa7c1c8746af18883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7650151190224addcf03706decf3be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95faec0bf836d313f3b4b26a99517d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1db01f402badf4181a77943ab5e55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2ed657a6b1fabd97b7084eee4618787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec6c851bc39c9c25b713a854c67c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3dff437431aaa53a7429ab2408f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f014e4b5e31e0e42543efc26f0a1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576afe8bd886ee9d01acfc05416bf1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74bdb23e49ef6058326608047661392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce89577ca70a8ff2d5a41d73e05bdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba2815f45527b3cdb8188f3a033db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640251de02b5cb323a30dd3df75ac795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87d136503e7175e3d66f70efa209f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d015f4bf54910996eeb0ca9cb7708397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546cc46ae70eccc37bbac3d86027d9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6ac2517f2bd849324ff8a49b4004099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cd34c2fd2443b9df77d2052dfb4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552570f2a69d317da310c4e69495cedd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94026e6248a5b5e399202693094d346b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790f5212c3bbb821aae33de090f9e58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb526df303e383b7347c397fa85d0287104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2d24fb713e14d282a1c51960b9fb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198d01e5a9649446ab881bbf415eab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a38beb3bce1831dc2dbb5bb4644c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde6a4fcb16f017c70800a517bd4c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cc836bc831e82d5b809fb1b902448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892639b350f2b4a82358defe39e311f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3fa8d923fa80d7441c103eefba738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200b6cbaf5b9032366a6245843320d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b57fb88968706ccb3d58884fd6cc13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b3894413e3b62d5bf02ac6b586fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8aa7de85ddcfb6993113ad056a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272ad72debd967d4c1b9c7b7bd3d6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bec7f07335a5df4c14a2a2441a7120117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc03301fa2b42677128215dd3f1056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b40d360b3faebeea99dd4592ff4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6b1669ac464170eba89c63915b9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55473e2b072b57bb4596ef2d3d0ab70e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c22d7e2850fe7e64960446ccd737dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a7813e6211ae6b018eff0ec3acb48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9762a7e5e368ed751ce5851a8d45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f590ec56d84ae99317ae7497d0fa0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d88ef91ecff5811a6fa6742702a76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454d965bcd2c5f88b45b627ec2c338127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529747c7f10fd7e762f9c6e39ef619128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3d7f8db19b0844fef87f48d1d63a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ae4c79e126261e4a81beacd5df42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dd13642dafb4871d712f88cfc0ac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41cc84e01a5c1c42afade084988bc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33aa09674cfdc710f0184a43dec90d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179468a242a34058b6223f7f38a3f469134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc588ffaa3a8adabb81569f8c3549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7772c426e6bd9dd6cf7a2279d8bd70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ff32daa6d3b4668579fc1bb0f08b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ba69ea271e855c0e004dfe86f4c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c96e3cd21364790a8084ed5c64c4f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90ef29d0048ea11acc4895629db215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea660a9dfb7bbc2085e6c866a8f416141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dfd18e85f5099dfff178e94eade8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47737a97b332e2908931d43a0c0842143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e24487af7e3f8ab240cb17e7bc538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe15d51e3fcf4543ff1632201b84d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df5cbb3e45166cf1acc8ee827c4d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbd50756a55f9082d08743b9cd872147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b903aaafe551f7acb693d0c442d550148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273394db1c0985998af72d188da4fc4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f53438162ec8e8f172e342645f3ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac27b352599c76a7bbf86dde13d768151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acc154b099999205a51e5713eb5af1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38012f72592eba4ae5f0d6335558ce6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48d18888762c88a66104cffb4398c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba236f72adc1f27477d348cbd8bc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d986bd5609de018feaf2fd49cb9f416156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24858aa99f824d8774c7e952c65c16af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b53fedd7e6b80c261e96a9245615c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488d3941454a628672f32fe24b67a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa978c062e483f3779eb291331d08e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae49154c3c6dbfc776da50e719942d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d4e8158f04690055142b78e099de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823203821156d1d0f20f3da2a9545d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ebcf4f163fe922875222160c875f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b71b532d61dcfb9e085c4b2284f4fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553312ccae81d3d093d24e7a9be4806166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4329501e3c74fa0f94d82b9bba88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb9096a85af88b2af52a799375f3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709579a85dd110a9a35cf2327535ed1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547366300831e1f7344778c6802c415170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e7e1c4ee5c0777d86458d075b299b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd4b31934cb0ead1d1d6c706b7569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64101d36b0d1eb43e8c462b8f2343a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447d8eafdc52c937403704baa1ebb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f279f8cbd701a857bf914e83de549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea434c7aa18e03c25771f7a3a19369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e25eb5e29995cf28fd8fdef842d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b926f55e2008598329f90b3e2c34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82373381ea1b4c7e264cdc8ea97f28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22ad2faf60dce6bf5a1023bdec7a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b5bfaf0d01e662f291a389d62cdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039e19a3e0d91c167d2f62792bb3711182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eca9b05b59b61e82f255ea8d15ed4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12475db9d22dfc6ef0d720346bf3ef69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913285e184c85f91e88e9ee61cc495d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1fbd9ec54f81eee24cc8aab4cc6e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c550b1398ffa6c0f8a2bad34ccae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf074429e59b4794070081c56e96f36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa2cfb9cbcfa56906df68a0f35c1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d0b63b94d3d870bb271279dd2d06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5edeb798ad957925646aa12c738732191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f96b93764abdb02ad1c181b0e48a6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffab72e5477d6c72fbcc1c413eea6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa79cf959f9b5296dc097d7523ba56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4194e34da77f5c053fc99853d8eb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf8dbe10fe2cddbbaaf701977ae70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a52f2d53a526c35d1d991f6a57dd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60de76d62f04c572481991c3a2eb20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7faec00ca95313f4ac7a49a21abbcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76902fead3f54d98292f420683d60ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee18071638f8872e46f668dd7c1a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b9e3d09891c09a46c4235cad4b4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa414590c30680e2ad14ba06a8fe7a7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70b7540d64088813827e5b84de45a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c4ce2b436af3d69c18f58aafeeca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb06f2b694267f0926e4bc3eaceb474206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a82f239e9c089ba5b49c2269863c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24289c72023489062d67014610ef3f2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef59729aa7e2211e55ee306604c2fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddb7716760058ddbc64e27f8e5ca76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a31b19ad946d000e987a7815814e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f45142634c9872b55471782e3fd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369a00b502c2b11e8409ff335b1333213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161357177ec5ef53f6ca413664bf925214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c1863cd3b21427745c845179afa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400e6efa31c89fd6188923bcdcdbfa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c3fe6e0e40d08985da23b28d96347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb6a06df3545f988faabde8445e94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b85910f90c77776993a3fe7b31f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921643e45059cf80b9c05fe2387d2b08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02f6db82f6dfd1acba34123b972f1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24b61b7088413bf3029540ca7558d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e515d8fe9cf6b8dadc89b29b05c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0caf67372ff721d9c5e919d1ebdbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e23ef19d40f8294e5b80dc091f396225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb9835f06c83d0c3e0ecc031b593c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeae53f6dc7bdda7c78ece9381edbc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff799225c4d46485508845178c40679228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51274aba5b6eae50a1871960fa02ec44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee028fcec270b37d3bc9efea6ceda1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b4980228a0eb65e1886cec607ee2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3822f635252a1255528a30df79130bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f54238858561932a4b1e8851e5b6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7162ae3022cb78c897ed8666d083be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dbf0fa5a3d935b4979be3bc06ca7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bdc2661bdae7d9c48f7fff7252743236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ca7ff5603ead8e8a939ac71c964d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b629b076968195a17bc37ec917e596f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ae3908d920643a1a11fbb902c214239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a265da358a856795c169840184646240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152ee2a5d95e85774d3db5df673f6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bbbc8ad26c6a1431a8e222e588605242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7646f16a6bbfa2eca9d1c854eb77f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c25e8a593b946d2e9d5c668025068244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae449753f97c9e26026877f6da480404245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ede26dfcf5f860ccaf34f5975258c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc857cb336f4c7db89060bcf9b7ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c607295870b329ce15199c7608c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e106510f77db8735dd013a68284d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5b7c25fbd0e0c03c2e66bdbd4829250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119bd8a2670c7152a8853eb45f5258251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434edb9b6690cca82e90648ffe57c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63c835ac21748b95ed2af0a71aabb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ebe1ba5eda344ede9416b37dca7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f030a710d02aef653e43861773f11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec96cc1d1a5c592544beeb48b39da0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4de355a2ed3773318797bfbb54a0b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf9fb88de31de5e4b75b407fa40df2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4f314e86f53add2dfe8f437b3013259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690074d3a793d9428869240bbc20966f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d688f86baac5c8ab48df99d8bb8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b83d3f20d0eb3c9fdef455ddc126262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cd8826146c0e7da30fe884082a9d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814bcaeb345e63564a927678775805264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040297196232a5513e504156741922b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a9c2fe57a59617cc7c84a5609abdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b40533f7ff0777f7db060a24398f55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46f33f6e4a8834e3253efceb958114268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed250f6c2b8d9b95007c5ffb1144473269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e78cf63e15231cb278376a1ccd2092270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f4d2bf78e6bb09d661cb14b80d13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6899a2481f986c4967d4d7d6ebcb53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537603d0e7b05e10759e658e618686a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c7687008576cb505b036ea97afdbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318322d045949cc43a9f1476d823792a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e26888e12e9c77370eed552f002f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5ef14cc55c784d8bdad3a32e3134d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c67a92b6359d81f33715f52b4de7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa0d5c8087b30abffd99c0a8132ff6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a11322ac5349720aad9db44bbef398280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85718f9458a254e9eb8df85eb5911f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75687841d5ed23f754ca84148c40d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3f1963f54033c1385532b1ed1ced283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898124fcd59c5adcb8b69647e1d1b6fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436140948dd978280fad61a4eead0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89ac879b1a685b3a2eaf646a9f8cec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b15acf145189bc7564d7d94b4fcfad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c069ac5ae46820dd6a7fa07e1e4dcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de77088cdf41890a6a9e1dc81a5260a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df09df5b57dc82daaefbba025414b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057608258ca19587fdeeb8270b3e08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959357473911c62cabf5c0a571c703d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce15846f66ae92e7d6c9ab2b150f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b954a0d144d40e14cb872c6ca6c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b23852c764ffa1c915a7f99cb1012295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e42ec3c36a6f3990b9334ebc2be946296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9721ed6c60db6ba321e1810e3124d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f901b5bd198eef13824a9971ae32a5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b57b7ae80a13d822ebdd5a4b66df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84ee256e0e0fbe255d00b84f27ffd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4243bcb44570da119af50239455a8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8793cb41ce2058d7bd635ffffb38c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd2451064b006ae33918979a6b6e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0b9290822195179d4016d523f1e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0fcbd9e9065aa28f6212a17b0d531305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32aae9eb052502965626144c79784f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aafc7aa4f9c277499faf83a4ae4a98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc742ea388e678b481987ab9b4b464c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f320a90aa1aa5305dde4370394eeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6adca261a802fa459d6b976cb78f78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171615c20cd43dfd66c4f1f912c9bb8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec3a0b8c73d74da4dcb25d7eaccdea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c978a71474417ddf23f507821d30e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ef4c7b2bc23841ceab10f9c55e1d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64d63eb7f02fa9dc288e0dbe60c7f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c9d7c0154d02e9695d837cceee6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c7b119e5d86f069cc0e5cf52f9bba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8cfb9417cfac9dcabb425c2f5ead5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116245789330827d7f47ccd5a33fc1ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e318e25159582af450c77de09d770e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790f58fcfe2c88799bcf9b050d8ecd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27aadb12a264dc049147b3ab40e1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08194fe8b591180aa140fcda7255252323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf344463ae53fe566824dbfed8cedfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbed593147434517b9cbe1f50839a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ced13577377b3aa65c411c2182bc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d44ce2d96d91139062835e4e2c5ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d108510a517d7afc4311430df506328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f05256f28f38d5c9b6393f660389e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c451739337df8183edefacff37b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3b9f15eea7347a6a6484b36bf02da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6406f26ddf9506ff1c68c3454ea1f9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e19c3cd2d716edcd108463a987b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a25d254af1a57509e953222666ef9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb01f13da3d2b14c5b39c8b4c0f607335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17a057c2779aed021a25b030fa9221336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125666bfd4ae6ef93d6f7d9bb2dfba4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945accd993f101c903f1f5882473a727338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9c5f9a0317e8728d5d483085141e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced9880225ecc192553711a1563346f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f394bf8897febb534da107d4496ed1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6acb4f247bbdba38f4798c3bcd5f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f99481f342f444ebf6638565e569343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c5aaee04fcbb2fd7648edd160bf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc79ce042d1f7e4d3b32d5519eded1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e68be59f726dacbffca824a10326346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7608f89bbda1c33d77a9b66d6bc27a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7998b2fa632f1572f3adaaf9562f66d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73662240f68148818b5efe44089d25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766438a3af63a266cb390fbcadc6f316350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4152dd661c585b43af14e2a783f413e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff60954fbde5483592174f51a882f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21cf0bbd49222a1eacaf22fdf7b2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5195d1918e668f2eff39b6a0d2a6826354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e88e9a2825d5d167df5675fdd2ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71acaeb0df7aed833e713fa33ea2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d35b8ab5b4c22a4c4768bf42d35d74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa1343e67b86399ba30c32352dff1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb1084d9686e116b937da8fbaf738359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f45b1e95b4f2d5e619237d49b2ac2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6305e0cf5314ad98e6c6f4557d3eab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d4f324d1b25fcd6281004468aa98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51a98ac1be05f112fb53399c132c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5391e99f66f4149640ea82da44e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc08a4aa117de9e25b850b0f208d521365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790aa3c07dc2c28570791608ccc1bad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b745b21c028cdf13c0a5aa261d770367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd2a097629f22d30cb61c518c895e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9e3345c0e093baccf33cb82bc2ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a752045581c2024274f802eef97e14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bea15f0d6c3403ebf12b43c5efd0f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90b6fa8a108568db657a4f9d79b23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e8d55b2f5ba208185d8cdc7b653c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cee266a3f3e898fb5240bfcf8b109374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d83d884f2e35ba720a5b1b1bc4992375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f026261ae68d22e480cb2909a47df1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4782e6003ac4ff39c6b579c2b841377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59addc518aa22b7106339f761c71a54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4de7c2bf5d5b023474733d30df5ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c2cc5f5185e8853d91d862bad652380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6679da831dc3dce3a15bb600069c67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211628a2679a8a5ce2c236d4f662bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3afe09314eca6b79ac2233e4b04db8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ac3948ea4eb67898f4f434927f47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4960e9127c5857007bba208d5d76291385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355acb122449a845af9198be97b4dd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184c47b6934218f7bfd4371c4d2fd0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807841699b501f12ef88a38c030eb222388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c00888f98d586ce641476577ba4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc23a04fa7ab648be0e4cd1295007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf4db6b4959bbb7f22dcdc108afae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759ca763f3054d366238fef112de5c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a33283c2d95fb93730edc1d0cc3ff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab9b9860990f70d06d47de2cf1715b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b6a43f3b38068081cdd9de008cb3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd33cfd8f616d62b94bc18fb69f6f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28287b3ef2753abbeabfaa747be405397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587542590e460c3455a151a807c4ae3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c327c93d9537c7712b1cc6d138baf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bbe43d63f54174a8d40fded8486ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a81dedca3d9e488fcf86f881f27cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae14e95e23cb6b180451bc3978976402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e2280ba9d47c074066b20a3a586b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4500382287d4abaa2b4b9bb21903404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdb8104a7b3f9628fa47493cc564e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6579c07780caaf9ee91020e18b0b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f16acefbf71e1be8b46a665a13570407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaea006c9e187025fe9be4854a73a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21cb1e26ff58a329ea01fcb5b203b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0803015fcf09119d72bc8e00226b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc88e405d2faf3894fa66c0b9c2c08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37460efc2899204d70592beb6f92ea1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9feec5f618e078df20f09722f007e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb97702d56f6dbf6a6b9380de107b80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cd69b6c044eca84ffa58a19dc256e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8df6371aae674764647202b93c75ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f74e2c7a61d5b8f90bb4149b2ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209612eab0b82717643e03f7e597bb58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc148979bd187bfa4b4d306aa47658419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b402a85c2dc789634ad1cc6e98ef4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6219d01f6766e03f0c8d201d85f9fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63717b94f834d8eaa9a52a48e8019b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03172f57e96f0445206dda8584027891423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315324842f241101e9252443fcce2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b05338b00fa3cad5b8c4ae5ac0d2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c60dcddf4620824ef35efe3c30b65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef07d46215e4bfc5977d437a4cdc510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948d1e335daa2174fbd9e29f1cd656428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e763708a77525fe853352a6b92b02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48467898edd3ff1c54c0d2fe4f4350c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77554de899c340a66f1bce076f8fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8d2c2d44e8e63fe1e5edf1d489ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a16d004c4301bea69241ae19b3e90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03f7edab7922e3a09e3aca594d9d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53052d3e516c9a84b888e95638ac208d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68341413b315fb0fe4d6730222097436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65936aade54259af0c94d405f48abf79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49714fd4fb9e6b6bedb9a98b1f81acd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8933c2c479d285756a40384d8457a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f988708f037f517632ac23f016fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a9610bb9ab69cfd96a65ca2c6220d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99a0e4c424d9a62373f39f26fbf2ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b56dcf84cb8cb1b81cb12ce7f8eeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4e1c0169624478eb9c7a6964f5e04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa154f1105625a90ff0d346108f0ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b44e11a49935c952464e85a4597a44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3073eb1efcac37720d52e7475a2881447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe18c0384451da992be3a93e1703c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee7b57cd21850d5414693668c6133c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901f2906fb6bbcc288a7df09240fef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c005b2985557c78f58e716694c84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632af68ba754558b7ba9ce906200b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f9cbecad0cf774a25d1398cd8081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b27b6b13fa212bbce0406cac86839e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e437af537e235ad57d404f7a45d4409455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800e2afd76b09b8237277b48a07c82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437b20a8d13ac4832a664058336b625457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c192d80faec2c2b63e3143ff17fffd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0326d031093c4eb272dd1948a45e0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686a912b6d808dbdd5fad0b0c885b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce14927833b45fca301f6d1c8dee26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec148772af290066bd69c4a7f573c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490140936cd03a036895df18d3a5e1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed456457cd16e3c37a83497cb3903f90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99df42b87c09b9f5123402ef48a2afb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da67162f59a335db2d620c8e1c5d76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560dce9811887b56872375bd04172aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816612ee5e71c9f7f29833f25c8537cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead04f4588774b72f5ac4f51d27f4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71afc006f0f63b8dab0420812915ed0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00326c3bf8297dcda078925d804ee4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846790f7b4098055de10d9ffcb2b5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc05aa44cbe9bd74e59a5ee2ce986f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b18db9a90f22dd949f70ac0119cb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293916a1e1a8d6172eae43e274c0ab5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a914cb3046b2606fa39762a4a0222f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86415923ef8b02ab259d191b06c895477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739a8c50737ef41f9d5afc6c853e99b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847e7a2ad7895c07d9749c47baab385479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fa1cea0c2e4161fe6283b2dd9afc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3991b6171d994dadb2ba8dbbc97a25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58ea7481c5597c3202a6018e085c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96084e810215b30d63152ece9a4c2ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b08b7a30bccb389af7e0b987c7e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ccd2e430ae7017aa8b4448880dbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cf82282f35bf2d5c4507d02b3c80d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e26838a5d8a58f84a96f67ba5ef3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8b32e911a20c1aa53a0191704688488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d141ebca1a77e7755812a80f94bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86227dc083e972dbbdf9500bb37a92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b0733fa603b7bcc3f5937ab08e80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ea1caef1ac4be81930f4bbc066ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d5b9025db40ea496c552065e3f291493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3029a90bedbd7af0637f1d4680f35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7abac2d0a932d1aa19b980e02cf9db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4232ab3d84c42892f9b0906fcf2d3e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7766064aa518153765dc2cba4a8be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f5e75037bd2a02a628f2a582bfa59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563c045f6f39f8163e311be843b3046499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e270a7f3c319a91a5f3e3516375ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfab0820cd54b6e90c3aedd9c9bd2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5ec03a7b9f1b5daca656197ad240b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60be3de5f4ba332fbcbd5a902dad8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa88cca62266661ed1c14f8407968504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1029d629f080d470d22c546521c21d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4dd39733dc8baa59b83f2e95fca0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254190e7d19eb0845fd3d3f2d104aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cee94b666a4dbce7bd3dc922159dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b760b790c6a5b3094b81ec801d4b449509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4b1c3f3dff7491cf40e20d31ba8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c794406bcb2b33724c1d4e0ca2c32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5b6b0a61aeaaf5d9603095a613b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cdf768f8a6364381e41ab46069317513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c8427b66de124ed73e6798edc9f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c678bb758705445e33204310131b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aca016871cea3c0dc3925484c7694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f695a785e0ca4ddebf460b57cffee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5199373e27b79ce834c1e624bf287d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c639ca02b4e28a7c068cc944ae550d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c917df84a51792bbf0fdddae851f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66844206452cffc8064ecaac5f91018a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d462c45b4154663b0163aa2c839f92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030985c1cd33b2bbf17fbddbd8a233cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed8e8a01da6d43e1918adc49ce7f1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5d8f84207af945c92cef006aa414525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a718a6b8e7610b854da8ff1523fc2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e42a386cc6f0e7de3019da9ac9a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779212fdf36576bc41f7f319dd150ff0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997193c228f2dfab215fa2b5e37336529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3ca880968c86138aafe845c440a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f523432f8d623e444930153c2360c0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77fa4ee5cecf1dec13021d1268088532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6e365f2ae3e4a7edf20c4ea6d437533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d876795dff6df02089146bdf81dcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c774c45b0a05c2f8ed0a2e0ff38848535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3504c39124dd7a741ded1407b5abb72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6c6a31ae02358d803f36aa620413537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee579ebb6a266d2e8a64b86734046431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c2c015f0e6e304455ff3f0b24f7ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db5694f4fed019a834f55392124f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63210d61611f85671fb57155bc6a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0285cbf4426592c3f9444810c448a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd118b678654b0d936418b32516670b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb84c8d4865a9216f6ea62cba081c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ff4228b42b5039fb1bf04fdaa3040545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34005bb3a7fe3b96c2dd7f7c595cb68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d2d513867e18122b6422271024d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88f2aea909a4d73496417f62b5ef0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94830aa347202aaa5150342af25f93f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86738e37a7290e0766c87e3b0d454e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0721a6d2891895646a74063ecbefe5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdff1428ff559f40952ebefb6d381552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0697259ee2000b987ca6182dfe851553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07dda864d75034db09e84dcb628d4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c97eb06c474fbec4000584fd999bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c64d74ac1123eb1bcb6e2cea1c07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1b71545eaee57646ede27f7b0964557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676336ba3e438320bbbb705ba7c6a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b5e5fda478feaaa8b902703840d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f478b83e0685a9dae9cf0843340ef4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e144d2e67b1eefd07eb9a5896cc3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfae052571027b083b81fbdb0b831562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f48480b6fca1eadd6126efa743402b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bf34ef9a49036628a9c4052427a88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0c27e476117f0a4a80638b3a502ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb48411d9de78d9f04f8e58c5a5d288566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8658f2fedac76626b4efd6083e31778567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368653bb9069b81afb666293b31e103568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b84113166d5e6937575b1111695f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782cc3ea9b2f22b599b5f3528f568a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162027b36efac8711c4580b23780627d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c14b7fba4f44271caf01f23fa5263e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae7a910658811bd23f0661da45d640573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be681ef29187684f33a3bafd741b273c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd8e448acce0bbe15d909a37ae272a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c41aa3fa31f0cf057931b109090d29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81224b7a4120ca8f75e9ee290b058c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d802e16d7eb9290c6a0194a495ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178b61d09d3df27a1d8428915c45b9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519f33504f1b62c050502e97d54705580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ac3d525c199ea613b1e531192f294581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a817e38901a1c7af661168ec2570582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c92b8983b0e2729935bf0c038849583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206dba626a832951c61c0646b611ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266a0eb7f6c5d6bc2cb7b29543c0976585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d9672b9ab4305666388bd018ccd60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b807e09452cb1bfe7cad308e0eff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e18de6ad96a7352f4263f31dc5d4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644a8be1f6ac9106ca233cec69a397589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0239c1281c64a7608644bf4aacbb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526bc541d0f06906fa4778c22ff35fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f40a35e50cb38494fa0edbfa4aa84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ecf99f06d78b0a470f19ee439ffb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a41d1241e9ba03afe321eadd3fcac4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b317935bbe0a1be3370c9079f51035595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1456655521835292ae79c462e3e65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c05bd2bc6f748e0305b4c0c511ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1d2a25e099ad9c94db207a618dba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b7b9fed2689e8c27f939102d77fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35891f18f45a3a06d6502cdfde5ccf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270fade3fee074212ba5b492c22e19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ceeb199e80d95f876b0b5d77b5a56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc5e88e1f2fe54219b827f99e9e35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ff0a00897f258cd59abc400ace4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaf7a2907e33106dc7cac38c1bacc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44775c24f4754baedd23731ff38b330606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb518f515ef58edc901a15fa6b0ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f72dbd6c92416e0b93a6e9da9dd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394f92284229b2616253843bc955cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650de30656ac5082bcf40cf39eefca9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d689c6ec39a9350542dfb8f874b85cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337b8ccdef2fcebe724cdb207d39d4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b98b4d4340afb9444f3685024c7540613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3cc4ab0c6d668c16119477b3f37ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06a07e967af613b5c1392769355c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da77ae40e7d98a01c750f66eba2168616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c0df628b67f7ef8623224487a34d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7343222d5d1ceb25b286dd72d11ef6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0fa7d6dbf1f2b469ed393973a7f09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0deb1765dc7e6d4cb5561119b7aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4119b53b8d66fd7b51286c367a7917621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122c7bad48f5bd53f2445e261ace15a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859f6782b66ff3016d8babd0845007623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165435a50e41a1cbe5340a35276c73ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac0c48d591ea50b485b094b9a42ed5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7d79c0bee79dec5c6b59f9df87ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844b9e66da67f5c5bc3acec11ef169627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763a4ffff7093c36711eb27cbed58b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33edfb84328bf7ad61389c6387560629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba7d548c5b764f190adccb71fe3ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be731598e7d9d432f903673f49707631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67828032790c744df0156763debd449e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109188cb42a97aeecf898178b6dd12f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641bfe7790b33409b740cb0c0b3b79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a923a12f359a6c5bdae2d35e9912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168cbde4cf929eea636eefe95fde5d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9360cb0c71620df2f66de4f83b0f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab1792a61da29b43395bd22873e0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3087c15f7c76dfbe812e8db8b83105639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1ba6f016626118f2e3851c38486d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05c8aea4791421825f170af244549641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1402390180fcff846cd5335c4e0a11f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7f5aa5a3fe9af6ddbaa935b29ee6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35782c7bf14e8cf0bc5b0f28ff715bb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2249b32835edbab856414af623fe7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6960ba617847c0adbb884bb5391e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31290973294058ec19c4f15c0d99d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604f33b501c3341df6bad99ffd999d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced8e4797510430f8504018e937513c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43fa938c24940bf0f5d560f7ea01ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3e108931cf3af755e2552dbbab6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27ed2e754f40e8c312be914c22370c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036686a4f3b09fb258a6dbb10081009d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd848188c8a9c5df7a51a8d108386cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c13dda35b84f0c1a7adb58a15debf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720a034a3bca5dd833dca38fc53dd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67786bbdce97f65b511aa1484bdde722657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662d24c9be38967da5779a4619a956658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332535824c3d930eb58540d6904a3f51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91595c1c1b08026403d88d83d4a23b70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb97d210d47379ae037080662b7996661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c53f3a00d119479d24ef5196df39c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363a3126cf5c36f24c3e46bb56995b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a560720209d334fbb10de2079ffc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e950dba2679f04b6bc8c38a07e98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157d590d66aad4e006f9d95901447c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880148e02d211f8f490beec1161ebc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c7a48225d681138565a9666973110668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5eb947e36d74d86c19407653e58a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d806fb7840cd35eb78617ff89e2b84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb82829a0057000a86077bc49ec2f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f478941c8778c13f64812a933087672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e4bfc2bb13aaf9e8481c243c391ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347ada85f64015513aea6ef911505b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d5114590479a4444beb3f767ac202675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0c92840e114559cbc40620b0e73e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17028942371d421fbbbb2069f620a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade030fe06e9c64dab05adf70bc9ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae321f7d4b8033ff960f6c432e64d7ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e63f6fe95338bcd898f844147f99c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe63cb902236a55cb79900b3c4a88d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33853a59d09fc3ca4a80c1f7fb08695682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205f7d5f784d40e31f1a1a6189da7d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085542a0e80e3aa22372a51ec9a4ba95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c37e7ff1c183a96017b3e91b18d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357d8447c8269b8fdee17a76a52ef1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888e1484d69fa70574d554897f1a95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c484eb0fa421c3ff41dd10abe4b967c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089ada396dfe4ffc997a4065e1d79b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606af7dec1c2b236f8e33b92437c3d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0dfbfc5804d2e337e5f206ac1cef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2c7b8d0682a41bf912fe8fe589aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa06a3b93b18478702df64df45a2f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc4544dadfd88067002b954413d8bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb753899f490a0d2e8b6ea596e5c83b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89636b435f17490882b16340ffaa153d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2474b52d620908b61fc525e096bb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60989377ade5e84bbe290e5ce7c64813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd1d6c0759ec9c35ee6fdc164e9bdc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c80e969f9e2d95921fa6e983e97859700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e094e8c2dd76d25195567594abc08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a0a3a67326386bb1babe1abee74e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a8ff76fa9a8e6760def7351fa5ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74262cf503af0024968bd4e20d4abd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04742d9d3707bd53a20ac4034b20d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a1410914dd3003c0745665b32566706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffadd24dd1ed0a28f3eca347a0b855707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c84bb4a5dfea23f35ee2ddfa5c745708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4c746563140cab842065a1838d96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085058f24f4c9bfcebf155cb84860a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5921706c5b3f989f9c2bed32582d17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477aa93b1d2db9639a172e467e55603712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c69afa2f452188dc5f44fb64907bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf419e77c14a4ff7c02bb0da4c087f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f89b5e1c00fe7a3f15f8286c8bdf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee19183886b0fc949825f953772364716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730514ffae3d9572cccf745e848196717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244be3980657ce911a235149d39335718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1eb817775a224ee50ee2b661e68d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4da21919a1c5d93e003df27df95bcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a6209ca57c55d834d40819c6e4fa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15a2ec2d5646d26ecaa2ceb463d7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd8a784493a020ccdebe437e8a974723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffdfe9abe87b0c51dd5c5890325712724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd86c73cbb007e47bcffbb23164ede725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0eac0fdadef0555b3e8e2ca5a085726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a2b76e9b7f7882e6b3b59dba8030727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731087dfe5fd4f42e1dc098ca8f0629728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77646ca828cee98735913f486206e6c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc8108c89c44cb6c56f10f6dc75df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31411dc82ca834dd43bfbad4e5842f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ca9edb8183c2f66ced7ea6b0334da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1a3a0f01718c8a8e063d96d26cdd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf9dfba479f7cc358d0756249227d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b295a1134f9944e97f04f077fd09bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863be9e1ff4ac8d2470e4072bd5ed0a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cc7bd8ae9f92b12605719bf8a73a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f048be21b654f305328c571aed68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d13013570dad01f751aa63b2f236739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d1c00c3dee0f5803be61e31b0644740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896faa6c37a0baf951e452c0ffe98956741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef5aa7dad1c632b6c4d7430988afd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e85935bb76aba59237cdc896a6a355743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe70f836e619dbcb475362a8502c3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008cb6afba43804067b178766ce1144745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f335bcde361ae9c422ef875918892d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249161712b83c257419d824dd43626e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a06f75979022352a08a55eb4099fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc54fbe8dae0e20df652a2bb059e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e5d865906d4783720c6ee1b56359750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b3505259281452659a124a3263b96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c43ad7a10ba2493e924b69861b573752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508e8219553fa52ff449f75e7cb82d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2dd10427fe19e65cda456956c8924754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad0eede8706fffdc4b23c737c4af5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b36018af34f1d7ed0df546c3b134c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793985caefcf488d591f7b9e1b07015757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c6368a09e6f517d58179ebba3910758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c934e04ab5d30f1260d6cf103bce6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d9b31a97d1cc6ef54181ad8833aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624719966783b896585608f525b7d65f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f28c308b597350126002c148c0023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80ae8b1c88d8c9669e66b7ee5b8d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2fc03056d62d824d7c899368bbf8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae61e1042cf18a2adf21118e3c2046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8dc17add684ea54a726cb67f962d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4bf86d096ea844422c6e03981625c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374accdd8362aa196564c77936cb189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a022c8c38f9cd1451d44981552ef71d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f327e10b256c36f0e82a47afd6b1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a7ef7b371cd7081e697f39bc663f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede307abc94482e1126ae6267c1d71eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff18a8f7062dc0b7796ad77e97c5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad58dedca2f3ac344849c164036bdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4378b4d1ec97b13b6ba1f16250d81016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558cf35f7d5c870db2e7a28aeb638f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44cc1ea51e7d145bbbe6ca92d66dbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653cacbb19178c1d106891a4c55bb2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb60cd341d826ff74eb13829a2a90620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b3e705dd2bd5bd689cf367aef93c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ac1cc3f5a7c974da2f56dee99fd6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa88dd2105188796e6a972a07507923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e170d0cfc0a0b388d4b496fafe6b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f96d0c0fb39bbb610c9095e711116325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9488c12edfe14feeb0f905252396626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f532bdf5e021e6d6db4183eb74a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48befe549a500c61d9614d4992da4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff88f5a90cc6efbf201436aea2103929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c3cb81f74a50aac87ea140f0a006a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9c753b6c8bbdf28defe24b71c10031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622495260f826a982d4191beeb1323232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b48a36507c53a6a029384f88331233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dadc73b7ea6a03fc0fa49c1eccec5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a88721ccc1b189858f46cbf9842735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e26e00703ae344146897c87106e0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f7c46cf16b50546aad95cfb5ff9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad4aa1bed69bfe3a645ad079f780d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac30bdc9df4b3949737709da7c3def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd813c1edde5179e65a16307c61f4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57651b60aa3cbcb57baddc7f61d299b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06098a52aeae18e0e8e8b56b284ea6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7d5baad06fddb0817ecefc70f304043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192de50b84c3c3d131cc1810bfeea344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3bdb2ce0ee8c479c348603b9f2cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d648ea35c6f0aa407c2eed8d2611f4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd6f9d874d3b539870309d888cc83c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b88401b7caef57ece1e5e5c8bcaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4506b4df5a5d7977bacf96df8e7d0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d91ac5597eed3646294d37148edfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e58064dd14654bc2d0cc88800eef451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ebe3c12104e0fb356e97d6295976f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec120ee5450c52ec62250c5879c6c7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1b13813b77b9d186941589a6dc5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59286584053245bd87104b892e47b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3177fc70c67c696211e02bbd767810356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c696323bbfa3986b5bf430b30880357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc7a47ef834bd4b5bd8fc888efe40058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f264e0956c328a66589395ba19ec96759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375460ad3daf085a0810dda02e415b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898243ff8bfd0e8eb586da505814a8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb199b0cd27ed3543acdad3b13179362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d214877888d5e11a7ad7e4de7b41de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204782a9fad384e1388c069a3c832a9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f715d5e37fca34630877a8f9676b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c593f7e60a08fa7ab4b1df73ed3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01c9fbca0a5bd696716f4ad010aee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d59a33bb4248e85ac7d8adbfbaa8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a7101e3ed9674902b83a39b71ab8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78867ea5ffaa1d0312a7d568b283379470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e4994ed4a29998b81c67a19a2905b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98535a20d8654d0e01a8f0a58d82fbea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0a77e1c58d0d4485e1e2dccc003a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a2329a6e37d5a5acc62c779e236a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc1e669c5f71ad86cd644480bb01d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba323cd12fd3c2e6955e4eea8149a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3bf2b29c1fc0800eeed6ef731588277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825723b1575983b4a1ea6b15f7c3e6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbdcbfba2cfc06fc0e0093643cd88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2676fc93a8ccef93b57c30be38c2b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc4cd33a1903a6b4c9368ae94e836181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573d6945b6ac6539d06f277a20da4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f2f84f1f55a5d9af9767840cec6d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e79fe06fe96aa81720b6bb955e077684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8de76b93086a78a5e2a7c68ac46b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023d4f070e78cea0d18c6117558430286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c97d70414f98d6ce0f968f09002287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86685a6ae3df98e76bbccbe77b2881d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7943d577e4c6774f3521f9364c66b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c89df48a22a86d15321434040367890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76433f4e2f74f1e1387bf17b9806dbe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217860e940ace6d92f188d819703c9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c179a46583c36c843d80bfc0f8bc1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda19a3acebfb0464e2fb967aceb3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a9d9914c80a8595294e97648569295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b582b036cdd0d74c64d151e3a502d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f15ac115895ab3a480d014a55de497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88884763bd92124360155140b0cec698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed27a4825e86ef6696483a945e82099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bbf7c90504ac152b2a70c47f63435100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf7b6d7b9b088981ccccf38f3df5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5047c99ae3d5efab3381548d193a76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fee3b12550747440ba758a6f081ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb92f1f0fdab38455ce9f30f25cf522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0a56906d7a5a8f9fcd981e2503b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c976e899ea2e2a9202ac56a0160a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc24016d6a0721f667b9330fc37ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a2398a471a53b90f4d25be974cdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a9f34c4774a9a910731abb11226c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d23d7397c9db65777ff6a6ad921322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842df73ffd80faab10bf3f47406e8b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff15961482a7c23272e53924f90cb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e362f2954ab7fce582bd03948845f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ea5503bdfbdb347615e822bc049d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39cb27b1c09750b2c291308d862a82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d27471c1ba6a40398cec49cd38613116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123a622ca52f64da7e1fb72420c0fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539dcb7c0df1b1624c26ccff92d80be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aafa146305889c264cd8f316624bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4da9891d97ca917eff465a5e8990120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f85355297521c1385464c32037121c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785156002493628b925bf22e793f38a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6feffa2aee06ca961f088980bf8583123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251c14c9942b99ac0eebba4e380843124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6870c596427c0be6d6953b697fb1fca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a151cb7b43fcecb03cf7c15fbd4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0b2015dc0c34a48ba7e33c615be84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6d6b785b4a13f9bb65f29b31cabe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2987edaa07cb671ed14e99c35e2d0ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8706352d3610c6c0a4700005e282130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec3c1a3a1b8145d6b3320e6c7d475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dd2790f897fab93d193ac28719d3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ef88b5f9cd6e048d349db0f063e10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9442d8ebcaa92da7c7e0c4ae1f7444134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b506c7695ab06c734860031c905ca8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bcb26c7692fa0495dbdd381dc80f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eca78d5e99c9de60cb13523153dc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed86f66679cd13ad1cdcdb4204390e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8413f3023292c94b9ff49c897ea6e65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a2d14de45ff9e87b1dc648bb715d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09970a630147c4b99b97440e21c13e94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67dfd3fe1094a2a120a965dcb80417142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f8b0905b29642a8332981ad90b29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c3cc3f4f961ae2abf5085be32cb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb907698cfb2200d8c39e110774d9eac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80db3249b4e5fcef983381c31ba7dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405a444fe5b321ed15f0217c6944264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dde7b752ecb9cc147569e0c95f878148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222de0470e15ed22db9d6ad3ca2c592c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550932825928a814617f0d27690d25e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11365d941031112c769ecda2a4ad59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d1990edc18100803d92a71ad9d1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c92e1ef6375b01ee88a3f132fb4653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607b0c03d31e2252454bcf915a47ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c954075ff1909fd8d20f6760c1e97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ba9ddfeddb1d7e3f7a9e11ca06f20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11f0faf8663c0189297f1654e55fb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4ac49d002672159360395ac7c443158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95bc463d6a668bb8bd41217c0d36fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad368ca13e24be3594d967917b117c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb8033a107424a233012f5925b2f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1de9668b8229f018032678c3e62ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8242b7535416585d47e85a03d020f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a28f19b54b5aa90b8362808f30468164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd3cafe5e97ae153352cba65b66d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ce67a2df027adb6b62ba5df5837e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6909826828a026ccd60428abd5df63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba669038d584126eedbedc763daf694168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3312fc08d21499250f19aa202f23d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8613f5083e5f728f6486ae2e57f27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b23afcf601db539db4c795ec8212171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3872bb9bb964f6435600d416696da5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5fe650985abf1d09ef57e77967c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f515a16843683bfa26ba7d9e353a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf2215d04ea55345b3641455ffa34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f5d27a05a91ae22dc30a700422be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98ec372eaef621d4e8745e5ce3383d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc984a702c11d130fa1ca6e577a976e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab856d99599ac63b9be4378825e73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff57675ef920c814343b84612d1ab3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977658f01dd817094ffbc283d545ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226539e08843b5f72096b80c62f81d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3fdd5e2abf0ccbd0d8b8a0dd3644f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075d8ea01f6838a2fa8d18decc608e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055999a18a2d2ac0f9218b2c6f6c7da5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068e78660ced1703f249a14cb257a75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54a65b92e36e33a1446ac9e97149b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957880393c8be7be7276aa7853b5141188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce03047fb9fb9150d7727494fd0ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185e70141b459d1691284ea24290580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8299267ca7ab596e5b11a601d0690191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c80fbdee9aff2fc964add4f6dfec4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ef32b4c89389809ef7d299e5f05a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c7cb533c2edb8040d5f629a635d8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a089b1af835b2847e252bbc44ef154c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260e5bf851551f4370f52b91fcbaaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4815d5ad87f5bcdf340acb646ce0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c99aaa411da338b32e0b0d30d2e15e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e29630ed12f409acbd6f9d2be12a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9157bbb9f8175e0b3694ba1a229d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af233e3b68addff768ab4a616c9f2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c063e9cf6484b5497d73c2c70dd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc9c5da33a82a7438b034252561452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d179a42677154cde204c3689eab7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3edac14152d003d5384308d2ba58d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f2dfb0ccbde2d758d8b419d3fc91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cad8114d844bb419ed5e2210527f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c03136551989f0112e4fa6aa303d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e846c9d88baeb2d9ad20b5e9b8e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9e225a0808c6b937a91a98dba087e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dba62ceac7a7a994d290cf1be7fdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992e5a2d20442c256d922cd39a414b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb7e8ae0567495a90c7a7ef68fb6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202e9f39734a2606285d1e7e5becd0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f9e21391e0c4fcfd42ed4056f89e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdae68a5ab1ce39273f321ea1b6200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ab3a53e47569d6c5ea07b4a044e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85d24a191954e72863ccdbcb4b2e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef92fb6ec0048e2605d46781329077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b264bc74cdd13d8932d5a03b8a41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5166c092d1b0afc679a4f0d22dc41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa559b201da703947040c53354ba70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88463787fc38e07ad825bf7d08b24c27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57912d0264984e0237352010d71bc3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27824a2eb56f7be99aac703ccbd8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d196f25a32e62faca04fbfc2c8b30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b463593ef979aa1dacd6bb17ad408f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5104b92e9c34b7d93b5b0af16aae83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4feaaeec531157db2bd4b7c425ced9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec77fd01d8d6935dd3b8e955bdf110230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e420671dff75655820ffc1437a11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9dcdb211f57fc6df50efe69b219e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c72ada19c915191ebb95bddd6ad5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb49ac327929b71d746a4f1ece9f01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb10de0bc0c766bbc393629494b308235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2914fc4a34522c35df94ca10972d61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159d5e98da7b15bfe4708e083849400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810657618b69034468ee7804829efff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a852c3f5d278e8d4663d3787b1b246239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0c62b4103fd4d4d3aa48229a9b05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04043c8c13bfde387ab704799b783b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f5ec89864bd8a12d5fa23e8737d50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e6f4d1907390512af8dfb6dcddac8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c52d96f276a57d325f0c1454bfae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99d425841a4620ab47bbad69ee81c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08438a36a7053cc18201fd3622f000f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b2da28498db9a885ceaaa041e7efe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397aa5973ef0d74f5ab4d51049b2d4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801810f191d925a5efd33c7ac7120d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebe2ef867f038af23252dc6c8f11e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791a37a91c790d26c0ed708cec9de32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0cf0c45ae0ed5232567e938f81b66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef596c3cc2a4d1dd51764c636232453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d458caa3bbb9787874eb41661989293254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92768cc2ad5ea98042df4ed4b311dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782426fef0e8f793b74c83663c6fb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c00d7e396776532a64eccb44d65650257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617dc6a3208477a6d110d128478c4ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0222b7021599909d1fe45f310c2394259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a700b06154c8b9528d8d776a5b5e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b52acd0c2ee8ccce6f4e55da84e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ddbfde5e29028a5410af4218374b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765bb8c9998cf9244516cc9969690f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182e3a1c329489d09d525b5daa1284264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f0c2644f85cb1191270722b3de9f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f7bc3d7a82e49e59676cfb8511fe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89dd813609fc11e8a156532f42a606267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51145ff929a3c545928da6dafbdbee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fba3ea0e5f25981961023a1ba8d98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e8675d9c3b42bb2c286272ce309a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19268e8ac49a5081e258ea22638eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7eec269193a4ff531cc164f08de49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fcadc6e1bbfb8f187b48ce10a59d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44ee2fb7aeb1191c857be873be260e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e13dc616beb4a62824b72a4a1ee8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c65c35557980887acfc60297918e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afbc007653a01a3d331dfe8996b71f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301172e3e055bc155172aa62d60bdbf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d23729e13442cdbba90965e9a54533279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811bebfde87b85e9d667d892f4ec68e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935a3f4e2881692b5c1ff4767247062281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b7e2218c5733e47f32f5a4e385b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792562c02ae57651e94a3415ca6db6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868dc2614c4640f4ad99ec4f695b1a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee929395af96eb9350e0d78d091f1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f493d8e127e3d73f2e69c90badde9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038447c11f45a8195898952e88207f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cb27ccec70025fb80c0e15f1602b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c904557a63e8262aafd015131a100289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b414ed2451e494e124ab74951dbfaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f699c4269d98dc9c2843524a8bd26d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6e05eff367d600f9c8b67bda44744292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6dd75595457d426ba7470aee34f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203d9a7b40d1073eb2cbffc6bb88a67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c28839ebeb7c7dd9a511353b89e7cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc483769525d52874afdd5195317cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae70231b15146293ce0bd5557ded32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028657361f803f3c70d725579e8959cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7c04059a85101c3df3173b355824299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9b9f565838b20221640a3c3058a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6233f4a4e174ea47c7b73349c7243301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de0e56337b395f8a3a95ab45c00b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb11b42f8ddbc1acb8c9a54ca52eaf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1aeed1f23816bea80d144e27871727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875417dce13d4a6ffef5f988642d11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8e120a2308ca2dab6a32963f88e89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78159a64870e9ed8930125cb1d3db192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93856c744b1fa6c58a8afcd2b9a393cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b4286cb2f8c1f0f94d83d57c6d2f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ad0cd0dc6a1c5bd923ad22b1e370f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa31c3964c331b3163aa264e419591f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573958f44e2e9bf7dcf4145c82a0347312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf78a8bb7301b2d2f8f60a38da583a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ce94653bdd9601844a865cd1bc75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac2d6f79509747e4a448a6f1c29f2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e485313685808717b768a3b3cdae922316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa716f4a85da4bc2a8148603731ece317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d9a2b59654f5684c1b8b7b8ac4789318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6acad04e1ab2eb74e31d861bc56afd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc94a287733e09b387134f5c07a30f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598166b0348d2123eccf19068aafd61c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975f4e55b2c45bb9ff47f530a127ab6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b496c4c2b02932fb80c6038d6aac3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65d10c46de0fc8f1e441928e474cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56878acadc59ac12312155aa9fafd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de472c38334894caf3b66fe5e60be867326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502783683c6e837aa47af7259a56bcc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc105cffd9b45d6eb83fee88c97c9d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cdeb544977e784f449aedaee44715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13b12d18c66722f1435a2fa03605f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f0a60bc10e0b5dd72cc511b9bf46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaec0213bf59d83f537fe885ee999f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f956ce49c5b92a60c0a5237179d95d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961272c5bef9339a446ce87ffd59422a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662dc2ca77edaa3fceb5ba546ccb649335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90815a17a70edac6c7f8d4fe1a3b253336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061760176ca8528d53ff8e0542f64353337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0cad979b96b5b9ee74673b8712b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2047db6552425448e299eecee58e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d5f2331bf33c9b828931b142f5cce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd94129303aafc7e4d48cee3c1701bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92683357618d3090db2291ec722290342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9d0995830b75ddaca6042871e9b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920161e98344e5660112661fcf2bc0ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7408abc3b563eebc7414dc593fc65f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356342a2ee17eb157784df11ba0f139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acb59a2e19a18cba84efeb2e9fd12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50264c1a5e85b1ab4865d4480e165d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a80aaeb2c76c9a4b673e45ad9adf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971e9737cb978ce5fb9fb1a42e2ab3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3913abb54307d63a66e183f38eba7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8f1ea2437ede498c550dd488c45a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba93c43cefc13f471569db8b38f3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbac3c61a297bc7e1c947f2ad8fb25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baecfd1f043d279cdeea63127a829c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bafa7f3b560e9d5225502bd5fdd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae29c001b46e1281569e21fdec944f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a257027e2ed48caa4d8ec0d0e3376358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542729b9e8be27975e7050d79fdbb96c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba894123268cefa3234304e98e5551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a996cb620ddf3105830e883ea065361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b9d9bf1c3e032287c581353cb39c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca9e0459e8599ec2aae2c8be5d68e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50262653cb4fb94fbbd9f7ab0a5458b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4dc781df45d8d2f3a2fd3f1a46a26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6961f9656de4f31c9dd45a67521d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25dacaac2f6966c77da8d0063adc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a03923dbb0cf293836434daf635e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82570a093df2741efeb507fd3eaea5bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d98c7e7eb9c3742bb1768a39fd03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d8c7e73827fcfe78f65ed6c0efe6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6682e30420b85e40e82cf447a2be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59d320534466121de300d9df4fa9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6c536f8ee5f45dba7803a3081d051374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d7523fa4d92f66c289f19dfc1763375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ff6a667846c6adc968adc036e8ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843ecfa3971be48dbc5e1a48baad7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec130a7b219814c4f7774f769700f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c073304dd496c4974c276031f3b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bade4574f0b964b18ef51c2cd648bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ff023ba7c324e279c0e338318ee2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a303ddbfab1d808b27f5e49b896d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d34f380dc73121c8dc77f0e1ade3df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc6ece71654a5e223afb0cf2360b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da0b41e5a118cf03f00c1ddf7aab8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c272570f75837c0022bec8a29dbc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45cdaf5b986236ff9e140a76d92795387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3567a96ef43fe3ccb2666effad808e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648f15d9656e0592dbf33a168b4442389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad461b4f6924fa41ad57c6f9fc3d9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794480c31e8110fb4ab6e9b24bb1c855391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1090cecaa0186a6ccf999cfcb3437392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e22aa515e11282648030ef5ab5ace0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4701eebbb231bc6ece3aedcc54457a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc54576d17c4de62e0c3ee74c80f00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b17a8c46a5b27ffa519095fa396df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e1d253e93f342c622cb628e32c22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565a772299e3a030ed5112b84425c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299be96638eaa23b1d0da0630a8d364399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03564d5510c72058082db49dd60c7c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa29ee4dd9a52981482f60779fe24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1abe0bbd308ac8eb15458a52b502d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b05eb8c3110d08a4ee55555c3e91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d62d12429633657a3692e3ae4a9f30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea839a9ab6f8cdc940fa641013b54e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd5feaf7126401fcbaebba48ac647406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35461a02566ecb587905001f652e4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5e84fdceb8c657cdff40355ba29b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51231d68266f65f0e5b8ebe4e323b2b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb7c4ddf943a20dbedca6740b2fdbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310792d68cddb546c21da8c5a014f2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c411bf428de4b2c1f165123625ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc18b2425894a852e14bb9b0f581d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc928dfb12125a9c8c0f322c05056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e71d386b9def709cb62564fcbeb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238bad2f2ae367c0a3c0653e7bbd92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee1948747a008f04c16d4a300b7ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994d214567f074c63442cd158a1930418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044818d4a4a5ccec4e07bec99068b00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc733f0cc40f00cdb50ed0a2adc1b74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fff7fa62269edcb906c4bb6b49a0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ea3a311bf8d51676517e8ed422ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8367c70e6f511c6ec4cf97bd0dbfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bb0766b9f32490c73012548ba4857424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbcf9ec0b158ecaa7b334d1dadc45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3634cf977bc7be707c2286b228949a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdbc942a32b3ea434ca230448ab1bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d22406ee969b715123f798f67148428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361a564b0bcc2589b967e925b769727429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e19cbc5af66f24c3ee542a6a4f795430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c4284e51efc17dffc814635c7313431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173cb8350587d0b1e969a449f3d19bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18a530d00c9fcdf31a17a5ea67d9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776940573343319c9e95d637447e61b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804514ba90a6df2a843f2beebc06867435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2406f9098c6738d300a40d78b47627436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a6f2d4389552ecc375473efa05bf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ee8971e7bfe2ca94e29e7f16c3a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c24d3e3c660270225eb62420769c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a602f26c6146af411e38cbc9adde9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15f0ad09bf99cbddf954536f88fde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadb93e72aab81b91c11e8b15da74d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd45497abb38110aba4fc15ec7b7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644faff8aa3c93648c36c3116c34fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc8f0ae927d45aa326db821a1b55a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43731f0c31b43da67a6c3aea0a86b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ed5df29e3634c06d8197949ca495447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0980c8a8e9c70670d6a521b8746814448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a67364d3a2186ca9241fe3dfa939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90d9364893072aae261fa58bfadc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97cfdbdb0cb1ee214985e2c6e268d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37717c4c8c076896ea474fa01dcc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719cb7cadb35acc1748d157a23f9e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2068a9efc7a5b6da13e697406141e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d6c7b3b8f0ebe43eb6efe34d46c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbaa685cf2023cbf6e9770ba736577456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966d545311b92e7d9e3cc60a02b0b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7c769c34b91e46d62905fe12255f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c489ea1a580f65df166df84ddf234459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837bf195e4518b9c4c6835aaebeee3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69552b325670097d7680b8c554694461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f97351d071eaff5479960e60910402462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105fc92269fec0dc217a4c5afa6cdad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869000e06da3accca49864e5a215a75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacbaac8a6e022d29f706435f3a5e2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bac75cad719456b67c723b9e7360c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d233643015ab75f28d56ff9cb5d7ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6d3758fb7857f551621c741dd1c71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36f3ecc583d92276f2a0ee7018af7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254a2cd71dc447499b6baf5a3cead1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35883cfaef42d8d4615ba8eddcf3a7e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d87b374332d6529be742b62f362c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456380e2c1376a29e6feaf63e531ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bb958555dbc909783347cf1b97295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01650300b46fd3ca422d4cf77b1fa6fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d188d98863c5f8350722cd3022442476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93aee7a6ace2f22ee0ab887c3f7dbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0e5b313a56e0e6e37a3967a0b89e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7ca0f077e52190a62a95f47b22550479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ee813b04a3e63d4f23593c7451536480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded1ed0bd1e4584a5293ce60aba1230481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df21715f90fc10a3d2aa02afbfef8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620e12ce542c4ea2b14f06add0f861d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99450aa34f572b0f651e43b555a396f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03675cce81824c40be0ae7812838fa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717cbce05a061cc9e9fd1da65ae967b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d849766c56fc9c08fe8aa1a62fc87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b52c97e7410751bdbd08b26a613ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6885ea5ff22d464ae01bacaec4986af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96204f009812a965bd5947f2d25613e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbef307d43e3105d9b1360ba5e1125491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb14e23623bdfdf8e23bf61afba2d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c21f4673289798ad3f171f85e39a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2d6f19c9b8bb4a24326499e5babe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65b986ac57c04ab0442ab9b1aad96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2b15fb1221af10b0ce0f90c7cd9e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dbd7265717ab19da127e6fc5dc6a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d33a19dbc8642161ade4ea220e84b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b81ab5e8a6a42af035cbf516cc191499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc6f97a81ab01444533b860724321b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec78b9020b709542a8b43fe17fa80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe74dfc2773c0bfb80864dfd3dd661502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a040e1245174e84e9b945a693f707e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2959d6503fe8d9c31a18788ceae20f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e28af38f7efd58f77dbe998276aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9fd25f60e6b27ac46a1f465621f50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5902d1c61aa240ad15cffebd1803542507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ba6832afeb288b72d1f6c9a571f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2745ab222c24c8b18b89cf184796d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165f0faf64773be345565c19e31eea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bdd5b421c954e46afdf99ed172277511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58c5c702a571fdf37c136b4f36ab88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bcd6fddadeda14e623423aa3248da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54453bd65ec1db0415f5ea30c6ac26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be346cb9416a75414ec0be61be6ddd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997aa4f19446aef5ca0872b06c50cb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053f3c123e0ab95d7f4d3d1bbb8b900517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed90951e2aa52b498a480313a7875518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c3aedef9d5dcdc41b09882336c38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3620b1f2a12d9b87b8fd15a41b116520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb5317d12e9803a5edab03cdd9659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b767d20f923a061f4471815e66d6a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209aff18eebadb46befc21035b908b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabead5646efa950a070e068578c9bb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a3fb6ac5cfdbbeafe15eb85a5481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8b1aea00c7ee01bfbda681c0fb017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a355d0caa2274119fc1dc0c64332e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038de571d9ff36eb1209e933bc00a6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeef976aeb9325d866cc1f654154b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231274c35caebb3bc9f64b552b46e5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead75aea9e119a6cacd25e8ac137e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd594a271a87e9b316eb831d678ec0de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152dee5291dd2ce53b2782854a2b22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181f7ccb01ffe1bd7edbee8ef1a479534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a891bea10fd02715183726f4a5a7453535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea266d3bf15c1670b5b2817e1268f10b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4de6017acbc3b4e6faa6c6304f603537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926960e2852e135c72d4d2230b42f511538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c086b72d3b35d94e522faf1f4dc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548f8ef9546166a7aeaac1052c6f57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15ebbadc261e7e61d035aab9578d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c33cd230d17e5243b7889946787e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714e3f04fbf944ab3f0a035b845766543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df419466ee9e4ce99f1c693cf19c39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f860b7363648561ba44d81a466f1f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d874e947321899aba2bfe8a54c97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460369b2729a24c99b4a82d54e10abf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dce21cc8430e157465f12b9a03755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f4a32d9c4390eb0b434a0e3bfa18a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccedc83ad7de4ce30f75472c7ba44f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a43ff7a92349d84ba4fe2f1fd3db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8bc4dcb7fbe4267319ee1405a233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915326977c9a38f9afd28f74ceb43547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b2cdf05545a2073a55ee72591426f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a48e52eab7e8b13a6e6b4c99d80e88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02959b5822932c8c87083fd64e215436556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed4ef209f737254b6a704636d5d02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd831925599a8b9be9d4ac1060593f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e432e77fe69fe25aed89c4717d15900559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd1c02ce5053184dc76e5e5c0efae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45175ec5e46eecfa335548bfd742000d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927728f70f0ee97301c83c27de5837e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6800e56d25f6e869dd73962b0a8d334563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d474b126d205cfcfaa26f1a4214152c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e41e7fa65cd98b831e3f14541603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251fe6c4714b4750606a5d55606c758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481dedf0b20fa9dcc2520a727be9160567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683949727b1267afb58b1b20ef853e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033a09a62a12df2cf27e4802cca2b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adac62e053a05bb614ee69bdd9d6b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf39ceef39298cd7c01ed6b4083c6ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0b6810a3de38c08cfae222985cf22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5be7152f2e72c7c732e73b3e5eef8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82479ee4de76060519c8b34f9112b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e997c24a5be221084c5f68efc7f0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2ead12b17f7c7de5128a0d63a2a04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265024b5e0c87bd1efe429757498ff3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c71d031b052e889b5cfae6516ae62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32748d6a667ba857f876db91cb994579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251607ff8ef62ee150ceb6fdef2c65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d707860a980c69f70d34c9b8b72cfcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d323440c2dda47b4dde3cb6dbb3b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de04fe77dfda047b153c7a68ee64c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ab5a7ea14ff2db47fe8cae547988584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4cb2a718042ea8342324818e09d93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade3029563dfab6a45bf720cbdc83e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c73723dc3b92fd9597bb3130a3302587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7af3c14be6d897b8a5047b3112f58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ee5dd433d4e5a8b1d9d27b27a0b4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337146af3ab3791c34da9d315a943510590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f224cb8f70e4fd7c5ae42763b04167591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e1e00228e7d8b656ca76bc1d8d47a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd8d98acc24d7838a62720403c623a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54525363faeef258d5f066304c54d58b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c576dc748c9a1aa4f47345013fbf68c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2349ae743723e9857932d73101cb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03e53eec16b2b478dd3dad9450d11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7bab572f34b21463a38935787b20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63f78eda8d9e5530b2a97390199aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f1f5155578a3a59171f53c3b0b6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1575cc54520d0059de547855643d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd74fe62a651bf185446d242a5708602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f9f01d5617b5c8eefad5c07a4730603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7e62a59ae683895810c320626fff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694115abce67955450df257e5a848b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc97182b348e28c51002f1cb2aeaaa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a1e896bcaa6dd4d6864bbfd4a5cbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c693abf21af6b1d40bf81dd4c76d5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013117a7ee75a209dd7a2a2fa483c422609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b947c31dfdb0480ce59c44557528b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea1ab5279b6625792bb85f6ea84a89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc2d0fc56154d7a6959a137da7cf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0db1c3161adb687ef628825141414613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586726129260738662f29b3fa502ada614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911586f75b4b0e42052c10f63b8f7643615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d3201c337e162df58b1af3b36526616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bd4b4f49a7e83917e9b106da379a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a796b75ac87c058f5d8cc6635ce76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a93eda30edc5837de7c453023aeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5f613d69d33735d87bfdc97a417a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0275c48e90eba6f6a57aed73e7b3d6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2cc9ad592afce1528c03305ffbffd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac93c4ebd8f2a11cb5172790012e19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428e417a2f21a1f2c7ab62f4dddfdc7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809d5edd720081414af71a3917c9b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad33d38e64e1c36afd52ed1ed27feb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca911644e910822e27a05e90aa35a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb831acbca1732821c0774504b61d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63804c705ff88b6a173bce6f7eceba6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837c0c218939911303a4cba350dc94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6113bf389df3f80717888ff2f334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8fbe336f9bc863bbc8d92fec5afa8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11a1d1515c1342997b258ceda0a2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7dc77e392caf4cf5f3d989dd5e1d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fa53c65d4b7a9fca1a7ecd01debd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c54ebffaa0f6cb35207ef4ab998569636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8766423b9de99cd25d71d621c7603af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a6939983c7da3765bbd0c725cb43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8926fc1ca730f2b73d2476e7b413639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652346818ded86c99e761c05efa6e36d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0a30ddc8f3edc7a4a0ec9074bbc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7436daf5dcd4cbc8bf4b568a2ab93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e891bd05cfc75eb69a808bce39aff5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5dbb58729b3861499c4fe320cf57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37bd0783cbe5cb5af735232f1b30b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcecb1b2cf357a8d598c37cc49a3e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9939fc1ffdf739b79012a17f7f04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c6004f13dadbe142872358ab6f382648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3e77b23e9ee27798725cf0ce8b073649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3331aa2e7c8862da3ac47b1855c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74221d3a9b0cf1ebe51d82938a343d83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ff278dd3e866e6d0cba98a47af07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695543d086b00dc046099854163e285653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111107f5c66ff8e02aef6387a62e4229654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cca3fdc2f78ca400a8d35b774610c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb25cd6752a277960fa6028f18749f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad23551ce0d892b7f70934f74c5c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f9f6e140ed51de16652fb5b973d98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f29fd757e9483f87dcdab6c52cd3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd38777c42ae3cbf443b00aaaf99a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640f75ab6340ccb0fa3a7e26b42f9af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de74ef04134c3fbb5ac443d6fec83d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d799348c43cd6500f33dad1c459b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed382262c85ea04222ba1d2a2346a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfaa5350be174affd3c83426f88012665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91449e84af9aeef80862c3e43d3252666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245ba85760e02c61c842927f4661e06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a13f5287c8a6050a5ecd99414d6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9d73ea1c427209042ab8952276783669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476513c6c005a023dcd0cd5a8493f72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8c7695029b6802dcff012f4a09bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a4bffcb20e2f9c5fb429057cc5e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785415543047150c5b8ef9c22f88b4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9070edaf4a7c2b51f7e289957cbcc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2d1aa8583cca468ae09040fa416e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2863a184d0e5d11dca6c0cec898c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b24e60482bfe94c0d009bee293386a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80cd5b90813da966308220b776a05d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55faa550c560bed0314b5b8807f9346679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a72b10a5289e88e9eb3d55776adc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7fdc5065a359f33c4e692b79dc4ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754e585a589ef8d36bf533aac1e925682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d15bbcb6cbc97a7e0f9d77b5e263f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b32b37344b8850e207093a1fa511d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ca2a94d662e1189b56ebcafea3f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef63d2351db28b0e846136249a7ad87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809f08a25a95de6bb45478407176d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1ea99f971e56f9a74f60ced17b90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645371bc0150f4e7159ba146b0e0c427689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17494473f1b389e6f01a5aa81dddddf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e1d7dbfb6055667f189b2f2186c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc20d5750f1c6bdf625d74299b31916692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510efe40a6d21e2e49b81d9e25e0fabc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24f661a36146c95f6fc492c764540694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f537fb62029b910e71dea30a43ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85620fd51945ea9410610fdeb772c8c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae710749a044091fcd4e6e7650a84f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e5d966ef956d5682812c0e8e59b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c6b3dea1f3ea417a45bb11304fe2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca78affe3f129dbead6e985727374700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9839241f838930302c7aaf0f126614701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f08d44957ba11e6bc9519c396eced702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49ed74e801de0f9f17b4bbdd26d1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc4b6ea0ec78229b1102344392165704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c6fdacffbad3d661fe2764dbeb37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e559cfc180936f14a403424b02b4281706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a7c6017bf2143d6203e7e2a41a89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d159d9be2e0ccccb049d0cb1e5e0586708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9527a9b7ba4521a8af356837cda139709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4620afba8303a8244d1ba90858fe7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04defd80eee255bfcee596ffd251b558711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4b02cb4ffd693c9c25a76bcc0a140712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b21e5577b8740587f285a92cb1559713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac125a4fb1a330e347769944d0c89b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaad1cadbf0dd511d6ca92359f90de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80df93fae4dc5e567df3711a9cc42ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d889240da880e8d3969a9e3282ec0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533de28e580eb79c8bacbbbde991397718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf446a179a7f7977e84baa56b750fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0462e59250626b36a7d05e22f3e4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4848d6cc872ee5d87a005a49fc6592721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f899c11c3608de5dd54f8cf95f7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7576cb5b937a60520e2026aaec24a06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f3eeb992ad99bd40e7e63c81e997724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9145ebf5291233c66a640b895e641725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a94815fba535b394651c1e72038b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9147742cedbb16d7de6e546f350d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62dceb73d2588e9bc53cd006b0eae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea6c3053791824c830a0c3e56401a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a4098fbd677374c4974105366b99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26ffdca4640ecc5889a4db9a862e1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae76291b7c64b18dc5e8d58ada642732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef9edf90aa8aa3968fe823435d1092733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a598060f151a07a0deb2f20c711ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0529bc80de18534a43f37d26efa93d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099cbded0a0483be982befc19edce60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c26c42bacaee5627e299b7f23621ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd05b75b09e7d670942eae51f7a06bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5884d29aeaab1f8ad4b57440c6d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e30e66fe269b1dcb49d592269c109740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02435ed6ef5ed1892979f61f16d9b2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde9d189662493ed93ad585b33bfab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f6d9aad2f395cbb8b07e2e1629e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf5d08ed9e38a998e61c0a0ea70dac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81385a6e73557858e1ccf2514966c9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c1d508678a46ebbeeb1b26935897b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbb5a5704e2aa1724f8cf3975a1dcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f335067d2cd81dfe95058c0e9da345748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5f4a9789960ee79033d7fa25154e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d8136162a45aecbd8bb117287661750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f701f845d176eaf4e7e650087cee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c9b8be458293c75cb0c54d8a7d88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99900f5957ff48fca0374cab853bb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a3269c38c3efd4879961c4a672b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8723b1ac85c896d732c2959ae883205755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9dcee6e24ea3248653bee1e2b462756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f10cac912e97e1894dce067ec70d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88620889f93b36cc14ce95528e270e2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f527f65297199af9ddd1ae944a8d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>