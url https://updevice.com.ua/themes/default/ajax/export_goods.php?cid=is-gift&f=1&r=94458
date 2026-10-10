--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78fc3496dd6c9ea39afe8b05dad1011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9802c7e9521f04b5c4400a5d38602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2b538e5647ff71be2f41b7f893b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd6fa8fc3187360ce7e3facfcca6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc9ac53e4734bc6122b7c0b1b6689c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f169dbe60ec9e6790c94cf0594136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b810bfa1fb2b24f6c9b3507754e6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c001df01ba3e637db9436c43234888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a7f697e9a7432c9a5ff94c443ae09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2181e0961ad1f7b9ef5e75e0a71fb2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bdfe1d3510e1ddc93bda6e7418d4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a104e84c69c23b8775796857594c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d14a0ae467049db9318f20f0cb2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b6a92d31f9460081a56f608daae4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f2ee5d9392d2f41e994c2d39880215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d895eaa28a55983d72abd8bfc58fc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf507affa607ad9620449fb178c837a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf89ebd48ce501c1317f3ee8c2568018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94142858a1f1004e67e30dca786aef8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a71df327b502913a857dd14076ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad56b7d375074450a1c3d832afdf7bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf14e3ce715dd01caed343c4418baf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da7a625c581aa5314c3c7823c693023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f43a415c0d7ce88dae1c5cf5f83724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97533308c4e86c5d779d13c936d201625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00279595f256b9d792ca10817560ff7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b32e8fa680751e795729460eb6c0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08989c0ca2b064b82c269b9c6b1dc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f86e093867074f663310c992933f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4981d841de42e3af64339529abba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb7b636d8aab72f1113f4626f4c70a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675697d108ff180d553944bddb8bd7ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595533517c365248fe0e1f50b4de1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cda5f8f4838c1084e2060a80baab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710cefccf4aa222ffb0440069a6e2fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f79260c111aa4db39f6e981b247d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea22758fed9c9b2eea8220331c49e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda288dddb72958af09365f58ea94fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b63c00f2258cc607355f142a29632e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f851730b82be94df511ee8c70c79b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51a0b1ea9ed5bbb97591452b9513e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212d2e31f175b88981fa9ca83ab215742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fbbde561a880c2b50b333de217df443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c60dc129c775c170b1058d8f0c7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161875ed7a8dc8b33693fa24eb70b44245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1239b0bbdd78b056fe7bbfb2c8b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9e4893477b459dbff5bf698ad045e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc9d8d292a5be0b5ae76e7d32e86e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1168af4c65c2848f71a2ba9e9ef9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a27b13d3a10e47aa6d61836bc9c8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e1b9afe4d73d811850f1c653fca7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0180a676477fbe34c02a898bab4740352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269d41d4c59e332c14503722b4f90453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5d5b5a0b39c767d965078561cfd2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ed92d7333d0f4341c217af94022655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c446c8e936c856d42676f24965bb8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae316841f83810b6ae560b16f1d29957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813a8db17738745e7685a89e5223f9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303aba7ed648d13db332bc1d69ca6d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344948329a77c71b5edc941a9ab8039a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaa73ff464abeccbb0762083accd7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30a11a1ededd954b1f22a97c56be0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5bde8dfe44a1e955b4177ce240b5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ce8e0d55b16d742f8a0e5172aaa8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c02b6b327f518474e66b00aec461d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba07e2eb54023da7d18d946c4b04f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4b7a835a7c3287ca34a5c73f1e3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d86daac8d49625d405738c56efe6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727feeeaa05eb4dafe4bd0baba145db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aed47465acad645df57e4e3d7ddeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cadf7d31c52c545889992c2cefdb1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae7f090f5251d5a36ccee3316eeae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d841ae5f802b647f4a7204f5253fa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda80b5e10eac856427d47958883c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe206676dbb7d27911f4d1db2384b0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f26d96aa8069978e6faf5603022376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2040d64cc5f9831551c633355f152077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2b0e8443a74eb04c546299ef1649378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0355cdd118a6dc84e41293ba4a3e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa20b357892f8c440b3941632011e3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1bbf09d5cd32fbc77d066f685b03a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe5efb887ac5431dda95d102561c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214bdb93c423fd11bf9c243d8c3baa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2c9237c7eb4465ea40aa0692f0f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca809e84f4b1531fc6344458243cebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f3a905775c312505fca2235c20cde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b718138d74daa31b382c5361236087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017cee403205ffd0bd40f903534851588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c702b0788a76a62d76d506acbc1dd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6548f8681592e6e44919fac39e4a6d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767e237fc7749969087b2250877f2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c1889c80fc5e24d6641c1deba66d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c1b30f45d333cd874adfbe54424e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e259ac823d9bdd9be5bc1009adef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cabe579b83053262699603ea76e6fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d213f87bb91f3d6b8028c9563cbcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112da0d4fedf3aa517b6a90a9585c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379c00502d3470444be3fcebe0f10e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d9b2de0c5a568affca0bf2590c4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1727fa9eb0cf35d283d1994a544359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c6e83e19744622cdd5e413ba784d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326bdfcc8d58ef2a32f2cc0fe6e59c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6504748b08b630e669b43a85ad35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a75f848e2d625111997b91e6c971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415718157750d8f7c4d7b246e9a1b70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a31417ebfc70f35df51f71eaea306106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154486af6f882127af2c5853a253ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adbf423f0d0e814808858387689543108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63441f397f1da2e3eddbb9e43456a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687d81e14a3080d59bfadd29097921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f4fcf7d33438dff2f2b35052e77c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34661e217201f4cf3a11da0b5e4dc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ede16916b8b6bbb01a34b09949b5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da9dd97ad92cd3ef56b4c6eb8103bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5d0fca735c1ad3c1c1590d525aad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee393ec05f4ea3566ca9b3065e3d5ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d30ca8795252200fca805eeae525117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0fd1483e534852b2735606393969118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee477139fdf65212d4161ec783dd49ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead546f8152259a4990b53f6184ca9a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308104c9569c4e583927ad0ae6c5747121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0078c0574e14d0fd7a9805b400ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8574c5225dcd1147965bb1b420db2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf28db5324abf3f3921935ca3e15523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44579428fc2ad5a338e169688bafe8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779720c0d82183586804c7277c720c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56886974864db82b4e4d34ac82379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297dc04e4570526b6627e50508b5105128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1faae8abe81c415dda435892e5f7d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e05dff310cf9dbc384e026075320a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d513b4b0087d43195f844bf0a908e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afee36d62f3ae833d33411b83278c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d158b23b0c61da56db800c3593f174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a2067973dacf9cfc6bf9bbb9f831134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78618d9f26eb9fb3883d79eb61bd348135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee77bb2c4d71d2b9afddbc43157df0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186ba2e630697caa244d9e83969a1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc42e57734ad8072ea7a39c47e1c93f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00deaedb66345ef1bf0736dfd35744139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fce56165d229507c23633f358c5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0931c30f5145b4de908331d7bf9fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e1b49e449d5e76b2a344f6e91a94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34833b9ac3c8099ce5cf48b842e03b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89baf26785e79b37465770b44ac8d75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69818ac5ef7c69b10c99fd13c91872ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf19bcaed8221ec3ec2194d0c9cf859146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801d4302995a663059094eb585715d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b9ace51b8cb8a584d957a98673b2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f84b4aa9e00f783a3c484fb07ee9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d1712dfc142c693549e940a3c9870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bf4558fa28261319e0028abbba64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51807fa630c67e7a6cf296d2ec8c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09caad6925f8c31990d4eae8b4c3583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a1a7a46a59ad11b9a03f4c56741a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b3e1cb5d739382bab2f1d49047c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534c7cc008a61ba20858d65273e432156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f741079f60d791d8a60b44f8e2a94a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12743fd390143ddb7319e50ef1caba69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a506cab51d8886d6b195ab82ae4413a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d3e7a96eec6b298065423d3b4d9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4dd73d766c2cf21801367d8c02b2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a16ed2be41bf3386b1d36e7401e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb945ecbc73a0a88365a3553a9a959ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff0f9c97643715388d77acb571ef45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f0db57e2ed0bf42298a13b9a2fd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0898ca02b4dee329874de9394db616166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e1c2969b4a0ce630f5dcdc67ae83c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db83782f4fdbb9ea094f931a233c45a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4816fd38d37e706546a721baf4e91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513af81c350e58d66b0bcf5d22b341a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1afb6e235d7bacd3bba06dd32bf41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efeee10f2e134c979a30276b6768a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c9053ce95aa925cc7e35252de3919173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b04012dabef9dc79390bdbe7144a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b7a40f617f0aeb45db6701ad88f24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707914742c8565067fa77511f41e17d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c4ee78ff1a4391c94ae006e37cf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d585aab8b24ab87ed523bedeade540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c3a9473809d1130959345312c724179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c18ed10738c5bbc71e3f567805420180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35058fb3954ecb60ad42e0d3b141f258181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0829a68251844ce4d1c061a981bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd02bd8aa537b52f4b0e484df80b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99bb83ab08fac64f0edfa949ef047b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a403219bd59fd3ba84d48fee3c0df0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f792baec9830f250ff972ce30fea1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb756d7e58cc0f617383ebaff5b3b07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220f675e2f0ad6adcff4541c6db66c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5f86f39adc10a82380afd03b9b35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e754601eb4d805014dff001bd6b7c7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcfca1c57b413d0e68931c97d68e92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b12c9580591e2d424894276dbe20b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a198183181acc0797f9e725f9125669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf9cb5e2cfad45291723b1077034b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8873208de76c0e31944c746d0ef8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21f3946724d690e6a6bdb157c19c8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bbbb5167c1731d3532c96900b1edf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6011a6899672a7cb2901ae089d66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef9eae5531a27c150b6abf3b85c0a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9c07ed1a7ef90819f97f4866ab374200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d98f803a82808fcd0df2eb138f74b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5fce8022fb0608d8e92ea2c5ff46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd838b6d8e990ddaafc986d1e18426e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787085f601001c9ede966806b6c3fc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d50d0b60da54cc0782e054f65e66cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e14ec5d4b604603c05f99ecac5a8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e91076c8d83cbdcf04661e7e825b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cf3dccd419104fcd1c031eaf3a1e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c66af6222410558ed5d8407e26131b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775696609680381fdd4d9953dcb45e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7912a2339373d0ff969e8dcb9e080211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d94798b83f1c57daa5c9b4ff0c31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94b7971800cee84cc3d56a952d71e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086ea7ced2e76e6c0e9b57f14b2b1f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a620029fa056c514c9f7ff19f7ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f80878bb1901a88eadc18506893d8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd23d7292c98db2c2c42e75a9b748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a01fc31b9bafd952871437136e7fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73fcf1431b045a682f1e2c7294fc9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850dcd6899396cafffad483ffa03c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816bcca078c8f9ef3b0ed026cc3f5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101458f4bfc5db417ba951ecd02cc2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc75413cdae0342b1b3c2a5b61b47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a88b089fbd35373fb5bbb7e43470224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66bdd4a2f236eb2b758085d8a11d9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fca7f829483e618afec55611ee183226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7db393e14491acd88dcd10f93020227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99e34e755191bff6ab1fa29ad59570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914bb24d417c712110adbeaf1c0dbf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba13d41fdf0b165fd7899ca5acf069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e4e75095acddc7c86d59be60d5cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9055eddce0a60f6013fa1ed955441232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e607021da1772b71e3a5dcab9f15f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3b1edb66b66bd53022b8ee838fa68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24d720a02cc3f0aa9dcb90af8efa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05eba5a2599681acbad0537dfc402d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd76f515ca3f1aad53bf19be8208052237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb2ce94e72e9c14af0a8360bc30ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295d5e1395f8b883fcbdf6d6ab95a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd291453e59993dc36d586010e1672240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f9ef31968d82a754143a7a451a73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1e23162779b09aa592fee1758828242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b98b7ac97f9dd44d54e4953061a57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f2a3a8c0a10d7f83ba146ccf59d0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117928012ecf32e5e3b2e74097d27492245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f623c07336f4a4d4f88e8ae88ed4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d59bcd82024d3ed2999b99661a0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40f72dcae5d32d64647734b3c8d19c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f8ee75a14966c209c9b0f30abe86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47953530e67a8de229bfea0ad0b639d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12c257ffd42102f81a9811f55cd414251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5144f2fb5317a3da5c3f61e236561252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8de8a3cc498f5d22b7a6961258748f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52def2c18e11727fd4506856b82fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ecd2e22824612b6c427843dbd6df0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4bb34fce1723ae634655d9d1e2c93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b00632db6040aa146cfac7d8ffec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e803d47b9c716946286f2e92e1e2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884e61956a9054ae252e8896320fff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1cb084f8f7ed7edbc0a76fbe4080d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa50db777d4fbb50238a77bad123841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6084cfd4fcff135a60606c37bc2f487262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735df61f23915fcfbd793b73f57754263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7253569e6be56abb86448d15e8391e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc71e6da3ecad70be92e39e1a80298265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340385c260e797913318f59aabb24172266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380981fa01b5ef9c9e8dc4dc74aad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1e5af38be683faafc9c5c4cb9416268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6577824277ae947e587308f62ff68bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629e8dcd8609ec703523e3ecf511f0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19c8d8f938615cf5f7519e9608eaef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10589eea60dde01823823621469a982272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9b0bbc98157c059fe47696e8034e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9d134414ecaefd169216b3b9350a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d10a45d99e73e4f2e783e8cbf487c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688120d8f1e08a892ea9b0c69bc92df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ea818b7c39049b87be8fa6a64311277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444819783d2b5921e81a842dce57e638278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36679cab9c1f47d9ed8d98dbe14988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b94334b0284264d13755a15decf6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1628db989d34ae07fde8813eb984d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae36fa0ecb95565231e6cdd1415b5ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442ddde5ad767a54b27e699a28253c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb5f3812dcac57ec4a813e6429fa40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c98d074e5945425848acc128e69b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b377f5202215faea5905473df10c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fa9d04b23ed8648749ee0daee2720287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dffec9bbad8c18b1d0d793be7e4d8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20177170f387b09926f959a392ce27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf3a2bf65d0764c7d5681f4011d5d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ecd37aa5dc34e3469e132cec61fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef26ff1a1255c416a70a8773b3f56e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1409f5ba44ed4cb80c871299cc939293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f78da9ceea9e2f9ba4896fab12ac4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589655f133a12e7f872eade8ae4fc8b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e258ee9197014fca099dbff9c80f97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88b81334a5104f47389361f2bb2447297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502ba2363fb44c20bbd0d2224c53aa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2e17beecccfd627c0646a10888db7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693c9df4481bc74369d2ea3c18de8ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a4c79704599d0cdc6970e8623f3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a41b9bb247ea36761643ac0de44ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c7440f1ee886a9b8b57add7aab35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe95e333bd1728f4b117a79fd9bbe2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6e2b92a3954e4c3472017d646db3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a96af78b18f48dc26f24bfb41776306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4770720859c76ce90c5acdefeadad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474fb4f40ed3f46ffe0fbf5a956d77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb478f37ad5d3909ad3854584c097f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5092bbd8bbe5c083938be33ea9589d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95fc2a56c24644c5622a0a3a436dc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d36c51405eb87e1bd58a2a19c638b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e6ee85b2596f81718831a9ef4926313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d68331964fc94bb7c9c261a307387314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743849d0263d9809dc56f8c9d41f1c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74d25fe102a39fccb2420fdfacbf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2bd564ccb6757655877f471a0e8ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118524ad3c62297558b988f07be030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a271fcd0c53712ee0a82d2a3aa0892f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c29c535d446b7155836bf09a4f42f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c480765ca42709db9243ad596f8439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175550d266d923b4719a83fd023f89c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614034a6721056aad29c5dc164405a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635fdd319fd5511662d18d54add1d26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850593ca31debb48ba82215e19b3d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f3ff80dbccedea66c8a8a2af29a86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65c773ec2a73c9db7281d39922964327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eced77347e60b89757b4a489280406328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8cdf11f4700830991f5194705c00a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244b6efe924111cc12b83d6456f0af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221607632d751eadd7e1caafdee08d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895fb43a7d402946c371e94d74f342332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead1efcb447cd50664a92f3a53bfdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e261d718da4b1f66bece51ce3d89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa40fa61caeecf6649baf93dd86bbaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbfd567aa3ecefcff345df0fea2ea4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef563f8ae5df74619fc1a94fb53ad4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41363c2a66e727c5676e8e70fb936db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400e7f73288f7bd5b7a695b2000a6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a0b3c0f6b0c0f9750788dd5dfa0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6669dd1626c01ab9112418384b0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f294a9490d42598ac07b53250d0a56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679e0d244440a4904d413b351a6ae7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac024ebcb36862f26c72c5e56b3d7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f136264497c5d6eda35834af474d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a35350498d077ed41473e9c4fefa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a18769d113f01fd258b75bfd06f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faede44d5df0b274a6e4fa2bc7e66e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb927e5edc5e99317e30599bab640349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456daa8cb006da4104f6389aecf45f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dad810460d3625e7be7204b6b0fb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f33628f4d94a0f0441b508c69a59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742157df8287bcc761359e5f0ff7c20d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44213ba70300a07ff05da19488a730fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4317409558279173a9f368ef83c7d2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cbe005c6325375ece0777bdbeddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23484e8416c13bf48bd94ec6d05c03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9b09faad1e14c131128ce990e73d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2134e873fd78da67522b046c89911359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b48451f87b0be24639fa43919077360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4309cc2f36ea6e7e313e5b999783a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc0831cff7e69a5b38109c46de8f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b3fa21cb307ed26c099cec103af6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb21bc202d28cd20c5e30bbf52526f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192039ae883d27b73baa9180d29a83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f7b6af860e039fc4c3375f2f9b54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73bb8fd5fd43e14797fa87a8e1a0d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a5d08cae47037d90db4ba123888d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d4f1b0e74e7ca2e7ab7617161b21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e16e78fe7c3cb1ff2a5a97b70deb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0df490007f77f0856917d7fb8bc07b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d575201430dde352c094c51d9010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc71f3f991c4a7ef9fcb824c6600f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0bc48285a5c92ade7f0897f4caa6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431046c1c0af3209bd80c890f252e2bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48343251df9c5e76f9a08132362fbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19be87eb3b282cb169038bb06b920377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124af66652ea5365a17fa6e6f059247378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062929425f8c4493a8d2c6fdecbdb7ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb22766552ecfe2a684550aed82fad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744b997729e45e239e6f51e8b993e23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9da1b4ea269a7a6a1d8c82dca265f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651469f295b4fffae3b97125652bbe22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cd35de227c596291662566cf9d9cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fbd563040cabf81ae4977e1b2d803385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c845f427721e9c82fa0152cc6876571386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a76ab240e01fb16f01114600f13a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8893ad9cd31ea8f247503f001be0bf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d287761d7d9423724453b5adf65dfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9e2b54802794b915983a68963351390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627cc66df802b17c7d9054b3cda5988391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd1deb791d43cf37b9e0d6a8ebdb52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643352d85b4d2b0bb47630e71b8bc743393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d51e3bd99fbd9b1e86951ecfa4969394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146986fbe8f04f556fc60dbb4b515f06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94837b682b8bc68ab561ec70bceb87ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7259c7caafb873653e8ecfc8d01029397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f6f69d564ab0d902fdde49b5520b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8ffc5b5b3b3be1a892fa76ec4d8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2602cf433f2fbc62205f689712da44d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f87e2d2bc234575272a9a17bb709401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ff201b15ead958b0c43871ac01ff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bdeeb06d13620ece7aee7240d862e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f3203854d51dc9fd48e96cd8a1d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68740eb0192a518b303bc17d58cd90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81fc96cfa57d7be6efb0d056a0bfe7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e8948df5ed187645378df27e13bef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1570da339f0f51c1752be7195a30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878c6ad2f13839d32bcc3a3084f278409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b1a91c97153f7a0e342b3769cc78f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0cf0245015d4b780ec36aebf4f60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4df7c439ca588bbaffdfc0bdad381412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199b1c03ec8961bac957b99fcb6003413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a4d58ee9515b2280bc690d09bbc33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23e56c0112aba149f851ff901a056415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f19ccec251982be1230a94dc85cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e7488cc503a5e46bc6cc7b0ae2ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a713dfdf03e1b6f9b63c15036032d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0cc687e2a323bccdc14918fc5f31e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ef86e9589ef17524912f280082e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312cd0a5214641eab3507c5d0b4d6a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ac85a4694c7f821eaa1ee0a177c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b47947c0decb7c4dcb513223b66af2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2f8387d2d0097c1a65c1d4453e2b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1db3de0ab31874b14edfb5c464cd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f4ad8c7439703c65518568e9464f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58853ed9085090dd12c1b79cf74d03d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb76bd97e9e2ac0353b207eb2a9eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac78af7da3b8b242caac72afff52893429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0f880ba7ed0bfe58989da4f5e821430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fbc1fbdc9a265c0c2ce1de324253f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a657862eb81e1d9beb47996949b5e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6754d4e5b1c4ed4bb9f4bf7a22b415433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d429b85b2254b8f3a9a3399305c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f19303abdebf9a5791a1bed9fc0ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e11a7b234605083b3676aac6e76f24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a0ff77d538f3b4efe3318b887b393437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72e972819ef785b1e742c5e40d8f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03ec9f5dca69c5738fc7e77a398d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb6b3af2834a36d8140120f30703c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf1a790dad0265d8962d2e696f2b72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24204491e16ec4b27d3d111e3855f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565012305c3b11eea3ba6c755158e66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8da49c19057d47d7bae993e069ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a49478c4ef8040977b80c19357a59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d5d40bf72798f70a8c1ac479190bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001eef9b190448ea5e0cfed974a5c53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db17726a3a97440c34a2ba4c2e173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23bba4c2173cbe8cc6ea56f4226a04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1481aa1a5b15c344f9c2ffed3a013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de70197f839d4cd8e5b7fa523cb94e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6acf1f683ab6b8578d613048f39bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c895daf56371e74516f11a6a7ca169453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70484f3d19577059b38beebf555b140454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b162929f059cc1bdc94be26917c1f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac158ae938873c334dc0db9ecbade456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a714444d6aff93a4cdb8f9d5e6f3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79ce0d7b67bbeaca6efc3c9fee5eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55da29e2932e3f59d8065f63eefa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b02259f5c6ea2c3444b9cb1e4b3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960aabe58f00e36507fc8b681bff651461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce6d3db81da79bd439e684208b07c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe22fc3bc67ddb2ad311a1a508f47b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf5c457452f544dfae877d7e50f38b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79666ca846174fd9a2015549be5f7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b6ec93d33257af453ef873a65cb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07e252e569a895f36ee3dc5f0cf28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91870a5cfda2776792524a1d7f67c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89437c4cef11a73dc120be574543ea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3749c40129899c4863f4732d22738470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1c7b1b57e292ac083127379a0391471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127734ee30aed346c44e40c670ca043472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17044a353600d1f1139471a4545238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d7a272ed76b116a24532be4c2e18d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac3607babb2e56bdcb5817cf00971475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae5a144a0214f1ff3bf939097e0c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bbd529d6f8053836744232f2de5c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40d579c365ac4293ea7e8fd606c58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02631d751bd3c4c08ef10acf5e0665a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa415c9a146afa8d1d44c630f214555e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029dad59b22accbaad03b68084c9643481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3119a1611181bb076ffc831d4bfdd4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe187e65357da32dd1780b88052391483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296537a7c1e7cc5e54c021f3a01872484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319d8a0e535122eee82f98f00fb909485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea0c5851943107587b3df75d143f18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a123eccfc926885a12d6b0641fafda1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa9b39dc1a40a5661214443200ed51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89fa47e880f1395bc3012acfbbbd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdca5bfec27f0c4f830d9dcfa12cf43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364f643b403e40945ee14b214c4d4d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8aa3bd6b863511935d2d2cacfaef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f47df44ea37ada292c4c6a71c99a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9eb020199687cce39ccf90f1dfa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604f47d56759740a83316d5d37f8e38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bafecde04ba3ef1bb0927af12d219496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9429fd6800fb6eb1fd1bfdaa65c11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6341e68495a47cbe14b0717bd8d711498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b040a68f5f53a33e0edc81efdbc9f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a218a95bef7ddc6b7469892467867500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d862f9d82cfb9d91ea2dbbbd91af8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f44b9820b185d6a824c1bc338a93be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aeadc639e5c3ba22de3b354730bc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724203e651f8d6760799d210178ee1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ada01539652f577a5b26df653ab45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb4dabc363108a5e8745f5b4b5323506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536090bf5810dc064e34297af94aff26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9755bf6339cef47e40bcfebbeefa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1669802b72eb9c40df1ae328f5a92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ddebfda3862298d900e5bfaf40b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64109ad56de39704dde297d2836a2e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec62cc2f959bf99a19bc83c4a46d64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac2158ea378c85dc72f9bb4fe185bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9fa67b71cd8f319252878c53f93bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872e7ea3eaffd92bdf6c3e6ffcf5316515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08742d2c7f6a945aab1aeebdf0bfa2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520f1e0f55df165e1e54fa9e322aa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7dfba78ac750665834d754c0116f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd171e4c3aa7383d973f7dd0f6a16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087208dee84c83d306c6f3c37639a07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c6804baff26b6c62629d99a4e507521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5c849e7dbec60b2a67c7ec26bb73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeede3a87641201b71cfc614a7fdf2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556abd4eeaa0ed6909a2669a055cc64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f8ca850e8e43d41247b83a5c61f77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44642363a1a38522416af325fb1f4580526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a8cd9a68d2efa9b32661f412cf44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bd250bdf1838707bfdca0ccee6a13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dccf85c54c57b005af9240c38ad7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a499137737b70ba15967cda70441ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32434c53360c7f3c5db9559a324e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac108a1b479a7c2d99fd42b034177d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4af5857031b042dba7c07d693164e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806a2c0d083cc4fd45a4dccc1624f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d488c33dc93d266dc0e5b46c829fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e44f5158364a36fc70311ca23d64d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73331a08394c0bd4a83709ea7f5c7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212608a8fbf2843a8da2856592890013538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690ca109b9307084ff0fa8e1d526c63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc5eefc932d96f9de31d030700d65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426efbd02f998c745336359fb2de32c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5a8fc942ad4a4979e7c81ac52e16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49a9139729d9a753632ad0fa33807543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c91302f7e6f428a76bd983d9bd9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f90fc3a6272eb02b7be76bdbee5cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c6eb896214b7df1ca660cd15b99e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b212a37c674daa03a1b0f2f808d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9aff5430cada4745d0749891884d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c843b892e1ebc111e5e1a085f141549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2dec683fb25969567f47b34fd04ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4ae135b2b5c1f9685dfc711064eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c4a6e4ff556f93c646bb5aeabdf79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0735c55dc576855e84a1d39dad36e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10eb17bacdd181a24deeb4a48d8cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ba45b9f4f065c3f6da8d4db9ea60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d3686590653a0eb08c2fe8fd39ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52afcbf3c6be6653afc40141116692557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a93e15fa80aab4276cf12f00c1fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a804138a13aca87fc18f42bb9068ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d10717cdf7695552136b2909b3b8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b63a558a944702d7cbfb9c5022d12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261e1834d21c221c5959d9551a53a76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef5b3dfbcd7e29de7c0524ee03b05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c30115cb2c286897fa90a8ff473c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941b1f4562169f28272c40c1822d971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b45317ee024ed9f9e480362ac9dcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135a0c0831e6ce595c9667778a3d2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081fd33a9414d64f11f09db18438223568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738750adcba536262514c35076fd97f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b52044d2cb967b5a5b29b24d590a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaebeff09d6526afe745c737e00ead1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a07ef22c7c511d2ec153d0384caaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094783346ec2c8c1f7620c3d486fac7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dda5452d2ff11cf624f9aed1058c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c84e2bb2d7456587475f1d1415dc8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26a2f56fbf37cf1e4b92419c189a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993acc1770952136c35a3a7ee9faba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeba71af3f1e7f0b430d4f90f645c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08937270b9709262e024ad7082bedd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c1492b4371bed0750b464e727489580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b815fb4d470d906e4cceed41a763af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eba103469a99985dc1d77a0e9befa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008cea57738d95344ab98c94fb1f100583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932d2ef41cf43bc1157ff2ce41a07b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e1eeb2677b05cb4d7df5283c47d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8996b05c1ad094e9b04758a9fb9be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb59a98b12fd2da8bf61db8956594d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe55f0896bbb61bf208e34734d343e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18889dc8c0961ec215274b49cb7d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd9c7ef8532211ae370698f7f81e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a14071c273e9e7a7dec139d23f448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195c8d706c71810dd5fd414826e37fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09df98fa2165fabbc0f7cd7186ea332593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e18a9f4a264be9dee52e47d3693f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd92f9938281fa1402b825df4b7fd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2eade3a85822d7e29cdc2c3928b49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496e1a4d1c8e9bd21ab5f0600123d0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522be979aa6454cb60655ba860cacda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec25f5c606c8817faea0533dd2f351599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1cf7f583dedea16a7f1958c8a717a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67e31fd083cdd0248dad875eb3b29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d8d50ca3d3aa032fa160f6d31630602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab5a12b18eab05135f2f56bd7d831603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4334f39e206b9118475b2d1415a85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e622ea9cf14e9fb3f3c8a4d0f1557605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4a76c4d72a6eb946e13dede3df54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692cd10a2f0349e05d3e11315c3491607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a755e45bca120ca163a85c31f9a3fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5c0208ddae61ebd9a53469f3f9e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432bfa97f3354831e3e6ca5b3e82e2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01583912325a54cc74e571aacc9518611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf72824fdd9435c3f27c535607fea1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e456d8a0913a0e386f5b267f4c52b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd95bf8cb31607d89df4381d8e7606614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ac5e0b7186eaab9f908bdbc0ef17b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051cb2fc18b59ec37d9552e5e75a5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63751c9d2b1076d27219588858c14d68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b737599ba809c280e9586849612fe4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e520c62873f76f1da3c1fe0b3e6391619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e218e31012427bd9a39b45190826f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdea25083eee9f4763911833b2c923621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c3be7b509a7ae74be7a7cbc98e93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694619749b960be7ab02c0bda7ef479d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52993e5057724d473e9f71a79c52451c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e2ef3798ce30fd049f4b48a7f74fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c894e5d88300e2d597031499c800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15301e07e433b04983315fc8d936f5f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0af6b23ff5bfd8864cfe6be4333a63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3275bd8ca4a6b19ad1c1745ba26f67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056c47cad6bcc917d26d1c6d9461af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b8ab0e1e3ac8ab8216fd31b6b386631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670819a6c1c9fc558867ab127576ba69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c3651edba14fb53642fe51d2b835633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542252c037c69d923fcc48342e2d0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079f9394433906cfc8c54a12156de1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400a4eab9f377357cc5469a806e483636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46dc18aa3af9ecebf4508d820f64a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33997986b530da1894c03a76cf56622638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e779089bb43a4233736f8ea44f877d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381b86d02f192a1da33417b131f73ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d8cf5f334c07aebfa5735bbef2f35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cf6e5c6ae9495388b37a01d87d3c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc2ba414372061a00d376043827f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261cb459e6d53fc32780837ff88625e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705dc49ef93325331266c626e557e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56494dac4308de6fe9730e31d00f39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a217698acc06bc47d750c9cc2d86a0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92886b86bb4d349d89fa43c37ed983648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8e4b44412cb617ce44d7bbee4d08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63652a76bce293bcc268d7b9cd9cba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81787cbe1e2af5e1a45c1faff7dbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7fb122c4d7a00b80bc356c0ed70a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb44a5fb0324bbdf0a1ebc48b11cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb02a40307f338eb29b6851593bdc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7474acdbac718b9421ae4236b85ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d842f006b112a39ca6891a092cdac1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114503feb99c2c48c5f44162dbcd57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac417ee163344cf3c5281aefdf3c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba286cf9e019c76ebbd5a8597b272659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dafb2ff012e66e5ec78b9ea5315982660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe853e24a2ddcc155d3389e04f19e8e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b77c61a28d254fe5c4efffb099903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a435ac1531f2881dbb7b585f6025fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407bc181f8b0acbaf28a6982d3fd72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c83a4d6ee630a9b04e0f6d61ca1e84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990473cd6eb00547da9ee430b8f3cd4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9e900fe8030b804587de7b5389728667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c446d2ae51270a0894e852eabdc67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a164244c853e2360edf16864ccf97d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3eb5f1f1dcdf0b978bd6523892736670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16dc8a77793d32d6906f1ab71363a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61750be4a2762bd7a01f19cec7c8f27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ace86dea1481cb46c9cd41477dfb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41176e7559e54393731ede012dead7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bd5a94cc2027ec812304861db1ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e520febed17227a78acd2532edbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bac324d623098c94c35b5ad8337206677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f089461d78be53e1c415417cf48b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8987e21e95d8a15c81dde81cee7e38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba66f6078de588f00cb3d6ab1b64f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a911c444e1fc2b051f1351d71f48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a66633c8b5efbae9ef88031881570682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63aa61c6c5c1b227d68c2926a8b035683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc84640a817995dd0707cebd899afc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076edcf2672b549cc06f397f109c5637685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a68d99f0e210a68644ee131915a62b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384ae405af662bcd71448e750a14a1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dd1bb88a8c40344c847d610d57992688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df853f6603291acd86eaf543619c41d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8258be13094b29037ed1812a948cd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682279dc7d35e2877dd37dabb68c52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e0c10c1898762746e894d6d900057692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a3191814d443c6b1046ab11b11b20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e636f8d8e1593d3259d6e333b49f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f7084c2cb0fa92fef59c30231e03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8338aa4ac813683ba429961514dce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a519a0c14e8ff40566e700a5eb7c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617d169ab099e6c1b30616136774cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b590841bf905a97ce1aa02fc2e18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6f5897301bc6a8bec5e68f8224c24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a63059c7bcc99eb9e9f20a05890588701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ca7a8eec42fda5857d5cc08598b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d218c023c0bece6cdd90d067af98b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c80d147b509aefa4e650398ad06094704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843db202bdc4493113e5b9af5f68f4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e012202101d414f2c927cf9829a792706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642dd3acd9fd576c4a97e1a01916a15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6dfbbac8a594997c174995bf15647708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0e67cbd685dd1690872324f4864d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bddc66fd0547ee49f1e2b81b95bbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457adc47b281552524ea94888eff7a15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8bc93b9dc30e68cd576aba6ae627f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513d7fb146ab78f90eea1b224db7963713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c71f4a0bfd49afa02348dc55b6574714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d7e47afb9d95fae467f6a0f9aaeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ae9f3e428b24e2f0cdd726f3f5d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761df37f31a4db0b1e0eee7993d0758717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eeaacd0065f3d590eaaec54586d83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019421c0e50123213a4746c3da962de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c4a0389b45a922fadf636a264526a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311b7e4b9988af62f44a9ff39bcb17d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7b4505259d5da6fcf14aee85aad0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77780f228ed92a6a37a62674f807429e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be11a6f5a507d60d1897ac87f6b0e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be87c64ed37e8249023ddc643b5e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d243dbe1e7aabd8b7fc0de1a29de66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f7f975891561bf53cebf7f5411d85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfda65f7eff97d6e46bc4bc7e57eb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f864b73357f862b0502797365f5c6b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277063ccfc10c9468aa4ff66f4337bbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f39db18350374cd598633f772a41b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd93a701b1a5636ba0b6474cb02cca5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665caa66543c1979453c96acda3d4e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc35bdd7fdc9607ab05bc63f2643c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4cb8af4c8ac05e4515d7c588f88d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a97b3fa903ee2ce91205feb54faf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d173885e837135b66118b91925ac581737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cde0dcd78df24cc52839577bef7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0191b77e37e128327de95988b4b35fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b9ed67adec02cc1b034fe05bc1fd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939f167505df28981728efef3ade4b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec680decc7a763b5d0a348a9c3a108742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad19154e59d325669dbbf4126e59d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5e744f24bb44ffac8eab204a04bcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7656153cfd318186a8dbf0d01c825745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf51cbd604ce70b175034474cf298a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba927bf80c5314ac12293549043147747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a240293f1f57e11bdc435999dcf8afb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1489e6e35ae0d7cb1a193db7aa9803749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106e77e94aff5c086ff059237c688b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa123f6e8582fab06d1de80d6bc95fb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dddb24b63b11cd733202db76a3a5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f001b00594af20e5f8021533d9c7c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e507e0517835e537fd0ddbf237ce16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140db3ae77718c3a75341038d2bb0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6993f5c547ca5b6e740cb6cefb31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdec9a00d0cebc17a1a377329c237d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2590f298bbfcabea59471bcfe514758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8783a89dd016b450e3bf6eb6432f6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651319645128e72ad6c6fa91545723fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9084b736726c83c6140deccc6271bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701704949b54e1443e5956039d62fd483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc74783b73b3f97461be34eaaa0d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095070148e1b0619cefa4152fe8c185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8aea3012c1575b1132840ec2d7976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b2e3862cb207a032377b93a5003817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ceedbe30e23894313b8583de0af9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45602f958a9006b863bfc923a71451279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5473e1e6e0de57b583bb1a54e7eb05910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89668e847366781b34c1d6a0099bba511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2f9dd1ae87b993c394beaee16a4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb761107c23d00cb6cbdbff5065ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0bc0b0e7daf1418d6c1ccaabf7ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b535e4d295a4cc636ec083fea7f99315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7bd819d45e4bf4add7beee90b4d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f6baa1e213e3de6820bbf206688417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08e30688a370593fce8bfc16d1a9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee3873f364ebe82d0ae06572aaf97119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f2fcd5ed5e4015bc101ab317deb7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da75a7e4cee78822c8a0d7a4f315d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a5361ea1b047b4736a8a548169d9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcc6191e0bf37cf8a84b565cba800823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428bf6320ddbf03827b896acb71f0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a76b4ac060762af16320345740f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6ae922dfcb9a37a8135f2d82a3c0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e60be49139b88c610e95ab5d1ee227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544faa9499e8b5ca28eca6492ce1e6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7849d61191ee05208e0b5fd46f5ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53edc423db824c4cc362dada8f02e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3472841d7b488ea891f07786b45ea5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a2e898c1820a8b9ab6675558d15232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13aba203988a25ed25e09fbb8dd38933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a935639717a18a38e150eb3f7c771f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a74db0ba47f94d7350fbc393ddef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc8c0df25222f0f295e9c57f0c44a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03ac8605d2b374b35d8e87554927037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6ddb93a2f9219bf9d662cb619bfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd2a7640da1f2e2fa01370407330639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecd598a99d159c1b12de116bce8e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7283ac50771b73fa9d342b566a576741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bfce3e7775bd277c40ffda30630ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71c3c72e94086cbd09d89de084999143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779f74183dafe017b2909ebea5f644644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647869f0b582e78978ef3102bd59b0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed96d30bfa257302520dbca071064c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac9aed389ea4cb48df1e6068bafcc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982cc9105c2af80de49d9cc4013aaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c951cd13e64382ce1e496be3b4cb4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b2568ba3e08b4fbad6ec74ddd661850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa258951f1ec75172379988f905cd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c71f5ef363bbb3f449777db3da4a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355694cda92dfc50b7ee8c4dce8f246d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e707545861305c30a63db8739f2b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9d9f1cdd4bc42d7599b205c2aab0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae37d6852cbeffab5cc670136da874e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387bb2d567e4efc167cff3dd47a18757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219b95a65bedf0b846725b8531b379a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96449a5666c24b27b5ab262ea16783359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d04f02f72cc27c3309ae4c950dbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133a5fee1783812edc758ea582855761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34bf25472f824930249a525d4c844e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c11ec839e4b957d576f3df1c2882563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca74ac4122a203758374df5dc9c4c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8454898ffc4acee2cffb3a099eb6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac2d1423dd11f79f8631e207fb399a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534d4d9b23764194d51d0601bc529167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d73395f279ffeb7f1b92d9dd87a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e074f07ea7d14bac242e2d4db10b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f96564afcc2ad3dd95c3aa42300fc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029d01929459f0fc2fbf52e6ff364c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f41cd5be35dff04f593d30da2acc1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917ebe5b79c33aad85a4db80be356473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7ada6394ca866113e6c330867cad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9893fabc6c74953983a07078c81d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd687a64924d454fdd3e2ce17668a6d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c5831365fbfaf199a951988d05d0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4938ba0b4986286b02eeecd8e8ed66678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0388a63b7cab75656f53a02fd04c67479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198bbd64da2865efd0e9928a3aaddd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251467d846d6544191d61882b9a288081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26b2ee0e56872aeb46fa3e73407f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48b0d3f6c1c82bd6be7d2ed16b98583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374b501d440868447708d96c213f0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f256436e4743400ec81b6e1afc474e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3478a99d02527ff57611c6d572d4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28460ab9e8d83647ab9aa2259621a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d133fdfc04b6140c6aa04c5b253388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22d857362702c567a725f0d707529189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d80762c97612f64914042fd80eb8d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d1a4815b536ceebd66c8503ba388d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d1f7b5765b7404881a8499e9244ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b549e28ef8f74e37d4bdda6ab5c309193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f559676fabd78f5a7511d6ef0c783594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ceb6a2f421ff8ec79386545a898b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef1402208f22a01c580af1807ce5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b74a64843152ded3d6086cd072e1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e8ebe5c2c26bfa94722a008e64b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a938f6322ec03a75a6ed691ca49e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a24300ba2245e53de436bd8b5e8b6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1f6670e2370c20feffb29ee263e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f2875cee04ea1032d81aca8e8fbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f9dbaaeeddd88ad947d1577032c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790f3f0f46851704d32ee6c96b0d979104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354b45ce2811976c4d9fbfd9e2d6947105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cdcc73c6fbc1527f901310c90e189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1d669e51a277e74c4bf32d1a03fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788701a0883a8c65eb0e957f5d06e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce7f80c02fc80ca30e1c39819d8056109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5a37437551c2943730dce2a109d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138879cdf18f1b91c61b80f367293f2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a911d4461bbd2e9f095b857b8c32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e3c12371ab068d029739822608a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846252fd531e1fecdcd9a9e2945f05a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5f4a636be0acfc382437bef19820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a8e1167992808035b11e12d76906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ace77b9d7f0b9617f4e2683334f3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfbfabdf8310e4d6b9f4f7a19c9739118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7cf05914e9493549e9003ef88527119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91266fcef2567aef2b2197ef9e6c88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f2083aaf413ad41a354bf9974096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ccf4be1ac328ee93a1b2ea06c5c37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9769fec1f7ca27c579a83bfacea112123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be37e6b0b995f1698d5e30cace25d00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7da2346079a2e5b7b65826fc1b72b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df09dc0b9dc3b3646c7f57b0b8024a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3e2593bedb698ecf1dca2a078507127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2fff9e27509f808daccaa213029b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6d0dcafc80d6b17f1b8ac9652971f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766bb67107ab5145a8569fbfbc0c29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd81ee64959da88e24009f8a48852b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b7aaca45493b60a2b9bcabead4a8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc1fd8084d31ecbf532dbe1465e67a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4cfcfca3dd83cde5170422b22d5c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389949b87172efb9cda9e9571d06353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704d313ca7f1d6f591a59b8893918f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e6d728abb44b6bb381eeff76544f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ad14934bb51688ce6846fd6ad0bb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbee3001ad21c5ea33f58eec2f42b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654487668cf924046f9b9ad2959dec6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0aa9058d757499a85bd3bf5cd2939141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ece5da1e22f56329cdcb7669edf5e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb46163481f8a5cd231ab5b9e210d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e4924cd22dfbf297de7204f6daac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36dfb78303693522f7e2d9ddbbbc3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431103047dedf37e3cb67d80d705fdd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca181ffa91538ffa2241130288b23b28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae108d0ba8f8f186837be7016c6d64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6fe698a357ab4f0a06ac748c9acb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613b63c4f53f86df1267c0e7a7f463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377203d2cf4e22071d07d91b6c0b215d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac0bc805206832a43936d28f6acb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d589bbed9b0d044d0d2a9b8d5d71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d721e104f658376d8bfdce0f1a1e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abdc91b04f7bdfa1e874095838a52e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41374cc23f0bc57b59e5af60b6491156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b47c95b6f0f5a21c2716acb75a690157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98b7e1eb5b9d2bb1cc53f61618d70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0df6f7eb477f32fcfbcd28145a6d65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb07aee5d6d929fe95ae134ede3eb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7730b080dc84f29521005a339803da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687129ab0921774982e22becc73d5a73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f5bb032df82849672e968ceb27073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b6e08dcf2900a454f0a6b3d58a739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1000af530b9b731920009b2d0198165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919d7954c350e34e849d1ca459edc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd816cdc997003bc14310279f7e4b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec4e626ca50e13b73cce81342d5744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd660e5bb16319074dca165b3a4312169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789677977b274c63ca3f422e3208c94c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd6f07ac105c7fb8fcac2ac7a972b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e58d490ee4a67a96e8219f4c737317172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89bfde681f7ec4a460e09982a2d3b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860909a0c40f59029a8184cc3591329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18c9da94488be09d01ce2f044129b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d59c550c40dc0d743a629e4f112ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc2174b007159dbcc7010d533568a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5935fbf25914437cdf991576d8e83e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c98f966d76a853d96deef1c5c74a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe4bbbbd85e360dffac5d91c96fb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c1f38fcf894c735b25662bec56b09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a43b65b9036fb73116e59de365a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d520b6a1515a7b5d6f20da8f57f5aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e0ac15364e98a255457e72e43e88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325cb272451f7adda7448780e60bbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37797677956146c161037ae3bbaa35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041561553ef595bcfa17554a5b86028187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ec7ccebd7f0dbc079603bfa27d8d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f54487df3953e83d0476dd9aa3012189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562811ec6460ead86526107ed771cca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f264911b9ea947ac102a724a3fe4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f665d14f95038ecd714da378ccd41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2cccde408dcf6bbbfb84ff3ee99e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69bc4b2ae52bfeeadbe0b0f960eb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161818a875ab9d3146cc5059c27f02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f202849e295cc95214d09d024af06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945cdbaab0f3c8f34a2bef9477be63f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427524d20bb02dd3d11ef0d3819b076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9eb053e8528084d86ddaecfdb25f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75246f48ac2cb8c5f51d583b34c3a4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba14a4d8a81f73f06ed15496e727e68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce4f4e303ffeb1d18c5be30b3ae53c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638a537183d4470a28909fae77de3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08fd7d0a0966cfcaf959718e5a5197204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb4b34ee3dfab8d17e18dca20af92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979c4abb4b63092bd87c3668c8394cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e18639219d492d37730a94921772a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f40c62e10fd293e9f3837eb48a10d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748bcb9a74d2037d2e7a4def7db7dcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a7970452c916308793220b658ab2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee896c8d2a87e8d2e1056f0759d4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258d4b6464157306f2be7f2100c07f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041eb46cb8d817051925718fa394ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b7a2d0cd54ee512bb164c4617ad4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947eeaa2a7ab86a4d0645c819a01fbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f90069f69321b270a2917528196b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc88ff38ac44efe9419bf27cfbde9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b6bfd359ed349543d1498baca92c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a5ce478180073bad16d5cc9ac6d61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe76fba6e0c83832dd0765ec7a7987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5aa4487bbb963eb923c0a1aa6311a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41a49fff3dbf706431d88478f80de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57cd6b411b4cf861112535ab5eb3ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c361cbb3d7740bf0bd512555dad45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496b82dfa625732249b12de852e6c0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485a830d42174bf553781eaf94c59e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11252dc1b58b4c25284a94509bc38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ee484d9c2bd39f9ce47f1cb91726228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753123b66a72aa454849b959135fb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0bf2142e0dcb2b787b3d417f6d514230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d513ec5f44c55f9fd82a43f19f5110e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676ba6a9ad3db08a4ca9aa11dae09e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906edab7d7e5c410a9cfa0568042282c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c8ffb26f3a161844102ec40469bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f2e0f3e717e0f298bc1b8195cd54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6707eb8a57fcde2d76bf0bfb23117236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c340c2111f6c0f6241cd57acb3ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a8b47551e12e60b80ed575b98ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fabc0230a205912f58cb8f6d212b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab2be9a03a1aadd69992177dc55f68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78698b86d5356fc46de56c35fe14736241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b59b2626da31a4d60a3c59786144bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb45f7a083986131534ab67051cfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342fcdf03ad266b4f50a444c3e3b806244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b2a3dc0a024f0cb7bfa5ce9bd4bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1900bb2e3daf8a5a84012365ba12cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33317331ae830712ccafb42c8dfbe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0608b1d716068d8a7350a3dc875b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cf639ff4fa377948f1ec9a8b78251249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fea179f3f69d2f15ca5fe193c8058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2683db04a8667ba3f1540843cd1bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548067131e83e4c3aa36f9ac4878c7e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8859f289ee294e038ac88eaca9bc6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4b1cb963b9ed66818c39d1006e46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f90bca54090c65fc0144e401a87c68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0836a5798ba707ecbcb1675d2ebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47897c454419686c2fc7f1572d47aa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a236a748cf40ce3bf62f0b65251e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8741b19e6046cd87c0ab115c56b7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a41f1ac2df4bc2f0dab22aebc503260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1472a7962f2b428bb6c75b8b151de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ba56a921b089ad94cc6e7d19020b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab7ebbea80a4e6b4e3e44d880fe5c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2176d451e919e479e1b20d3d29d2f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95cfe8379b8bf87d9d164eefa1f08b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd638368c0bfe88cced1cae01a65b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758a2d37c60dd96bc010cdbf7b261a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532d4b567c5a954cfb94707fb3bfa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe1df91fdba6b26d837402e8c9d5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c53466ff57504fcd7e262f3c7dbbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78006852019e73742816e4bbbaad7706271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad845c7a6a20fbf7dbd380c9af2b7ca7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb82b0665a9ed775fd31f55d443f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67497a3698aec6cfd7cb78bdd541572f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283ca64936b94ae4f4aa4394fa24358275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c06b46b24f7887fe371a6d7b8b50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b50733b1729e9642d24d32a146da7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f27810dc77ee6b7b0c49d3f739a5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f4924062bb48dae17dad4c13daa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc8e5ed3ce160431c4a792117bc2c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f659327852d845380ac50ccce589b89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a5d72dc6b1942e24cf008896c9bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e2cce0bc3111627b45d52c74d599283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a4613afbfc5413a7f290864f36882284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7fe9ca0ebced755d94fd5126a7783285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d07c6329429bd5d7a7158f9d31dc71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2fcc4f772eea140a8a351681d5d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca8acfbf2ac20998ecee66f37c3ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d5b413a7379844626a12b6294146289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089178d8b17bbe6960c2a484553b420290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11282090793e5598f0718eb7c2db8cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ef3e955027caaf8bf54ce5e3f9ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d45b022eb0363f0ea1ec02212aa96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976140081c73771ccded5daceb9abdf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd502a46c8c39267b78463f23c6cb23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d4106deea612c3f3b4dfd7769118296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c935c9e2b59ba09014329fd9d8a7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e2ab17044b11d112471f2ced16070298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f60a7d3714aca26e0a0c25462cdb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0e6d27a68d2fdbc1341dbf3c28af5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2cec8ba1163875dd799ce09b374ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7b5cbe009c03cdb5e5cb0dd9e2fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9367896b65ffc4c37a91fb71cb301fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17fd0126cb8f6f9a48c1ac9da97a16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570e3e588f1dd7c78f0b7f575a57ec1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f11cac03f2d93f6572dac78d4def306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72470fa465901ddc8bbd817caf6ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ddb17d0d22c7521c89dc516376dee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e592cdd511d7a1f0d09025fe8cd41e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7391e66a68e2a1c285ea40224915310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7f8913355f375571f7c861410646311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8bada929a6dc528333a0b223df9fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751cf6a977c44afd073197d3baea7fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c22048a82044544640d75102e404e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b57fbd66fd96bbf35079a499697df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154c76885ee6901c25d721eebb4a9a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7f55812c2138527eb3238a3213382317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26647961f800ac7786d7d8957ec74b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebab226c8554e7468fecc8d7c902a20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076504263e0722766000cba6628b7e48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5912a0964570b6df0afb5a551983f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd33b29a60b7c1d2e7ef286296cf2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf12ab3f11fcfdfe346b9bab7bbe48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2652c07d0d4e4c30d26cd529113c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b5eca9990e0fdbc738366aaf5d78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75960aa299e72625e739c34e0eac81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938118d9ca6e2ad5e3a35a45a83c865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6df34d341e4ffd52ab7afcd0eeb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5bf4473b532172a08fae3a318808329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f9bfcdf6185e1596e48f787ae79b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b7470844940df63891829fcd1ea9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a09ebd605c9d2ccb74c4f20fec506d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb85c554c0c273add1b8fcbd13008333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53447029cdcafdaf036ef9a0822555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4f144742a56f7badf8a6010f5ed1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f23a7295ce61f8c667d614bc0131c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada6379bfe30c244d6648aa4f18f1ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065126e48ee76364fb6e55cfbac99fd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd2d03073d7c6281a1fedbe05f006339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb6240bcd3c693cb9233743eb7146340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ea0369d7afbd28fe591754a78c2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf650cc43494e95f89ed00dcacee386342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d0a75eb850df9560baee3153626a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd84a20d9f4163158b0af95a30633c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c6b82d0dbf5703da011acfe72bd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ffc6cc012229fe807326079056d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed6d409600ca102d730f9e4c0ae97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9431ee8e4b694b7be5aca1c3828469348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d63ce926bd185f61b3101c158d697e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3caa8251a8a7284e8007ca561c32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5edaa975925e38e5538c2126579d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98c29580b04b21aabf497c3e04cb9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab32a6324f88f0a51c94cddbeb516353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512933841fd910c8efaab07739bdd16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1b66c4ac395c3b788af7574e4fc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493fd2ce7265ca772626c9d1a9e68f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44e2233e9b6bc5763cd71f761faf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ac015268f1aa803763f1da5da4da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f611812cdb6593178137e8c1abb9d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89a506aa494a7589dda48cf46c7df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1a35e65ad7624efddeb1718542e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca293bf8b7bff04d60886ac813d31f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356022dc49a114d9943ee1728e746a56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7245ab542f6d5bfc906f57db2551364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cde1d468849dcc72ef9e180102bef2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a1a16e2dd806b0a1b115c237e080366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0cab05b8427d41535323200f87c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fb7fe1c5d9511f68aba4b5d26076b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda2c1235f31c9de86e77a4c736009f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9c752c0ccc28de6c5898ee2c07db5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de0c038bdd2170f5d6cc0f0592f4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc568b58bff7b6b503996e291d58cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefee525003949193d4564d980f7c52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee412556c64950a4c87a342c343759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b8632f9c5b366682cea420b40114375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8e3c81dc1f5e28ce19aa14eea7f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa61f4bb63b4382da013f9db15acc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ba76687a79eedafa0012ec829d509378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf9956bdff131177b7ec5269ad2b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea31c836ac1b0fbd88b3d91185e8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e72820765332aac3c5dabcc70524381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c7e94b9adfe7c8fc665e193824f14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ef3bcc020070e9da177e67436ba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b662dffbf1172ed71170ccbf050bb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008504574ec87fc6515f404b7d98e629385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbb34f7de2ba66601f829df11eef1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aae49c3e37e464ba514283edb0872387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968be166092ebeaa8e6a3bcfa6218ac2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b028f44c364246b09f86e9ed038f45e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbbdd942050d545cf7ff251af4a54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813ec928709c433ecdbf752bf74cc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527982e6a5da8ad3010d18a379c8646392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a90276dcc6699684cb6205a6d9edc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7010fc68005611fbf76dd6417ec69b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a73f2dc8bab7a44eca68dbfea8a150395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5b2edccdb65e58886a826da39cfcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbfeafbdc840b351db0034faf8dcce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548628bb26fa7d578c681afc27f05c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48060675414d18bde8f2b0b270bd52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44f14a2f6a03039a73eabeab5d79c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f7934c7d2767ee4d1adcafdc6c09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59295eb07178300177735d1596c49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc26b247a596cb6c7780a4d7b7cea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a09de8e3dad8e8f91deeb41322138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdd67e58a74b3f66450ef220f2a763405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472130db7ee0c3446686959867f8181406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfdcbb4a9468971b56ea645cb7d66b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f2570589e3ebf227566416101d318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a83ca9b919f01bf434284ef9e91c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85f7a6bdfa4c8b72800da06a9b6f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394960a5cc3c39931458618f8b13475411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce9ab9f608db1afb610e9522cf1d9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219bf023a3b7b0c0b094b2a2093651a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747b947aa896ee5280ccaeaf42be41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576620bcf911413d36f21795b447ad35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a31d214d3660dcf7739352a96602416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb706b756e1c9cb7d88cf09f29c75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf7be6e4176ae8842826c01f7dde4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ca129b7f32f9390758be701ffabb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396be7c81593250e85568923f0f9fbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba88107bcf5d1e367fd6af8ac4a46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c630896094e807fa00138bedec31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff573549df13777aeab872063a6958b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f601497227ae5a8ba0c1c88b669f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbac8d1d8743fb568345dcbff0393d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500cdd1b0cc0397af2bb9074613bf9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9cdc7bddb18beef6d40fc8db4181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab878bf742b23c60a4c96c292b24b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120781d1de95b7cb6fc975c742b35c16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d668be8160caa14c44990d31578bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e7046dcf1b2e3967f4c4321a5b82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20615a4bceb0b9b28b2dc49b71142d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d63c29f13970839fae67a72bcaea34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb35bd9a2d74687d848c556755435f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41ccc7472345ee8773ee786b62c81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2487918a18c81d6dba4bcbfb3707318436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17aa6b96fde3ab51a26a0f265b5c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a919e43c5e6723cd24376ecc44f240438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11243587b80e25d717dafd03116fb107439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71677430cc4c90ef4dd69cafbfc7c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183f29b545a19aa1bbf3c68abe441e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95cf5f03c51dbbfa7fa713264ef73b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1485cc8f30badf3d75fa10d66ff367443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6d8c280266352d386f69c7c4227d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42146419ac5ddc49d73a5e2abbef31f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b60740fdaf74299b4aff239e3d088446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ecfb8fe9d3c7fc1b4a965a97f4a08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02931c50b017879ccf5df400a88677e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae50bacb74e34ef9c7de12ee3178e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87811bc3a47451aea08a8d0cc49c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70258d534e32710f27e7e2c19a0d18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681b114bf4ceaa4358ccd0aa72a607452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f38e017160ff4a9ee59bd105dd8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c27f769dd95bf66828ca89cf868d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebecf31ce0b34e55caf263fb1fcbce9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5589bd99df2525ab68a8575165a37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc344887af99309b6f9b557f009c6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d04c864d296f64a31eb6a6edaf297458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab272ac35d7c92ae4a2a0c454049b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b9a7778c2150ba142be7a13e519f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605cfc61c92877fd5dfa7c42915682461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef591346b55a237f93c6ef76043354462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08d981393583e7bc75b7af8c9873b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f79bfc7d5aa746b3e946cc826c06d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07abe40229b6d4a4dfbd3c95ad536a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c123215ef8df64c1d2218191335b900466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3a6072d43aa9eebe2d85a0c9fb194467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec4eb6b72884582d963d502087275468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088093969a225880482d05f0fc306ec2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e904c37d1b7648b313e866260d4c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f7d4fc95eeb5c1380c8168bd9065471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d899f4cb804899051243ae458008b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed8c7ba9adddd3c2c7a1152f8291ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14daa3fcd5da2c0e7edc324b1efacf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191e79410b34104a59080c6fd3e0c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378508049f5b59d111f24e32c5c8336476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896695b062f1f8909536562e00c339a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46952776933c4b0dc489633e085e99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f780b57042f84825e883735e8b05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204218e384c30ef9bdce36f50362d452480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c04ce7a38cd73bd3738032e3448fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbac5dad23f0dfde3e52bbaab984cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8527bbb3a8dcd6b68a3698220f4ef8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004c5d762e167e2acc0016e5361701484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea8baef75e1801b6eae3443c1dfeaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfa50237228b2e6c422bd8a8a83208486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527675344736506d801a478dfba3b07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9288c14a323c87195202a14dbfa5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07187d2dfd9e1a6dc658ffb4ece65f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b605d62b32951eb3f917bbf29d6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddd9a62b9e5975d5c98c786e72f41b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1c91926c9f5f3ae1e0a63f48cdd72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbe5965c58f3c7d2c6149917da8da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba49c9f45ad176be3999fd8eb2db73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc2f7547eb23c0dbd3b183a2a9558495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c1bdf15100b16f32cd743d4f182b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef9ae57fd3517d63f352743f3c8bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d70b526f69d08052dc6965be12278498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483454aa4185c1fdc819fd2610df1c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7576948b3034820a89359e8c814d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da7dc9f42763e87c635485db1ac7d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1d301acb6f3fd539c5e70784cbb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d667e501b6f76a0bbdeedb9978b4fdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10c1fc58357c96c3ae7f6d126e26b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18dbb48c2847b09977e5030802fa6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd520284e5dc444432fa87db6c456ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b270fcab3de572d9e85842e6a2a88a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303dee6843a11dcf322c8a452299844508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f7c7bbb0dd15ab2846c6e3fb540e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ddc8570cffec5fc7260e8cfa04cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ad6df46f931fe2317e50d823f224511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a621e3cd9548e987184e81ce37d90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d2bb0cd221a9d58959ef3077c7fad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84585e589d62107fe660e326847d8c35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef1f6b8ebb0eefd81026bdc9e17d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d393427e158f7e70cb2b6a716eb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7229b7ca891f8d87587305935c93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7dd7ff2456d7f1956d288b347a3f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071aede3c975af4f50c6ebd7cdaa294519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24657165a18406f7c33627b3bf138d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa16dce5a2efe7f9f5e08d1f8ada7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723620471652e4a56ce64f6c825f13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bdff6d7ea8ade720f75b9e8561597523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9288b231b4d02ceb1ed9dbeed30c86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611fc5d8f7be25103dae309867884dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837d6f674afc594c374db4b20e62ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03b983dcd168131e9d9ccfae32e29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c00f04ab3812fd13d724948188510528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513d4330b6af1a8efef7c42c75c84b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e91bcebeec445841d252e1f4aef11a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529212c25abd318be6a6079d819bb598531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5cd390d9704adfbf51a9134c60a6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425864a78c68112e0b3caaff01f153533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620dde5dfeb28ec4f47d5b95ffb226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9203912a9905364acf2beeb1878b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c582ec0504f4e756129d58672bd616536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1be54ee2ee8d6c09a7fa0b68178d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df11fdc9802df78b29aeba4d3995d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b02196a190930cbc81a3b66623cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084b7feb094564305a9b10e28eb8d0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249c5ccb6c843bdf321a0e9f07fc25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3033bccd083a16cc7d406e02b2d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44013fe4e4caec2ef3d469feb8b0806543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294e72d471eae5e3c8b48947beabcc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39627141683cf0dd2a9f2d4ded16c9fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdcebe1d096ccd9152857f5241919e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f14f37547d43cb4e989205f2f039547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292293ef6389dbaf0e61b0fc25912d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331d1d99fa6a39394b289224dcdb5f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd381b46a596f7eff92a683c1932c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a7a516d9e8f61582ad92da72c0f9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552136a5c367e32d18985c9d4f2505cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d7f8fe440bbb8a875a53be0f2de5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52cd911bb64c5095a4caa62ee1e55c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0a1a6dc23eb2eb8064e58832e140555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb22847a239c73e6baf13b86f360c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b648e07be272bd0a75820a995dac364557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12816a642c8138c2d15761e661af85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a287b709206c4a688398d90cb9794559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2c29f8ef7a9ce0f709b64921eeb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1327163b1d9b648438f1b2347d71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8eafc1f47c046232c37c8c2f373ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256853859c5461ebea0b2d2547fb604563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ef880c80d1576eff46b2429989cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ec00fcffef33844b21d57ee1e2a48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35a9c16e51f959152e3770768b282566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d942f6555e5fcdf1a4b7221f927c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cfab9c120c51eb9fc85fbc85d0a75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86699e8f7a9a820f10368785d336aaeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aee3d5fdc5da9db09c31942a6788c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0e29829d5e59fe2b796e34d198325571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351fbd03a8610392c2a404621e82497572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b6aba57922f40c9296d7d0e74fab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151750ffe26d7bbbc1d3b03d959847b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fffbfea8c94d7956f475b5e5cda5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5760bc4d75d676213464199fbbb4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115198a21762cfea15ad7945953a8a2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30a4feae8abc6104bbdff898ee39a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c81d7b02be6e35af11cc48bc85ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620dd1457da211e7d3f595173de04f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da22392a7e2ca308b6ec1b6aa3b016581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357735a4e37056888a3192b6bed00d97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4cf76d122fd2e60877967ef8336bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8c8548b975a2190442497cbae9e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab3fda38a1ad51abf4d3f1de015f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f97be9b3911eac74908817349d8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f665ba7eb72e29ae186f9b90b13fae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13254aef5a03ad008bfaf22420086a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55160fe8da96ab4e12dc2cb76ab5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6fb40a6ae1776c19a5c2e9ea5f059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9479aa152e780fe392fcbbb6ee2514591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be346519c768514f8b6ef551e427460b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134eeff8f59611ec76186237a16d01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad24f33d271652f6557ec5a8c352a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9dadd6f6501cb98675fbf396d9d8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6a3ca00c4674a6e35065d9c06e03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f33259240ee39081ab5e48829eadf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a932a5878635e4fc4c54c18b58cd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf69b410a886e4e2acb3b39fd4afb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd00db0c36ce92f95a61c446382d36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc0271cf6d5e826f9f6ef97f9e932a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e096d4ced2bba2039a3faf64882d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebab2b8f3a41d50ca3f001c03c37cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86202b81042ba4f2a0895c5fcb4b302604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e6764ca15f6de4ab85e22b21cd2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704191b93eb5d9f46aa60bc8547ebf9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944547982a43cf9a67a9921ee3c7d52f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15dd00ff649b4369a1dd5dbfe6f3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05b83d654a8b617ae0545dc8d2bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce1a695e38fc097622f6cab99f1122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82b7d715fc31e18c3a773971987f9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee89d8ae37748aaa5035d35e46430612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ca3cb098672c83870f585e2c456e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1425bb1625f9a0c52129d0b95c043614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3199b6e4e1ee25d6e82b8da62358d86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2289d79669d41760cd198cdfa9df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26118e43e0000a78fb172c3fa941d3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e2c27b55ae1b6cd6e36641084279618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433041fd8b5cc4ba5dcefbd0d0f84d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e80cf79e0005c807e49bfde83735f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824200631fc2408abd7eb01c8cd7d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be7c3a812d99bbb8aaa5325294c71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49caf65fe490f9ef9735e3bbec3085623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91b7e9bfc712d9596e67218cce84e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656db58afa30aea1a215b4723cbfdb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb760d3f09a7824cfaf60d8eb6cdbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46e9ef502f7936888bcb36667d763627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5180990631eac4f9a14b4fa20c0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f70b91ebd3468f7d98ed432112dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25436feb8e9e165caa26bb4dc2690c20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ea4db694f58cad06c3a94deacc1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a482ef0c30f375481971a954969d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba9c5e181c5a7d5113011cf0f96dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571b00f956b90234b778f8686369f00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807738f4b245c405644342e28b66f68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e119dd1bfdb024bd7c62c07b8f713636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64289e98c279adc135c6f07ea2a6c0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d503dbb6795de22c00738b4c84b42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244adb0ceecf5d4a961db63eff66631639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c289b1f4848af5ceae3f80c3cda7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f41f1bd9da76a1b8208359b4aa05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db811bfdcffd72d453a757c5ca8f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b2c2126d1cba1ec5c99c81130826643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689762981c87723dbcacec62656b1d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb1985e4fd9ad14031ea881873f724645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ab336a3020fb31da97b3a7536ee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347765669e2bf8104be13e8de8e71b21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff318ef79caa1c1a87e19ccc6b3b8b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb521566aecf7cea59ddba1c8e243649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717f9fd930018a064f8809e3684942650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec726ce34ea7fa5aaf8b2094c5287300651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b08e3175c15be833b291329d390abb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e22c2c8a4a63b60168789e327aa8da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c68f80d8f68f0bc42a647390979e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31ef3aca702539244628c34fac426b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772747c35b1d5ef4721bb0c86611a59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadb834f383f58375d2bd5e189da6c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3182676cc4497f03eae278ed607e17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f235dbf95846c616c2411d170c9e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c1e4997bdd365eb1ef884185d6d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22318b40e761f74b25e4e4654ce7a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09286c1aba3c77c5b29e0f8ce147bbef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acaa10a09f7fbaa2f2a9141ebb5dcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8348eb258ed0ae65688b075649e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a7f47537ece45bffc54a6ef19e1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbea46acd8e708797409b2f117c2ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355792db621c28e2bc8bcf5f56d8c88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91f345bc4b3164b5c9bad22bd0a74b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd65f80db53579da613c521a1d788f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095881d5a106bbefa4b856e23e5b407670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcb8af3324de8f67ffefb1703840c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663e0dd99d0ee3887d6b3e34bb49bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be7a7655676ba0a5428ed0e06fdb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177faec31045df9a9eb340b242972093674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee50b3ea7605e37aa459c8c27805c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bc8a9da42ea97273ec7790d993e63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f17c47b991aaa43222b8dfef4366677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7985b3e1b12e97d8c41c2067cdf52c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff63ab0377e6b4a878bb93f17b64ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec6561eb38a0f529a83400adbfea77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc7eef7ed1228c7764807736cc7f82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e45d48d583d442988a74249b114bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a9175d8a9237570f6b21f67eb725a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f043e26e6be99c98ddeb03a19674684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585d5b6c50c1e84b3d470a68854ecb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed21e421dfd7322315a8ecd6be3b81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a819e18636987b18efb81beeed076e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e016bef0de57f58b5aa839287c0e3d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed2a362e73f99d5f5b4e2fbd0eabe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac23dbbd40bc00fbf76f67e627a777c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f1dddfa093a57da954f4f0f84de0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569d1c88fafb1cf2b0882c96f5f433d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904cef3ae7acd8ec8c32be6f1fd6564693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830df67dfe8225d9575c08b27b1278694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559319b35af2562b590a1048b0528427695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a465ef7cdc64e4c4fa5137147a150696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b203726c49018a9f4ac783bbf8025697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44cda255b629adf1931f611bd481c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f7de9a664dd582b5be1833c869ad2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d758e54d14de4ad33d51794c852513700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff5c76be8255db663126669135cee6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447b8f3e9427f5b7f35d95b21f42f13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c775e94a0b38366c1ac2c638a876f67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978fd8b7a51286d1f0e7451ae1792d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4fe033522a632a9376829863953db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2699e5412f5181c16a90bb8a993dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cbeebf990fef9ab060294b00517b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d97fafc278b5f5bf8c0aa1386311d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab89836ead44e8bf3b976a9fba14c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e5fecc3f5cae5c0314b96be1d7f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cba2631fb973d4fb94155b7b86f651711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b1559cec45c104c0cb56edfdca156712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a76580a3ebff8ece5dc1f592f3f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6209ff22cdb156d531c8ef11d645df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de936ed6908afb974eaa7736ce44bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aeee9a579ae80feb0b8c30938eb3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058f1c23808b346ca28498f4ec4a0b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5188a8dd449fa7addddb0acdaad182b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab3de7e955262927fc467439a0cb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf177b1601153252600c203a001106720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f480879710d35c06a4648cca8ebd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09bd7505f803dced7bca3f1844010d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd723735e47d984c0f68f164e9f92f41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aeae806492506ab414a1b3fc2ca8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8e5d96e8bd5715cdcb2729784e59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa2b9bddd9874446fe94b443f5f10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7f189f78fd5d8eda6d13472cc9b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ed1be91d11fcef22a083932d5bebc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2484c3d70dc4dca464e14692f92c5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4eaeb851a59d15cacf9b9b8c1cd29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752937c77bc11995f349d0db433bd00c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8309092d513f58a66d03e620f019732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64defa277fb80575c045fc252697ef3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126ec68db27643fc3809f0f2dc82bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102e38b4e5a9b3623b689ebbe420119735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f2275f31862f193968a9e97d12c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a389d3d61c1694584e6f620d5efd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b15b501488c9102f41cdcf3cef88f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d766482ebbf7353952343455db78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ed37ff4a794f592bd8420caca395740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a4eab251fa9b9ced70c25fd46af2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf32d12b33c2bb1555501c8a4a3d73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ea9c1730f189e748490071822da5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afec69045af265d2e58093b91d2677744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1c462916f19f4d193f718365faf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378fbbbc10b1fcf5ffa3cd3e70f261c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a635513cf4bd17e0467ba25da10f321747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d117c1bab3a316e20fd5e064d515c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc108d8e52eca3954c12ee20d93e95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921d2ff8130635b05551df8f8945feb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74841a9187fffd731e7cdbf24962e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28cc46ef63262d737f683be6fc922752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb640d8b8448ec15fe072255df5e7df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e89a073876c1bc219fb54d70e54f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a8b69b09d7816fcb559983cecce6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe23358bacfad6d7731c43f2fbdc53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566e447d2541e1c2b1af03f760de9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12e7e8763e52ba3ffe6815efd3b89c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cdda95efdcaba7586b85bef6fa17b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>