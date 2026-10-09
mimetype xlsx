--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff051f4fc661623dc8d77af30b913a081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a7ce4a67bdfd73b27bf4aea2e9b252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531ae9f3a790dc53999391f2124b0e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef48e6e009d167a68a17342c3b3b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae189c733e47d50d4fd1bc2c2b1a9da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209318d3afa04ac30560c92e93dd715f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4dca52a4be017704ac9c455a4e5127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d780ee5c9d088700819f9e252a911b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c0957dbf8afe72be134ff0bff1ce19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4046ab94d8569fea91743ad3bd61410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc6ef72a4253a7e4d84693b6bccc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b2076c1bf7e6dc4895e070578c8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ab90d9faa9b791f7912ad08f2aed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95092ef012904cefbc1dbc5b605c83e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a44d90655bf6243d04f888be305c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423fc440e6fdf0ee1d2352745e27db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c934c8a2b72869ddeb4937f8290917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952e63b8457cc3465da3b5ecf43d52f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e46d20b495811206df26154673619d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c4222ccefae06c5a627e7cb11c91820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5dae028c663f8f5559c3d74491bbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea221d5ac364d5223d844e54639eee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e039ceab7d642c5e3a1a1ccffecb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435c5da352a995f4084a1d9b55546324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1571097e67420297231f4c7513af18b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab42e76c955bbbc0d080f8ea6eec4a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50aab0d8b9da0237a1691dbd18c45b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91335e6ba195223238072c43a0f0e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad81f38827b3a79671c7d894906937029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ad697d11c8359625ddbbeacfce3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa77c1851d4dcb96569c2d0ea99c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b057e9ffac35e0a93b3f090c93d61432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912f722aaf18de6e546983221839d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf310acedbbc5a9dfe400f4d6b5647734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ba1f351b31479ae6080eda72903735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e1d5c2cd39c3a4318766678199b0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824ad8005bc9645c448b5583c9559b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e7202a213bcd0ce7cfea8c682991f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3461ee8a42390faf93bcf0269dd4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c852747c8199bc0c203adc5c411975740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc85cf9d8533b1c03e456a17986a0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa1ef57324e71180eec18f4e75c4e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996a1453351e865bacb540fb08360c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6387d304f71e3fa7acbb0796e9d2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a91706be3a3267cce17934c42135bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb8ed0d8e527a388e0cefe329371e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f549dfac3221f904c75cb54e347f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef867b910fe30f45826da0173f7574848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b894a9782172cf951704632c08fc2f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c973b9dd7b8effcca0023801635550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad26b4bab860dba5f5a3a810faa6ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8830514aa929c778d85715db86c5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c4bf958d593013fe423af259c34ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882b54c80ccf1771da4a8fd65158f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc7df829fccb820950a80e6e30adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ff7871016d745bc0ea0c73da48fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118610ab7faf55e56fb30ed0decb6c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6eb3007402508bd8e0a2ed75dc87c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1a4807ddca39cd2828c3ae86657f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b47c57b6365c0e879efe1becfa9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cae8d3af2ef32cb073aba6f02e12261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0f2fe90fe22a766ded10b9ed8de562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4add4151854ff65ea4b6c44e39e3a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3296492c0320f00d39d742f3b6484f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcece28010bd94ba5bc2de68ab4ce165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f1124c1d9ffe6877ac8d8a6b47c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f0ba7b616e5a12765507cbdca05f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249fc0cd4440c1944b42444e38abd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d67baad2f193251eabbe303e0baf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9a3083c8418c42fd1fba3783f69470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7661d0b42b3db0d07f1158d520df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000885ab550308e9df85c453ffd09f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cab356007e746d017288b3b3c10c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decff7171645acc9f60d9754c7eba5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4abcd8f95879009c13c4c555621a4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98470e30433d4ca132f84fb251995e0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce2453d289da1865239b4eaba6e8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3733071b63b560618237dd6720452ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102c6d705cace84dc6623fb040d5ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710128d340c50e35b17b6abc9d218be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4450a88166d7fd6db61fa58697fa7db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060589d2a6aa956c8ee0807250ba21082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cfb3f823a95ef58e98a15053e456683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e611bd9baf934cefb9a1d834e8381584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49913e0abdb46596e7160c2e58f6d0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322486da7d3ed9ac546eec56b5b44ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e6294ba871ac255bd8d1d0a79d8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc931f71c7694169fa29b97d37169fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103804a01f23d6332cbce5471d1fc6c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680084fe25de1d3e7d1840b3a2b2a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32dec17988ed9da33af4792417475f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73051106e165fb9654be7521275ee592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8635441346196d8b3e163435b9d8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe149a443bd7ffb5856aabd8a899e3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430178fbfd8b7b250c7dae396521a59995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e157fddb39dea7e596622cb7f03996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce7bbc3b7b9df574b21a1dfc87c1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec0ee09e7738c1f762c801644cd9d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a66df54c1f045473a665c9b0184199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f65d4425004b8863709c3c6f98c97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be50bbef4b22c09ab77bfd84c15344101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347627ae076e24432bf5f908de90ab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36ff9f73a8b342a9fa2ca40d111695103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e522684b27bd8e2ae4f037d2c70f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48184bf17934a6adb67b442908664105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f7f050c2e3074d76a1c257c029a64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ebf0a0881bf44849ba8cca39f41f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3dc87c1116fd118402f293319079c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee745f2bd5b5bc15a314f6d1bfcee6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10bf71f1c13f4b4abf37eb2cd898d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d089b1762ed84adf008cb99b641392111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a925497b0462965a84282c3b2026a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c8baec76600b47efdcc9cb9b2a79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b70590a078892260ca62abfec95721114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906f13883fd2490460cbe8c7f719642115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b936b76baeee60d155dd67d6ff8deb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0b0fb23965f53f7b8d7c1a99e1c8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d056b6ce94c920a7523e5318b3509c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021ffa89027a4a2c69a07ae07846686119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f7bcc8d2181942a274ff7bee1fec4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17618b785e8faf2051a49d5b4a5e6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba8cdb5c4ce84ab95a4e799a126b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ff9b262d99646353cbb7f9bc91c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17324a4d6465138e8b8bed6db8fb6b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d48eb07e7fad30d4c4625c788bf32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6982ff46df3c8ea3a2fd4175f6810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee480fe2fc0630c032524590f7c228c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543db94af18dc0e5a6d3cff7840a0a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284bd622d14d280080d94c87784e9f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3d175f86a934489730895a8dd267e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df8e89f507fb6c123ef22415b92d28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac64fbd8a35c9f0b55e1e79acb41f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ed63e7642eec07b821654611c968e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e4821ec208c21e4af981eaaa26b7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae5ac99d3b1c3f342c06adf6447b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06eb05a484976b9c311131928ca67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819767ccfebf023c44ba092cf3937dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883636fd60f9ad4bf2eaa8d74cd10bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1973915bf6c851f2704f99d6ddd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1695d2660d361a62fa38723b9da4b75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284e20f895aa50689544031d850b36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af749565cdbe4315bdfe853a37d272142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc33cc1796b26a99ac4c3f2e2e1af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f22000f0f3f799c38faadc9456f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790531fecc623ba540850d68e6a5d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecdd168420cd6b67ba461d27b99220146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83b2a51a7190a0001be613414cb18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161bbf419d99198214861b0acc19f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a01bc2e58441b945f0fdc4eb0dfa9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530019b61e2e1378f2a9027d295574cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585fdadaa7cdfb031227e7237878086151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c39317e4f55ecf14963cf1630d867152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d937f5ecaa531fab7f3827f8bf4ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1fee423453360203d6f989e389ffb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39821c5d70f8d9703121d5cf2904aea1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661854390e28e6c47ed4d4bc7f5fd7f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960657b544c8ea6d2e01c119ead8003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0664621b3d29085fb0425a3357b255158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4f34ca521354277bf42c624fdad1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f7d2aa51efe206e9db533f359948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c783c9119246cb25412e659524b178161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4692f84f971697546880c2e3faa4db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233a52a3d4155a52ca38cdb576b587163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d507ba68d74df9b90e27caa669292a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae50f5c7eb555f779c86fed09149d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a047baae5d51cb4accc24f303750467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca11ba7e15f2eb54aa431b2db8bf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c75f36b81e96b6c5d4885a8b09d6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98cb18826d164a9133f4197d29dfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4893880ea373837c17919b502e27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2787bbaf7fab27c4998dac2b4286e88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c533182f530873362c18016f71b2b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78414bc50443776b1e3149fd526ee9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fae223d06d8a80b6903b9b4e40752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f88f9cce4bc8f292621687b6f371f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897e2d553fbb9326eaaac7f7e213a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895285d771d1f9a33a3895b11a367909177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7874ccb02e5ea749a43dfcb364ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747ae07a46541613590dd15e69ee2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7f11386e3a08e6c6ba97eeb658f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584505b05a8d9392b6eaa4ac3d22d14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96b1fabd48c92f8ddb3290649f5a13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0fd5a19a86a4a062341c41a7ff205183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c62e544fd5f8b2b2b8efa16160141184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd776d81cee5d3da7de47b7c2bfc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd136bd046a698258bcb6be7e945f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723ea59f858152facc82995ab3a583187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd26d2eeb7ee35c090e3b5cc92a50c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a30af14e6f3ced28b9b6c6eff2a80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc51ffbd627ed375886cb5fd83a95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb58d02266ee3fccb55ad864d626ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8dd6d7fa43b291551190d643a6877192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0cb810a50181e5223ddc803321087193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ba6b09cc80a47df53d2d4f74d9e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aacc8a06d9d36116293da93c3af47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a71a91cc1eb39424e4d2f53c59e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa198e0cb49c633089d4b203257532e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606433ab7dcf40dd111c2cfd57af06c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dccf954ace9ea75ea8e5e7134b98b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e99b5862a0d4eb65caaf79d6c7d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff4c1a7baac7b2bd6dd08317ddbd44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa9e0675bab777cd9c326c91c6fce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70284a3791794202ed82d4493ab17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6d5cf2df9ca94d4bb42ee3b8ba40f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3b6d570b5678ba986786c780fb2ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ab0211df649c022005a9968f226b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0359ce9020c814a41ad26da30e791207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5fb83a21d9e1800856efb328dfcef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad15d11c80ef80a07cce63e2ac7ccf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebd69b85662ea55355f79518b2663210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c2047f9a45b5ca2c08fd77c6bb95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570709d6defbb02dca8272a44d5c5c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c6dc44a8a3257ca4062cf374cdac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09eb668912caab40f1224934189c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bdbfb08f875d8f54e4a5556283fb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b958766b18d33e54a96df973b0630216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57017ef6d0f89cb5d25dda9b9a4143217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2885c4c8a586eb163b387584962bf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ab47808fb344444bba44b3149e6e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1d03d5d4e9f7ccc6df7a670aadf7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09167504f1284a2824155db8e2974831221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408abfd35c576c312e95e541e838528222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da21055b9abc9aa318b4d733f7f46e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84658f9234829bc1d0c0e247ecbc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167bf97071d19176f81c90c11e2f201225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751edf4de8f0397b089849405e952214226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a1d004b6199be5569922848e0299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89523db8875d52f246fb873827f9d997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8557a70118677cf3ad42be937957a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c5f67927ec95c63904ad5e5680c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddea857a9e03885cee715bc131acb2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae37a69cf3f6f86b64bb7a1aeee8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0821cd2ffa66ccc28e7206be6a849233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c357d72ab4ef4c9b686d722fa713234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af44e80020b2fb60bf34580cd5ba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c4b333f8a56c9d28d0e7440119eeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b31197417cc21e16d101dd0a42292237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a582ba5aa1a696650e4e62f2594d1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2619902e3799655ccaa9baed08725d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe9a78b06bce634ee5d9f739be0fb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a1cf1ecc11b31fbed05709063633b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00907faf71a4799d3d8ab309be1ecc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629c35928882abcb9576be41dc2b447243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a6f1dfc29d473b65e4a23d6fbf7dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc5281936640f61f2c2e131e58dd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96251b121b5831f2e2707451fa88c5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512be13ed0f03a78a0f503cfc14c54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2d00dd28179841f558d828fc4c1af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e76df5e77ea2a2026a55c5141ee9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6c43586398a205f262c82bf6a8795250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece6cb4156b48aa55b9fd00c556e9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e8d3256b5731dce3b1af25136ae5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317115fdb9ca46f0aec3caffc509145e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e1ad74af83b7fc46b46cdb22f1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65df8d8a49eeb0d112425d9a564f1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fc5c3f38a5d78ed21df0bd6c4913c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c387cf552bb47b94217a9ffcbaaeef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96696d71402688154f1b6910daf2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed61fc449e5e8ce119d9cb01c5711f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db2cdd15e52ef925df2cf8f97f042c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3684174b795d652fff1f7930df3abd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1894184febed2c31912f9b0a8d6fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224ae2b4bfc5670c06e0e48672fb2d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e985365d0e7edb6ed0c4d565fdecd07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d53635d11359526b453ae2dd17671265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe779200792f3af123d6dd349a8806266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c57612695b0ea7498eb793214c1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de575936aac20b1124c57a64bbcdf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d186050b52b646ca3a444ee24d35d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b248c01e05f6c761c00e4b6c31f14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920821481ba999b128413291d456c9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062cbf2c6a1102bfaa25f301731032c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77697ce994d976c940eba13e760356b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34723c09dba9f084aa90d0a1321b4a7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53195804a07f8cf29f857bf5b343efd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a222885bf4f5669125f61ff8fd04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68412272c8e15de5d4e122310ec267277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e946aa2033f14a445b356914db840278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1c2c7b0193eacca58f11714b72215279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbcba2d8feb60fc91dad22e197c05f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c46b02984dfb8024a0daddf7d7183281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc365d4613d8a9c71c54a2739cebab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90664c37498b83f100d68bb431749283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caffaf6ae9f0c1f3a16f5ef3459b595284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a86bb90a3dca2291f7e9bf40f9cb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d50eea7630e068a4cff363dad2b619286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529770dfa70a6bec5f9e7cb3de433f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c192fbb02c4e271af85b46340ddb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd782014cfec57950151e931ce704c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e8c2522181d7067532c63e02f6b95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381ec68f5f4348f4dbe2d5ebc1c49c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6211a1ee0b29ae2171db4ae846b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e90de53ed345675560717583226cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b199273c56e576c1f6a974582d68f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5502ca4e1d243a9c3f473f076800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e98e20055cce2fe4e79094b8d5edcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a51681d90ef542f2311598a0aa3cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efd7c7c27d3cc14aabf6a9693454c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df61492dafd5aefd9c903605e58a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206a643282a4a2d4f9e6b542f87402300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5397f2d3802df3a818ba7d3f2ceb5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687e30dc4a65fffdfc4650e6c50043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba4b5d593f883693c1891ae80a4dd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e0cf5269e1f80b64b7012f8c9c4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a083e8100f4c0e49eeaa2929bbcdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5342aee2bb1702e94b8031b016aca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24672619017660471c510572297233d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005344b50aa8b8b2fbf7782b7fb1aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9910b97d02608b08bfb900d94f1a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767c42598b861c740897d53e34bfa80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e717b74409112ba036c025d26df196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0050408a6761c1e3fd48b7fc4af9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec9685773787b7dd9e1a0c20c1d63f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbe3275b6e820bd783d6abf2c0c164314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572053816094692390524becac7ef03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a809867ddd724d189cf154b43fe2aa8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb4d394e8012b2ba2892d2fc31ad94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289d002925398e96aec845a5b1013ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98657655b8e2603aa7b5015fd2756b28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df90b2b6824921ad58d26ee62be0ae9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c8e9e116e58c09bf105dc342be981321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b29fe7e0deaad8401eb117dc49b2c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e90e34247e98bb2ab5f2bec659fbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4bea0d82219794f93df3d4171995324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d268031eaa3e005ac6b35e24e3eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd139b33fc5917d1ecaedbdc039446326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a965d81030dd8f86a743238ec3b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd82a6bbaf0dbc4cdb7364b5bc0ae9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ada4867c57dc5b3ca7ca58a82de18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca000e0f6d6cadc7fcb58816c8e40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae7af61215f4c76c5d3f7d61c7c14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388e13a4a38cfb18abed29089eeefb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b42c7b3a1aacc5e9e60b050c6eee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc7b391cd2864262f98c976168d5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f474c227eee8da8ddc29bf07fcf16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bd449028ff3d9002284e474efb5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0427f5b37bce1fb183473fefd1474337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e692effb350c65a2f79c9b2a1ca088e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa489106cd6bffdf2761eda7bd2145339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472d90949aed6d08970d10df31b27e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336aa4ff89a6a2d869541ceeed2d5e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ae1c3779ebaec8288fcc8b8583de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb9bbb535e897511cfc50bfc9562e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0fe02cf933b7b28e6a61ba88e0a6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0cc60dd191cb4e3a4fe36689ea4da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9ed5f632382202523131cf27435f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8dbe55d8b5fe065e69d0fecc92618347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2de1ff1f260e10a00617418d705d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73164d446b7247028e8d4902f22378c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5b008d27de801059b9f39d97924c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0e46f332cd2f1e16034175044ed6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22597b2a4b60ce8e2514e0f7eb812b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73268eaf7ac9c22944d47418d5ad185b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d552ed75f1a6ab924880594c24c0c93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1693e4a2b310b5cf25e368dd7d6304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974e2402a7afec0eae32b3b103fb91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9645e22a7f5c8652481e76a0dd0d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb8d52fb48191742004b11447babb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2f85f7b4ddefce4f64d75033fddd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3b0d026fc7986f1101b39fceedb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f15a02ebbb1949d295afa353ea01a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c149180c6bae3fd5115e0a060311e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414b63125f9b8be5297ec305e8230c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe9bb72910cf4ca83f8561264a74c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e90c45157566aa2d3d6b750e7cdb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d101c496cac35fef98bc8b0380a6f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5ec9b14b171451efa926a23aa396367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cba1d0ed4ce6618172834edd4d70e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588d685b64194f9537e1d86658b430369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e295e458ba243ead400bc0eb22f73f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b41cb16628b526f0abbafdf586868371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ba42cea45a0605366773a54dcb05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a09ad8403116036791bec70f16362373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97394bfdae31f144b3a4a9e2eac935f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21aa2e7344ad55f7df8b456985e161375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee13bb09f321abe50552bdf3cdc489376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976860c3e734c2447f85ef1111ca9092377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a80ba7d8ea29be9e2cf1ad3812968c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059a3c57250314766a489ff1c9947c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9654a46374f2b651476c277a2667f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a6345f8c281eba7209968026fdb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f94f8e909aee5b67d64b1f7bf56a4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff4c3e69781fba3b984d75d11233a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc5e5544040aaba56c2ab53a20588384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b637fe06aedc4ac857a624ae4b30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf679cebd8998a4c4bbb986b8218b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb8be5c08b38d8260970657ef4ac0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666ba82db9e3fedc6d63b8e2200c8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a153b3f180294bd7c78b7e9d75abf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32112d99f16105829e9920be1d841d61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbe07e499a0c3900b111f40c130fb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1936c62d7cdea879479a1c12786ea8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dae63977ce183e2eb3dbf849b3917393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da0cf0fd4938975dec1cedba12b00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8062c0056a70eea9acbdf9c0ae8eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927e5a80684ddb100c7b61a84dbf00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38c379f62a8240542e093d62700f25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3add531141bb83e97de3e2826c3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70c1f1388de4dec980c9adfe01d7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74aae4aea9a3fd835e252b1df5943c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24467ca5aa80d36ae2a3b2c6e7ef0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b7f1c813452a288a5d9ecaa023da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4432785764070f9855d32945458fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5b15b64fe0190616f8c108f6c4ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4cc45705750cf93798ffee2eaf21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095b504da35a202ba509762f165440406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202c1b5d6aa50af1e432d525ef53dec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7e0908dc8019422711af5d5ce4c4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee9490a4560b34aa84474914eedb4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f8b38860e92a1e6e3d41c85d6076410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a484b38c0a750447b595936d38a3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b84523fd1d04dc43030c7efb4717412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56801557095932b79f712d0e7f1762413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f8c0586bff54b18f956c7b381c98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa9164525b32c1bffad4449b450b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c89a7bc761cb19dabe8c5a113bd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b50fb37f7d49e682182e3d107ba9e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770048c28b04fd8a11de8db1ceee826e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f91b70efdf3fcec6380e2c79396aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea424763593b41a6667c4ff8136273420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab561a835082c0a01e5ac56bba5a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15913404343f9bf397f2227f998399422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50f9d03c62c7a1b6431afdce38cea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf787aebb4569629b9856dd16e69742424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bf3cfd5d729ac1caa9085319dbe06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae41d28aab613d2170d6f0311f219426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868e8a0d7087a986e08d23693b32286427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f5faf62c81687785303f463126c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d621dfb0983adeec563462a31c181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a810e4dae5bc72ecfbdcac079b47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b2e3d6a38e3e179eb69097d2a904431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e4743837eb80c3eb594a037abb0a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e940419524383defef6c40d47c034a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e4403d556d7853cf933e4db4d1488434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f78fa880ce8b42cc3a74cbbf588de6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4cb773adbaf0a8a3177296d870cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf842a31da761d85357fe8deb018cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d8ecd739909a040fb99947912508438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013c1dc2196326aff1adc5e308f42e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c5bdccf645cbf05a9749cbee3932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a439fe5f65ebae3f77c3a64dcc1a9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da9aa1af4ade47724a15c24585c9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b33a717a2798f090f13f9fb71cfbdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7880d3473344639ba6dbd1e2b2fd19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cab0a980e44a6636262b8232a1295445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06319e1db045c46105bf560c983312b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723874e8ec4c872e9a111ed031f729f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d643a38697229ee06f0ea417840c8ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81174f125a0a1498a7ab79085888eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc879f74e545980fc386b9097634c68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03687499a886d6f6a642e2766caa3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa9992fd77b8f3d7ca1e8c7427ec04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd66d9980d0a27c96b0ba6c2d3c13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddc7a405b94666c72ec306efd4e9be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06eb286768181d5db3cd9103c8e86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a75bd3d65f2bee2dc0cc1ec3222b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba5d82a19aa93b7aecb1eec95c5b15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaa6b8c43c7006c743f3164bde1ef1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591bd3fbabb8f17c3b30954349b2add459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744aaaffea942c17e81e56cb1e6e08f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83ee1d197f44a4907674eabe7b520e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87a997970c99cb268da31ffd6f2f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942653fe80247cddace95ae272c078463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9ef33497f08e3f1412a161e99a2f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4c18006dd68554968dcef82633a21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbd750ea85c75d59a2b6760877056f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802562882a215aa182be2802de42729467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee02a0be69c256ece1b05eabc0b364468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2bdd022b4dffa5d247446b822a464469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a598a612b92896c8ed0e8702ad41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab005bcff0effbbc6cdef78104ca6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0b87b24ab278141de9634dac55add472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd723f1f0a9bd6941281ed71879aaa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f88dab67ec54c3bffcb573756a9ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd9bd6658e3e127234bf78a80be60f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c48ea70286f90fe780b23b75a6fe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c3f5bea031538d8953e39e35c398477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743cd7611cb2dc7a927875d72b96902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cb58698ad4fdabbab2b0f7ba7e699479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569baa493ab8c52db21aeb74d6451be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0375f2cc3d5e279913e15334a6d229481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3fc5da9eeceb3cffa98267b1a921f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f934bfcc93f6c9c5a979fb08924f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094dfa50b31456b563c9bf07628639e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85e04a39e88990ae2f9772e3584a66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14606781cc54923728268d7b100bf538486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82bab63e3e428dfdd7147e31dfa829487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c042ded91d75d2227cc8a668a76116488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782618aa367425900034ef0b2ad6b4ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c687704610b3b918139381923e24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d4ed3eda0f89eb4ff256ee83fab1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430e6d3860a2d2f5ff285f4ab78690492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6635e917e8afca47767fe54168067493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562968f41796381428ff04ee0c6f3a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f76350dc19579f64913016a34f116495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea24af2b0f6978dd9dbf8a8a85282496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6284f387207d56d3d1d84fc88632f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2727036ea5df4d0609b9196509e12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cad7f319585a084ba9718e44beeb72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e498a03d6bbcc59f0b2a0fc6412a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa981d3e5d7030ce71d1e3e35cc3be25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74179847f6a8e572f425c187a4cbc18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df8d0d12bfec16334d6f028e8a4cca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee9baa45748e938b0174f1ea86a6f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c9225b91bdc64aeade0334f26db3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd0e28e8ef43cd6e02bea36cc7fec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d0e550744f04778afaa3cc7bad8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7d5eac5bd502b9972403ef5d8e414508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722d469fe8395a67f88362e1d15779c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c3c7f86f0572413662d49b770bec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840794150e248451332000d740a1fc2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462bc76b9fcf0677bcfee7d5f3853f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dda20d892f470b19b6dcc336ad7a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d5febfc49fff0c3b53f8f9d2b99b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac973f02bf062d0959b20df38c2b09e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a923eb04e6f0f4c4043c52eb3f794e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f4e32606f4d2cfa782978d59fdbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2355ea4a336b489665eb06fdcedf61b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb86664c8aa64ba01b5703c5092dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99888752843a949635458a35876eccd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0790cca4a8cb11be26fa59a20020521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf358387e7f77581de2e52c4f118f88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c35e6ba2221a2805211e6092230d68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac028585ff1138aa0f7ca9d93389d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf64ac72356e89b5372561e7f67f778525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb769c80c4dc515dec978c87a8f0f7b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634070b389cc3b673e6b4a57bcb8021527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ab392c991ee87512c784c016607c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4bdc069fbd8df647348dbbc048fa1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c174a9ac4a2f91b2456ddf28fab7cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a9d2ca32899779585097e3b8c9b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842151cb25c089231b426b8928142cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b67fa2a6cb25a53445a28a0e0ef3be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f82cf72eac697959f587ff30f6c511534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb3f82f53c3d2eec738345f0b9f14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d311a2a9b8726783388d39675746536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cbf6ca16eab6ba0c2e947830b4ef8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ed9933e0b74a787544cb5d77b550538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be92164819650ee1193cc3726651c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231c0c4edcdbee30bb693d02d86513540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1fa82fa9e383b53d351cd4ee3571e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536cdd877e193b73e9bc5215cebc6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c1b281539583fc4634b7532d4a37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310823f655dc93d15414ad5d22a924e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96cc973cd8a0920ed759766418df8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e74b09a8ca51e1875c0000ff4c014546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f470946ed5a37e1570de3f60d6fda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b3f5e33406b8c06c62f4aca3c8c39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f57be9eca9f9ce3e8700588557be2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd981524eaf77c8d649deb0dc8f64b50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de895e8c5b3e91ed632373c6cf22c92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95100d53e059102c88c469d1a6d686552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9cb0a1ae7ba3f005d8faf62b1d06c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded2b59bdc08e05007407fafc1e83de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a5fb3d9b8afbcfc1cf60dd36c064555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc22688f57032c35bebf50c34b6358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec341c73afdeae6457c61009d81aff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c81c8f36372f726352b4221d0cc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab6a48f16df9df7e0e4aa79c1ca724559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb35014c05922ae94a4490586c54341560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4517205c1301f237b2be5c1d87e6194561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc858be83d79e32b16da74b4924f18c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928f3b75ffd457ff22e73c8eeca052563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14fda163d2dfb5d66fa6fa2bbdf369564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631bd585efea5c5c1a955a0e78a25e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007c284c2131242ee99dd8dddc1a8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731f8afb528f5b2fd32208f04582e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e34d36f4fa1ee171eb7bb5f425f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76fffabe248543342e061caaf26e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0513e8d662b0eeb18bdb5860db129570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348e9e4940fe25ce0bcd93c0610edd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf521e2bbc99ba182104675e802873572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7d41213fe94f93171fef04e04d57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c2255278a671f0acb672d7fbbc0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30ceac10288936a0f52a934c19e25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c9ccac736180ea296942035c07bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f63a2b05dd34592849f0ce828e33a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d5a319611d735dda0393af6f3c70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd1f8992d3fd8b677942b8fc9fbc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3eceff9818b2c067fd8acd2821f82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eb72a5df2a4975916d8bce16f5483581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab7fd13e9b4d2a842a5deac79100a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad99d638ea4b0635805c05b659943b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf835f200e5b585a940b1545d7bb8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa7873e25cde04d4d82e11e4283eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa6536ee78bafec80f9b17e3ff06d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650576d6a88bc1c56545a91bdcf7b9f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff0e7a3fde1c23695945c7992bf5d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88735a030b2c3cd02bf05bc754520589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba33abf4dc174e94a785b1ceaa9cc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c51fe5496a56a6bfe485fac26d4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012d7e49b7e7c9d3706430d3563239592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1379e6ad9cc4f90859bc8f018d5dd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252af6210094edb105249ce6cce1c122594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0ea2cb227bb8bcaca7969b9033e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe5dd81929e35534e2d4e4da095019596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2ebb7a297f02bee2c51624819ee2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d490736e2e2fa28e857a5841c9bd5f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879b6bc6a0f9f95db5ff570b8092fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee03b3fbde30963112ed5153f915a2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d96a7dc1f83329a0d52b7fd7fda62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4d49d40663428464167304d74b48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc22e837216d9efdfcbe7b3fd97d0b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81811b761d3356213ca7583894eafba1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e88f1cced0dcb9f1d110026d5faad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbae4f421a8870fb829041f8e797edf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b035e33bf7597006efbc86981489ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d458822d538ed71922a7b879906d83f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553014137ea04c16f17110009f3d6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c82798a6b54c2913f5de191f7fad55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b128ebb2ebf1374901a4fb8511a43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c33bc04043488fd5dc8e91791c33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38f2deae4e7f735745e473c9e3403613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab311035f4165dd43aad548508d369614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350523d040a742d7b3212c274556970615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81c35624f92b6c3dc6026cec6b347616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f154d91dfa40c9b23d978c527e912c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa45016e596e92a817e312e14b4f9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d676d4195c31a9d7c032508c2727619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7190ae58fd79eea8671b54742fc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688b0b2dffdb306caf34aab5f94300621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4a4dc1b6d13e2ff84453436ee95b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b637d1112fb0462747000801bb3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757e0eaea8f7ab311ae445ceea5f9a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea87f5b50a5f991481afcc0fd3697c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db3b73e27370e1a014110000722926626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f071d925de4f4ef03272d56e4fa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318991dfd805d438ca270bf3110f065628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af916c703b219d4dc00afef873a9a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802facfac2f834479c17561826208a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1efd9f9183539347c12cfc2bce2160631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a34dcc5e29f5fa91cb669373a592632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848b7488958c8667d5467bc8ec18cab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11cd0269b274bc7580a8f473260df6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34e0b1d9a66580d7755fb715d3cedd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f245eca3b408047b523001eb4a90ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815890cb4b06096d5ef05142cb66e23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f503cff04c69a20a277405e395a89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165201cd8bf8e20d48423ff72a4f7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bcdd70e8778359655dfea1907378b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7277301a8f4cd1b774c49b94cb0c53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc59538c3ecacc706e9f53c2b17442642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ee83908fa0517c0ba243e7216605643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b396f8d6b224d2519f9edb879a670644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f722f1176a91c0bb6796a031a2bcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a6bae4a1348bf6c61c660c2077f01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450dcbcacc64c9856ccd97ac75c1d8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbc92f2fe229a8642b831f4249f69b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872339f589548794fb49fecaf0beb79b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607094b00bace95518388e9810f5a28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfaefa2088f886d65346dbe0f62b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fecfb778ad294cf9ccc3e4f495ffce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003af2d04e58a74196eed6bb874f2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f7f26783f34ceea45f96c776ed73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d06fc6a21ba1ddc3e121c0784aab15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ce161a24bba20bae3f5893953660656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47b5ea5fc621fc76ba53460b341e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e261334bb288ea9cb146fd72fb561f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c553072515a4f144f6cf26a2ce2ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ccd964021278fc7286d30245eade660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845873f7919983c8d25c1ddc664eae0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1503636f356b4f8df70a61054e130b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938996d41ad82b4d417ff88b22f3817663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e093c320a455c6f299c8892ab5af24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89807efff0d7870f6b3d8e916e1aa91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21e3563d927ca3cb30dae1421e61d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a943ee962e74ca2d7c45f8cc6095a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d22102df445d51bcbdc1061ca669668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32a19d8d1e66487cc595e1b0832599669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568ca7cfda67e2ffdd8eadc3c3a073670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fe0c14f645fe546af875d6676f632671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf210795e661a89fb87d4714063585672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f97bb4672146a2d240512fc1dee43f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d221a1dfdbed03a48cf7124b1b34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da588d570ec3227045cb91457e1f5cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2348f6215f0aa44326667afb8fbf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e15b1077f21d64079a9fd83a137a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bd3711c800633f7955607cf3365ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994beb550d57dc6f9d2e24b31c5667679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff39771e3d3cd0c1156b60c8cbc915b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46638b27a7852fb5de737b3e4ccfe71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4a402c5a2700de3db0651d240eb2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdf746ac0bf38a7d5eaf5265124641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7243bae8d7a9ca7499afbf8cc07c0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb075bcff0b852e765f6c6f867e87e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8de4785f737f7d5dc04452d56f589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab9b29a207ef5412167dad1794d40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba038ab93cfe221a218b7592fd6bf7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20b8a6ca8bc51f06e125a56ab24b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df92600e1e2c4ab315e048834e81a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421c699896e5219208847178a7a5c38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa22a6734950a2464362f55e9b72e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54848d206e7c67ea65c3f27ff164b24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec565ebb1dc5ce17f89b8f4e5be9ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a94fff949cdb6d6568745f1ae4a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf45072ca92f760b9691fe19c4fe70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a828e9d7bf83cd39dbbfac560898a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036f53a67b4596a73f9faf59deeaf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d17bc34f6a0c9782b058ce095532d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b80f46031b8e259b131bca2547dd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823afbd997e9c426264890c1dd1b8a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a336c0b1b9fec5a5ab12d536bedb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7263abf338d668b27d2f15626efa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ae3bf404ad74dca6e60bc5c7908d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952718b87c7fb2246a9aef7785995fb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c05a0deba2909be36cef526b8217706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec347782e871e76a6fce7d7cf500706707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1425017934fcd55f274d7f4bea329f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e10ef45cf293625a7e5a4341329e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5367f861c2294a3c14f276a94892710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312f141e5317295bc77837fe72b982b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733a9c6b682ffceaba4b92fe9565890712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2dd8f84175b27185dad0902a0a0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe0b01ea554212b6fb3c2c511fbf9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04beab177f1c6b571eac1e60581de63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766317154f548b31e2127f705be272b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12a0e032f2ea79891b8506b8322c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545de33f65bbb6314ef3888bc6ebe8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6ee57092ea3b2f9c7faec378f3965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ff3a385809e3a8409b70053e2764720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece4be0c88160ee02763dff95a28f5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8121ad679d32d5870b58c5b945d814722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b30fe624b0a0482770768d0f7826a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e289b7aaacd8ddd5add3decf259c80d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178bbf34c35ca77d804b49d5fb021e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e90c48cc221adbced2ccade611e07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb3fd5ff1c97c485214fc7d84e291727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02f7e64d4ce0e205c8e21cb57ddb75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a369ec593e9274f53d73419a02d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d936cf2d2f32edf5d38e5409f3e1ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22939580e4a1966ac3ffd2be8171948d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52344aefac74822ae475f6afc0c0014f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb0502b06a0fe26f1b09df97fc8e40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8feb9f8434465c3edf3ffcb2795dbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe295b3dcb9be156a77803f1b9a40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ab57f75f9451f2acbfa423e51fe6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66f3b60fe95783f1ac925d4e578cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beaae37dd9936f1ab161248617c496738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a3b2cf436f0c31efd5193b2863b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b049d6eef3b738ccd0576b02ab11e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf71bd832176c3c1f275a7e34eee5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663e0e4b773d27cbd210c1bdbc66db3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719bb553cbfb3275ab862877fcb7e9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21a1c8763eb6de12027940f0efc43a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0b526bc29092ed4f37868b02bafe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe335be62249cbb207745094b7de1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2933792fe9163633a43ca8e39b86f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe754cf67f874c196cb96b2f7cc05c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323b6abed973e7ecd98bd019609144f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb54211a226946d61c50f5cf3ec718750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afdc16fe945047530334ebda79d1e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fa34671d950e027f3bc8315ef579752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce006d617bb3a69dab8c91a162d72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea460540abd2bf4e07535a4867b174754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f274d3226a21e5661f21581830e835755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda6d60bf296c26d5fe406cf68d7ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38938015fd139dd1837ed32e6738555b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6adf6fb5c44637902fc495591d08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943253be552d00cc136df1ddc523588b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2c6fdab7d1ac1659822b0d0dd1a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2194b1d9de671af535dddb5762c78d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023063c0c6cd86a2e7bd5bce1cb3bf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bcd517948a478b7ab1c5f590ae0014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031001a9ee09f882a7f74050624d375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafa2d5cd2445a31a60b1fd81e742926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f2d37637c48b7679860542bc4a8127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed4bb1b283429b7f38e33520a66aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12d564ff9c20ddc4792c6ba8f73de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc59e9e5de160da7a21705f0bf9ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae317d3ec489a311b0e4912ce38042811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3ef6d7999a286f9709ac45385ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6aa62ec5110de7da52dd36d7b49d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb861ab0f8f6f83ec9722a39ea432414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b9e2d434ddb2a6ddd2226f119f1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060e11f6c7b69f9b579f6de45fa43b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4eb15d69d94803984c28bec7ba16817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed3d41d856c16e4ad5ffc3163565b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737169830f01595594ed271d6efa91b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7393cef9970a4910a37f0af4e7db5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098e30af2d1d19f99730323d2f28fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68303bf234b0dd4ca0467eadc43480122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6858bdb84d472c4416eebfdbc0c7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958cdf5dbb850973325fdfb2c0a49f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fe332c27e92223c10dbd259be1a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72aae51d53c1457c4473914a6df5e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7bfdb7bf08c76a4f8b01e4a350b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ec241ed14a51112b45451c7437b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f9afcb17b23942b5d103ce39abea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fdcf684f71fa19176a95acb4eca3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5b6a9abb438f47adafb76223a1a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb34ee056bbfbb3f190c936bdc5c7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd8b07f700b55a9e5c70a3aec3838333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2494783b22431ffd9ce485e28d905934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c0dc458b9b11c07cc2dff32d441335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf7bb0db09c66d5fac5649c55badd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1c41a95d886d2317d6e9f45337b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdefa33b353f8eb0ba27f497338d5da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3fa73a736dd067b86eabbff90c13f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e295a91052339f2fa8ce857d2e33140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fae458d3ddf8bfc0665aad9f9647a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c05e3659b8c75142f76a9bfb5413142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645175ad5d53e1991a31800e374d4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138617ba4a863fcf8e07651d86e470844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdf034b10d493d87dadcc093adf3fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac679b42883a811703572a41311557246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90282b65c0d39ddf2e1043fb07a7d8d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0077be6c4ee41963b6c844b647a9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1671aa5e194730186e3d5d7022fecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c2e2f5cf6aac9b7d0bb483cc977db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dcce643babe06d1b4bc8d470fc8a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61ca21c0d23a8585187991e1931f7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d8c855a9db974f310d86d472329c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e182c85325aa39994e22abbed22c7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599feba61c67bc32dcdbca2919cd61e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9446703ae5826e5bb961711d1be9f6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b58de97d1ec48828334184e4f4b9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f132956e9c0edde2e5c22f1f0d37c8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3e8c5c9f66d7c7ddc55a1c299de1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be812465c8701d3f2698e48d0d340a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a224eca126fb9e9f4b33ae26e10c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7d82156a5ea13d8e7e63ad9a9ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a21664b1f7c132b6ff38afffd72063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a478c4707b6fbfde079634f50ad9fe364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a98b8f483724820aaff60891b234065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852179e353f87aef6ff9137aa602ea066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3376b3e97d6273211ba8c1970dc5e5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9b55bd3bb7ae42f3ba13d43aec2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9aef30ed3a05aff9485d11a1cf8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3e2e6a04fd2af438476387a9b1ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362dd8220abcddd6988dc1f6744ed2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f0c86585a4452938988ef9761f42272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd52fe3e4362a816c85c4007db28bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c679032989dc5acf4c0a080b279a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296cc951249dab672c06b6d955072af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307153a28c57579ba478eadf7150d73176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9573d9c675554ea8314ebb7ff47977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7373cd1e3e522ea0d3f3eadfcd45f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51b50494688716634effea2e3895d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c2854590688fd76a16b1d9680ed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb68488ded3b72ed298dead695f7fc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39532be42599886630c170d57b1795c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8877f5d1ab09b9b08bbfaee223895f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f8787322ea8ff580e073ed92a3a3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ecdebc85982b8ca0afe645962348085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3f3d226a2271eb502db8ce537af4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a47dab324784c9cdbb90b9c373b7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292644a51667c612dbf558a352ade3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b079cb6459f75b687a0b4c9818d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e114fec21345a57e2f46e82a867eac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b341c8a1549ae0ee661e97158bb4ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2f727a635660a8dd2f5798f8763f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02de1c9728e6408f9d45c6d3dc2da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1740352ad2368e1861dc96a6fab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee23036c5c3f4d97848420b6f78edb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856ce800af53fc1f50aac9149ae63796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197bc08cd756e1ec4c293c4de049a4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153de74c090b55b0a66bd7b1ae0cb6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ac4e7002c2810928ec35644cbc6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5a77a931c1c70d7ec13ea066e41d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b54dbe54b240a788a3c4cb2183a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11d7e69a36768359863a5142401668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae731a06d5e7e637002ae7f4dadf1b26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e1b7d11bd7fafd276a6ff7c6694e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd846f112123e0ddb2d3dadee3be16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944751d4c31ba82880a58143bf809dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd6203ee4e8bbab83a8d7cec86633107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e515d86e1be3b3b203ac5c67071cd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7813e48425d86acb3bc50e0b8eb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396edaf262a0d5cc3874bd5047c0799110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9de56572df6560324a33763f6b137111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee7491fbd73738ceca108c064f1b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183d727bbea36db9736ea7366931c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acfbdf1aef168bea0b0614ed5385af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54905b26e4c528236d8d3018136fd2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e78036a29c4a60917e632ee9a5697116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5b4c07f578ae5953b45d4639a27f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466fc99e4668dd97b677b39f5840770118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f98a91f9e00bd4cf67bb37a4c300ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d55d2c04dbe587080a157ef369e6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c55f604540d34b932d2def6a74ddf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2dafa41440f07a20fe47aad0e502122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b8293d456e6cab24f5567970c294e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa770003b28565b00638b87be5813ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea495c9488862fabec8be4ac109afc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cfa3defe482b9db2884b862335270126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2ddfbde4d552aac9232564cfca84d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066437bea27bf51ba38372d1d377577e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff7ba39408ded9d91a614f1b6212d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941124d9aba8de34bd78e315065304b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef45650155dd3ea6a12e59e48ef40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9467047284cbf8829416073d2e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e64a0dd5718b9583f258332214818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a7a529fb87c88cc5d502c5621fe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429cb54b3ebeae01e8e64fe6dc68b10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d161027b4814b566bb19edf1c206fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa66243ba45f47410f45efb94a83f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b234d3b7b8d2cb838ac7d7c9e360f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b083fe916213965b1c9be5f50bfff2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c2ec167d3cc9bc5aea32bde7908a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec5250361b4c7b6430639dba5d2c78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c1ec6ad91adc566159389a77ff324142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d7a857c23540af7eeb64aace7faab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1e29abefb00d762212127b459581c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38535cc4f4debccc2e4f528755bebf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947936d0b481b36d7ed6a3d361671c4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ec92048743d0b9aced1c13bdbdf3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f501e3fdbec7ae534c3ff7c31d62168148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b376781bac5440bc5376b3096c3b98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6925e3e009fa2251eeebc85a9f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fad163b33b55942837e3a9cb2ef602151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0e1be005353e7f9adc4c94a53b3cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bd16d96d2192be3dff956f16f023f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f01a29284c6bc09bba914794d1001154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a3b3d466b152a9b96804a225a6ee9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109058ac31cd61134a58f55b71347f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbec249936ad90a6c0a8a607181e9d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed94f6b8b491f2d8c6e866a3c045a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7a2db673a3440e506b461cd18f4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3593bec400e1919eaec11df95df71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a28a2dfef59d6fef700f674672a1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d6bfd7c56d0e27974fdfbb6c9049b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae81152e09e00a2d2cd2545f0185c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46d56ddf6c484a32d15f85c44f95c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9629a886d17b40114dd38cccb05c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f532f4dd05c0218bcebf4bc368b22e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33e830d50e589512b16fc17834f40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba14909ace5ae94955010972bf4a56f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63e2258fff3a0091264056ea92bf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ede0d5f3dd3070ed30b4639a19d667170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac1a26acbb907f38b30edad09ac04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c89ba44a46ceed5905d5f20fe1761172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610de811999e6a7baff338529cbd487173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2758cd5b90c28267bc1c60cf6cdc69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5ac47f37faf8441ee8600591ce6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f4ea786bcda1ce1d0630fe1a13e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aca1ca6ed46ad1b76251852ef4198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a6c43df367357b83608ee92ccded178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aed1dbe421a05ccf7821a0d2a7cd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2db088513b113bed407da103216c43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf659b185c590b3050180ecaec9f93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1192a11ff3a94a042434ed144e1e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8a5e6919809cdf1400915e6854abe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33846df4a465aada3f83b66fb868ffb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89076b3d9c60129e8fe39a2e32dfb88c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc34b6bf974cc11f0244920781f59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fafe7c6556f22fe5c918ecae935ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046316bf3ba987a1e07b5833ae0951fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e9eebefa28d2376da7780f87d2be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952501590e50c3af990a9bf97cd88808190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ffbf1cdfbe622e7e504ac704ae56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f957575ff9dcda4a748cb850b0f6c89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db792a714b13329f1feaf25dc288ee6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a74bb1f815c04768aef125ca73151194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e519f2b5b7a14b7c1482ee594d615c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2fc6f4afe65e1704895b8e9714d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ab0fde5079664ad1e7f5e94c28673197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6817ba49ada4efb36a73df2f6dfb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0be25bdece5fb3cf7b1e8b02218be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05caa7b0a442abff244ad36b3a584f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a3e512338742b2f6d378dcdcf5ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8b928ef54a234ccf475c04572528202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a949f015b2a1631ab7e8ff681a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79cc457e858f238cff0123d512298a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d63b0374deee326771381af92d2822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9fd128324b177095813f06e31b6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f464f0b1cda2aa0675ad15b0724f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d6d4af2653e95e1a73b3f51844a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f69ecb75e64811a7f54859ab30028209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5478d105aad8e125dee46c29601ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32709f0ef3f6d542a75ea819b24c08a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9269fd8d542fefc7572e208c5c044d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62600663a93ba19571c6e6b52506348d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8bdc06db1bc5b7ec414287ff9945214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ade512ba5e499247a564c288c2ada215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e055f88c08c0ebc2aa9dbea5bbdbe0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996759525c5ad03e8515d0bc9d8d7ffa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18970e6298cf72ca3f9ebe0e73b801e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0395b063b218a6fabe71018e646d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552d665ffddb394112cc351db3de19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1259e2aa665f7451f1680eaf62d8818221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd496a49f253448915f95094c69743e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afde2ebce43bf73d609dfb33965279223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b1907615de16e796f5d1bb29b47c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d6dfa5901e81c11817c5fc1fd7a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683db3250bd76b011acb4be158dfe8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17186d0fb879561e8c55f5565487caeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91291272ba8d0d6a918cf61dbec67e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f7286323d1b3a3d3610e1968163d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdabae25d51b875149890d729b9a2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425881badfa603744432737e0283233231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef0fb003d6412f06ea5870f431327c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e8c47535bfdfa0ac4c2f4af20bc92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf8a751ff2ded9f9340e165a68750234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0b56d657237b8e6d1eae41889769235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f9d3098fe6e2e286b24077ddd7ff2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ea1721805e226428da1acb2a1765d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139677ef50b58474cb4565a22a6a534238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0232b4285734390288e74bc0e3f60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc46567b4b83331310350956ef7a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707bba93ad368c02804df38a6690f5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0268e888d46c8468f30b9cb7df5d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d74e17b8c1393b0b21b51d689344243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6431ba663604aaaeaaee843858523244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46d20fb5c0ac79c66e4578eea3e068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998e687f6f96b1dbb09d98d03db153246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f925ece5c3596de497211bfed4005247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa6598ae8b7b9657416c93fff6b7e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc178a004e9d007a5cfa8f62b776df2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95a3787e62fc69c14a9cdcdb59ae5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882480d9051b618f7c0d95805f815bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac603925898d78a391666cea3e111d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7c8d482be0ba6c44a09e714a3d4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520db459ee30ccc5339a3c1ac3330e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0aabc034041520dd2bb75d1bda97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c802d0ce32ea687b1c7672b69a488256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9da0b7b5ad0f3ee1ff484ab7ac4f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a992513afe203c5f2b8dcbd116d33be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acba0a932cb3cf985814058553ba7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9eb2a86dfe63dbd68970090d7c15a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e536be73c3e821fd683f858683ee67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eb97c855b3704ccc05a8177c160dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9872f5d98604f6d5553d87bdcea938b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b00c58f83079333bc9a71b6a0ea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f87c0762d1e985d983863d73842d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec2803d2bb545fe297a0540618cb41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c89db229191637e255e381b1f9eb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd8ee20ee4165570a1717ee9187fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350e1855c4e31ffba2342e10ef289ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a45c663f7bbaa4370e546bb511413270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112afc5f6b96837a3c9bcf1cdf3f37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b265abab11b2b0d906db9d1eac4f9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401864a0b20b59dd7b72b9775fa43d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597680618efc4d7eebeecb2126fd0a16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b564152e8a8d9fd44f37239357be428275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940354085bdcaef288b3b0cf60b21e05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ef8430a50d1f0c079b04ea76e99a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cedb85ab170ff0877f2eec63755c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267f26b705e37fc9ee7aca9b820fc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e00f107e2a205cb356824192239b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a13552dfc489e04f3b1d47f760455281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a105f4ed75c343091872719e9aa8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07c8066db92e9e1779fb042df8964283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a633dd489c2ae936fe530b17074c2ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e986e9ed05e1795637e29952e490a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdbef784f4838338894c683336a7be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911f2416b2ebf59d2adafc963d985d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067cc3655aa7fea7473a7752e59c7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ce8ddd7f2c49b616d699278f3cd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98654740234524d1d38b1c59d4e71ef0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a10594c4389113e2b7bf1d9c1168291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e7e1c159b06419921a390fcf10c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c74bed6d08480f2cb0b6b4093450293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e682b39b47bd2110ba0a29a08b0b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f23c02f615dacf6cd54e897a577d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b34482801c919fbbdb9caed1ef8d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce54b5c8eacca7e35b45a5c15171a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e988bd2d5a4f6163368dcdfb37503298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afbc9df9cf2d9c391a23b67945c9fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca789843a6f03fa53a8aae6c3d9fe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fa9d7589be159d3d1373e267d37c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef3177cd52e37c6ee741219b04171302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c064501323029d4d924c586f9698342303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147727a97bb85f9dfd4da1b35f97fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8abbcdd4d0de4ef9a0b4345117432305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28656ad6883a269ea4f7cbcbf4650482306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e7bf5ad6080b4ab76fe40eb808c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd28ce15d27ab18f138379d291bc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e750c84fa93ed6b2e3294012595a6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f534a6a622394d590eff5c063a1b1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a38982fa77ade8f6814afdb5f9d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7298c54511d8cf4de378103c5bf4328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80270a04ec193088bc905f75be1b50bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd55869b057061dc61a6ac8573fc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233e6d9119a00433d639a91cd014b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cfe019da9932a8d82f9946d3eea3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ba03e70c797d9ee3e2e099fe3a9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a085486bb4b35a8df82b04215930ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dca94dbba14dfcc190f587ec71849319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb384fd5bc22d4039cf0605dc6a560f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd0fe2fe262d01807d07be40d83deb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9e2291f47b0711c262c7a3cb6dcad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa767c1e9bd0873608ee2b63f28e1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753463b0f2a34ad47d27bbea2f037d63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24a7bc1a470365256a623a009ebb6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333ab15cfc6d2cf5714ec0498fe47ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dfced10f862eeb0c315755205fead327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0fa62157e38c9e7b86d888eea7795328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa499bd806b52cbb1360f2e77df3c6fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48d9bcd171952d572a220ba9262d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dba951dfd73b83db3b39c01a95c34b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ba48de9835532c3270b0b510caa8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3240bd568bdf5ed245eda33b1be426333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedece8047c4edf6732bfab8bec6da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e3623f50b1809d9266c47ce9c7c2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea771f27953323e3a1640ca9b4811d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904337d4e7427295347ba1a1a5abe7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8404b286e1f767dc156fe3dc29c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be71d46b03ddb9537520d81a44b0e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c85bba76091f92f7225bb3ae3fab7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073949487e416a41457ca451da344af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208009be38d4b4ed7818a746d665727f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b4d0b3eb599ae73a139b30c22718f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e835c266074d92fc5f5716016dee8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d5dc08644cb520e721e78e268f487345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7cd097a89054d37280d02ecf10f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74134199373a0d2c50a0816fa32eb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66a25833b818259ea63446cf772019348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b075b728b9c64c600b62774559dff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad659815201b62e81355fe9c7c1d60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a943823f1a988eea297fa28d0431351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a6dca24fb6666b5684e653f502c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b096a0d0013a538090c2e68cbe1a32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60a08599c4137e45d97d48fc752a51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e7f8fdbee8a301fd1077e6a702b50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ad10608bd32a272c7d2bf4957488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206831fe60edd98644f2b28276a59af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458104de0e4686df057146b2d38232358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bec1b94d4ada317b0e1f0191cc02e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc196301f69cb6e010ba79721feb11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b1c1f9de43c5fcedbe62d88506262361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e6be1e648e7ab892cd716db2ec36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21299ee15b073ff57be8d90a5e4fa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cdbe015e0226d9ccc0f533c4b5da2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf4c3501eba487690b38401d4f4fdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d18c645b89342f29c5d4494eb6cff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f1fb10be974dd957502e38358ca3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53397145d639819c5c2f9bcbd29a5c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e38605c38f500171ec893ac8dfd64b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa285a4ab6e27e1032e9ad4b8b990a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810438c7084d6c98c19aa536cb441c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da4bf1352c6a8faf8d8aab1ed9ee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c666f323289bd0ecaf9e453cadecd4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae5be9022c4afe836e413d71609689374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae107d7a2de2cc99c17a927163342db6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c13208122ae9113aa50763241a790376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d4e7dc80e1c85f77648db29280c24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad26b2410b3b4ee23e6cc1bed32279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce19c00001a0c118108983d2d3b987b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742144cee058c8a35b114200fbde1225380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb93d86d6597fb95bf4eb4b6638cdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347cbce3e06ca279cad223862d4f566382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555ead6587f5863b8fda6f8d4c5230383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f243c995e162a5cc9e7736320eb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98c4cf545727c0b30cc2eb599ab89c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7fd5052f4788dc40a80f599415ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e6ffd8a01a85f717c65708823194387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1928dfd23f3a95d5c2e43ee0f595388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7e1bd84b5f9003b30e1c9a73f4fca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217107085fb5ed832195ab2f5d10bcbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e3f8f36d01bd8bb918a5d99e49f1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75f143c5bff99f63ea52a24e39834392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178f796e691dde1aaa74a57081295e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c915da59562942bfbc49b14a36df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836b97fc50a6c4128dd6548cd70f26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c593623d78a340df6b20cb8c46082396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1be91ae49c758e0c1b0659199338a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b2efac7214ccf58078c2352ce9dbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e396d88180187a326e6de542a427399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c87c97318a99d5d6a3e95737f4095400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986681388cce1cf723a70073a50ab08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617b6842dae5ef0bd6b7e565007a9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c90b0c5c9993ba52d07a3725b1a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e829aeba521de4e33de8cd889cf93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577163313d1e24ee461fcb724803f377405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53335dc8e6de129684df3fdae890f35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2904dd2aff936652c35620d42d80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ec90dbf39e6f5836ad5ce81cddc97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524385bdaf80ca6204262e42a309ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247c3926cf1e7d8693fd4f88a00c517410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc0001a8f2e5d12dba146ec8bce80f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72419fc6e4c0888e91f5526d0e814b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece8e9509693a2e239d1e6356e2a61e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b25c54142b122b89b5ddfdc15244f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4caac37f89869869cea7433e871dfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35783ab80fa2f5ef7c2dab4c23a806416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66539b83bb5e5791a34e0bc18a54979417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae128c576e8151fe2e43d2940015bc2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd2d5b4dfca680b08f8816dca919fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916399ca242a47411ad355f55e23ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529839201ba8d8c991db4237aa2e0855421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d3669f67eded856dcb293d109f704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5971d32c30b52693bed94b8faff1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074cc0784805d567e86b6529729b5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b8f71da3f2c2ef5b85158b4df779425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b716eb2b921250911c2a971c326e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ec87addba9d8941f16231261f62e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1132ad3c8f95660ac5ccd87ed2876428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712848802eeea1f8b5cd554036e6180429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4081ebae3b3ab22c3d386124d095b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce416c844ddb805b1bca21e6a63c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d96c02b294d2ddf728fdf4b3197d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26540cfd5a183b612e3f802a44ad3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d5a6bf40a9805e1c6c27e9fef662434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde92f96100e5f6f66682965574d4b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bacd0fbe38efbcd5724a85e45d429436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119339d0c0a22872c26145f310185ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f06dc081804b4202bf335ad264379438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503319b7d536c3bdb1dbbb10bc030d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50932b5d455faba872f148edc5632d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44bb9743d54022e222d543220a190c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340e4f8369d22071fb9ece4ba0b13a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d7f44f31b648e6592c0a57bbdfbd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ae42f9923c9a283ba40243be118d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49de183ab88d03ca9d66336d7967db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800231a3daf5942b3aeeaffab8b275d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcecfe3a201d94a50d334a10b30af75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414173f50573c93a30518d106b3a080448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4bc2a31a5aa48c40626b93b18369449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4e9e848b71ed905678b7b52abcd72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03dccec7c9e8e28163ba7a2315867451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945b086f3b86b2baf5ec8ebc836a2f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9133581712eeeaae3bf8fd36040b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77ae0028053ee2d12710d096cf7abe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a4c1cda1f07fcd09eb026e84653e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783356ac69e4c5e7e0d7aca27f510f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c0f178b203b9e7a5d362ee7a9942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4987194f66ec060bda10b0bc9e525b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd0ad8c80a45a808f5c14a7d3749f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1942d2567186b863472aed7d76e203460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7f7a24d4b00c5cd10a7dcfef39a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ac30b0c83f5ff7bf3d3aefeb6846462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4313360991c0346810bcb1670c7a23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75465d098906e0b20abed0976fb47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4da895619380e72a08a1444d9a2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd29e8e525e724cb93053aa465545b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f40f9fbf0cfa4e9d01b924d13069467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e00597a70ddb24937336dc263cbbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e32a3277063eba64c1a227003bdfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a3b90050354fc7b8c9510b6c9dfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0521f71bf61c1d9327b019160fd19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f209680177a8bf1d7153db17ee32829472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba4165c210e8e074be648b382f8c47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a6adc48a0855ae23f17dcf4dd04d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9afdde33943fdd39182fd36bf1ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e49122a9d773f8a85275c0c6457b9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae031d3f585d1198d8c3d0bd94189a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64cd12430b50fe9bbe1b4e7f527097478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34aa7f0ee106c55da2477241969137479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6ec026b1da934ba07d2fe6f8e937480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2e29c0419e4b5c0bd80da89b3fce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73665f4f54038ce16f209fadbaccd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d28048a301677a402ab747cbde3fee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a28304c91ce5e7286dcd43b2d049484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117418700960cc3d0ee60d4d73337d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff731f317a47ac524befaa701fe03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a765ef8352bcad376d9a668656355487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed99d14445438f5fc64f408a135266488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c7a95c3d6b984f5997291096e15b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd49027c3387502ffaf4f39cc9a133490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff76be235e118ac67414ea972cab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd273c62abea602dd6c3865fe844ac18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c2e7df1dd53d1f537283bbac4b061493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1dfd78120fcb3d5b97a6dafefc57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8aac8039b3321714cf36baa89d07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd8b9aa1e95e1a687399e6ae53e15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca9dfc8242d444cec2faef8019d8cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee6d9be453e352409cb160236849b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4aa3aac9c2fe05947d337661ea7e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af204a4c89c0cfa818bf896ae904a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0451dd74e6eb61a5039ed958608ac7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce1de16a2bfe594d3d49c654b31752502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1dce09701247678302f4399ee0f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca91d731b506555cf99ed8d15972f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d396c728332942c229e0c7163b29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3a69f8ee5e85119eaa967364d14e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf713b5cfa679c09e0b258545f1d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff016f7daa8caf73b4bb732feacc69d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8cc1499e669c21c46515e3b58aee4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c3dbfaad908e063fcb01c0ee28ff4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6d020b7b2d6e3a81f15da8b8fd3cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba681f2e9b427379a0185be57ca141a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dbd53ff9ae69e869d9faefea99013513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad1d7cf325fbb330c338ca13200e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801088093d1e5f01a0400b473551a112515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ac4053d4f0b7ce8e33bc5622584a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354fc38b598038b4f5497bdc993b08e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa691d86767f46c6a425ead78740b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ced16f7c2575c37ed498f0eb679a7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937a52a2023f6ae6cb06fe772baa9f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdde944ec8f4d3529e1af8ce79b0da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6694ae61e6d1503235b233a9afe858d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5870a6126994c3430918d7d246581523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb4c7f13c3d351061bad56a8a014c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1455630881553da2f2a1c3ddb4bafe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43838d28f683edb97b862580ad9fddb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2081ab4857a1a659ee72c5e59b5c82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd101be8d109ff8a51bca15593f6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583ce0b90f4cea175d4ecc47aed23e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29792582a1766ab3d394f2dc506c3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df1a1f999dc9787e67b0ec87615411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78780b4e02496eca6f00eab9f0ddb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4addce41ccd614c63f185d9f8556a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37560d9ee14fa98de31f4fa635e1cba9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4d36c20dae25ab6162b839e75c937535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b720a3e6c4aeb5ebf0e9aa8b935771536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c64097c748e59a8d09e794f6fd0e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f0ef58efc94c4968643865e1dfd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d391ef0d710445310329b8e098670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46b89b2440782fa6117d53a5bfea50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370f12d11569fa552229b49b56a0111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165448f11583dc19bf28538ba4d1b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80bc96a20a8ec5dcd56dd910a5a9b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c155273ed8a8a24fcd8cbd5590840a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac23891bcc60015f34657dd2e30f169545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37515dd316e4aa567cbff0b0e92fdd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92b1034110452c1b72f8f9f3461ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d74f840daded384aa3384405d2e3f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda9179c6ff617fe23f9a059b2d7350549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c453bb9aae58231cffdeca46c356e63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84053440c66af4e1087ff0d83025a9f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a28e26f3dbf201263f004dd508915552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf864ac1649cc5cafff655d3837bc24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280f20886c47fac110830709892d1c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4452991dbff41cee7aaee43eb2f18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c966f9fbfe275fa5e7c377088e1796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a688727e41be00c5a21a38c247aef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37025c6493f188260d7ae0794b2d631558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a203091e374ae645a802213e7ca825559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02119bce5a9614acfdd4d93b9b889560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b89e3fd71a0785b4b27b2f0cd8d26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3b24181ddc67c0dd003d76c05b26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e08421c150ee49c6500ebaaf14fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c410a8000db12b802989eac5aed577564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8f195f2df6f95d1a484d620b611a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3051ef95bf383c52dff93e3ac7ad5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe0f0d305d980c0eae9d275a44bf69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39062071688bd0caf4cc12a1a5b11602568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872ef45771103f7db64be4d28fdadf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76105dde8947becb16f29330bb0119b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a539fd254aa253f67ddd7d7f2398f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fa4280528111c81ea3919a935816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66ac5622e0e810e0f25a50117b15d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c7e17d8248b5e54f285736073d6c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086ce94d587f6fe9b473bce7308e73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71dc93b8bbbfcacb9e1c1d5cb40c16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ef3113468ff73db2b219fac9c61a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8042f696786de4bba360a02053383578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8320193ff0a625f65ccb16542fba6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ff273707c4acefa368ba40fa7c3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c25ab51ae6b740f9562ad64db3c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f53b4be303df630b11603e4df0d11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b529c479e3938350886fc93a5a71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9fd18287a6beadc69860735457ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b12e51008198c82412c843fd69b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620eeda19681bc8a12b5352911f8c2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e3bafd824b9fd823cf25d1579dab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7917f9cba0de4f28baa9727b0c68b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b283f4c9d8d153539f8a68d5a94e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809de73c649bbd7cdab137864a1211590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f801a016f03310663312a6457e1d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ae9f5524cf3ba7e5fffe08789936b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a540f995aa88b91a778678a8d1624593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a31983387a9c5813888fbdc317831594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2e20ba05d379d7bc1a4bbf5e229f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8adb2bc102cd915c50483a8b1fbe8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50fb6fd23633467626dba891d286a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1386f46f5ca6ed13ea9e24c2581bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873a51e41c861f181b24b5924690a05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588da60271de495204db039dcb621c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd3b106d09d56227e44453451bb158601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af406863a1318fca5e99e6e99fac73e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370933566bd7be4bb44bcf566fbaec7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31612efa226504722ce59e635efaf4dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50055237ce5e98b89650bcfaadd1ea9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d4379475b979681f60a9bfb1c32f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440c2b04eb3d2b5d800b98d1c60f6e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d799fd9e13f1be4792599ca0e5608a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be4c656229d489d04145757f3eb6d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5773819ad1c15472fe7914834f198610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dad6cb6769830c6035c3c2d2bfcd87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457449d5c08ab44ba84613193faa6f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc816a7d2d2e9b1dbe81ca13d1b4684613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d55fb3c79860a98db0e60819c793614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81655d06555c3c1c1519068e7659bc53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea4f759082efc8110bbc38f5133d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd76c39a4915b149338c26b363114617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2aa08d5be6560791c6f0699129d21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9bb9281c46293f33dc6c1186bfb49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2e3d7c8d0123602361e45a2d6b5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc0d33a2f70aaf7ba56d6ed861b8d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265bfcd319c53f1cdcd98f50b7204c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87afb9c5378d6e7f4ffd6e2f30c8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c918eba78361bd629c026d9db7301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539addf0258cec8f331246b7d54e9e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb7146cdc43c5518797127e4c276b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97321362ba62f8bfc7cc640f3a3376d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fadb72ed2227b48f99bc177810808a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa977255914494e01f2e5cb4dbdf37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f43578484661808efb4418c6c88fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c9378400f312d8dafc62bcec31e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323309bf55e30ca81fad5d2316a23bfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a9868b7a16bf76986f4d062b4c70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a41710f70fa0e80c0fc794a5d9ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2f8dcb073ed710a5baa4bcb86197635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9a1d508218523b7084e458bdd105e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6666a141a09a79a614b3402f1d361637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa2c2dcf4fd4cd710617e4bd71bba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e61096df72b98ffcee835428d739b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e8925de6d2d6d873eaaf910f125e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe756d522024a3076543dd9f68c0217641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b660e9d1cd85e0314f90411331767642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a229af7902b8fca7d22f777c666d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79d785c8f6b1a5d8b32d8c2b82f568644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85237f34abc0101fe1c63cc1a99a9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac8680522e1b6583f73b62b450f991646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f84fddc273bc1ac64b9429ea81b9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38054da9be73e4a68340897b7281d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8590dc32b0951114963db9dad2891649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09fe475f68ccc7853bba074c0fc692650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0490a5d4f187019aa94543b820ed009651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea917e90f920409961388945617d2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961709318ce0280d6d0a49041b5b721653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891e3e3bee8a94aa8f3499ab453c40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156264eb273adf1bde26122596eaaaa0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adad7666572dae7d8ddc291b4a29a51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cf11467c701f9e548fdb2f6f0758657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6af18daa70dbd46ca73a23959809e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad5061a27a326a376fbe3dfafc84cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92affaaf1edee4a75cbd8ff119b58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497222001b2e93b7eaac75eaf5bddecc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbea41766d245921c25874786c6465662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e34f3126b352cfbc620e45366619663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2265ba6f677d5bf9126a35d4d79200664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2610fa277da4a02ce9cf6e545fa9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b6a488ec267b4f3fb97f51500c07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070cba33ab44e53de2f0a75c7b4795667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5c27f2ab53c030b73e38bc85ac1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a66b44e34e8109dc5a7b2a929fa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b28f2f7097d1f59f70ce0a2004aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e6355238e5cdcedd4997392ea92d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898717e00956230a2d9773f9b12715da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f8e78aba854dc9ed5b58570ce1536673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c04ce009521713f47c53d40b99a32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa72887606406a5414e6becb9bab56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b358b1ecdf4c24c7742247b1a87d610676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5466823c357bf5fdcb550a4c6a5215677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529101789486063b96f1793b1ae556a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4bbbc1fa54adb2b06db3df703885d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a6f4a25425a3cdeccb4e6618713f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de7554f6b0da43b08d8853a24d3bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485348a76dfce336ad97e1818666fdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93b50846d06bedf28bbc22fdc81b9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d6e55299553c5c2683a555af083c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8a4b75f52eac2bfd4783dd77dedf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775066c771e82fdb0bd70898db58492686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4bb06e13972c66b52c8bb18f68e7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c6b025f2a1fcaf18808721797f2a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826419aa25a281aebc05aeeccedca577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd600398ec7a3c780299c02923893690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3acc0c52a97aecf69e3f6106bf908691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45266cf5136ec2958df8a93e657a2ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972df2bb36354ff00567846a0184f6e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f92b2b351839e0a866de5e769047d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc90694c7ee71d8d45fe91aadfbf8e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d208b6d02d40bbf5a0aedad7b6d3be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bcb4ba4cab74f6d2899d4b0724b17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca24f3de345ecde556bc3d20d4cd3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e794a7e1d92d53fa39eed7a0d208a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f85cf51cab78c053c77c4738e6a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046823ed16a10200c30d435e0dcd5f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4419d217edca8431f41269cc5f7321702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef39be4978217a4787109280665b98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a6f3ee03612d1f9dd64b3eb2d8225704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736850aefa86ad0e0312a3870080ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40dd4210d232361ca014a1069838aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39cdae179cc722fa749b67f8082a83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b48aee80b472a7d742b07c6beac7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bfc55e8740b07177351291080e6bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752a6eb7c049a82862673f0ca8a90e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db9fd04177d2f95a3e043813f84cca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba21f184c6f45393cb7bd62871b58f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010d108e32fb3242353255bc343d2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f4ff6a33215466d926134f710a33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3604681f2692b32db13b1260dceb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0234bf757bf1812bce8de6aef260716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876b4afd10d34f395b0fb2ad52ceddc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87993386edb0a8c485b910b46a94d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c960915eb065e89f7fc350a80cea9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5c83df4b273bc3ed8be74622c517720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b707637d221629b37942b9d1be5a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced648e04a90e35a196ca9bd620c4a97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acafc2761a4754e17757bca9b06087a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a5e092d401b0927be37724a9f4af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8b706872c49ab119edc461466adec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6647e98ef2a15d7c42236e728b1627726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f5f5e15419993f3feab303884d19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c993d59708b6410bfbd770de897eed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcc2ed2ba7b5c458884d4dd1c6ba9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4be306f6d8c79e832630154844cdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bbaa9b0678213f7b0c4dca6e63c9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc54dc6ae20d84814a33cf139b7ca45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378eb63ffc2a8428b76a3308da94f39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd73ebb6dabc7dd5e166aa85d72bf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f092c0440cfb0b6a5ef7a59fe463827735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d2c6e52d6c15774f22281040e4ffa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e539d40585a0a508b1cfceebf642f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea468534dba5f88f17cac96addd4e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df3d4965e30c010a7a91f330aecced739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ba84d9ab231467d204fc90414d00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a401c879a191f61bc17591f4cd4d945741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc50b8c119519e124e6a8bd8337d7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6169d1ff954591e6830c3bcd8d3edc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5fcbe027024382cbb6510ac425d53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1316486516905d784ea1737b50d890d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a181467b76dda698c755e60fa46f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e75852f9abd400efdad228ea0e4a25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefdb09fac1abb89a18ade3ea4f1afe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d208bb030d8b96b3bc6c5697dd35c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e67f0898584bd214e7bd54ad7ac12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7c0e47bc3de6ed42c91d490c35bb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46fd99b5e8b4e848787bf76828c867752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410b03dad9813bd78f1891c62b4b24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445e42b0dbb7a4f67fbe0d6727fd3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81933378781e65d6586b463d21e5d23b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ba84b3dfabba3e75ed28b65721fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c5d7b709c165ad755662283a1c73f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df385bd961e6c92caaa17e473f54b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715827333d14fe20bef01177458a63759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>