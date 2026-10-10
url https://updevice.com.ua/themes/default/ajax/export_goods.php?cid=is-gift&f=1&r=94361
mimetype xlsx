--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4477e5d9590d27d225b8596d580a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b71041d1684f472b4553c10332a582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da183682cc65a426feb35b621fe36e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d695fbf680e19ca2682079660df78e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cae918c3d44125e0d451c17099955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf45894d480837f057aced7b7681e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e21285b489b567327ff6706c5b0e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c77e77a54e9f2738404711778a17e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9199792da396635fa177eaae23819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374fda76bab2620abc47d4e05fa194810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be05d44ad3accee8ca1f87759a06e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432befcfc7edc8c17047b78b134a215c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96534907c07b497ec6f76b0f1b1ae53113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492973c3a4cc6eda65a8456e125d5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db56e0ccbed836dce498741609b49c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea3c90725c16c97cfff2292fd9905816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6bbd01e37bf9f6e68245e248351517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531057c1434d3daf2f81abb5ece9428f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5583e934f663431be20db08bc159819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e1954ab76f6e92cd74da8b3cc19a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95209fe571fb6518ff4f6968148f3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc7b1e82f4553b5117b4a2670be5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7e4f0ee6dcc9bc60090856ab17a8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b7b4520bc56aa9a6e1b4b25c49a1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c89e519f8610f52edd80bb1b48c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35604646abe9f208cf3086711a7b1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef47defe6242695af512984ab2a4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf4950b78001d74c8e1e53c68b6b6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d8781a6446216ccabe4373a8d682429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51167bc6613a185428038c21797f7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbba97c55f54c30b4d501cb1eadba9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c24de99fa1474a3958ee0c9db85ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee62e27a071c222513cf6e6627975433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80eaaa9209f2fa0f6c67754c0d8d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc49816b48a706da2ccc9f90b14c2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08241424f68d9d80657c0145279ee9c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202b9e3023eeab87ba1ea29e1c134837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab0c37934e1b18c44647a10ff644738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd65f8295f2849916ae3da84d0edd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420b13b2d67760e3e404d7bbf3ee1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce7ad710ef212cade07844ed40a3cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bfd997973778135dadb067e17fab442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434512c802fa1ad90957c4cbc8cab4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ccdde5c2781aaa6608953423f641844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e94858d990545782beb4c426b95d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d9efb5ec6508e713caf50c674ba8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c21c390d4cb0e577322505e2201747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee7a4e85b54a99354f1a7c4387a1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8852f044d746fe701430f765b5ecb4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafed37446f6f88a2569cb24047935850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415107238de1c6054000cb2e76394ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b26c9414fee79bee67e9037554b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f967df8753b43b05a8d250b42dc68dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba2eadf9f16ef0b05c980659c5cb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9348f4b9cb59e52e04b00bdd17c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cad5605eddff9e55cbba34776b0a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad22f73d39f86b94c05bda3fd43df8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051a5d5e323e82c66f065327729b73f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71e493a05b876a324ffe2f025105e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84560a4b4bb5063b58ec4059576a56560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6771585cc54363354465eff4da52c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9006d83cf08338ae87f321ca004562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18860e9978ed424693d696a3dfc44063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe066bf0f460171a6b9c275c14fa6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036afd7841cb42e014b06c050b1c1f6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d0b617104cc35c5e7656ab7ffe7b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13afbeafe71117fd295a413fa3104967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e5f027ca5a888c594814efefdda368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d105054b001c4c66dc99e1bf6e18269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4531c963772ec7793ecbd35107161070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0216032fc5a4d1a472332f66d935b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7599d62b277bd597dd6f0e6f2570e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32514405ac5d458499cb78ff42f1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce0435611345364f16003944b68bfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f88413e6be78e9b836cf585245ef9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d31f4a6a62161f440051772975f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e896d5ace057e36fd3288a42794af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b5df0c8d84f9f6e962e6ad87311578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dd7c7d5622ebe0d373e263bf4ce1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b700adfa31e521aebe8182826edee180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac648a6a991aa831c56f0372d49447ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326beac0962f035815f034f4277ea1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a44b8bc6e2088b214f5244e26a3e3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446f2013bf4dce2e977a4c67678837284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d75c6a6eaa00a86697b474256e6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0e7221922ea088114078501451b4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e69cdc13c4e88b200e4cd981ce4ed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c358716a8b63c0b2466d63cd9d1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fead867c219386e39fc78db63ddf2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef6bd2de8f0f05aa98ed962aa8f27190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec665a81c2af85c90ef083cca2abed291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c166e4747f87a4ec814abbbcb64ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8724922603434722c03ab12f454aae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f81ed7940936fa2e2d3bccebf96594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fdc715268c43673eb87be039e8b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0379e2db6c9229ac61f72a66df79896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4211cfd520efb0dd8059ba7d13a8de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813465cbb2ae359bde96d7377e9723998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb79911524c7d7e7204785c13027d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb4199f0e9afcf261340bed9e5532e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f9ccd2d7a514cddeb04d870c7ef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278118b00ad87f5e9833753b551e840102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d4273650584146c7a650d975e729e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff4a6deebb0fcef1e5c1cc85707e77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c99fa080b235b92b0015c2cf35db17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1b1650ba54f9f65c72ffbb6c3210a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513be54f645e504d550f237a1244d51f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13647e249e971e403cfe025a41f0c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae11ff0a8cc2896d5d5d9ad77cbf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081dd07256eba70faa36f54e4b705af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f1cf39f03dba822f79e78a13d71cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5db2babd0911c8d2b08b87a8042008112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1bd6126fc91beb8796e68cdb208e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a1ae44e2f7434f44725ec56f99c36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fb47d1c050c645e441631ce2f863e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410e4db6f8891d2c8a5e8a30048219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acadeb104cc04f79815fc335dd84da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53097be6cabcbe992bad77e8b1ef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb2c5c60fe2bd61630ecbf5a63e116119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c622d98fb33301af277d4e0f4842120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a7a223371295288c5d6c5b63ba62f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4ffe447c52ae093c7e1b233cc5a8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a59163683af922a5e030dec694b98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3dc7a888095cee328e3d79aa2ba3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbefb4baf3323154489f9d1d71b918d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56d834617b6d4ac628f2d10f61ac01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17b63adb78f84895e456a2cb1f75fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b458b9884bc5f0fe6ba4609df14fc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3963b5b10ed61986e6cfd28223ae73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dde63a753908dcfb1ca802eff0a174130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad979af8a7d1a81a9b0ea813b2d251df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa985e99f02050dae7b04cce9e7f8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfd7f599ae7186e0f064c1a214761e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207217f84f07e75095919c1e75552e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723697c2e904abe8ffe8d2a79c61469135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1526dbf9fee06a60c1696751f58b19b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3749e834b71d0220c2ac7c2e36796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81103a2567fa7e53e9cec3a6b0a974138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54c1993c08df4fb07052962376ae76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81561fa17631193423bba2c74813f736140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f129b59163b813528e91fd1c00a81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81efba6d7507ee6e58cbd05ba6fa2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277d6cdce1877b795f43e5c71f5cc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c5c4e761d6026ac98b1bccb7635f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c663fcce446a588ec6cbcde4a17893c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27718446475cc5be4aa95aaedf7739146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a53c62dcc1a8829f8adc2921b3643147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10869ec275e59423a2f1526b352996c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800fd2b1ed428f1acf8522b7732089149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e689a6b98907987696aab67e3b724150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feed501ab9a65a9d991ff5ac0d9210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ebfd3731d0b0c6fbbfaa38ca196e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d03d490f8023a00b569db1db6338a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa3b538053f87b5cc03571e83521c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b49126fafe77ec1d2ac04c1bc709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022503906d87e7f3c3dc969b3aff92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0dceae653e382f86a9d895ebc6dd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad3b3edb6a38dc4ce134c70f1ffb0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2cf5289dd053a30e65ed73930fbd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b6055e25ff51550d711c80c70fc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ccbe17eebce2797f91f7b32080169161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d328f0de174975cff402f34d0c2524f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16ac13f1e3adf182f748d522519e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767916829db13e8ed746310e4c62ee15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df88ba06bd1ffd128e6b8a865edb0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcc62970f87837c676912ab6454ebf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271967ddf03dec0c1036c3ffe49e227167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8bb58aaaa4e08e6aa3f126961abf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38bce540acbd74ee76e99c28678a10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51348baf37aa31f0d011cd7257941f50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d7c55bbb465ab6f5cf1d2e1402d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a1d162c52af8631169dca132f822172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c42846c24f3dda6e409d11d1e11d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e01a56722ac488dbb5e9fc62bdd59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ea49c913e3c1d4c1f2a5b1b83cea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2f6df2c84fbe1b9e05a83ac809d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d101a6f0df57e29de2c2c6bbe3a9cfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d6bf32d053905402d16b1a99f3d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888d656c159640bdbc456fb755e3ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dece82e68a5b033bc97a4d4eff2ed7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f0ead726bedcee6cf587113cbdd8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0daa1f37852b57e8db6d25b2ed3661182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f1e8f5da4595371da0fc75d3c3a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23dabda199f1d62db60146b8606771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ec5034ac36f674979f30c36b7462185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043a6d8568a91d15ba72e4217adf9c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d57f06da729990487ee18beb28b3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f3ea6b3133665892ca641f25bd74d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b4f898c2d8f93708353c27b6ac43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cea788d003ba0909a8c6b42a15ed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7d3326c3420c70f77d04aa753dd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ad8e955c74e82a6df06aab5704933192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc9e9008a107b4bf015fa88c00f290193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab9dbd2dc669166e9af27bf9c097e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c911299001e2833fe606e887b0a3789195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67296804bd786114ea7644c1700c20f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fb43e9b1339e64e214f5eb7573287197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630cb0c79559ac23a5f6f6cb3b19725198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b43904f367cad09c276daf336b0326199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358783f0f80b25ad9011b914d4b638200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68099b06879f4a35a80812fe1200e343201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54bc73a443cfc018e24b0a2da0c1d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b7f0006387a9613e1687d7040f811203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2dda69ca5db753d0f7128dcfc599204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66afe447d8f17fea9af13d498f162205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3abd8e023b91ac33df1c1629a69bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28033a1680597337555adf367bc3962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293d68a8617ecabc45c95f80145c84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac8adc50bd407ebc29dc65ab0fa77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd3b3d19da2f5ac4c39c4064d3563e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b745245c8f7227fb712833013bfa2d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97152eae8fafbf7ab49e7d68e0cc708b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c26f331acfbd7aea52c39cce385cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a3feaaacc594ace389fda209e97c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26955e13d2ee600b7643b8c83d321c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d559eb78b77b4af88bea28cbf5338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06a1cb622a3884c0764d5fd1d25c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf7b0dd928781696f9ec66e8ee08e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1d7c92fb9fbd1431b087174a863d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd7c6c94fc87103988d01a7aa24ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269d972d7457b3f42e6507ca071f17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d884afa0e79a5722e002c085b0f8ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4bde4561c89c499c63d6ba6beb077223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d16259e4c420d789ce65f58a949c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c45bb6bbc376b424997ab9730afaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7712077337ce49cb4aacef1d81c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e77a217b683ad69b5a1f878767c00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f78b3449d334fde4745abe83eb3c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecb89bab7b9629cb89d5f908d8bcd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9882624c324693f930ca13800b0f60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1385256287da19a466230f5ab469a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060649938ae620e9e52108167242fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e456507e05133d4a3a40c94f70fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363394253b648d7cf7c9bd5a3953f1d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b6fa3b469b303ac51d420556a0df7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a151bc39d0fdcdf38c2cd26e0a6b5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419d9f601e2ce4a4522f9de5e8f161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3d45dc5178e635b9729c838b07da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81550ee3d83e5bba8339edc4943027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6498fea2ceb2eba0e06fa5c0ff34e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a561174b392a2292c76856eb2126016241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8afe3051da32124cda8bdc787f7b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010df26a13c886cfb3d5876151c145c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d814964ff5872d4cc738b7cd16062d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23e3fada8e038977667a80a638f047245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048856935683dfe7d4d784cb44ff125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834c9f1e69fea796f169007c233beb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a8a9f37e5d1ceba41f2aa0abc5a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1112efb21a2be5f65601707cd3f0993249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42297e7ea361b750a9fae09459fe59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca153aeeea252b20f9e1a0d86446cca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5f4fd0dce551b528d4d521bc3bfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe97efbcb4af7ea721569b52400b06a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd331ee15c37dacecb291348f1fbae9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b8214cede80947f82a8006b6010a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2fb028f98dfde6505b81170bdd7e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8edb8b3edc610a32f891a7ee1d13ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743f37e1302a222e5b997a04931ceb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c2e1cb7f615ccefa8d31a29af23c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c89cd2a0fac23987826a8b14c553df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb8bae034ce6fa59c2e2243b38a1ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed646aa3eae60e1485df128c4016e59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed32da7a8ea6c2027c83be6834f47b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac204008a57640b5e00ae66e28abf82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1604ac157c509dc9e68abdfc927a337265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704531374f3483339fd094490806654266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3e6b6bea9b4b9a58958403f1d71e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2a4e2c9c8b215961d545645dfc97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276ad408dadef6d542c4f1c7abbbc6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365df6fc8ca0a12f21678b834bc2f86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71186cef863ff6137ea38521eece6fe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c420036e680d6125ba1c29c35331272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a2d687cb6eb87def265feab733c73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6decf0f9229d85f1d8173b911e4192274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c3fbfb265cb6f1a80bc6d52075360275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b93cc6ce21c7639db2fca746b82ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1f2f017eb040c009fa8e1080b25d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb134c61fd89301c8e0ab9e60965eb56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b52136612f4c3bc65f3a022eda246279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4d4dfb903d930e57c425db61b78c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ea666732bd0df2dfcbc2ca5b5424281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c737a5040e44c83baf717641d771ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41aa26e3e676aac6580e3e83104c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d78c5edb5cd5a322d9feee813e756284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ce82b38c7ecbf73b006632948a723285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ea41dbdc1abaa7a38e3238e614bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b81e24f19e54c13f0e2ecbab2cb15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6491b5068e272e38e32eaf49c00f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4fa5fdb569fc6691c1eae95e7c559289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b858ba01b0677e755e5eff146b76e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa265c341a32d8787be7e8ea97a568291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712cbf45ccc475f4e801a7212d34bb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb5e01abc02268a0c94d7428792a91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2f049b42e6883f37d0d6b193b4336294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eebcae1553e95f19e7319434845f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a9fe2fab4b00692ef8743fa448c33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67002e9e392032033adcff0423ccaa96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08271dc099ceaecfabc5122220fbf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025a1afc20c6cb04cfc5204a0bfb3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902887876e6c6009f246c0402e7f6ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e900242de49329f5dbe59c1a3302a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f67f0e2e4a926b78592a443480599302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ea82ee1a5b78a8687dbf1931d8a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bfaa539e3a5422be3b2114a78d1b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7f75ad7b1722e25f494b8a602bdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a46ab6c4f13f25b62bcc76e300fa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8623c4809d767a5ec7dba759a2e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea176691335400d887d425d63ce7d94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a70e0083404a1162345573fe6665309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3dde5afef87ea11e0d70567b13cc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6069ad2e049aa2d937f8f6972c0ba4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951f39c92cbcaebf79ec76059ddf6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe3ef50fbabb87da9ad4fe96c8fcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a04b50d28a8ed7328fc8ccc014c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31effac5cc61e79a1a78c4294ff548df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b52b7aa72ea090e88ba6639d3a1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3d51d711b4249045f934b0fc42e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db0419106ff55512db007741f16bd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a07dd023a2746a2047a943003067319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b201de52caf30504da14dea09b7577320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81deeae0e3834cdfee06017b9f599d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5ddbcd6e0ae82d5980aadbbaf401322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ea9ac8071e03763614f02501aa9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0980bb65bc071eb8a324eabcc9efa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96a23393170aedfe914fb4c7847e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914db05126f48889d0eb1362b1e953326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b4c60cfa000fc132d0b7487fab6f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd509a8afea6bf46f684430969a0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da040f5bc6824740482fe53851ec086329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331417e676bb82f71205f280faf475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb9aa10a29566a8fcf1926e112bd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d944d9fe9627444e711fa6bca0a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824683359e501b5e64d9f78fa03bcb36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb97a6c240d7b0aafaacd59025895d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b95e60e160e97ce46d4bd96b5f5f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944650ba199e5c37055a74f07a40002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67081b08126b1b29d2dee616dc237bc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438045666015ac6627646be599e1ff3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cee4c900e51bc4ef81612c7ef2557339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0761283637b9e5b0b92f8bd1589f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e02124fcfc485b9d2f3bcb5d8478a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa113956ab4a8d4cf2305cc2607f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094127432822729c2ef80b20a02e48be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6d75fd9e6bba559eb59cd25ed8e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47181b56b225e9c90d6ab366c95694345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa941ab97f528930bb16f860af4b92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87f565d36a4b61aa18b40f232d843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915a1bf1aca0de9ddce2406c54de78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a844f7c2cb3f78b7446eeef32013a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee99296d46eb74894ac8fa56081538b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd593fd336b30e048975a9c9c5441b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b259d8b18d5741a39c13638ff749078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a3eb7c626118a006d35ea65def41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558048bd9c2302e00b7f02271a0a07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d794d8aaf22311550c107bb17fb3fea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a990e68cffeea939253c2f011cef2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795f2cd06910dfd4e156dceebfdde50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758f6f2d041ef3438958139d5e7c5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb10870fff18a4a28b8a7023dd271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de017f2c5f2600ee8b5fb2afd2a31f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ad333c0ca4ac1fb456659785f8ab9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6847bbc1841f101e7c459c8eedf638c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe928b1595b018a538b2e2b9a52310a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868891b5251fdbc2d7c49b3a1715b64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ea41d80db647145215dada81e756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c0d5290313d48cb5953746e25cd3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e66aa691901f975d196c2afdbdff2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e693fe6f8e2d79b4a6f80e67d267dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40ace05cc323552ad65f0daeaed9c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd43aa2b2a7c3b1647a65196fb390e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378076c828859d77b245841a338731a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a3b01fb8c89629c9a4fbced1f12f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04658946453c01e5835cfd19e1557a0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077342958a8fbf05ad7a2113bb91492374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056549ec004c8d66500562b8f3a48b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e1f0972fc37290de3935943b94e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e4c2189b7662b02e2f106f5d5fb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc231e89343d48870618bfd45096fdee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1f9d399fea171809cbfb821301fc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf0ca750d67e98206840c5a475a874380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524905bd82bdb2c6c8fc426f96f45440381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816bbdc179970bd7af84b5a8280ecf0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029977e57e70931cf98e616218cf813383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b1e9f7bf190d5a7534a48fa163d48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c23d19b151927d8afc703a191f11c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaddf9acc4fc42d06c68192daf8864386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61c1cc251e6b78d8f0819037588f4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9a50e4f1a5e12c0aeb6563863a461388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2bcad2c5576a409563e5d1fbe19ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a4c10c25ed423fce3fc5c7c2e803390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72fddd4e72f62473284425b0925bc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b69ed269bdf24598de07037001985392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de814edf722aee675073a62dd68d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127884fa7ba9511637cba6146978cfda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8196102ff428cc0317208a1db9d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ef5bec56f3be99c7ff9bff360170396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419fad6f5750fc0205ec9356b55c12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba373c439f82f1e9b3288bbb873e2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b9d9684ea9f937b96fd28275d2419399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175a0a73032edd88a4c88ee032ffe7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d4be1f7fd0f68abe9ac07bdad45cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310393ff6bd6acb2ff363d4a41f4028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9653cc9ef7f745cd9587c81b88e8be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f752d7b6ef415ddef92b44968ac61d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b28a01a5779f5999fb7563c80c6fd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb07700ec758981d21075acf2aed562406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b15f832ef22efad854014b0ba72ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc462be58b1700a25b7704b78a809408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f056203ae6a374e09b886c78768b34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06f535150b964f1b1e660feaabce1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa099681efec30a0c4478e8785a3ac7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86193b39d669154c4da48c106d0476412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b7c15c2b15b8d14d18d44c012ddd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690cdc1863e74d698cda94d42de919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd9b218920923b924d4b7b97d54da0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d7ec7a88e585461d260f4019bbf54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf32a369e920e3880c6e83a464fed5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3cc1ea96738e6010429484e6333fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c091fd551e97b0bbddd40b7430021419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc17e64f2de260e38d55c509153eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed76699273fb42647b2693228a4ec2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cdf0773f9665496d2444254ccc03c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627726ee0e78667574ac57b8daeef13a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478b86a5d0299dfbc0d813a65a63cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6c53f4d33cc7abd52b19d81a4431425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d56df7165fb06f120bd7cf6e92a0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d44afdb9fecb721e4fcdfa357dcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1774f778ddf5d512f7536d41fd8d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c777fc7ccb321a553c4fd1385943429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ad84258cdf5307942cf5e676d05b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d587c5c15f792dc2463681563181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616ebc91d511697a7b9f6fe0fbaf61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53408f6c3491e300cbb8d694c14212433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7554b5de7809bbec4dc1ef4dc4c0272434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8229333c7520f9fdd1b984841cf28e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534e9d718031b81f4a24729c05b59b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eaceb668a7a88edba9090c6789093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbabbd9944da1e4b3090775d057035a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92b0869de989e4f5c456029e24fd5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f2c990d967b20b0cd81758482d575440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930ed1f1518d2a5bf45df8ba3353c02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e00e240adc56a9bbce9a0b8b0279442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3259b69f8bad541902e759f2cb1f79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5004ad070e08593f7f3e1ccb732e51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b839197493d50c9d61221275f1e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d284715e8654956d7d088cd831064446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc605b6fbdea1215ff1f38d504b624447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238db78e306ddff0b080d3af518927448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226778a685c186502efdec12940b807449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f96e9d2805e5dbd2122c410f3acaf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d504983f63fe9afda70a085d384b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80410673bdd48cd8d0f2c33f3edd83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c8ad55877f97dd0c5ab0eab7c353453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ce01d6e87040b6bacc9bc0878a89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35c0b80761cf72a54f89c42e1ddbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf53197c903ba732bb24ae107239df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c10845b6d4250c7373b143f67d249b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cc5eed08c561cfbf5e50db09778ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985631040dc65184dea57837eebe4a79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9537a253326624c6e7cfbf1e60f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de493449dd29d06719139d61729092461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968355fafd83b46d359e5883bfc7f66f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f16561cf84eacf4f826be9fac7ba0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef19fcdc6ddf5d3dd9b6131382ce7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e67f4461c52565d3bffb55e73450465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a292317327a08c832c8dd1aa6cb27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a6dcdd6a6b3d50fa48804401fe3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72621434f6883d64ed27c9fdbc2de1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a0709409d12aba6a70458905887dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b61e039f228a17cc3438b5a443a4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a657d85adf9384aa4e010faed8a6a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03c1fbe9506e206b41407382f359b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fee0fbd9715693a125f9b758346f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef9255e5999837d482057805fd72a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384278cd7c2857f62d1192533f27f21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad62f40920e8617fc729efc57ced84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bce496350a9e0b904455c490e7f5aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82393127169086af1f32c4db139fe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43731de8e9ba4baf1d525309490fe175479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c68fffb811efedbd733231271a1b15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6b64e50a02d6fc2336f71e989756481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261c63abc90ed18e805e98d0aafb9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6710a8355fa6424138dd84c39bc036483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f285b643cc98250c4942a2f033d16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c963dc5a7c29fbed31450b9c7034f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c487c7d8ce86b95559f7967bbf90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f0be1635791539e9648989fbfe135487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d9965facf3bd7c2c4115d9a83c70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edf85798671bb3f8e5f22ab07d4c59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc664d67a73d0e0572f108afdb2d836f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b265d2998fd5f702924a5efb336e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382b0f0f88005396b672151a4bd612f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547f40371989035b2412cab5496862a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737d371e3969c866dcbc90033780410494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc06e2a0c9ffa398577aebba31197495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c281287feb878749ba5a2d227d03cb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62acb841fb0043f10129428a1cd5938497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea6143b80db2a031e6e2236f49544498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf23a94b218cb57838e5bd0c95f665499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa5908dba9c11b60c19d7c5531f197500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79443c57817f5e99427820b092acc461501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a241032ec2415e7e5aee8ce5c3bfe33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e740ec2cd3258e27c2e2e3535858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f0c2e655b197ed392d6219bc1e008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f7b9f414aff17e36fa463a9e17437505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069fbdb844041a3bd1bb2751c08df0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea405e5819e566a3a146a84b71d09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3caa46f83bc1b86a230714fa4f277508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca0727e5f493fbeeae92ff0cc34b26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d83b73c3c478ee5011aabc401cc27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d2d4f1beb2709c78c8b8bff5a954511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dadc1e6e91fc57ccf3fb5882f9b1d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62cbce38596748abcde13d0dac8fe0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e1ca44ac6eda95da9f6aef9150468514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca73c83d2e50759945e8cacf417c750515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28aba5c293a5d2449e2f77849f139516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb57e194e08a9fe08c82182fac9abb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296c584609203336395893dcca1446518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588a45dc80d6e0eb5b65f1f36947d05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18b6b7e2780f101609bb61eea360e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52636792baa41ca6d759404cf705ef30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8b1cbbe3aef2c9b24b480b3f4c3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61148b1949f9d0dc6814bcd6c01b82e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d710cea72d2e5dd975354ecba2b94e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e458be3a3690e4f023c7022bb62337525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c27660c2e5160be58d5e1697bd0e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec92aaeba26f60eaac55187caf2707527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15804110e59dff4c5c0b3212d0d790528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeeead17769a209387a1ffac92f255529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052870d37d75e27cccb613ac08558900530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9f0851251d5f9298a965c2474d928531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595aa8f95ad299943330a50b359f667532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa2285e83fd6ebef900618341e6f76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e895d3d26c91176518d852787cfa7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4914af907a1b1ac0a18295c3f8050535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4336ad9d1537093625a2529cbc307aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06495b7f5bbbe868ffbff1821742bff0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00cbfc5a2fd81eb811ff30884e2ec4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb2c9f1570619ec60455db0638eede539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187718d3279f42b1939c9e67d620193b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d071a970cfb769b76104c6db0dbd94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15bcd5b503db8fed19611c51c6503c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8431d97daee7f72578723005403683543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5da18e27eb5a6afced4aa16cc9ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224579e4786a72b1747fa8207f3fd18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece5d41932362c0e7b239fec624df8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ef1756ff8b1183229c11bb90799e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808d665612cffd9f1044d0998e4c730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b7f46e0824321d40203e0cf6723ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7fcf0273fcb050a59de77273b429550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e8ecf61bcc273c480d144940649b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca677f638a94a745eedc33112681463552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2204825c71beccb428381eee9706553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb272989575c6a53e42802c60c7504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab19b1897efc1edad082de5b62b7dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5dca22ea5de849bed300aa484b50e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e07b776302f344cede3ae32b8c5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0adb5c9a6333af37c30e106fc57a2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa1cc7aaf7cc09cbb578ccb7beb5cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d982f2368fce390b415c7603119a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794439fdbe7fbb561676865451a59a43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750af5342f32ae0af82c53793d83ae5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e3b74d020f910d86618dad87ccd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f4d40971dbdc1f7e208d9f8d6a4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9d26c26b611dd467b9010704ed8f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782a4d284947dce64e92923eac1dff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a0372e0090629e2805ce18b45cca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50eed5836ae94de31c944f8606a95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74984aeb7900adfb1e484fed7fe1f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb0dead7ee00558acd79103599484b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849ec5e5146058712ce7619fc6127fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb602b70275b1c32309ef888795354a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7facc061899c6f7617ce269490c7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f934f8da1d114a94181afbb52b09c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf06c5b0241550e91522cbe49adf6f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc1a0644e694c6f6f9fdd6c1288deb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280453d3a4db8fa088c514d82abdc32b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd6b2dcf97dd2cbf4ec6216efb4b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400d4fbd356c11281faf79fc09296e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274008bca08e236f685e679c507a4d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afce2f7c95183460773d4e0979516d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcc15fe2f9b9023b3bf8dbe01fa4b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327116dec04a2f95e9f418404b429702583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb283b5f6b28f24747e382930b84b84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c18be00660c1af90d44520a0efc083585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb08877ebc70c328c90683cfce4fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad299cabf62dd049193023addce4365587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f323570b9f49e6bec8c2b197bcb9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa5b574b8b48f2639c236f828a9474589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65273411e962c824337a9de7406f00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f131005c9ba021caa491b2344064591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a627afa93c07b1e9b83465aba28df5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4300c7d5c2a4f11ac62c448d79043593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707bdf0d083d022b607e31884f7c0d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b04db15cc85314c485ce6dbe2b16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9f3188249795429767af5965257ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68287cb6220677e786bc1ff0a6a43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb9cf998b65a28d549bc4fafa7ec9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55167475558319cfe765151fe6e55f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83321b0effacf266064afecac02b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba017ced5b03cff8082abbded714d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba714fd9b1730a50c516dddfaaef9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c469e524ebb9ee3dd131b76d8419c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a580c02da01778f7f15aff7283f25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14f00a9d00186410cd9fc55e8b794605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b31e8186e372c8e28ff099ad6fdbdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f17a5778867f7de43640de0fc2e4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855f1dca9431c08e3c79534562fa41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c869d201208fc4f05fa71cc615d4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218df49600e0a95fc63bd4f09fc55dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7291cee1fd78d398cff90931c142611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d3cc0d7567eec72a096fc45de889612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7084861521e3699c06aaad365f17b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d9d276e3338382ebacc2d610e7adf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26458596dab07367bd4b04e436843615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1ea9289d091a752a42458f2e0c6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd11bcda4b68512b1e73e7d972d175d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1c218ada601acc39218a87ee5343618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7960ebfe1eafe846415d97a080bf57d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a898e1584d5a49256093abf47066620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0083965ba8f6f70005cbddc681bbdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18caaa6f0b9235b5905de73041ca00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d743ef5bb59787550006753b10303623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ab63d0d30f462714df03aab034b84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632203bc4edad508fc2eaf49955fff7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea263a21a79f5bf78b1d9891a0bcc38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b87876f2dacc3c74b27c8d9b4fe65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336a07772cc9bdfc5ed7ac76aeca46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24c2bba103e960290fc053a3c003c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa437c0dcc6a8b3e30da39a1107f2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86b4561aba5fc72dcb3a08932790f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf43082ca12e0e8fa9245f632d3746632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3fee043fe1a68c6c013e7d2ddd502633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a16a4c0c020b999e4382b521ffd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8cd4f683540dd1697c64dc68cc18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1bd42a5aa4fb038e53d962f48d29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cfe56e7431b1d9df09963a4310855637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e173414a4056e57d53ffc74c95a654a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6596b1a18a26e5fecc3dd51d6e2bf12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59214aee6b312fdae12372297f8fc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071fe5d85dfc30a1b88fc943fc0f4ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011910354b58fef44bdbbcfcb1f85e65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d0b0fb944dce8272f5c8074d5e3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a3adc2655db9da17077651941579644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209925abbf5b81ae7842910cb39acf74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3496e7c2d2bbc7a74a6b1fd60491e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c879d94bd45d3d495f4880d7ede5e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b9103d391a51799bb6048f7f70cf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44744d9038f7f5a0f06398585abf1b0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52ec2a6801b1b114dbfaadd19e3fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12146e746732a51471eb3eb8e27167be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7d14e372da6e208fd4ec627d25cfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edd8ea73536ac366a5eb275f9e9818653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72679697d3c3e1ecf1fdf72ad5a448e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ceb3b63651cc2cb395b0112d8266655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa867b69a197eded6d1d2d39de11b5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d9dc96edbdf07b9e26d3bb1b48554657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84380493adf82e4a7962cdc337c1ce31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7363aeef5ba21134748f83b38e77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e61e7ca80d4a9bee6a2fce50234164660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e462e842ade7131650c0d848adc1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239cbacbe0bd028bcb523f886d8c971662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614d48b776c52fa0f4bb326a166ca8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edcd40576d6f2fbc1ee889c254ddd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be704a40788bf69c9f80743046d535665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4224603120ed4fb360aaae8020b1b9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9193ee06ab88469458f7155e19c68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd754f8c52596c51878078618d673f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03d200b6fcfe4a663c484e0c4c113669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5a01fdf5b1dce89de21ac49e8d2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44897e61e9bc8a0fe4c0eaecebe2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3fc6e882f9c51ae77de9d7f10e01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302253fc66b429705793007e4bc009c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14caecee9d521034a2400c32d9f055e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c54b79c011d76d0e2c25eb4f3d344b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842e02e5d665c200f77d81afdd9cc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5975317d109d56f0c32c25164043e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfeb179dee9ff31235a0bfa7089ea3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e9abb56ca38808330beb401292af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2040b18c742d27be2b0d281b630a2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6163d709e94e5c7d819d2233d2176681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b23e449805a4a0277c5eaddb4b041682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ecb6bbcbe69c09a15fe439e1f4ff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3bb1030b8ea3a03f0aaf29d0efbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0b10a70bc78e6f5d696c6f7fd0f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9053e14370d9f4225dd59f7bb7542f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ab4c5e1e879c6bd10ac445b805ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d6c572009923cacae5998897e4762688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9306d79a84dd413d50d5026f11c3a55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4b8e54da9ecbae2672124cf99f83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655b7275075f42a0aab8a1fe63c325691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b39b4f7192142dba1598f255ef2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06233c939ad3633abb6649003c0524693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb74d033fbbd33404d475c9fc9628e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fa7aec3e64e92b9d219208fd30fb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ef94dae360a6649d5bee8db2aba91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b789f740cb896a42fa281822234248697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480b1cb856389b05864882cab16eba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c66c6d4f161ed33e65629acdeb3a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3085755dd8d009d12268cbf55879b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e73dd3fb29b2bc406dc66fcfb4508701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32238845f18d44b30d96a718f20c472a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9c047c8d8409f6546e6be3541c9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5214fb7c5af7c13085f33396a19678704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d2e6972dfa67ea27514553e55bba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a49d91064adcf87aa17af8601f3fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff128894d37ea8f0c2082390c3f24d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d815fdcd69c47148838bda3e33dc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab0be0576adab4cec1da6bdbee4af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663daa19dfd5f70f555d682380bcdc30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47732fe2dabaf5717d3be829befe4ea4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97fa041b978b2b40b35fee0e06eaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f3394d21338ba6ddb0b19d8989e7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cdf670f1370eeb0fd3016a4d69977714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23deb6ff98c33e1453c449394a920715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab14dca33b3495477ce41aa34ff350716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48a63c5ce1513806e896699f64e2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695217c99f8ef5f2142d96fdadd40d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee5c5a218a81c69fe3af7df172d19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f1eedd47389881b09bfe88468b62f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf121901a260729c968d5866655661721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e26ab3629e25ea61129d1e95934975722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688d7d645d200e68451ed0ee97cdea0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c5d83c356021f86a128e2b7f6cd18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067aa73c2a3951c11dcc24fbc9028bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e59dfafe12f90496f604b512ba3577726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f8c0f0ec0d3b1acd1d18baf46c6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b8caff92220f103537d52a288bb5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88577fc75386e5eade35b74ee231a685729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e73e54fea72e76da1f801197c6cf4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935162b505cffd2165cd272f684fa565731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c3a752b8b00aa081c8724755a5d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09b9921973a4cccd4295169d1921d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510dcce198b9d6241ca23ea260f874a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2926a96fbf39f93421dff7e0e8d322735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aad8a690139fda74ab416e89c980af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428398d3693808f1a2006e3f619b0d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae04f22ff5e53a15f3b73d1da8b9d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521d418db6cf320ed37b998a3438cf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90fc48426b8feb730650575eec3232740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe7242a0e3fb34f48f41c4597197c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b9cd92273d75fd5f83ae79a25778a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bed56d2cf16036ebf3ff2f8da8d552743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec29b284bde1c4c8de33ae4d6f3d7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c5f5df4c577d8509a43193bac7d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70109e0cb639d586db3825e86d1b1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9616e57193f6185c0578a87d24191d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316730a3b7e1a8ab4a18cb81be590b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dd6d45d218904f6c1e5abc33549ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db6a2beafa17fae2b201cd506efdef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc8bc09824f1092a198b032311add6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915b44915e255e096d508a4a9baeadc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b3fb1ec9453b33613961041dcacc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f40430436da8c2771437f8ade8f13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d638e95869adb3f27b08f19fc4a9b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a2de9ef3eb17d107e0e722d5902ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ed8fb071d9344e3a728d12b00c8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3716a7b1ab440d839329f5b10e0e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c013d8fe8e0eeffeff35f9a217cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834cc4b5177cf4a610b489fd42610a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b696109de86f88cf5ff599ea422c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2040d45f91b2ca8a190057b45d5d7373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767694aac069dfa3fe525ff48fd35b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b89537bb7dd2c5cbc20cdb43f0f045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52f4bf50a331c16f2b676fdec9f3956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d274c9f4ec951bf90077089add8adc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e941fd9741dd4a5db940f6ab2ad5fbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af383b55b27398aa4d3925ded7ce719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df263b9e240085e8513f6e579aec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1ec64423612d3965bc302b11e058b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeeee606b898fd41f61322ef9ae2ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324a701ebabbb57b99e4b614fbe9cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c575d6e9ca4a67a4dce0f8cc48be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b1412fe235707696d9900fd0913b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a560f7aec9ba7adc6707c35d40acf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97f245b961b08d6e95ebfb31e9a2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35b0be0cf5de3d277f1e08fc230d5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76e4546f454d58157426fb53a87a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67f3da55fcf28ada1891dea4a339720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e58615996d38bcdd80ba146613dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1563cc94c7aefa22f7525c20b5878122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2347f7398f3ca19ca43f23d2ec523c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa9a27b33fdd2b73742190bf88aaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95ee743674779eefc11eb193866d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6034da0a7046db0f814fde148f86a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e4c1b62f2fec4e8047611931e58ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feae87b94c6a55b4981676177cc89b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dca03abfd53dc6b2039f6e9f9476529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143b2485c2d480108bb028adf18f93730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a2e8dbf9d0f2fff921489e1ec86a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16ca8a8e677f6023fe2fda0c4d41ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804efc5cb33056884fc38dc6e0fb3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba009ef8737d5e8363e21465bf9f231234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a5e47b2aef28c4b65318e6b7bfb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefbaeddd900e983b9cf96ee239bc8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b16f91f1703aaa26dadc38ab7f42937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6321bd2fbf4bf5c28dc604d4b8d2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8046f3c3ae09cfe23444c51b6eddbfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5b0f63d52201e898266b97c6333a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043da2b48eb3f3545488c79678d5a6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fec4d6ab9dbb24f378be08aea309c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418950fd4eabbe45d90ca890f9a104443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086be22f7e1ae154ec2ea956738280ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631101f14e160316d3ccc70b597e88ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ee1cefb0c955c4ed396f5cc092d0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d8242c68f355a77c55df91ceb876647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485eb7af540abbd7286946cdca9348a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4aad312257389d4c32c1a7122dba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7f2d58cac4743c2ccc489d5d7c89d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d444bdd0a03c6bdb05f79b63b3ff4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feca4c018668bc313684efc0df4e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f177240751f7309f0ca45025941e63d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a569758a912fb13644e7efca3a21c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c51f703c516e1e12a21d5a4786f7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e6d3825fe73ee77428ff956a51ab156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3243f49e6f17230f5561f14751dc2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e4aaf429a48aca09db1edf142c2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d19e6d6a0b372b179e12c8d6368259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6275cf56356646067f34c8b0475560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559591fd1d9328694cd4794c69b88d0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0452588e05f24939d107d7ec8e8db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52bc3f05e6710ea967edfff22674463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb3b789bb1e90b44ac76f8d927ba6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d48033f59e9b77b2c9e5541d291465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97b3515c6a4b4a937d9862df13c54b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4beed753f84e658a9b22d3f351ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230c44ffa08a93b778177c3d02c82f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1d787397bc8e8cd20e5d4ccbe38569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c0d66addb11e8760ea3cbde8288470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428ece75592d7b5d7f369afed2cd9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12378511a21f1a7f696a583f0932a6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed72b446c2dc3d274ac39bb8d66482a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e172a0e8c7a023ee0489e5cdbdcd9b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7552395e4bdbef4c06e5b8b6788eb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04144142bddca6c566e4924dd0ccd60776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896a41597efb6a9e77ba8b17b11dcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432164799395ad3f7eca90a9034924c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1153df854bd038527287a37581cd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e27d62abfb50b8889f5f7832dd273d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481bfedea4e6d3b55c219605ef6295a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b6164dc9d412432c7ac5abc3f554082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40612588f602d23caf0e35174a9b39683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361cc24dfdc25f52551f9bba968ae8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2725a6991f0422cd29c327661b6b4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb32c917825d17d79383563e02e63186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c0cb2a1414b8698aa644d37628c3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b698903a9b40c00166340daec86d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b632f9cc3f4717ca58c3bb9c37fc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6014302250b6663fb22fa6bb336c02c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d2f5eddceb8f233c07b03e14a53bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7501260c7f58a6e8e60b240789768192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4255c7e61d8b8437f1aac24ad03afa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381624c613f43409dd3ae02fc8be843f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f4b3dd6dda5703ea7b0b3cba8925b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b42b7301cfa823abb41a7c36436ed396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f67436e18a7551d92471de0104822097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8687aeb32b17aa7730bc587d3d1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811acfbd3291f868b493d26e23299699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15d87a9db971315e816d7ccc0ef18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b0a2d0d9c4b92da45416b8599296101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ded96c67925ae7f87d199d0b627d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb2d91f8ff806088a0157be6fbf51f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7252eec609e96fa187ef82c89a011104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a87a47566c16cddb7af583c54a9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf4b8b5268af0a08cf6492908e2ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c41d31d76da6ef339340a39b1952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b34ec93ba2b129d2482ca671e30b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b393d9c474fc57eda39ef2ed612eb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c18e91d76ad5f0337951e53fd43d00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6761e14f0ba5a1b5c51e81a3854d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36981d78767eb8e62549ac4aa58b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6e4ff07d0907dc373595c75380418113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7576a7c57c0e50fcf8faf88525a199d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a55c636db17156030946f61c3e07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e0be85b2819975e014be43da0cc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afaa44a774fc3dfd173eed5c03f202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed4b1313f68d2b9668678ccdd89d12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bae70208ade69e8e389c4d2f619c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca85bc4beb0f2465616277fa22157c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed6238e1ce1868c66289962d0e4e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278be1a243798fd66ad97c92191ea3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08571ed76a28a3bcc7161140ca505b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef575ce957489d14e39fac8fd28d14f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb349cde834631ab90306d129dba6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6dd512bd71f27d1d7f7dbf28f7fd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29343e58f9563d87e811ee1caa265f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b80ea3af142f4f41e182181425d12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f742b59fec41991ef293ea704eb41b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c913878712b805aafe19d36a7cd060c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44f65571812cbc91f3e78b5637264131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14512189ef6a0b00db2b105c39190c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa014c0a9fb6dd74e86e4995a044da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921717dbe0819cc332dd418c7018da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2091e931dc73492d35464840be232135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8732bfa668fbf23d40bbd7de68510be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf8cda73a841cf37dd47aaedd5df8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc29ba31dd845a487721f1015b579e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345893f156fbfe2637492de7400ef49f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ce9ff255a53ab7a383b4cf51e32b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd4a1e7c70337f2f581df53dcb3275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02d17b8121add12e16cbbbc8c107ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be9e998334412c2f45bc86c1be0cec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fadee7b89a8753ee834a1c05008a8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e815ed3605e19c30f2ac2c12b9e45e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861a008523c5d1bb8ba7e8d2c8e908b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c8cda86037a54b72b9de59a5f2ff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb74fd7572122f089f2d351b051999148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b208d8db3ecf04e20a3667b949b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b889c14da0b174e98a8abfee46ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797309c0f7b4ca380b9e51466b9149151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c9aca1156ac7e99dcfd7ee6d2019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e2eaa15ecd4f03f36ebd1f4c775b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ed45f7e1414d5052de6fc9e4fb99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3b9ace46c0a6bb6f5a600560cd1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e8ec4d3af0f56e6c69978ed952ffa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdfc2e8a7ed493dacd9555bf513c19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410c2e689c49cec8e82594c1e38eb19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501204b8e05090fd2b5d35006dd49c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2782d8396a3b4377334bcd0c7153160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68996b6490ad0a90a258d1110d642330161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d25302cf77535b32b66bb6a16e583162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790693db8e638693eaaf694fea30463163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481748d7074e62f5a1a6d239a0cf66d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae6ec61ec465899dc551f205ce900165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53160dab9f5fb8badefe56c83c0de2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6875883cc70b3b6e033fd6b75cc60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ef21837980d8acaea571d29760b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33ddfe9f5ecf09a9e103b80acad58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95618226c2cfdf17e54f156d5b8a8a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84062324c2bbf178843199225b1d66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d5b318f7e765bc87b6e150b9ac57a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f280a1c9c04793aec6391da0e123c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bccee901778d232154058d3b0c17e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511269cd56ed454b2d1cdb453fe6a29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ebfd044f87e1c6a5e1e8f087a1d61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb224587767eb1e105bfbe9d52fe9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46710b9472744279da8256371ef5b2b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b01e7b17d3a4d4e05dc11b053fadc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3efcb1848e543c39c2a00ee527531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fbbc662de70d7a3c03b8edd8744c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b678ca35908ec262e298627e29dda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53b82ce21734720f953b3e483d7bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb3554076363d67a9b533165acf41e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381587e52f8d24626a628fd1c77b2934185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78dcae9b558c276cde7d700d92948c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb24fe830ed8d895b54ece3f95a837187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e08443f90e97524537bd286e1e6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a98e2fe4412b6c65aa36618a99f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5e7bc1c0d48208b53abd1af993c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda41ae7357f5ad6f39d2fea53e911191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55034d30377a2daf56e91aefe29d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88a9d163ce586480c2cdbc44066de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567997ba18b240b9c6c81a3f83cc03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf433462e205d1373f6ab0914e8b21c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309beaea1d9893fc7c906bd9d74a003196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba931538e8be03074613e80665d87b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a4373b2059a87ae23932cf0c6ba5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b600523ce258d0634dd6268b89142199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a23b5727b59009933152c826e8a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21043e30fa1da8767a3d255c236d248201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb715e5c9529585bb1aaa44bc84d59c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023c3d8773d494042046c3cdc04d5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcafe800c471e3bc03167889914b1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e38d3b43352d8b8d277ea1acf15aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b9587f8f1e7eb51d910fe9b89dd8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dcd191bec67e81a2a34439a7e9c4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9259047da14fb51f25ee3bb5d1a31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc2dea8d2791122f11ef518ac564c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb1ef785e1f62d8c731e71e9e9c60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b892ded957448d1ac392abf6f7b50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019945f28a52222c969c0801445bfe6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51704c2e0d9211c06c0748c1cc7235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4138770c7dc49c8bd79dba9b47f18b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc4806fd1d167d41170b757fabc5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611697ab0c372285446611436bbbdfc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af7e77802df624314becc3a115f267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f0a18bf858a5a7c221fe662a8c9b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7f31f9d09c617cac48c28e6d9b47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651dc1d0779d570c570b5df0a11801b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6f9a87ed8438a863efb5b77c412a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d5fb33973c862faafcf67f57b0dca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d920207c9876751295474ab317c9cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209052046b632f7bd971ef7361482feb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91997a8ca3cab303b6c133d7882aac4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67029a7407187fc9469dc10810d6f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d717e497f38010084ecbf3180cbb33f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e92f789fdec3da3c47524e88d4748228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d0409aadae8bd68b4667cbddd2de2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274b7a266363891e1b11007efc3913230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696274b35715c1ca0ddd0d08f99816a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420d74a44449763c2514111fff64ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b87391ae82481c50a6f2e7514ffc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbea34d4aafb2137ec08d38b03973d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc772486b35d66eda75d590613f03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd4f411505b9670d7956104c4be32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569cec96355d93d787552e8848b5c5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea37636dd76eb9497998b95a77dda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3473470ac88d275d4e15312b64c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9a2d1938b79a0d6a9d277203706da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489dd40bf67d98ead3165b3cc9c474241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be06c8fa78e0b58f113893c0d0378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bbaba89770e86a3fd550e042a4aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d44c5e890aefd1ef5d66e56ddb9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ddf9ec03d3d448946cbeb37625ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2171f820293c54b537a143e58b44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75224991beb3cfadaabee3be22b0fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341017db86c3ac5c87b6699340ce00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1c4e63cc51c59760c7c11dc478f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e14f1979d5c379f8731b0f31f92a25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9d156febcf2108c3add54d78069d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25226859f5159bf0592d5ca2833631c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc90fe0eb56d989f06dd31f226431253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0d9b3eeb82031887b1d039d7d5b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daacca04c1bdbd84421ecf1652ac07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6bd8d50ffb374af04bc1ff7ce8b8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8414c7ecfdb92f6466cf140c40f2bef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9e54ac867291f46bd63b2b7334eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46cb50397956c5f51f2632f94eab20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e81ff77d955b6926dfe15a140dfba9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88e5ead64637b71b916e3f5c4ff6bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c6d1dc2b3a6039fe6c5beda408719262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad0678a0b9db2364d72d88b8f52b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf343c4c503d3244d8f83e878b63c5ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168212ef8ee9e9a2fb73e74ffe78cd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc712d2ff05f2f4a45276a4446f78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070253d5a5257229356e3f8856c7a32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564727bf8a81ddc9e3548958bf89ef9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cae0f404a2627061b98af47996d67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ec07d5d69f06f1ced47d60b4d609270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc0da0c3ecbf85a144158a31389a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec3cbd4ba5ffcff52797afd1a2967c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a42f9e1c25eadc8715ec5da887e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9ff6e1ba6c95ebc8508b8a6017544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8136c8b6d11ecddc5aca837886f4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab6c82bd61a6bc508c67d729bfd896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f363b94e0d14e848ba1d1863085d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df8af520261aee3338523a4c92c4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd44e0017872cd004a156f129748e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae4aac4b2ff50f51a66202f2e010c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83d49eac52a82d9409a0ef01ad259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a0932e170d23e9eafdef0399d1e3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540ea5fd3c9de839b9f68183aab4a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3770fa4c6188883f295ad842e04cdcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5cde8b1ed8523706ba56e5b502f76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc10bcd838a46e3829cfc245d9f60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853b0513b81a2bfee7af72de2c19f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3ae21069455878364eefff3a77ec5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d0591976db9da5bc52bcf7227424289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e44fe0209a8e2f12ead0b7ad9ad2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df1ea8b43dbfca08dca5fd6e9ca8c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371c6930a22d3d497a4c725a5f7105292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b6d8baf58526fcaf4f8e2d92da58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857735f819cbd4941f73d6d0af0961bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbf49b4e29333c8a302ffd64446d65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec4d0fe3c54f6ade50f48383e6009296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31887ac7ebd76e4fe63e2d0eca434a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534cdf06920c23f3b321bc69aa5527b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8345a4469f63ebe3b8ef78ad0d4aad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b5fb56158ad9597a389ce9fa0043300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff658c0bc19fbc6952f107426242abb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5935fac3966eccf463aa6b2eb0b3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c06ad10c1357b1fc9e4ee8d58201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a35fd7703f0e3ee09be8ef86a30d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e116e85f548e046c07d8fa5f00972e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7843619dce4cfdba3dc8b86672ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55474647aa26d663cad8bb77330c71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33797a392241ffcf1c824aabc194e08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199775dfce11b095bad9270e1eb8ff0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868358101742653b970c9405fce31425310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ef9328bb1f6828cde3678da5f299d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7cf510141e4ba21eec2471560c519312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9359e8ab2a7081f1ec5d12724776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fb8e49daa418d8e185fc17928236314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb4232c8041e766f4951d9c71f1dcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d2afea99583889c70edac86dabf44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e49f2b0d7e33bc6c4e34d846f71ad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42965ca409f57137a5aa09a503952f3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aff093dd0f5ce5288a070acb7e6c60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e1313e219ad87328e6484695f833320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880e44c44856ff543dcefab4c1f787321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4004585899c6a34bebd1ee09584ed9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e1e9dea8665489aa7036ec6073f24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c9ce74d8a4a007b8c88aa8b67a71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5901754a1ba0b317221b7759b2719f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e94340486f1a79ee5ff07554f2f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccd6f8ade23e42da89ec58a7e7ec3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb2366e5250daf2fc60ebbe936bb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b318558554d413ad041b6d61cde7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e052619265feba1db68be529040b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05e6bfade2461e3251838f14f66c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5faba43e39800474509247572577b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8daecef8c05f753c8a5c014c4dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038198c10066e62332dc5ffbac28397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ec47aa59f9b9e18c055143a253b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274428e71966ca9bc49474fc6ba48cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c3c7d4d13938a11d9ca4a49aed27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea9d7805e8117bcb4b347b8a69203338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d9bc1013e79fb701b451e8c25b9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d86bf3b0421d37770883091cddafd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde24daa46a2072ac0372f09454df9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfdf1879979385def5bf209f83c2ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4de81ab1e91bfcd2207361be96e31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b54e29e2d6dea8d59477017ec6264344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7eb9698c503b6adcae2a8bb94615345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281ca0009206160890fc479e8eb2455346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed088efcc766400117ce5888cdf76a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2565f714f5072efc31652d7924956f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2a8eb343fdfd3b2a55865227911a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d8ae7032e7e0b924eef59375cbe2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7b1ad63839e7fdd99021d7d0aa013351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7466e38147d87ec448f64455d0ae0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3eaa0ec5a59327cbb41c56862e36f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be7568999c58d3271d2c4a861a58b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb4a5fd4e75cc41cfa74993a60a7b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1896b4f988b4dc255420785d2991e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed377066b6fe56ad37db8e24e43fbe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa610488a06554eed8d8afddb4fad5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734114149b70f93c0a025a22c4db4f35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe230631674cd59d139dd756a9c36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7106946bd5bbbad9224b678f2390c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e92307cd3b12438799c1479481daf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb5fe9bf93035326fb77a54ae17d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f571ec2a0da86307b9e80bee69d893364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac84a36a78001a76e40098b5b0d095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b20d55e06c1f99b3e6cf9e307e0d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d6d5ef2dbeb35a80f65cd13f2e638367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667687d2b5b87162fc3b79f3822865368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76624df0077eb977c91973d4a53d94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc860e7b223f2687bbf269acefe9cbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57691e18ec85a14d3f3cdf006d006371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88066533f6c99c0f5a0232320d00f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b665252c06f79578b6462c2a5327373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8fa96b22813c382e58a32f844be6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9db0f4e9dd0d882acdc7ffbf8ff2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052349ce1f6ca7c950088b8e840dd37e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f4e43194841cf0281ad6b71047b14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa837fcffb8b9ac0ed0bd000b6a2af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a1a764895392151a9530caa5b8fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b5e99761c0307f4691e086a6c9fcf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf3c69e88ecbf1abfef3758c83e7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78387718c4b0e0505ee343b1730bae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25af3019f8e71add8e8b7b8ee86209383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc35a5b6cd211e0ce6ebcb115b8000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66f03302e7c2544f9263a3a118b5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85abc9b2a0a466f9c6dea15ca896f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e30ad914815104b90aeb5dcb9b9a39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e61a200d1bada52d2738c1be79cb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718fde296acb72d0a0716af65228e11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdace7e2317f59e1c85caaaced263ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f0aecf5666b3dc5870f26b24a4a4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436490e58cfe0e4bb2c48c4a2f02612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d637068d5e6422a78ff7e0f98d9c9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc03c498d38e8f2f48d96f28f04885394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63e27539c11c74d4dd7f64f376d74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518f06bfb26de0bf6558bb190a0b3e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad50070bd885e6234d80c1bcf0ef3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e39f07c7bcdc96043b76afd575efc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e6d28a11ec396b4d090e2c265b91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdfbe49d7816f1452df69d35a8d385400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677151159716647d86bcc0ff425418401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc709ee0d91a1756f6e9e004446a65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4efdddf248a379e64c6c9c54272ca8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e7b99b34bd1c41f8a48f07f4d5b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4a3454fb2e9c9f413a36d8fc6db3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed426bb3fdbb2ee362583a6cedd0a05e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244385a33a0b984d49726a611da3bf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41fca63e39dc193f14a71448f110d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737f7da0aa339b0e4a169354c1e34c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4318d21e6c88f04fd5a613877bc71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ec566f370e35a879ba1dff92569f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12de23ee623d04fb2db901411d35752412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ad2923461c390d84ae0e64a4ed65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf1324afead47bcd31d0de934b6c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b5970cbb97a207eb1f86a3caf5e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d462f4f45629c81f2d7cc8d01a7b5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6780efff49c1b07175caa1a342a75b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc22b479a118f302d6987f9682559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480d018b24cb13504daddc83e068d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a85cff7505f7be9a99364eeb16c05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394e90e48ce7a1f36efc200094f6fa6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db69701ad12f583250df0af64dde3bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d303b358240bee922d5e0e8359ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f753eae926cd7d613ae96df690d49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5061d3c8e6d69164be810968be0fde2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd5bc9335696613509896303f539d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8b481ec1b9d18e09cbe8640bc4657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585acafc3d781669b161970a3db2f9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5aee2c9342700b719a3671338a27d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb4936dfd98986dd1f06977ecff05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce07922c8bf53c3140fe63065255ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee9758761d2381845db94162e19854432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640087876a751703bbd65854b16e9e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5547ecbf56c2c6f52dc9098e93dabc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ccc94a0ea0f20224365234b8a450435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2924844da7a0395fc1f205de4242d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d6d4719a485c1704c70d73b9b838437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5119a8e075ecc31e8a0638fb7e91a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752396b6aad62a9e4e0ab2eec7d413a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf5dd8d7b19f11bf6dbd482a5ba43a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5f67c5459826d758e9d07444fce41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e126906e687da89032bd48c9f1805442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f50ec1101ef6259c190fc3255e91f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce39112bbc89430da230b229f191e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604e3dc1c15cc547438ed2cc559b40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ec4f98d30f6cc5f06bae5287bc8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf70c2ca0d7ec8cc767a24e479a1cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040d830da6a64a6d7c8bb2bab393c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77dda0972af56055fc5f9f92185f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1e696d87a4c0abc50b6e8e24aafb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a047eb3527205a22b51c1817c3c5dc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60260e183ede8198122a624f1725f423452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0a76ceb3e9fbe5a943d4ec530d1c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27136a758d6eba43af8e9c8be3bd01a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6f046faefcf922ad6e384d5ded419455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0e1dce8fc5d07ddfbc32c8c96070456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07af1b2c2755050f3ffd16b505d6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e05b67f01465d3a8529ab012ee0ba1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3deadce81e24da3c4045bf0d1fea59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8670d3bfbbe3e19fcee49b3da32b14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e8335a1e28db2716f872cf3630f0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8039ee4c7c3b2064066d82833570b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bd12b9be13ef8ffca105273ae9d5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912b612eec8990ad4451fbd84ccd67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f87dd32836277b40410069072e03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710d18d26a22e888ea3838f0be0b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8b6cf240bac48eb889646e1bb204467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05f550c6fa988028c0738cd2caadc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc936e14bd72b3c8d9e27b9bf0192a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686dc4874a2921491d4134a10fd932470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030dad86b659bbd940e41f546d744e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe843f5b23d5923081c928d343b1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6905fde6540f1d2621524cdeff8d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda823c7beb47abf22d2334b5948a8e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f9ab7b4808d1034d87fefd4d49730475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9418fee1312df6d91aabd31a350f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7e3cd8cdf839bed3de49bd9f6dd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb64678ebabb270c0b8775feeeeef4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730684304a10da890332c6a3014fc06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a3cc0d637ec7b506bb116e30bbfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f5d89c67b6d8e20b6d34b2f29171481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57ef8a9040bf20abf13f62eb76d596482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e455aa645c14b7cf6454b4d30ebc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bbd8bda33be47ace83af3ccd88297484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe955caba2252126edef4f382304b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192db35df2a0c184c1e850d0e090440486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622d9fbca4239c24fd669a4f7308ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c770e825178d3bcb73e14987001f59b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e797b539a8d2b6dfc137ee3b551d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac1d9917112ff5cd3bc13f3b62645490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604572c2dfdb4cc6e75ab8139618dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8e1546c5c7f02f82dee9603c3bf10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0099e92ae003b2237ee0b05a0f4b2f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abfc4ca22e6d8c12189f3ad140b39c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf112297830a3dd2c3beb7bcda91b85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6534da009d6af2189e7532c27e1c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2755f0c6193091fc831f811e4927497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec30ea3ccc8c4337a7bed0b06aebc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad06499b4d4eee0ce68f9802a45487499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa26badcc93167ef85e3487da7726500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976b54ad85b3db4996197a5cfaaa0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728deaeb4a6828cdf98f4440566758502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d7cde733433c39a0d10d71e120863503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e5136d07cae30708f3cee3d3f02f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86300197b8f7de6d69dc9929f0c36d39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7419dab1e4502cab6331ce33e0e55c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba47ce9f3b40f25250d69935027d57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe199ff17e4118a445c30c51208db6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23edf023fe577e86e10e0412cb3b165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed27b86020d77f4d5eb1ec9566d3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ee3e29a379fc5e12884833e9b29c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b3c32db721ea7155d9d3793d240fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5921b0d1d1dba50d8f773df201b2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2883ac72c4dc674c6bdee579c7855514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d790e69e2812f31737183a7d32c1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cda71df673f9338edaae41bdf3e48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b1a6397e50f8b564b103539e2aef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8611c8794db3b7b2c69aa7701a0f25f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c132100edb946234a6b6c2e8fe0c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eff1cd54b6cc148fffc1d1297451c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33454950f1f245a0b20d16aed459674b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16f6143198af25e6a90502abea124522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b5ec702ce86de279fe42246d31ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375de881a946ea243ec768e36d287fa2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf1634ba7e9197149be53caea17ef9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67b8830321fde632977e816ecbc216526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8676e3546d88b2cdba4f295461b9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa4938c32d7e74d03af89135e8a795528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031da1dd3e04174d866e7b76e0a7acf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5eeec3bf3d0340bf35b911a6ac137530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d025e546d38b70bfd22c1c4ba70ab3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f8077d559e1b4d2f58c6261d6d141532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc5dd9ee764af0e35584e1add98f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcf438c053a6e2bfeb619dfe424ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e3042678220e9beea01e81fdfaafc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0bd80a012d15518ac1a0454907bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94379906e85f8a7ab3898bcbc337f746537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57266e9be822cc807ab46677e8a21213538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad719a63ada8436c832fb9e3813665a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ecc6d553e14a2507f8dbe5b10e00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e88b9815949f080ccb9eb46f21e77f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747fba68c26b0e61eefca0a9e18762542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04948aa120a6cef44a18b8081df9bf5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a012f239948c18803435c9b44977e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b58d0f8d019520c8829c0d3e8c66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0705fbb0feaf8208730defeec3418546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19900ba7822c4d581d2b3cfc3ae6a2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45f8e7b809312558d0531f481832e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c05bae63085c144023b8207116230549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7bcffde314060b5f638253b00171b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8091992eb4fd704ca62e06d79af257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194feee72aa554435a2c0f0b7634ccf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b993506287f57f60a474307f41597553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95badefcde8c6b5a8daa4b35ccd8799554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c7c58bccbe68a274443a38db863db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7205840fa3d39a4e99c5f6856423ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467bb4203d35c4ec7b3f870f5ebd195557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272877d311f72a38e5f306a68b72a3df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d7cb9410b373383923be60a24fa9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095780d93174d716228814e923c839560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438dcfb9a06a802af00416e71021089561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee85357423efe1fc1decad6029040562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4caf17e047972f3a3570317b08812b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6235ea517082f702b49a2b8db876564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1820172d504a294934db0fb976358565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccb498a6db5cb1705b8388d58a14fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86054ce56ce89f4dfa0fc3bc7381b701567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07c622c9371774cfff62c80ec4f2e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439d159cdc8e731cfed328bbaae0f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d263bd2c0916740b8d5724126b2ac6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ede1b9913a4289fbf36683689d9ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352fe1525b8e5255678bd13fafbd5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f84b601182ed6a37426caf1fd249573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e0712a5d5aa5de9246629cc33c4cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e46a38b8449ea635929ad90d3205575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc002bc111b9a3a1213a4621c7f55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4186622bdbd647d8893908bb2a224577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad032733e1efd153e0ad1bbbaa6fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d00430e5308a55d0642e913862617579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291857f4d82512ec7bce3c35e0d2d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7241555def76146e9d6070afa20ad40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ba9f4602914beb790fe1b88120e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cfb0f801de9298234ffad34f9c112583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e6e12d2adb3ee77b9002647e3d8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be4aea5224f3ca5adedea6e0f6ec8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24519025a791280d5516cba4bbeb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622742369b8fbbb31cd7969688bfe3f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe113f71ac84e83899042387fcb33c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de0b84ca1534e0f819cd83986cf96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba9dbbd45f8a50d258e4d53812ccb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8705a5a16e5bddfcf9febac398bd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155ba8a2aa7dcfd15da97dda096117592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6babe7e7aae0dd34eb785c698373003593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89522ea8ccd0e65e20095ccf6e6a9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284411e2d2afbc1297b2a7eb20872bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59769051f64dea3fe35990ce0036d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829b50de939e5bbd9b34489a76d3d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8565767197fa39e4f6681b06e7bc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a03b1e2c26aff4b5a721aba9bae615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79144869545fc6ef17b2fd482f9f1faf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e687f1d220d3449d091a2cf3ee75bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dcc390137108dc3173cd8f28d4857602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21acd2fe3df7868ddeba99f9b1fbef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7af936977921f8c61e454433cf33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716eb67eafbe6576064a3bd5b6a0cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771c3f3a35c4c77f7399ef7ad078fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844d6fddf80863f789fff988eea022607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193798be7b71e3b578ff473a5a60824608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ba6b3096aa8cdcb9ca1404e9ba0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d38d872f945693e27aff50a1522785610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e460012f1b4f1145454a4aec2df67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf827c42720a6cd66ab2f10d8149b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f7d54a9f3f7e81c203b60aaf11df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7fd3f858923049ab78a3c36e9d9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88e27f4392735bef3ba684dbbe8ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713031e711a0243b5d9c86594dbbbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe404fe5b19fc152e26b1e390e993617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020543d0cf3c04c88cd7003da02056c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5a9944477f0d3a1817d8cb397958619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69108269ec65d6ca19378afc3de8f79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd719fe07ca943f91f1962c910b6627621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59955c33fe63ccc4bf4091d86355327622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec9c7d4bed9319f685aeb206aada7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffeed962974dc989500dcfe459bad7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb131a1b2703834bdc9ef4a22c6a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d911da08f51f2ba88661a0c40b8e7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff471428d550cf190f804b41617eb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246a29881c160ea1bf3bac84cbca68f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1736caa23779749653c96f9e4b1f9ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581a4e5678731c3606611733103523630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c912b8697761cc034260142d0745f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce93ae72e261a1736e699d2449c276632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610832ef427d97ef60ac60f1b12d55f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f3558aad5562123589646128b11e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba44b8fe911553a8cb61e51934860635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b290da685a4d632d5528d01693cb62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc7514f22dc40bcd4e155f6aa9305637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009389ae0063f2fb6e0c2edb44e223d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d70bf3051c62cf09d52b4ffa805d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b573bf17fa89ae0e727615d27c26dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad1836f80c8fb6e086a70174267c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808bcef1f5dcf3890a52c3fd6a45c29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ac519ccc2256321052e04e58cee1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec541b135a3ac9134723304818f1f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ca2513ba6cd0b62fa69cfabdf97a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a0e0ad6d72f93387ba8edcadc138646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f39e9178f837484d5a677aec33164647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561078175048d7a1ee4e4612626963c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a66a5d19a54612179149d0820e88e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f09fa40f0a81ff8945b6b768b41038650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4506d047cfc51dbf3bb0a9be06bb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40e9e1f94096696aed0594d6890478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f505362cdec77461db9a560e8a507653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7848b1d57e56def0ad2211699b67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e804a3e7ebe62d6243b3606eac3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176e905da0c4c7685f91bfa330af90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8909946a1a8853e035d8e873354739657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb1c9e0ff177f83ea851f56a51c09b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f619fc81a8ef1016c5312f31d3af3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed8ae874012e5ff221b538533b3803660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e0c2c43d8599db7dba6ff3b92d80c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba43eaed16cbd6cd84bd32238f06c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791e88cbd5aee90f1fd73fd3acf843663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a3d4e85623287253b60848713425664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd3947d98e84850fc87f7a13871ff5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0609164e69e2ea278b872b9dab387d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f74c42ee3b160326bbbdfe7235286667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52920388c4d57999971e807c31007b8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746ab864193a8cf967f4a35671b9ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5fb2fcd7c71b7e9c414db5a8c50c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611cecf9608596e620c41a20385f77c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03e2968eb683372788939bba0d344e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642350101ca1e0bcef0d3582f6c4ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1135a9ffbe34c585da1fbe6bc45d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad9a63d50ac0bdadd894319dd77cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ba1e7cdb8f4b20627c9afcc4517f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b7746d2ed02526d2791b8f8874b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a1709e57977abad86af54a32baa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653817031ff49c9075296bb93ce759a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54dc810a4b07250a5abf80df7c9cd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4e3b1b317d65cb712df16639958b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6896324587ee1546ef3b73682f7ce6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647828a5c23491f2fc65c3fc9a38a2d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67323624e451938bafe3cb47495905684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0591295db19252fab6b36235ce64c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e633e13b76928f11411ea9643816b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd0a6c46aa5e549f9477c0ecf1e4a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b58bb4ad07db8eac973da19e7eb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691932a58aca674158e4f3d8aee0b9f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270296f8736e1acb3ded54c53e00379690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a7bf5e554553d8292c6b2aca4bf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b0dd00f0684bd4919946ec983075692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c6dfdb82637ef94ff191c6627fc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12f190b809edf98fd61322c242a1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384f0782bebe0ae06eb32b06495229695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbbfb63234c7cf42bbf4069c5c609b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d99328830216246148f152e79d69a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b15e67e60157f200ddf3936587127a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d2d1acbbbdaf150abb2402e7b56d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d035cf5a19a1234aafac79ab29e2bad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a145bd9fa255dd1d9c47738d6eb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f745a3a689c2d04892be102af72e8cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f44900dfa7f8e1c5b95f9271fe917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb51c29b0abbc11e5e3d5cdb0c5f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab1e97f8402ff2ce469e9d13a0d0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecf16bee3979ed9ee86a89158701f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e249ac3d11f9bec130f1262f6c371707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79ec3027cc911eac7fbe21fff65d53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e1efd1cdf6456c10a81b9ae1f1727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5daaceb8490be9ddf0637a39c3fad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85214ed11b37314eb51602d3060544ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a6e1c1f90a18c20764c83c952d40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daefc5db7d3ea28127e20f4a04dd1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc341a79fccb62be041ac22c5d4868714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0552327fdb15ad58033905c8c30db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b80a6cffe759c0b187957f54075c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0b742db504bf7d56a95a747af4f5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b817b79a770b21cd41fcf6337a97b24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ecd413ae6447da5fb57bf57b6b09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894787d6b5833523a599417244b642720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cadf199bb635761281686622c2263b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dadd325803fdc8722ea3568f1f8c7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750567c551197d08cf0f067b07035b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc51871c3b2e231c0f2791eb636e9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba50450851cd9cc1b271a39dbe785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3338d9f15b88fa01c7414ea59127726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb6fa80a484091e3a12e49864f494727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275829d16eb1f3ab06648dd15203b6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbb88b42ee6cd6d3ff094f7705e729729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1924e5f2462f66b0a45a6d541a9bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bc3885be036a7abcf816dbf10923b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769051986fe68d82eb848f91ade5099a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec920ce547b00e60da8e895a771b79c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36edbcb5d9c65027ddbfb79eae3aa2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359638793b9cd6d813a0e7a1b055a730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd551a5a4c94174969bba123555b82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dba4307d1a0837819f2a6eb9b37fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2210218b58c9cd705271b9b2d7e7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98a3847efae016eeb74966ce4ae9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df957cf15c58fbc44611d321f8da2b56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293bc4753ff87be4b9293ad0c95e80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14203d6e8a3cddbac7b4fbda21823421742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc072ebf623f9ea9ff530b2ae6883743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c8829a5196741c11d2a6e73a46436744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6518c7bda0f3f27b36f4febafbff43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfdcdafae6f275add9ca9b02dc6a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d291195e1388b080e789547c008d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5588efdcee3414033bd3bd4ab3d96e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd4496bf4cabf74ab973c825cd5363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ea2f32074c89c7e19eabab54575b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d845bd98c24cf50a7742c0bb15dac7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380fc1e22f1f878b2228aeb15702172752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0504402a91e55dc144386e36bb0c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e1f5dce0d647c1960f7f46b5912c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677399a02a56d77d3bd281ebafa71827755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcb0df212ace8a5ce78f1bb5620f6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661877afa8a440e70e74cd3f8c751d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298afe3bb6dd9f11f65eba5c3ebaf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca065d63686b1d449998e476eed0b083759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>