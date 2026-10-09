--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce6326120c8adb61adfb5b665eaa3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ff729f1c3b6679f9f77f27f084fdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b0aa454eb7b0a50eb693dfa40bb6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690852b9e0e0d23fee5e388e1a3194d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00379b42a89fd6c32a56a2b22479175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b3307e3e88f755f44399ea14a00c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c46e38d17a0f957958d225dacfc1e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadee4998889a62b77e1a39d5778f6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830d68117a298d40fec6780a730cd549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7d7c1d179c5c434d3a69425c25b2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1534c24449d849af6f3c4deacf6f5dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289a5540dd28819e19b797a6eac2b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d134d0efb9f81b137d064704b2e030513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955244a42ffd8ed1324ea8877ff5ae7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5930748e8d5da0e3b3b9c8655a62715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257cf3573eaba9822d6ceb0aae944716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963210b4dd3f50d161f5c1096fe247017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b12174b47b393bf42faa873fb04b4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba9fc07af40bf38d54c1ef5cb078419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df62e85a119cd35956761ac0f4ef520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0a2ac13b99947eade986be6ac4e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c595707529b196b3dfa933b271f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71951e0c59bb6c647640507585f37bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebefa397eeb3e5672d1bf0e7af0883124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e197350f7e84e390170825bd8c57ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4a9ac20f1f1afa83da75f0a8507726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46264fb9a9d2808bcf28b6d436b85b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613302d6780487a6403399509c3237828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc34183331cc35ab57d6d1264f72c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a775e89c04fc2cc621aa6fbdeb45a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7843de65fe083ff3e9607fce30c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973820edbe24c5165eb8defae38eb08a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884264b9e93eb977347bd2cbdae925c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e3cafce82a2086f464e822b83f8d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b704c67ba05ef243433d74deb5b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a2fe6fa4c5485c11b92b77e91d0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ddf6df3c60c31bff096ec4737cf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d845da1e1184d62a431143725c872c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669e8c03716dcda28d72d6d0af875b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905793c13a2d0fb2b7d7a9c4e0f52bd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d85335340d17ee3204aff081ebd2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2bcb453bf2ea5ae7c5744383b680642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684842cdf55393384d199611465904d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7b6edc89aaea0daf10db4619020244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8318ff296f284454c8397e9c425345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559943e9e5198ba0d1173442f8fa536446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f4b70096faf5e1d8c95f9c3ed953647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b146711332f402831a36cbd4b468f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55139afa4a24ab560f3d1f2f41c9c7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a4be25555ff4db614a41add5089950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144294ed87b38ac6e6d94a9eb89be2e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f9b1e029cd20fa4cd2d7bbad3ba752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670716b61d611026a42b49233053de153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe45db45bb4a3cea281b3571db76d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58177a3ccbe62e6d44dd835f40bb123e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49252492542406d2fe5ab122629c8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128e0418db6dd88e0cc88cea9497f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f77ac6497494afbe00856d16ea9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fecf0ff55df1d597458252170189a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e6d91ca8cfb102fbe94c016a6bef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8a6d92fae4cb2695badaf18e664fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614775f828ecfcfdc78c10cc267f57e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b9fa248dc775d1e73a8dea183487e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77024477c44ba594a3e8567cef9841064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeb6adec2e478a08bac8fb02b677e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0aaa373b92cebe6d5e7d43608741366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb7c807596ce49245c33ec22bd52267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de459c5ebfc8e3685d57083d3a033a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925760f34732f67e6ca1753d4642238669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b422112a868c33d5e79dcf06678d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf78f66c9b38ac13a040ba2547f1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603b66d25975ae22d63efa2c8b850272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bae9665d3d75502131e9166ff8ee3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1270cd7dc43094bd479867e114a2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f390f0341127d6cc8a4195272518175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec710dba43dabfffa8b396396cbdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996812e2533f6eda41aaad9424fd281277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11497bf35d7d2db006e353becc3704278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca771f365937ebfd8bbe3ba400911f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9ab8bc34504860671ac3873a1ac0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07946e346e0e671b92eda94fb97a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d5b04bc8880d942018817c5c468482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8cd36443b1e7cf85f123aebefb1d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27d1b50c23b44bac31777184acdf2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92e25b823366709197823fc0469dd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee1fe68638d8f8dbe761f6338cdaec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f1ede28d9e80cde349b3bda3f4c5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a14c5ca4d1444867e5996635981d5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4e08bbe185c6fd58ca1de41e847ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d1fa29417a32b862c2e0e6495dd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204118395bf7fda9204c82171835be5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c5279ef8f76f38a2386a5319770792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe2fd80a2ef9211149c3511408e1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71cf9ae7bd28525fdd7114bd0fbc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ed9e372b94722fdd2c9032964b88695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387590e5b356bda2beb5a417c7d138b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ade9e35f868f0c79b365ee2b211a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367f13d4af32de478de1e87fa8a49b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166434e9b2e46c0401b87a47ddda2d9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6a51926bba781fc4b7c808d8b33e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf872467a78e65abc74eaf098b985101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0591e569e9843c7387ea69049a107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf73b438f352d8c8ff9fd5750006991103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8187f5e9f405d2706b1951428cc5f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25cc6fdda9c276c414fb098d5d73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853679613d67be609872c80db863144106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0518bb2236e5bfe5773574afe9e76d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb5079731515ef896d1dff0ed01c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b6386c1f70361245d4850b77d3a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb0a7818b3fb8314e0d55594eec699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd45f459b7ed1f1813f9322797cd59a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb542e7684a53e05142278d473d85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8f073aa529eb502b0a107f96f10e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc655f8d31888d8dc050541afd17268f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262103104551328f80dbcb2a0b4aac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1d74fb3c09f157c642df77b043d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5928d64cf7263ce2c47c67e97916117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895ae2a348288c863226b4b150fcfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b272f61704166582ca87ebb828e00d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7a3719fdf68974f4703b56f194d2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eecbc54adfde10586f5bdac4dacad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8031dad2444199136b6e52f5f6c60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc868ec7816d15113a6a0a0571c9325e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27547d463df8e34dd0db60e915c7feb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f330b17c168ae9454a243dc752a980125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c360ce41e61878d95b30445639d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3898ab6338a50c3ba7a56cfce6bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16198bb903c3bc271155acbe84f63580128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2747d5917b447a0e160191e16bffa87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d463aa82335f48479484f9029d16932130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7f246b8609332bdff483127b9671131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4130d3e3e44c619bd437ce58ea2fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c895824edef7f032b512a35bdee2a14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7987029ceb8d653e979cde36abcad00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da0cd7399f446773482ae63c973750135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e539de5c60981091ab45c6f3f1be7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3facd3fbea6307b306687f643381809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4441dc20a5f68781ba32369bea025a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fde1383025fb1e0065ef8e1f59acf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c72708649b8b81c43b92409f0f65d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db240034eb55d0c73537f771793db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a800d67897592aee8caf0510dcc34cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8c6f571e3e07485113a66059a82ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0183ef3a54dfa2ad70ea7290d300b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb167dd07f46c524c3bd38037b8e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289860c4eb12c3afc715e4bae927b2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea984d8ee81be44e12d0b3dd7d25cecf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ed5663854110772360a5e053c08e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca714aefcf3182a9447021fff23dc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2726bb14292fd1f1bc829616d9cd60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db91e2655731c3df0a5eaedf7a245c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622fd994332d1b09b8f511bbdd6f5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f6e2b5b2342f50c77afe6243a27a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ee931757d0793a122320a624b8cc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8767d89f794e9d3476374593d83ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f2cf8621a91631fb4c553e2ebe822156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370964d30cb85cc28ffe46af1d1e825157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9950110cf7fac90e3c56d4594ac4e48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449acb86a733423a81fc072b61cf5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd2729d6a358d8f0d282c687a44a55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c001042fb716e2a053dc708cde99a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150314a3cd5182b0f747811c1e73f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb84704057c605fc52dbd15553f6003163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519a72dc292ad5280e11d0e1ca1722d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1c6b6d6757bdde47dbbde05d62f38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f428c517e5f06322d81f232212576166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f44e19fa36f5c03e078fabcfd4be9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9212da7ac79a9bd3f9976cc2ece1b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e955ee0cdcdddd68b30d2835a8ecf0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5a1b0b3edfadaf3e3722eeb7977fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced42b48fdcdbeb1c91f107ef70256171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f03fe164623f28fb9a28a926e310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f35fa9cbeeec5d1df8714ded304b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0031a69ebcbfd5e2a79346428cf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41ecf198deb9e1d185b7a0e1c2038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d6e94e675a2cc56fb84c60cd5373176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6cb6e65b4713d0e1f0e3b50f6f7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b28c65b771b7157a1d719dac7c6b30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb63217bc3c22ddb9691f3ea68035179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f31deb5a6e15f1eb499f747fa4ffe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481caf4afeebb1734b4aa2b4818b94f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403b20731f14527614a012e6087a346182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd87b7f032f9f123c3514feb61dca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5c2f0462444284c695fd731bd9c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd5a56d3b86fdb3bde6f2965f47591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249409869be203777661298ea31b857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ca3b8500c42f07599d2c01b95abf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193be21d5e6a1755e70e24dac153b06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a456426748a5656f7b88f03ac2165c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d764e04ee80ba7c5c110c7901f8678190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dbfa252b23d94a054868f0e3d1df0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79bd07152bede419fddcdb65fbaffe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b30bcc2fd8d9edf3a12d95e94345d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d2ca91ff9ecf409ed9fd1910bd4e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f0374d7e7bedbad2fb424c775cf0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851ad119584c7b30f10d38d4955bec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534616cd7349b0c95009925a70055db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc21b290e65da8c90d4561441a6ce9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02547d1d9c18eeaf98685a43776997199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7de8c60c78c3126b203b1da7871f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba11ff22cb1c18178e73ab5550fea2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53a77c3ff7dd2a8f2595f4d24f087b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f44a0c75418e443bd38a23f4449f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79112513799ffdb22a1057ddca7643c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b2e8def6d36296b06029e1d9f00be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439374a94d3de935f60b72c679a456206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82fc2e763ad26a25f25024a2a4bc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3c5e5234fdf18c3891068f16e7b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb043a88dd820df190f45ccf4505c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf4dd6f6353af688792e4c47f7afc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc67022a5cd935ea82909b315d829b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e380d8421b5d14babea3973a0f62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a3a810c11d046d9807e4f6f029915213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a9edec809af01fa1373255471bfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2054fd32dc6037c983f913f43bf879215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f5bbef8fa643d25ca475eb621fab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef72a206ce3027f9ccada5aa2e0e35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e8bcd79b9cd0f67f2a27cff90f8d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125b814bd91f8a312324834842291e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f30f0b1179c203349fbec7010465220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0db9eabbe00d652e677c314ef80c24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788c303b2af858f8b3b7c558e17ba5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da3b3570e5ea223753352d4f47f8ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd861fbb2735eadd11f2e26639ccc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ef7cf8e5917ec996607cd25a3bda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f90bfd87300944b01572b55bbbff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429cd6fc5b2cf22f8058d025b3eaf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb23e5024a2cd7a1c101b59939913f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88350ec2cbe3445da3e77c392e5e01c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510f71e226113e791f8a03f4678d094230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a868b9668f549902d0c0aafbcbfa88b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c827669c166b70a130a650c87356c92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb80731033ffbb709a64a0b99ba162b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a947b8bf9dba5b855ad0594d1b7befc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f0f4ca68464f7d3cd723b0c659d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f66b8c20250e35007710337d00bfab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc5f467caf60d25852ee637b07dabe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a96b5c2d5761833e72408ae2e60b22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33397c96419610403753ae99eac897bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2205b5d964d6649829799989ce12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c4b7deabb68e088cd0664b4faafd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeb92b250efd6f59e13f3828d688e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac959c0246f801ceaf196d11107123aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b6c3bba930f070485d81df2a047e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e095b2c97256015408031f34e7a0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a635689343e6e203b9d91bed55dea6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b9e8687d04c6e333505aa33b2df6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba11578169fd90c692c63aec8c7740b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e04a4499ca7ba70b289e7b2604e491249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425424f8cf135dfe1ee55796870ac1c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f602bfc4b7546a4ae30da367345f760251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f380dfc3c17f6ccfa64f316255ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e7026fd253f65e4b3a5227c6791f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e20805d3fc66904c12607f10f0cea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe729d07e78afe3270096407d3d06f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3799178443e321fd86c5ad30a05da17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ed75bfff86d2a97a254e9e7c473a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bbc6d54e8d017e716ce594919795f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff59e703ac345d3e35e37f5bd422c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626fcefe62e335f979851651fb4df2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46aca43b92271aba43ff4a3ae266e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8522ef2cf6c91f438ba620309d5d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c0aea90e101f3ea19607b6c74458d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d41261e3deec399ab0d78c0558188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e44fcdfd7bff0229415b73980d51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93811919bad2ac62b828e2ed10ea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b584921d748e9a39da474d12f434e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf86c3fdacbc6188817b8a5dc0501268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd84cf3e76849ec00d563a46b3b9dda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae92226015412f5bf2c7240525de3c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f8cf7c4d9d985035f691b19795b6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a32a7c0a9832c81293123aab3bb5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f4fc8a3474f0c2853297dca26cf1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f99f15bf2f92c62534a78f2116bca9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223087ac29c984284e7742f8ca9596275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb558bcd9bd174905f30f8a661d514276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e626eef40da680b474c1e538248c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f089ab7d0e8e72a5a9ecaf2bb21b12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02c5ae3143e349bd29af166e5f70c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299c3d1744b22594cfe9a4c6cf2918280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d390403253aa4cb51e0a59ead01b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce69d2fd74e16488ade09a22db4ffd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4f7f3e02059af11d8c0ea473173b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc55fc84048c7e5d3f01dd00e6909e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5183ec2560bc2ab265bba9d6bdc5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260a767db65e0a24daa43fa1b7c78f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e812be0f8481ff87e4e9cae750a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc103e001ec7b8d3e4cdb01c42000288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74788bb34993cccff5ac782c7ba39227289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e1171cbd97b80e148aa6f8c1194d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad414b5af46db05f3cde3b85c2ddda2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90928d3333e9e9240341aa576e23a0f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd0451f64d5fdfef1adcae5c94c34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955d7ddad2f8757d447d4ace365787294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1708182a194d5223423907b4cdc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d09b383bb099acdef1ac3292a3f84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600eb7478220a801179fac36630c0ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e65863f67a5aa0ec923b9a500f16b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ce36e9a270541287477b60af3092299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c292bce376805e1d2382fbf546728a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824fd2fad08c719d4b5cf12507a2b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8240bea9604e729236738b2f03e137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab8f7b17cffffe42bf2653d6a9321303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff51734f322f8dfba064d833f925e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acaa424b1cdca31f6580d4a2a9b6c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd16140a93b060f3c133b3d37ba632306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1531c2dbf2b941e266b5dd473c3dae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb2202a85f2aa32c0990e4f4e74cc4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a128c81d5f9ccdf63badeb5a6abd078309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbda9be7467fa4d9a48ccfb6907f232310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d73db3bb026727b4e6a7b160eb86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef9b9a916af9d10fe21f2eae71c862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c562611a5cc737512e1e92805ae447313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878cdd8871647990b8d283769a7144a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178199a48cb6b32edb02dae19bc970315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f619ca893146bed80f914bbf8340316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd335adcbd48c1e4bfdd1aee528ada317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09e1d57a980426a248a56ca2899937318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8166f3f0908862421031bff55044a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ece5776da74f609d90ab16b2f4c4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400614e61912e2fb2821e5b298426d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25dfdcf9bb65a2eb131104f31d2db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871b0de266fc2a701924f97d6d0094323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144ad38558eec6d5339a1a26549937b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ce102d72e22cc09d4c154b9dd72a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74cece69f4cd3fc49d80cec60d0eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c67479f09018a6dcc2cbcc9606a1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604000ca40986ca9b534b7b48b26e822328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aabf402cb0b17b71b71896fc81ba01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7060fb368623e07e49eec4566643a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b7391a367a84777735cb06632f6e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658bf3c51dec9aa3232aca2ab54edb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ca22ac817b9fea4c6a3cbe5dd740333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9668725914f63bfdfcca635ab4ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe278f9861ff3560e89d43af970153d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5d6dfd2edd0dae13bb08218a27955336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a8d51efb8850bf4533eaa5007f64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3770920c739d27ac04310c546e569e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8a7a89e4d20353045ddd64f2435ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f893fa87e4a429d8d8114a67446321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa6d20beb6cea0b9e06a6d3365873a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96dabaa5dbd22559c5aade23188b6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301010ee07b74863219626d9eaa95470343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d5dafe9c6437e6aefe4b34473f1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909cabe2cf2849eaadd81a3aa42f2db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996418682a278c19b0c6860ed9f62ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144bf1ed0fa4b946da711cb3488ae60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92829b37925d11c19b3f026e473d694a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21774d9e05260767f2d78103b2c0ecc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ade37113eba63bb029c635e01640b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ada5eee72f6679b258d76bef5183a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eedb87bb4e91caa443065c81ba0de1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4a237e5be7058a07889188f3bdc7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9abc23344c0def352b38edfbac873f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2001d59fb88d9e67cba367d9f44c6fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc805a22641a63280254ba17cde201356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ef87b6771351fb70123e054f2b5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea703c13eb0cd586427922a1dc91b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758766a64ee3add66aa93a4852deed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d18b89e5efe67a49430c3a6c0fedb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b3d0ee1291349131bc9e5d0e19e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e4cd835e620c3fa7b33136f763dd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56a5ad17d687fbc3e900235a57905363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf977d7a659a2a202e2a3e19db716c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716624868b392392fc3a0deb16be7cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0580ac506c36a44efc7cab4be63d60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67170936912ef48ca000779f2c96745367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ee104ce09aa97798acaeea32a263368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d749b3ecc50a8ae37b591c6f0d12e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae55be5b85e3f0e18ab83d6f6a03f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8acb0360dfc125e41a3927c4245f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b805c48ccfc6016e3650ce248b61a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ec0c0b447039cf0e5887c3fcb875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806173b2fd580ded54f41ffdf34ac54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61295bd698ba59b6c7c57505862ac044375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab45d341b3b8cff2e8333a4d3e7c31b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641c3729daf8019bdd9b58981ecf12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee560db33b12705015199fb99d58f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8613f71b60ed4840076a80ab2524b44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e016445be4a1f6f0d0ed423bd4cff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca393362391d6714f0501702ce355ff0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e0219b8d4b118acd39e31400c48b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efbf098c9ab7ee476722cfe01ab49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b68d98f5327110b6b5a5e817c108b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e14facd30953e3944719d216e65a79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca496002ece50b4ebde06bb9e5673508386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e375afa90890e5e2f1823775e247a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e706d65b2b95f9096d63e47f82ff1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5eb9b21b219c456064aad18e8aa95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b18e3d4fbf944c0dbd389f2179e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232d83094c69ec040fc7c0b5c3fc7ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d77782a2872ff55e2917f99faf2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5be9cefba1b4e419122a5efb413c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130be88fadac9fc976b9707212e7e5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d952c61c64e1ee1bd33076dadccd91a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166951937ec71e40b7df12ddc9d7f14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed3e1ebbb5bf9c34c710f80ea3491397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cbf4a192990cbd73a834c99baa4fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29b6354b6b66eb9cc5e6cde444f274399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7bd19f47a278fbd31833cde2860f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fae1e2baf3caab3b4b994fd8afe43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35f29f50f07ae365b4e3dfd5ee51f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e67d89713438d27f445cc06704034403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81603b8816ade31079af4b5f3591f2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73af1cbeae3b79ff5397a4a0d5e4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e514e6140d8f430aedd5bb99e88d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680203ff879580cfa6380963b0c8791407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07f20d9f229ce8f9ecf0722772c12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49472ec336b98f0990e9d2ef26ac1be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f05bbe95fc93071c20eb24ad89c61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60abbdcbdb6922a6568919197c525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d266e29955f5e1aaa90305670d69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00950cba8724efcbf456f9d646d6837413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd33dd645f9aa2ab9d75ad3a589de2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddfa2e69e83795ed7cb7b17746a4a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73fbc6283b6f8982de5f9117ce67af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6106142ced738a335e262314b2f754417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa916bbf08a30fbae48e8b75ec7392418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ffbe58b415196665ad319629d2b7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea8e1b63fc27dbedfaf7f373c1537d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b04eda17e439bb6ea132b0c535681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dd116257868fdeb5e16fd19fa550b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba44fbcaa4b650c56f8b8d19ba1627423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f0474b2e1fdd0f71d7e65aa66d9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e25a64f81bfcbe3e4e4020cbe5617425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba05cda85da67fbcad42d652fbb46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d04ff50a81ca23fc5a3fa969b7765427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e178df2bb32ed6cf87866c661c5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8b0d85220826c53d4f3ba5dfb0d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45352c0d79605e675d87dc09c7f18ca9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef44c84a164c47c00e00f1db736932431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd855b7d2e5052d97cbd98a1f2ad9bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971bf4f478bede9fa96619f169bf9b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b1b4314861165e40022fe6752ed6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ec8f6c6bf810dcba2fbd7dbe5ea4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f0f614dedebfeae03a62e48d4b9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202297b10468aea0e4184366e9233d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8056b6fa0731d41d65eae8a32e102438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a765e445154dde047daae4ea913500439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3862e4bce850d260b74b2b1f5f32d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25401c9bdeca18135c3495b4b4dae63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c3c1fffa040754d47dfdcd26dfdca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2caf28a83596aeb078bc685b374454443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540ef3aa4c774a93375e911ecba18a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b1520a6f719f2aea769ab320ed60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c20700a0cc995266b7ad7fca5ea10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db40490982400677e8eec6ce984a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04939d49783cd217d3980d098591c17e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30922dedaba032ce66ea181feaa91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda4ba662d3ae6817605a47b8d1dc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c5efae4c044a680126a53be68f40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210623344f4dd269c12f646cdba31d14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a83022fcffda3fc95eea8e4d82c90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52ca4312db4085742eb9c056152e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e77ba41d3427c2e06cdb3da97b52a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04084a824e8076798ea5c632a901be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81f175357bbe56d0e92706462ec5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8061fe95744f3728b94bd2da70f82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df8621783ef145fadf81c0359efe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95506f4fdbe2c66e8a7f9da96360f9ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262dc249fa6e3c8d965ef1e2c48be2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298794c304cdf4b9dca75aeeb7c454f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e3e498d408b994eff8d37423e215463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e17eded0964cdc1fdbf4d67421d1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76c0fc37698811065d98485f64cf54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bbf537bb4e951126c789f11e3a8ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d04fa83e1c5fffe6d245fca00eb01b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbc1634880140ec8cd9dbd639580d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb7976a06af0a62a2b34f965d9230469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32491139de65bd3f942ef45032f6289470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cf268d682e712395c10efd92408ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e7c52b070e42e17376e6dfdd82466472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1dc16da501cf9055d003e912c449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1661375bc6cb17fdefdbeb8f735065474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57876b268a36a75230a4c76abb11ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889cecd613a300646440ee5380ca54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8814c99f90a01378133883864aa29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d086ae0f542a89b6f0598e739208e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d03cee0cfe7feb714b1b65b9e06e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b6b6473e6ee6259fe73f18208f006480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83183f49e329e9520ee6864629617c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d9136f1d4406a717aa5f9a7285c31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4cee4909798b73b2a209fda181745483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed09202e098684055ecee2d89c9e562484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80635c87eb02702abb83e6633ecf764e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271f9b7af10234bc03c47fa58098e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582bab98782770bec80f51a701ec7f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8eec88763ce365a7d22e3cf3a7ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57904e1f43d80a248d963d889f0c49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f45b5d4845ba08bd86c76b73ffaa6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf1b056273126bd6830f791c8a032a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c984465a77608230f9c4acf418455492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58347f15a1793344dd050e08ddbae71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680707461c70a34e0abd52cb391d451494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b7a25ed0c1d3fad8af6596cf2930a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222807412fe7722feebd0382a0102d0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821035ec8755a87aa9177b2f733665c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b058f2aa987a32b1c233ad1e59acc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaee40204781c759216878d48ac5f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a1653adae870ea62e20491cfdbcc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb3823c297c1dbd56708398b03a029501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150233ee9578210b020d3a06d272469502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318568255c056c9db3fad06d699a7417503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deab57b5c2a8d233b1d041bc5abe81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ed88a4e0ff19660050a2153dfb05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5fb5b65f40933923035abea1f1e56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03328b447979a8c0260c17fa4e239b0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e31bbd824470136c3dc55ca5d5fdbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9126224b9c40f1094fbce840e07ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e345143023f5cf7a8bd95ce646c3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a936ce32c4daef3789c36a46112d01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ab9767e2ff3c92aaa66e7dc2523d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb197af62b4f03dc2673cd5295502d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24884cd25d477e1af4bdd3494f4f52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811633d55acea3f88fe8e8df52cf4524515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ea4c8a5c0b6e35ab0886e5407e3d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08900c97aae147dd0f604e91deacb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f35217de1a983753cf440d7a12225f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c920f9d6cf6dd9849359b31f3106519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb0b5f777882210465ff5b57729e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e199eb67554060151bd483369bab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8f8689a3a6285404b589d86df7f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79015282f649fe9256b42cbaad00c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12340a89326fdfefd592266603f81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28fd1f8540df11cb245bcab7c54023525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6551db3ed8ade9dab284f67ad46dd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd49902327b127d95c2fe56cff63d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f12b4fc101eb5590de47ff7338d483528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa319416a72414598e4adf136f8f68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff35d7abf6966fcf35f3bdca7d35020530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e30d62d26ea4478fc3c50f3210e34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0c5c10d4b90827846e1665c27321532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69411ff5e695116628bd33fa890b135d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc2a5ecd8ad3a471fdae805947402534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5af8b7b63664308c3b28233be37788535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568659cd4c8e6eb343f383907b86e252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c268c9a63b455e3b687ffaa4d4825537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7badc1337ce4c753d9fa0da75b23b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e74566d79483122d33b271f739e99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38084d964fe14e534787e62e150b68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be79f58d26f3447d6a85d213e2a24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f71318e0b8e775ebfd05dcd6e743d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db880891b8b82cb624736c274fe9dd06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea28a31143ee3b287da2287c28fa11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3ab0d55bb8f7531e3382f83c8ae6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f474bd2f7245f533e02ea46be05d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f47737270653802fba0469e3d6fe40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff615d39af0a45855cbcd9471c644548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c8436683453317da09a175a035045549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ef2e65e56dc759dc54abe8a04c0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae265989eb0e1af3031b9a885dc56d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001e4c83aa1e79bdf14fc5a94a452b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6809a501484579c4c65bd29a045f346553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca2d680bd48f821eff2eb3aa02638554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546b09e19f014a1ac337f5731b71f41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1187929b29141baf2bcc7e897b442556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691afb0b54e47c6a84058983d54507f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ef701bb0c9b4da2f96582a224b70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dec19e6dd4e78bf353617800bf408559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef4025bc57d875ce2ec71da93e746560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae368bd9893e46e9fc1b591cec2a1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaff8db8c71eca5506ed4dcab2917d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a6220083bb026a089237cf5fe6309563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6d51319a697539e8101ca6f0f7ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041759aa84c9c61b479af42d4f361f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d2c04058062b0f19c785ffc945181566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf3be8fbb4612a40006ea42cd7e0de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666285c9271a7f4b624d4e966a8e086568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82449524dbd3ec0a22d31ba91f1df2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c1833c758c935949b7389de300b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658dd3e1e8babc0d45aff70ee8e5c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176ac70a325ab44868b38cf43a8ebe7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab829303f5bc3e2c6266608707854c1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0078481edf86bf4e4b53651ee652d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ec26ebfb29d03b031c72429950c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d0ab95389d73afbea81e8bbc8b84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6e4b4178051a9fdf056acfd011fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5057975b9106309f51e06ff9aa8a98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83e7b946fea6099e330953bba9cd59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00b0ac691b055e8272bd32ce882d58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c39dbeb4967a863db05c72f5c3eca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f888319bd2e92a4b434d4c855e2d54f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc126386b47a199c4f78953fcd39b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c460fa6425df3fa183f0c6094dd023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20e44233b90acb0efa7749e46debc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb4e72ebc4e42f1a6814fd5280b2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0ebef958dc030c01a9b6400d223f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792b1b49745c4037ea8228a22219b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a9a27d400322363dc765357d2a7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44e0f8ce3c40e7886c50d4df48abbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f66c71e14d4d51198e52f193d8ef1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85e420c262c7604abe3cd484d0055592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeb68afb0544a9dfa5bc4821959924593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d777862ce10b5a62909e146b59ce7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd342843ac4fe4bcdf1996c6670d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d2293a8673d5432d0a078ee56e032596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f03959a7c98d9213d822eadaeeffbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f5278dc9398f7b576b05f987a76a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446312258194ee17709df15e7f9ebc93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a176dcbe20faa3338b5922179544409600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc911768e96961e44d92f0ac452731601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042705e876cf63d7e9a09759cbe888f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614d96aa3272efc839d8d8524145a44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe809635cf5a98b73ef5c67e7aa2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a4be40d90cecafc0a4007d30f63f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41776d724fa2b4d864c77d1707d4e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8d66e25affea2f261d9fa051cf70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1cfcdfd5a233298e31be3b595eaca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7444a2fe04494a7e63a34ab31ad8f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b702ab848047090099675641d998d04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f1852af7d2298faa61f1ef9e61421611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab2b81db8ff15c3500453404e43875612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b89acba49f374f8cb327c7e5e674c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21108bd1c0eb0c38aa8aadd5316a83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20453746a5e2ba9511111b9ca7593615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbdd2cae1b1dfa050c06bd637053a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27344938d5156b0058786fcfdb30bc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8c6b2d12a17845ec5772a470c9e8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264d4d047657cbc6714288f0bc443e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ba57314e2866f7172a53352a47cba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b2806f528f6a72de8ade9dcfd454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc76a72b9b00ed72703d45e2e6b54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d9985e5c460e761e0852d12c42fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277f80cfca23788d34c0491ad9f48ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f2ab68780345bb3ddfcc20fe00bc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ad3aa956a9d344659b19ed8b8641c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34bad0b780c55695f38118e2e4321f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002d7539a075da8be37384fcec5472a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e98c26b95a48e7fb59e7b2fbba850629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d93f393c5a24b65b7f8fbb741ee6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c071e3f77ac69263e1cf7a6166dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c48a5850af42961f88a05da1e184632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb12a0656cda1a9ef4773bbc649ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8fd4c235d2aac39a125133e56616f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde0f795436b2722245e994e568aba0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fea6d32c8c52b5e72e04914e32835636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a21b7848e78836b5290cdc8909314637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bba0724f103638eaf822b8375a9f69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9788f2be269753942bb25d851bb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15ad30a1334902566e2cb120f90325640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6bef5bd42b3704c602552dd74bf87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0422151ed62bc90d08bed1f83b2f8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2b07db9ef50d81373092068ec2bfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f0ef3b574ff81dcf4ac959558969a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9c40577bb8081b6a30954a0fa2f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b949370ada2d44bfe7b30e0ac980f85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb33aa0ce941e12f0661b9c6080e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0400e5546da132f015f1d1eb2c7b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783aeb684f8df067d2f1ab04a702cb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed31dec93dc284444d3737510d3fa05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c79f95150bc6763a10149c110201651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9169228a0368f543e4cb8688e4130652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b23ae4ed5db8fdc99de69ec9676d11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f7111ed76e87c626e3500d8de7ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba462b68b238e8dba187c72c5118e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283e9b0ed934015c5b8fc9801fac1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead627d479601450cd57417664221ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94253c9885fb05e08266bd31a251df6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ff577b7877c8a53b038f3094aa5a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a37f3d5a661c80c6692c4fded8f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d729430b767c3b02338990db02c421661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1fab3d3c91a6aedf0a77a3757846b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bad53dcc07424c18ecbbf6be44e39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bf769e596251549b3f2fbb0ac9011664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b42fa576b48ab0d3a31c253bafccc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0207b53a8355d32c02420dc08589b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44724210eacfa11a24ffe89a309e8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd89862c69790bd7337786f4d63ecb5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8eac90903df11afb7f05ad585d84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d41bc7d1719121fff2a6f817effa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba2efb3d48f78f5e51feadd853253671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b02ed5f6f853e5191d24fbe7ae1ae1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978dce8d94f65896d0f51bd7affa89a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d8e920794c9b30fd84b782e5f7308674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb6833e9b03136333375ada6b3f969675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46ea37e5b2c343171a0103440bedbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad009f0ce719ede8e87520e958b11c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3310fe18a349bce37779a9e641278678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d796598f8f10e08a6a03157101fbbdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a931ada12b3218d184e14af00b47f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5f3d1561c784b4eba66cbc6e11f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7220e9d671dd54bfb25d1ee807c7588682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197bd43cb0f01d76ad8adefa239e724683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347380223c93962270822e6222f9f08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef4f548384e3edf1eb95639353806b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5ba3d1508ed62447501a045de7e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5137bdda16939ae77857b40ebd8be25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d363b8d1fefdee5c3859f01f52e9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951a4c0f4e83917d4b31734c308139689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723fee95e7bfdac5c71f188b71c6e09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf53cbf8a0f787b4705be5573e02df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d240664d3a0b151aba2c5b490f8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f790b06325941b79a928e88889173f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e017bca5f709c28b57b035856daf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dce0be656eb0bcaf3d43d95de65ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bbff810ac71c6896b4d3b5a041c18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d52cc55b377fb9f2f406f681b475a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19bc2bf2d76da8e2a60f6e10a0bca5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b149b4bc14f5bb73a996ed870fd7107699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c489855076f61c47aedcfe16d4e9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a402eba00b8087cd0451a501fc2e61f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382925ba767d94e15fdb4e9ab93311702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616c0b102b6a75e164a03c8bc67f6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36925df5583b2b54c999bd5ffceeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30561382bf00e105e59c7d87b3d750705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b67c67b4b3a85a9781b2825ee999bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2fbf12cf6ebaa8376ed5917b9c9be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f893ec8431c5502ede9280c5e969f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058a1e3e39ce5563fc7322aab692949709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b7f1fc3e3863fda458f28ca5b773710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038830c55df45b4ffd5993551852f75f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98a5a03255c01de540d0bf8cc87f8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d1528291c52e19c9c3696d018485713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efd22f30c4288581830b10b4fc66ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cdd10ad1c0034d93ef1dc3803b208715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b7afa0fdd55e47725e6e1d9ea6f68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee479cd493293f679ca17cf38fa144a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0dae1c218803f313fec16138cc6a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa6aa28ab3ee4dc4f3a3419d3986af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e76a54945af04c8f0d4f58c89039eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225918ed3c3a3a501370d73f7be1af4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855baf7592e63c25f807fd586aa841d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285205ae00c0f441cf36e6851aeef98c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22253ba0a7ce0c629ea16d188b55de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383cd5d82d4d1d8a6941b80afd97e2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2316576df553aea827673ad4bf09fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c306e5b2375ea642e6c29b5b5d0e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2e80e3aaaef9643dfcb0a85776b1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9342b15690f5e936258e05e7ac1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f13abc31b6f858816449738513fa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edea93ff475fca022576280cc1f2be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b04ee44a09b0b7b20a2a2d59b613b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d31e0e35303aae3ef0515b4a958e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bfad9619e0ef9460a10b90edc3a50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cad02a6bc2321f6b21135fe4335e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de80a2d5a5752a777425750ce7116ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a2e637c823d2b40cc8810fa9635a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2384e81426e7e07cc49a976ba1426738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e2f96c7b8fc4595825001f8d5132739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7e886df0cb526efe117567edc3b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca559283641772abf1e81900a5f438741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff896fdc254ebed798d90c7c525dc30c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1c409e3f22b4cc5bff382d3c263e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83843df925c13817320452f71a189d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b21868d67c4821bd5651d68b0a21b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40c9a0aaa9c97c93781de7e4e0b2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6608d95a91f40e986f244e0c25d63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e818717977b264489b4703b6aa80a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ebd004354e4d8cb618bdb524ddc17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24ecbf53c9fc5d3ac18db0ab039dd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4569e6651430ccffc91a92dd39cfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41531f9eb52ccbd57fac12afb01121752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f77356f6ec437c942c8a7491788789753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97f13505ac54742b0e36b98c107e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b924f11568a00504ade06f79a77cd1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ad951450c17acd7bd3ab6cfc2939756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ed3f4c3352ffc0b644129f1d62f18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700545db6512b78c433b46ad4487a2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1f35195ad2b4d663ab1bbec6f1b1f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38916b4bf7f07ad5b000cca1be3c83cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb450da5b5d5b44e3e49333487866a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecde4e7e07d9e097b5993581896d793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c44c1aba596fdee6377e575981e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734990eeffde72256aa6b668dd0ac175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b360d618d07adad58cf92173d88e9bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b02d324c12aefd0f4d117d9275f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01778fa3081827ac0c0aa82ba5034418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0e9b2ca3f37ab49c63033d01ce239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1485a90a33f6d66ff029edc1aaf0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5ee4db8dea6277c743a2d001b75811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a04a2cf29f66a8ec59df8505925c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d848259c5ed320b835b861bd2e4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb148389366e2daf8bdc4bb9d5e5f3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93500e36434eabfe01fe6ad2a897471b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ef3de008616fa33690f50a22f1b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7dd7c9fdb7d12a55461343226772017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516d7f194b0dd292d6396a62e106b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992c0bfd289ba1362c2c11bd6dcc43c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25a6e9cfa01eebbac2a16857e4dfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa5a8585ac0efd4562da57f700191d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca76cf82fafc13ec3341aebd2bad1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aeae4abe0a7b36e6e9cf6e44eb33123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97698837eab8c092c278884d3f5012524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d1db82a3b137c2a6e24531b4f91f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed497dc26a8bfc4d3988d3a6dc6ddf0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9b14fd17b75a590773cea7ee963ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd38c589cbb9f9402f236b335fd1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5391394b4883fa8d7298eeb2a0c0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3c2ed367e2b704023e0572317a4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ca5a9950041cda5f11b02c19a670c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eefc16cd604875b078fd30b08b88d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358494fde66a43948376879f93e36c1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236063c4c0e34494c60a1ad7933a0ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f3d432376168524ed6d2cf4d8257435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0574a56971fa3a7778206f8879ca8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f6ddc2309a988bf2a49642e04dd6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd6a90c6ec6e77cd43e4cfde5175d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f7b86fdc561b17fa9ce12637baaf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc171c4120a446a4dd13640ffa153a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479dc80fc04aca529a187c0d1dc00c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a0be288c97c101d27db1ce4ab8b7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c98cbed761340a2479e3bd79704a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50914059c3a03a852e744b0c0be9e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd72b7864ef558c72adfa602e9d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77aa1e3e8ac43132c28c6222b38c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658c9c45b234a42435c353f5ba99d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb1662858f293f803811adad8961148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef852b07044f7142a2faae083f913b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47558ae728cf5ddbfaf2606e59c1ab550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eac8cf9ed8b86d2c3aa0180510f7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d64799be88e2a4876751b4b328602252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfcfe94b993e4073c2cfb8ca25aa2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b305b3fcc3cace48cd76fe8b7b8ed554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee4161a5f2486d659231abfadbf8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89455cfbd71bd5361ed104e87832f3dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b00ec5f51a9581d18c334c106af9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289e5829e9b30c55bdc263272686ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65efa14fde2801ac8b4d95b44267c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6289bd022fc80dbf80af7539116fc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c95961a7741aa298391d773043e4ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d420023231bc0e7d7e13ca0ab0f3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f805bfddab88c371c9b45f33f20063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88318d1ff42dd6bf53f6582ea89d40e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471cb72e5de70d7f5dcf478bccf02b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700366446bd185e5e6fda218c1c76c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b329ebd2c65d39d16a945a6aa5ad7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3253314a843c7f64cfcdd4b26e97f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1437fa38f7fc982961b332cfe297a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091630b94651747f35ccdf3310edbee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452bacba4bd20a8b55f7de5b4e62cab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670bf17779d4ae45b80af849c98246072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11811f9b90185cfdf44b92507dc7c5cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f9a3d6c60762e0012300e77c73ba674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474dd3a0b1d02a9cbafcffce7865f8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464dc0e5401ceb140b818fc6aa49a5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa508dd9e9a240c17d95217179f7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28981642d99cab052356c71a795437078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0e350f1550bf7bd145b61625c38f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb11fd87dd1a2a6bb6eb94c4e7e078b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcfe49fe91a04f5adc4f8d62f2797781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935f0a7dda60a0961f4b2152dbdd0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a48b5ef8e41eb4aea34788f7258efc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e45a7fc1e3b1a4526048702d1be22284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3198d01ed8affe341b4866527714185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6fc64be989273dd1b84e8350e809c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4270386426801b8f89485181fab11587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e168991e7f88e1255c468e9384fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff55c4230b2a963fa820ee8c8b82a9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a827efbea3587b43cad2cc979360d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8937efa12629c641b9bd0c5dc5b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400e8323f8b10a39e25c7bf7e72e5bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cbfdc8e34a2da3037600121b38e2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491888ea7c5ae21f4c830932af749e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554af0f1565bc3b88c7209c02dd519d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bf26431aac4763c426a4e74234df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2732b57c28ea15883eb0af99410ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5fc809a5af0c0ef72ecd72ccccb6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637f89ef4fd46e2b6a32c1708aec8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e7cc4ecc89fc6720382db5fda8c95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d17ac880dacec787ce3b1c3be670101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eac9ada78a80fbbb52bc3fde2ddbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce3a66e1bfe3d248db4321ad3f4da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4e5a4864fa6446e75ea86c049bbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612586cbcea03f6b22ba9898e41318a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2c872cba0226299e7209e2af2769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763139429f657e22f1aef21e986d280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661031dd379bbe29d3f331cd02225cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e911183cd20fbaaebcdbd5e18a8faed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5f3c50e7abbae37770789fee0cf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b99abd81b19598bdd605b2819e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c1e760abe5b0885656a8368705b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6c14c71886d5034beaf1e95a9b17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61bb54c461ec6d6704f511ade43ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef824ec6d0c88705d0f5d1c2964358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfea7248316e9ee258425393b4b68b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37abc308f34d790e9a1129f574e5d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd881ca1849e91f1a5faf5342883e74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d07e36fbce2feef63a150145cb3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae135344a43501875c460dcb1b4fec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adef7a550126029bcd55db035862df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe804a772ed18be88fa5064e0452d80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19a30d343356cec0bdc54c2c14c949123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6b29493cad3af82da998061c64de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec90aa524869c95bdc61dd6664f256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47cf4192142d9ea00cfb0a840c0023126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706fcf14dc84e649cd516e34e46d51c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859e4b0cad7889077bdb495ae2b9c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161236ce6f4f10836124292c0bf3a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825660c1c1720a7304f82d8a86251ce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016187e673abc22630f2c5d4b5a2a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cad11d5ef146aa8a41a77019c6f16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e989cf5d0498d8d8f447f01eb4c2d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddef4e21dc9f1e08ae3b65b6b38381134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcf87d72b25321bda2b6392e2f2919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2808250a64eef433474e0dc9ecc12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db8bb34d16ce6575e47cfa6e6fab8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2b451f3a4f57353f58db51615ca19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3741c2961259fa40f32d0a3101909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d292c607fa257d8c2b96cbbff65f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e1d4e1d975334980494de7c233f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2f68954db44ded5fcc5939189e0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5dc4945f557374d4411f02833ca22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050630f9cce8eaac40ef85efebcb5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97407842101fb3bff4d3ab6406ea2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ed5ee52611bf1427cdefc24246ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29329f0a906c73e7824eb6c1d455cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f809970945f292df45f199c0f996b24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c704b907066c2f96d4a934b391b45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae5e8a0dc21c54755af073bc3f7586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df471d95d75b4c33a8a20919415efdeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f96e9a371487ecee274505c535cdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f09f7454654d1f913b454b28812f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945156922be76ca7b10887bd79f1e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d488fe3bfd212d44d55b4704b37924155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df533da049826ef6b9215d08a11310156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2d613216dfe9823325d917809517157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff4de5385b2487c49a0e55a08b4d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f2a2b303e29e2f2365ac7d8d27a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7b1996ae8e268bb6242be6bb5902160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5193ff5bcc49330abd7c59cb0f6ce1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece95b5716be1cf9e90cf3c7f1aa2cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5994e6528c84be448167ed3c8388f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a977982594aaf0a8003d275cdacad99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e79a5634c4fa8149b705dab53c2845165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b1f0e763130f7d044baee88beb80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fcaf60d3092db956df1621624e4fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd61904ade430d23d15af0db51c519168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfafef8156431ab775960ee55b0874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3bc8939107d50882286bc453e49a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745924864e968ef04412e36bf3383a97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d114d3d16ffb666a5eb472728b5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31cf0e66d953ff170bb5729fceaa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834936779b05e1f73b9871f85a9499b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017305077dd43dad4ed93df68c96090175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e546168d5428e50b23612b3a3077ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41945bf492d7b45cd8eb73980c8de6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a497e8f76ee4125bec23d66f188465d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c3bbec9b6256f43f640bba76a8544179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3928a50304e608dbc7d949f9cdf3e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80bf7ac1084d756301a9ebf4442c71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f8ad34770a06717bb42fb350629a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda739ea3e19dc144070bae00712f56d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec848c04fd87472b1665df01b8a64e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a40469bdb173c321ec33ed7347cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067477e2fd4cd4231ee8ec303af0fcde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8cddef4a60c3aad86414161051abf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3552a72a76b0174dbbe186e04b46fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3e43c29824e41d5aa2f4a755ef20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c181220a6a76e8f85e6b778230a26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62176d655ff0728f063ab7d491897ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ce619bb4d31d111d45c999655aec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0766e3ccea28c0ec577895739f02f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302f0b88fe9c6982596923bee4ed489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0245b06c372d7f02d75c7d6cd4876195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274b9e1e7985db447b8cce2a40a08f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc36a04e66178c81ddb018f92273d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cba0937a49b2a7f253b15d2dbb8d8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1acf3208b88098e6fddfc184f052f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448d8e776e2a499f876fea016422be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76043e169771155a2fa0f60f254022201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7739113d5a6b9bdad1800aad8ce6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fe8fedd398a656164290b2f7b7c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf761949b374a22a63da0a2bfed60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391980c8832c5623fb5479b9b0988ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e171dc41b7914a05ed0a4e9778ace4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e922e55132f7e36a715cd260177b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96304abe0b5806b9557664887b2403e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37d3178908e9310e18ede7d5830884209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7fbb0e5da5d8090e3cc6a56ed289a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd2f195436b9cdfcbfa8d1c9d31f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d4d0ed483b5ade74494cb18ed2c8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad91eac305be7433565648a670398f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a7df051ef54b6e1b915f431220416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ca67e8fdefbc32fb71cc8bc5c566215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc77d0d04aaf56c8fd5ec4f74c2932216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a7160eab4a021fa9e3ddfaa7af9d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ce9c339cadf142ef877f89bb5242218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d78e2da504b0367cda2f48db53f69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef30b996955c795544e148a25c15e49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acf549f7823ce245455b1807c644ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202551ad69893a2c9cbdc713a1643a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675478debf93c2e70f89ed1b70aad7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45b1a1c761c3e8bf52aa55da1d712224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d680353bf521de25314cd4db4af717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a48ce8bf7857980255a561dd7971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96474d7e1c9af6d6f566bdceaefb5e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ae2ae9232d0c632ca233cfa543af2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4848f92268e079c236101dce31cb03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d779278d51647ac5938c29373aba31b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e657d0a77865b74fe87eb88abf2eafe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5a600fb5cfdd735afda754c2b70e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4278dd53cb6261752160f4db588dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c464ea31d460bc461a63fcfc19f03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d1d2ed5399268e65f49eb00504614235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ecd73ce63102215b6efd319246b38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f535da5d7e0e44c9ba2fc7b711ccd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207f2b35daf64f6b4709ec014497a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e20469f804a33b902609845e7179d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060303e97df054190a03997f9c4106240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341921e33f7115f34db8119c00654218241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141f2938f65a566cb34a66b071ceed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259798a9c62ae76de5d9fa527e23f0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb42099fe1cbac9e00c829d88335a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56821a75c62bc2b71a9b61649b8c3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a9dfaa52e54252ee593b0cbc2c91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd8fe6154642c92f6c805727f68367247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3667d6d28865661964317c16c0bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09f14ca09089ce4ed63d3cc777734249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083257f3d1dec897d665b5a39f4ab89c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef1777de69c589e32dcc4d02157332251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d602555a75db510e36fdf8ac0ce27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575293097dc8c8a2a10ef28f237133ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d2481756121272855a2d5e88f890254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db99a9ca937ba29ee1900d84b897e36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66c5abbbba716d56b4f71fc475099f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a92d3359d2b9c28616095c15bf06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df33820cf5d9a7b5aa20285baf79d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d646e55cd56c9c64a7ab2f7e0473b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7c29c403278323d55bbd47b34352260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd60f6fdb1f2275bbd9ae0bac1dc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9344aacc6db683f94dd9e6e072b38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca64d314586dd66e69f6e510dd3d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a883a5fdb831fccfb8d4a6556b67c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6297945545ae9be65cb22b3913f231265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256bc79e833cdaf7881dd02bd0126b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584342e4704e3f6c3434882abd9c1727267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a9af45945a3b976412a65243004e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644cf2aae29711e7ae79afe770114a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a04fee6b8cd07a6abd7e1eac73d6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123e56b975667933f5f743d47998be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b1da259653bf53023d653316d480d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de7a1a85d16715326f2f607d6a6afb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849387bc1bd56af10d0a94f57ef513274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe28ee4d7bc49a17a7aa883fdcfa71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba478fbef5827b5a8869cf597d3c429276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bb8d605d39a53016bdeec7cfcf371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e16732a3a651c6c991ba0fc928541278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5634285ecc5c9a1720a7cdbef61ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5680c9e6a91d085cb4b16cef49a3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f24705a1bcc7a0fe6dd1f51ac863281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff39cddaafbcf8f95e83f022e5cc43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0da2122eafc0f615d37414a32ed99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fef1ba7ed45d7f699e3c123a9499aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c826dbee9d81d30cc9b05aaa1bed82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde3382186eec827c80e9e804d701c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001d24e2ac6749669aa8de63b2d7538287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1469e7c7abf816d93fbad3bc784e9d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7914f6abda9c7bbfeac023dc9d372289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8a89a67bf271f2bc896dc24ac109290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a1c9271eb20849c1bfef4e0e75bf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5c88b78a986663030e332d36a3c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed265f865b206b51cb00a50fabb3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf395bb1ed2d664f15f91375552a62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd609cffe7c8d9668893d03ef47cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcfcabe99926a282e50c6e864c9b57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d9e8718bd3921f520b133c0d007e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d741ba6fa734078bd5f0b50ac6589c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93203225d810a6e0dc14217b6467b861299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc841c2602eed6898a4a99064b8508d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655c25ec96ef518b0d7a751150e015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a544de4b3a7fcb0ca758606a19e4600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db96cdfc003c59214db708fcc8e99ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d2b1830248c9d9226c8f165a018c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af389253ffcf986249d6b962887c9267305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36829762017e1898b17ecd395542102d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf6c9e572048381cca7fe41cc9b3dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80c62c04c625e82a2b0a46c4294f73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1bf221cc0e9b24e09c4a136fac2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc4a64973395e7d55ce295291d6dff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21972c176f49e0fd3ac1b84b73d409d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de16aaf711c8f62e2f06dcb03af449b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a611ded3eba83e900aa51eb3caa52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28baba73d6b3b85b2b4d20ea8f8e789314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea493bc5c9a74d1f21b19e33aa7390315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8f3e8e64b9ffeee8245eb3ab16bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ea8fab0294ff1c06298e2c2e5eb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c85b20542cb1eae5b674a5279af9c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9591f2aeef405e8cb33e8fc23efd46d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a1176c06f0053798a7f259f3d1bc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ebd891b96f13f8b92d6b116badb3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1cb457cf49a14b83a46a0f5e5a9d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71997154cdf647513791157583f1e48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec90ed25bf35ac04c1e30e9a4167651324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c3076e424a65306899b43dcb807c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc364acf1cb8bb96a19b5987213fb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9e3b257ab636ce3eeddd47bd5c8ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa2f64e2e7d7f4eaa4f67ca5ea926328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199175750363ecd6993d24dcf84f95b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a49a48eafae1d7ec979aebcf77f11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf460765169234057a97e929daabc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7fa268a2e6835fe00e61d6be00cf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338b2daa0277b244770e7f40c56fe22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bde8aed3b0507f6fa95039cdd0efa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcc4e0fd275389aa75cbdccf9429aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd126f90000d7d3da7af59983919988336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d93e2590716c1aaa755c7a2aca28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a3954ee9fb8f59055ccc861e499ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d2f557d41d6f152701334fa7cc66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b00bcb3811999179a5d9e903c258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e77a2ef0063fab38e354b1f67ce5c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ca39e84af4306a80560447baf727342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ea34939b75b7afa38a729d267a56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d62badf5901c37a56d1e4a22a23e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0401f9e233ca53800acd00ccfb0049c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cf785f6e8abecbf263f795d3c74f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f8452641adafadcd7f1f4af084c3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e38c81680808af701793f3b1e0de5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542090540e0f4cb4193b90f0e748dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c1d8df0ac76da2f00740be652f197350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb94c53b174935d9aed4dcdb669cd19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14307f264c3ded47bb74a2719491caea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a6050fc811545f6510d475458c88c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ed517f74bac03f83ed1211a0efcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6552f1044a041bd091f30c8ce968b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b83d64d260aa84592ffedc2bc7df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c0441ed89c1420fe0a54b06b8ea7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd0b9a3093ce7cc248a4bcde3b68ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de4b9a06776ab3719238ec7c6cd1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71759b20e0df434e1fa97adad4cb2145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814084d13cc5300c1f721c2563dfa605361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de3457163205d12965b0af7e7ed06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc47218e973de81fdbc6aebab612d54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce6d1eb9d096e843b290aea9b2696364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71772568c598d7557e5564546580b03c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db082f8265934b925ad4794ad6772089366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c979d2d82671658ab4d94e0acd938367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634772deff5274949dcf8bb12754cc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5106712559b096213114c24d770dcdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27d7edbb320860ff7e6806e2d6be11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c5b73ab2864ad42fea0bee7d63d23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacbcd1e2fc340d94da67d037be44d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4090a5006251631e6be2e69ef0fce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc45e4bc41e835e4d02d0d85a38e13d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a36e8eb0d58b760c96f37617f22810375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d683d5158086280a420e68f706b03bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913750d520f0080144a20b72d5eb9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472be0d6a992624a5fe322e25488115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6968aa7e394b433f7f507226b6bdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a21bc43b9163faec16c5788add527f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d683534aa0194f8ec635118b834da51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ec95314e297f4885fc78c6233ffb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7d679e96bc1999d6d777254a989e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a17c1864d22966e44097b12396383384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c9c307317f67ac466106c8c91381385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378eee0f3cf8e3f0380f84a3b65b0b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b8097104081dd08204049c5e85214387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751953fab0bb5d29300824f64f86eb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877631f40be28f93a8e24db16260d88c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508912a7eca2fe2a9936995f4d36019f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656423c4d90b357284fce70204b031391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd6f6b3caa2cb4a911df7f51f3837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f614ad623c8c50d02ede087b87ea0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee9398b1c1fc6113ca69acab010688394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3db27969f3ecab04cf877a2adde90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663963468934aaf63e8e03bce689c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde56f1db8f793a8e6f13c73ccbce67a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174acd009470241d5ed5903276c0e6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5702457e095ab02a85e9d282be2257399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a181b90960bbd97ff0910faa4a74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbdbf7bb65127c83e179e5487a4614401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4e74bc43c9c5a54d3741be8486232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439396dda182bae4092423e82d7c9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a315def780649903f96645d6111f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9471a9472f6470bcc2e1f673f6fe7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b455df1cd2c6bb7fe264ca60b6483406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a706b6a027d2b6ea38a0749db92788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f20f75ea7ac0a80b2de44cb8fec56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a5c709e2efd6ce9d845438f3bae75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1933d8e1363de163af3c8e1a98fe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80974d53154686651d9642755f4647d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29090275703b245b4105c8386fefa0d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1b94eff2a9157e7916913c26e42e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a1dc43de7082577106bae3f53fa3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde194638980c3bb54ca84e4f38f8cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79b19b9a5a344ed85f84812cf4d4c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437017e9b1872838582b62c365ef98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31c47ed4a90bf1614bc8aba3a8ecd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066c3df27526ec99994de9e39c0f3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6076a4c402d632785db4e943706e46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54489c41e544a575fa5e14bed57ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467fef9642a3f14c0a3e40b2b31d8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871724f0a8154f559786453d7791fbb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4508db0c7054ecc4c868ad752a2ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c15973a537cf3cebf44d43a996886425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa640e764137cef0e6de7623a6c431426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949de9022fe6902f75f0b0f30be584427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccd09f7b4b23943a8720a54f9ce94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e8b662762783b623370421fb21ea9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50996b2957709a98b864cd1ad96d80d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b061ddb83fc6b1b95066ee0da5a9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80479565f8c98a2cb82e04a6882642b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514d4b7ca17ccfb6a9248540236b4c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd001d63b29f2ce7b5611c198c90e65b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6638ad832e597e7ac35ccb1c2920b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d8dee07802db212df460dd27963c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f0f5f4b8503ba52d6db046c550d4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c606fb74a4b00620039888f8b55d37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f93b6d6494e8109d0aacee5cd73c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e0b0e7080f9bf1e0395fe3dfd6ad1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6d5655b02e8e808b068be2e186aa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adff3c3684f9c308844de0cc3870a0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ab08801880d357b3f1a44cc975aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61cd82358408e1d4ee5908da7b693e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf29f79a50eba16f1a1a68fb9f4d1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc6910ee94832d470802282bd4cfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1eb6e25ec7c21d35c162edd5809f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb04d88c164f5f1d89147cb89e44c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e9d680cb53de05412e9d1e02767ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113b434765dd0e6ed51168cf8f13c97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4f743c5f6f98de5374227d3fd70a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f040ff18d8bb5a5de9104acf2780941452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae72184f01fed4e4e45d818fbf70008453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7e759b8d938ee57ddcd51c87b8447454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c133ce99913191967fd489024ef9335455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9310fdb3de1f773195e50524563b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed25e9ae54f90d159516d54abe6e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc85fdc94d5c471ab7a7cd64a08b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ad6cd1b5dec4fba6b602462e4af95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789252aab09b0f3c841f036c07722d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d27df24646c7f0f9d8f9ffef45b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef96a85b0314c9ff2127d3107c840d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348ee514070def8784b68e135c0dc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca15465cb665857c76dd7ec2af40a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5c815e02f66f1aeafa2e9515d666465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11855abcfa8e4434a8b7f91d4dac4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaec00b7440abbbebbe1af652843bb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908e5d5135c508d599e8264c9fb067c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b929c086d9d0700517ec1fa37a753469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d2a649cf3235320a63784abbdf49c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f0b88a13977a14039bbc7c9c95522471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1546edd8d5183a941ce1384b4335d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4528e658454a16770beff4be6b6dfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd5a94cb1ac9fe1978e0176367e74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbaf194f66f2ea65bf3c79b3befc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66155df2b550a96ee9f7402f5eb0b397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a6a80887690ea8a0e20653522d232477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad456438897f6eced135a78e8172af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880423314253886c399a3c165cee299479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935297817369c1d33ba4a882e8ee21c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1669cf5c43d5370f8132de9ac97f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a482f0038ea9036d8f7bd47728e5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22bd47c786a7f76d355161b01bfeef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a80247f05bc61fd5a1c4904d268f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f614f033bdadd3cc670509686bbb070485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8724b3ec21b2ad1891ef946bba7b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae34e653b090a2878c2d16695ceb1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21355dc14eab6fd19c3181e0a71319b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138c6e66a54a793ebd41b28bfe77a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdaa16d16aa9885a604e75212a965e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa71672d57023d043d5cb9b012e68d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e860d4de444479d2222a201090c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a736236a3177baca3835d1569ee5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c534aa9a504a3ff59e997b4b781d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efaf8e8d3ab5635b9dffec988420bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ab14ba129ce0479c0264c7693276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b286741ebf3443283fb6eaacaaa1d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe0b9e08e1662aab85fb96ebf858b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b72844b7b01d5715bdd0738c906c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e86c8e4a46024cb6550cdda2aa827c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57193d749786731f62cf66f935e526501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec1d0d788c47c8dd6bf1742fd08526502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9faa25be5cfe7977dc0531c55839ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116e037a8004aaf99ceca630d15300c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee1884bd11946ae9e4adb81c403e83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f43b9ac230180b801a9e5f6dd8be3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767118075e2b608f344f5ccda64e1ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915775fb38727b2cc89f9ccd6d15179508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77745610067233fe42c45eebfd138509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b1ddddf97d557ddfd162c8906cd8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421f7ebd327c09a9a41b4417058d71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fd7827a50e6b7334c649bb5ed15f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164ae77c036dc995397b234540ac555513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a7600bf0472a39726fbac369d5b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc25695c4c1912d125901207b133b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e0cec7fad1d115ad983d20865cb2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24987e0d7b3f26734cfa9f0503bb6292517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf49bc05be62e0f10e13680c94dd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb26749263132dda14d33add05eaabb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e59b1ad59c8fc228a861f486ff76fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba8054794929ec7997b9e60b8f27eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c53d461728b4fc100afaa2bf5bf4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9e9e81935e612c4528d45b83d2bcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533efd14e15fa4932fe6bd6bfcc49784524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576249c2faa5a87bf62e6c4033af5cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20d7b81ff5fdb434fe7aefa591abc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3244953a243b22e0c6d890d689f4a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9d6d234909bdbb8dca257b8c85b5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5abb7267739f59aad4ae0f6b3520f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc3e6ebf5433ddfabe1d050b6c635530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd8a6fb361ab54421ce48616e0f3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c4afc8ddf15eadc4a1324f656da2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b454731634096336c3052f811618533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541934195be6fb3ffe7df427f8e37f4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ab44418a5bb977620d27c36dafb52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae25860ad1a4e71856d998ceec85f7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cff5bcd433abe5c07a37aaa57ffc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694421e4ea676e9b82b207daa5ed84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c868df978ca28feb1e3889181c6366539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8df389c520b66510b431efea2fbb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fac17953e5cedc8caf5f0c16f350c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7997beed622ad8778c92c902cadd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c131e149a66067a836a3450be5a098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d77b9f9a0bb8b6e0cb2b2c5a034c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dbfa02e9ab6525c4a40807755c425545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b875eb0d79bd6cc7969f9b6e45ed4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf40821c82e10f3d63d124b376d708b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d01aceae78ae99b421a39dfc6eb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959911fc13ab036cd3fd2dcbc5af2ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571379073c1bbd8f695e7025dc23e89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1ed7ef1711f0d9ff2687d20f2f108551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd471db34ec632f07c08a96e8ac64f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850651af60f008ed7f7cc1c03e798d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee9bf66cb478b6f04d2a88e8f80ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5220df3d6660fdda37eeec44d8420555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3cf87839095137f5f84e72e1b87ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01db68d87930dc35e3f0677d49a58b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264210e8fcaf45b92d3e2b7f3ae6eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5717446ceea45077b4e1efd25e3d79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9c1a32821938f35a17dfb89da306560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fcbb67aae1e54529950329ec27b77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb0198d36dd20bac64e3852998da7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb078c84e3318b6bf64da5cd2b3092ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc2c6ea3b5ca38e7e0a3adc49973b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a6353b4eb3b0c9c23ee38bc5d44c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d35394dd3dae6b02394ea28fcfa82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b65135600114168237468fc845e8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa50fb3b3dffaa4a51eca8731d736fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9bb5b955cc0a9347f1bcc9f3d697c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805bf6acbe93e302e739a66926da60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4005874befdb52e3bb4c00067ddc98a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150427961d5a4d0bcfa23c446bc378f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a0e769728c85138891f4971c98ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d28fd6ddb26a9646c8cad2697fdad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d48aa939998a4cf8260d9c559ad8e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12be67e93ae5542a2916a09cf4ed9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ef422a8549ab1bd229a8f148b6b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c41e62cd40815666535e557e6ba835578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3915aebc5a26724a8558cbc91edfa1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9365170b151000b3354b730f54e96d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c4116e920dbb16cfab3acb824a50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5f81ac60a495210fcdc7eb7abf1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39f7aedae260d4240dfff4bcca9a44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a80f5c9779f9962fdd5cf28da978b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e68240c18845819169bc39b82004a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43927c8b23d05648a4a73c699e605d99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca60595092c123235f07e7042b4de3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba358c366cd8c0102fbdbfb372874d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa34179ffe9cd24e6749e71166944589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f4a322b9b15351e7601b6ec9fd29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2145a2cae1f354e217f4b3ae1691591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb647f91871b28d9d84950b22351225592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04dbe3014bc9ec69c21e2410ade0a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e90fb1543b2ed6fbe22cdac249f374594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9129a868634434dd8f20e1c1f51a14c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42fafe29786d9c31d7050e08324c34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcaeddfb6dd11372245fd02d1a7577597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0cac1ecbc26e0e6bf0d516966f4c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753732fad846a69e2a45a2af3c6e0c33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30e98f1f51ade721a2213ed120a5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895121061d48857686a9f4d85506063601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ea5a7b3bb676fe575675b046b8cb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ae8608ab1e797a992bfa4bb7b154603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868310325ed00d52aa0e3babf3bdc155604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb653f6f8cf8791031af662563e02843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825540aa5fb5c170ed75bfde4a26ba66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d7c3ce69c0937801eacd57f9fb91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68091ca746179bfd20a497fba5d37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a759deb3f55bacea58b4d63e86a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c155e5dab4ab0fdae378d7b37d81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa9bc178520324e3b3d6e1f9edbdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2284d967136f288ee86aef5db0c785612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6daca25e2f4c1f87d3207e1e4925c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d7061d70bf38f0a52182e0f5ed31e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397eabb56d4447ed6055928d5ed6b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016797c4b7499dbe653cac50fee05a23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1daefa293dedc7664d5f86dc851a32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b03c7285a9d14a599d4b4f5b805d6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4e9ac34b2e68f867ac73ca7be5e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165157a6ffd872e646bd343d2c96c5da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa20afffd72cd74954566120911d07e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745e7b69d567330b9d42c4986165e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fe11c7fe3663780df39dd0089e986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da28b1a7d1c9327558bf0e1e48391624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b7f6e253dc2ce076531b5aebb76e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835f3816fea9696c0072e604df1e19a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c4603f4531c71f55bf9e3e0c586f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd79299001ace850dc05aca844718e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced536280f6c915ff03752ab7c2ffc41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3147694ac889659a06c90b3025bbfc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952b340132d410243a2b2fa97647a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e23d0e90129ddfbb62fb41c279ae4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907cbdfaa22749dd2f44efa657288f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772d9aeb5c63cdcbc1054ecb932f52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f701ecbd34bc8cdd558fc57b2af572c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702490cf84496d8250f6b2d90633c5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880f4e6deea7f785cf1aa16ff2a898637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c282e25d7cae23718e6dd3488de7f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165e0bd4c42d88771cc9e029cc51413639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a1818368cc8ee861775257c4e7e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98bd2e3abce9d65e3a38207382c56a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a113afa9ed3616a91462b80a1ae39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedceae35b520bc985c4b9b69529efea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb95951ebc1d671ca1b2ff623d1ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a244f9e91d5e6d634330aecf98e15f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b237a996b6955b7fdbe17b837874e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50509adb2f3b21aa57301b0ebc3484b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157a98447fb4127745cae01042ed164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a282cd744b446cf21bb5d3ee2e482b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8df001e8dd983d885ad25501e81b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3b2561488be3b80c329d987f0a4e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540cdde77adff1887e2cfa685792ed6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6926555325f02dd1f5e4d2eba155b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e70d9033ea8fd4c67a11ed594d4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccaa3756b23359083fe3a4c840b592655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35f8becb73b24f95f28caf472a8d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc7d356f96021930d53cb750fe4a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3c918c4757e98f1f7dcfd742f9016658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf02075c71d930568b7c3425a2598659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b6532f60eb1793b0b92f70a2c618660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749a666f422bf1980fc9d9b5a93fde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2bedf55b21e682e2a5ad9a0f82197662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265f9efc8b10e116f7755d01b7979d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba72216bdceb61b18efdf11a1df48b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215887dde0abfb57014bfebfb68c3e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862431ec89e882d59d05aed303856d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1ecb84ffac71f0b6af5b2e8100ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1bbadf748977217a69fb855c97de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621854a016a360eb8bff54fad8fd3e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f656ea3a001a5113e03b1fbcee2b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d5307d5c61e06f80a87bd1d203cee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a522851447bd96142f67d74199b836672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a08333f613202a2131640f7790f756673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd283446bcb581e78d26bf187b8cc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8127768ff3810a0815f0736dbb79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61db9d17d2790f685e3dd65296d2498676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2a0ebccd1f6af228df3895fcf1e30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc130f75be03c082238192d8cadebca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5402701e12322c077ba8c1d93dddc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0867bc66fc94eee2c14ffbaad128680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b200f8d1be23fe516daa0f546ad0be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5118032279b0e1c5fbbcba6bc94cd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec59919875bdc9128db96c11ff240bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5315ec52f083f31791e74736e42dcc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3392d24a5fb25d2d0abff5af34d764685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f12cf99520f2d7680a63d79efc5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb4448c2e47d97979ff0c46d41138687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c36efcc9b8de12dcfa81d67d51d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea2be4beec69fde7ef3562bf4de5e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d7d66a006ae61714e1a9edb06f3d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd26cc5b6451321dcb5634361263b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caebb442f51b6faf6ac5374c2cb4749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaef629e3e4a01539f20e6283ccee18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f42fda2c423cc200887ee4bd4ad0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1126e06b388145429b23809904c3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed02b3b4b0999b5bc8a85b9a997254b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa52edba28a12c3a9f91b4c8dcb1c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52ea20287e44836606c8261387dd2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849de63afc8efe3b6b88ac6e90641a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69b886c133cb843c9fb513238bf24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e4a15123d3a748e552a89fe1a282c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7398963034e0e8673087fd68bd6350702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db6c5b80d06f5f13223e3cd154061703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3ef8ec4bd9b6a9bb0b99e8987636704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179ed92d9f1c2dd89e1a3016df9f92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a05e88ec131541e8924c5f1c0278f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd25039bef843b214802f06dd87f556707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c622ad8904090481a2efa979c0426f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15337bca5b5db3ac1b6d5fc01bc6cfbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b746162eb96ba7a3a801ab3f988e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75928845100e8aad2efc8df5ba8bb88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650a488aa274ec822d7bdf50f530fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040b99308bc40720e67810421e9f2b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba66d5af973578b2774000d3249ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c405cb2b618776b552d52173d904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555caeeb29c7cc421f36c677bb9f8e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf84fa8c59e65a60cb8841c3a8c5e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ebfee82477b6192346fe74b61f8a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dada189c10c3ade18dbe937eaf7af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac98d1d5748798eb995f833e954854720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2221467520235506a038e3ee106753721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a485f69a07340e4df5b8f76c78e88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063ae2122008044826606a33d501d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87bfde6c552c3c964cd9f3418fd67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9873be4fa54ae7c0ae0ab3543a7cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af2630ad41eaadc6e1e12d6345a70a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c25795eb7548d4c649e554918c2e43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a12b43fcbc9e385ab71850b0bf59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2c7a65cddc47e691b0bf5828140c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c5b0ea07a962974975657e731bfb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40bcc2e14aab57be4de16500a1278f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56fecd926e1328b84efdfaa2885970732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b6780a72b9092cd6d20f719c711ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5225e74639578341450b9796cd14b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502ec2c9a3ebdabf9cdf2833f77f44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b58d22286336062d29622b320fcda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07b829a4a4eeff4fab2162ce698bf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f7979d7d41ab893f86f8c510c0669738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975eb9bb0323b75b8fe031e1fd4abd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9608ced912bc3457c47f4d811f1b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93323d162c7816e92edb989a52f0f70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741754eb118ec91d9c5659f10f18c80c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fcd3e7606ab8c09ba0d051b30f2c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72c81564668f8af8c3d9d0d97d3fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d0b1cd933e4d0acc2e69460b4173745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e37e0fa76c5d5d8e346439ac15297746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a7ddc6098161a395b8e3126124c1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d761c631f11764d9c89093336dfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c56c49b69f6effab659039356af8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f257d8c668cca3540991e15ad8e72e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692daf7fe42c12b92d9c7a668b13a85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c5d7bfdc3abd36ed6a7f9b7ff30a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f140bbb17a2a7d0aa8745d6617db29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a4efc0ad4846ae315193f38f26d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c506f5cdbb96ffbe15d1737b9830e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577e677f94408864689b7eafd11922756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cddc595cfae8fc3132e17015c5c26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb7e9477742dd7f092f36b1a2c8d14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f624394559a8e9d30546ac57b6492759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>