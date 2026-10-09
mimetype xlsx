--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62f6f4991321dbf8bd332fa9505551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478a10adf59ae5632ce4048b79caf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f1e77de1833b38a0b0b2741054a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe7c8ccc24f5225927d323c628c9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edf35c2c1c7589863e07c51c298fad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6218ce540870c39a6b74f10ce37d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293b3983467ae64cab62cdfa678c677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e91b04eaf126dc9783dfb51fa37a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17572a9ee806830268baf03a26f24eb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6052a2c50731b56f3d5f36c35ddcff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688047e91ea9a4cbd13a57160839b5d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b26256fefd479474c6542721497812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6783a749104a2ffaf39edff95094e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b484570dae203532bf06a721cfb05714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e85cd902e281f87d2a22f00aadc9f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de01ee6cdda44d0ee11443d0da3b0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b270ebd96b5ab92d14e34e4713bf4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c06ff678f57cdaaf54bcadc27aa1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3116799f80f7f1d2befc4fc321e02419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7770e8b71b73df4190a5cc1dd41482920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb913883ce68cc310c7239e26567521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64601bc75446ca2102c57d05bcb34d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188333ecae40737ec7f977eafbf94a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54a849385ca022a2afa5f8638b39224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a597098a2389fd0aba0fa910392cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d31aef19e1cf649ed7715fd4317726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc122182aa0432dac42de6484dfaf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff642843ec73429c8838b691d96a8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef5979c67f13798d25466deee1c6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d038fcf79832b1027f888562ad9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab5f4e37ed26735398b922fd10dff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d37dea5bc62a9fbccbe08ef0f36832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f7a433fffcaf893e0cbf63a9307333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311f17ecd974b70fb8c858793944e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4145b50b070f4c28f20eccdb3a9d2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2024a1657ab084af1bd7f93cf2e7e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228a12bde8ddaee11bdc852626d2e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e71540282c8fede5640887a857dd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3fe8421bfdc03814cbfe6ce2af9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faac6c1545ee364062d1550e13b47640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58528b631abbca586836c219a86a3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224231b4113db28676d5c29e6dfa72c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf88d860b7af0f26194f74e159803643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3369822bff5d6c0a077a940f5fec2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e57d7ce60875711c7760c38198e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a6e657c095af2ba4387b5f7e1c8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679f5682eda1a98b32d4715bef9d8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b504ecc4a7a86ef2e188fd3607c2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112470b63c7d15b4ecf90deb4e68ddd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c15158775392d5ac324f5dd33c8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e77f3e1a1b01f197b263a6647a2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223dc23b0a9a03147ce5ab1d4852f5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d823bd85993b8d0a67b8d6a1d43453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4fc8b3397444253e9744baf92c3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae63f0d3c360d1ce001cb24bacf4f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f23bce50d3c8e3fef5def39898f6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92c2be1a4cbe7fa52baebd44e07e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a1e2170243e034e41c2c56b5c041758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3872f36ed2f3bd955e655e64176ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be8ae40aac010bc078a44e4dc67b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900e6f1f7235cfa8248f9592c589e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac16c6613d2e49d676978af29c5a3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53839152e0a4fa1f1d0544307e9ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc89190d802a7fabfe0e0e48332161a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc7b8811833db72567a1444f03195765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8efcdb7f8aff0fa359e42178c36a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90ef4cfc32b1fc6b19075ecce3cf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fecb0b7e6ce261b3bebc7d561881e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724def2e100dff6852cc66c46d29a0dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321c8ab4c548caea1d0e4f9158d861e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe18224dcc4c86ffd334f324c1861c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e4afa8ce0255e8e1051294837db4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af90e305ee8bcc9409120eafeb73473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f94a37c6e17fa0357ed60c6a75bea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83800e7ea200747956e804e3a8db2b5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252f2f6fb424b880935098d69b9b7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff237697fc76cf5e9dd181c145e36a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6ac3535697d0df25eb36c38b9134278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09326ed45c04d30fd27a4b4b8e7174679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c7f62f501668eebc8b80a777e7d1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134acf12e1413a46e6d22e7aa333ff6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794dbda456640d4f7bd2403f9971a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a36a91b4f2d195520c2d076c235483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b653b5071c5a7a55d6118debff98b6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745042a5fb56dedb335c40a66d82b2c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09388c10a1188b9066aec22398aff286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696fed0c91f6befec7d02669cf3c2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae12a9a144b8b8987e95f1235e86f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0016905399ba6e41204d30cde100f5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7883cd8e28dc33295aaf9af05a77d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a8ba9206da9966decd4c63e5c7c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc2508141e0f53c93f7d9735dd4cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c21e78f618749f779ed3974bc7a6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6794819e4f509e2437febc2b3ec5bbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b569e49b5f5f46632a98a6740ec995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d307a2437c8d1a0d5d8a0cd1bef1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf79ed85f41e938aac0237e288f5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc8a01e657c64a4f92075527d7ec998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2278daa08954d4ff11803120b64999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555916c8ddcbcbeb39b1d8bc5199c5fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c3ae19dae0b0fc657f0b2c25217e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518abe6cbecc7e8ed37a7758109b0dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c330fc6b27d229a9c4ba74021788e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23dffb351bbb788781c505fbc5298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd758bd23d56771b0c26e8983a744105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa538cabd4497fefb1f0030abd44bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a667e089b7e7c3b999a4a8f9630153107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb7f011163f731f895ce6c0b7f4244108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474666c13a3f94ea9d041c36350d512b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9c2d090c11119a9ffe96410e39cc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910325dd3416af7dbd6749d5be87a601111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3efc9eba3c250f1b2007938b980809112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d52ab41431258f2c6191ff09e440113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae11f9012a67eecbd6ab8490d8bb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf1ce24700f15e1737112302f8e20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acec1641e36c2f8f699056dfd8956c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18870a0bb7bf4bc3fbdb33b8bea7d1c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce1334b6626363c0f840331063dede118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c3c5d59a84f1691095ad12c78fb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e706189c5ae29f5566130982ebf2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d09b5e827672da1b7d6a7bcbbe5e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0967bee820590c4049be5b97893f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9b1bfba468f8655c56d2f486dc2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2404b4693dd17a290c6ab698abd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4d7a8ff11914c83ae9d20f6d7e27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf8a7c2404d873c4ee8fc95253f29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a183f3387cc4b428907633cd2a5a27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f22c720b32343c4773a906497b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b2815f2f5d9fb23e41f31e2a0e728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16f3ef1f4f2f987d2358cf774bef5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742635319a79945154c33607edc7101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d9c300f63d1fdacc00dbd30bc171132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27fc482674262ed76b21fb772e69bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5b8bdc87c6fef40f84457ef23c59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c89a040b7d311fb9ffecc1ee8e8ceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8129581c49b897e1445423ff8af4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef3fd58a6658f43dcda447a2ee7dd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296721bfbd8bae3a12bd4a09a19c2b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7078cdc9b66677d0893f5b0be2306139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0785308a0f36f546ab16f68a2b2a2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9156c75baa95b172c4cbb0dd8fff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b5b79b0967be74b9c9082630f31b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d988805e0920cd3315d9b06724ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b95c8a22fda83570b193f7bdaf6d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae41b3e4d61c20849d60213a0ff8b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7883d5fe929684e7dbb00d195bac635146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cc12bc7cbf13f750d3473e1e354d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a50d4b983c2f9c205ff7662cbb00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590be4ecc575a515ac10d5e45761d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158658cb3657ca6783cc2dfe12f79b38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603ddd23a9d20f69cea2137be05900151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eafbb6ede6bf6eea7f2a48aa0acf3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c649f31ca11d68761ac3da47d516a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ddc3c2df3e66eab30b353d2d8884c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b91c26b1fe07a62bed33ff6e9c360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14672084d0aaf8d9053d371538655ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32892cbf367d44b1dbabed46d26b5644157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924786668415adb8adeabbf6e8437c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6248f320c19856950fe01c8ef9ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d1efbe9b4a74e5ba31fdc0f64b545160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c95c2c787501c05ed9201dd3445c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9b0f87e44963836d3583578f1364162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5188537bc843efe9c0b9467a922081a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6631fbcd98d10e4f54f4b42cec35c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca66a739b48862a66e905b8b072fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9233c1dff43025760fb8d7227a229166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773d128950a745d23ab607122037fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a739ac5421d431608f61f34a097d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27449a815838d6ffc3523995bf9de02c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba41e4ca562782c94d964c42de4ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5182d80d57aa4fb3d338f979fcc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac4bf042fe646859f7ad4588248dc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226baa0d7579b3c215f8a147d5859e9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a52e5bb9028fc2bd442f4da7b833b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6597642d6c3dece5bc72e02163ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401ee9548cc98ad3bf591d9decc874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c58c551a40d78adf7ef19ed64ef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590048262049f30197ea73426e4c1a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7eb8f834087f78193ac7e3c8a1c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ad5b6039f078c65787c5b3c502b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0ef54aaa75c9d2ceb57ebcc5164ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa618e4a060c42457e999ffc5ee00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5cf2d1426cc4089848cb3e6a0d9f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abbac39c12248a1f9ea99378704cd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0c282d6a687610a8b2e85367c596185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3cb35b47bf0949f69471103b4d352186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75210060ae5b45e6b0a7cc1feaa569d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198f9059652cdb71c2b84f87f40daec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd3b10a484329352cd30923eeb782189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5634f806eb92954e1e2e0157a3a2ae1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccc1f321093a1a6def028098896fb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55a75679e97eaabaa356076ac6d95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979adb0128533bbe7e72104a8dfeb14c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4bc63aad451e3c403fc91029d1d18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4ad1387e1bdfcfdfd6387c4d6c68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e654f8ed7478b13a096d454fe3ded196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81590b46d0226a8907b51f6d79c79b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb412d47803a31d0e17f5f4eb6e2d3db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9f0beb67c43c743e7c598f6487fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef2487b1248f534e7693f4ec247e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892bac4e102dd970d8394a8e1c4e712201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116640b6cc07566d46fa4146200185b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f9dc8ae3a1aaaecc505a45f09986e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ebb8d5e8caa3f805a06291931714d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264972f5a03157dbedf0d30a6a33839205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f799b3759da4a8fe48b115677886b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f858657fa38f170fa2b145fa9f7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1beba7c4e6c3d00ae3cff72703dc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5f076f08e4a4ed96ce0d797c9f73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24456f410f8f36558749bcbdb6441a13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb5039bbc66a1154dcd6c5e6cca998211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18082995c4ab05a5076acf80dbaaea0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d89c7a5474a9e00ae6dd34b1f420213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a32fb307d546daa84d96f8b8786dbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de04f19943277deda5987c4d3aaf9a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e0374529fb0d8e7156962ac7d9ae0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c84050d1239231cfcde74a181d86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5bf97888fc0821fc94fdb8f8b66f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2ab469d6f5810414d4b1b601f53e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f29aaefa000532d6ebc32643602bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62b1b2ac2530b3211698d321c466d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c788c4b82b95aeefe585bfcdf4303a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366893216a970a0bc1d48737466a72a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a613ec0f57364c5079e4ec6720d26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5b22d95422d1c39ec2b99989420f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ee03f59f4c09e771a72d596df9c2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904e1a6c79f8bbadd658b57fe168f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea72053dd81827038da4410c4acbd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2746b4b50623481ea57fa783accbe5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819939621db4aaebc50e8b2a198e3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de3b850f62f0089560f44318665d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe1264952e5d6710b5cd08b41ff04b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7080cf6dea523df0250ddf8628a195233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30095c8c5122a1852c380de241905234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62417e28679aa0792b43e66d40f15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b88428f25aa0206ee8b9f4074053236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae80dcb50d0532154cc42ac374714b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a65a2585af168cef63a7e17cae9b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60118a9b3990dde0f37e04fb048a3b23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a590dae475915fbdfd7470a9b7919d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000c2beefefabf09f51f1c9f87750d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77fa29c5502915b8156e25bacbf30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b723400654c4bd15de2e010484fdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f000710dbee24b10795f00a0130506244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f3d027d1a8ac2079d571c96812e1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7f1b25974fb086072183e4724019246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530bab1ef9df9372ba59dbdb5c9391247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec798fc2a66be62d70ddd2bf5b5f7e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab34f1f7442905e70b6124888b2d5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23ed01f34f223092f43aa3fa0ae98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f9dedd3ac96bae213e957e6b0e49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a54c1415f314addcdb9c995bcd01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886268ab2aeba150c582aa5d1fd6ba7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0cb72c3fd7dfbc25b8f0232874de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f776824c9a5d2a8720b8164a77bec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630baae58a3eaf6e07c6ed59fa5d2681256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943c4abc91b9af28ddcc3d1a3ba2ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ac6e02b78d58514b33f81e79b3cda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab79028a5c5d7928d5a65772206d2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0787291d5d87b19969c10f125662a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fe865f99057420d13e8df566a7176261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae4558da6e6ff43feac9f2f89d1da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910deb8fcb1f9bf320fb15a98cd1592a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dcfe8d615f1a2b2a1e7a34510659c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac02691ede8736642ff60248c37cba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161a274f6374d6152e6347291d657b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a9616b765633c7249c30aa39a6bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b99f6abf3b026b3c7df13ec7d8738268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a8780067aa60e6fa8676ab46743aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca9f7df83f4f86a579e24c11c1f994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b608247b33e3ad422e9aecefe2eb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad551b7c4e411f50cf4698678f3dee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bae560648d4abe65b1ff749a13c87d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109d703e2d7b258ab63a2eab073730274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32e34fe6c7858a84b2c60590b770de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153df64699edc3a43b224f67c5f7f73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e0930736f3aed66f9394847b72eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3dfc47827646222f49c4978618f7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf1c0a182f4c15009cdec70731184e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb09fdb36399d20e7f9c08e932504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3ecd30be3e16c20f6d76fb9599ea3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15e81d18a4ff443c6d76bd3df7b202282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8e74f08e4f8b3d0dbed989118a79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745eec2dcaf884efadd0c1109a1db5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5eddaf1aeafbaf23563900a1b0a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b731f34a53f7116f6db276aa19e3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f56fe2f9fc5d2eff9a15693beb9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8aa7119143e311e838eb0e432629288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ce0188ffa7779d0ebc2aecda36e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33831709b3aa3c30c9fa4a29dc367a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb76ac7d99052e5c9de104f36ef48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c604f78442306447b203616fa803e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6beb5001bd615fbec66b58ca46169d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934539f25e64b91bc7058f172aa1785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62655b1bd0fc2719bc1d48026f4c6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea64acd13cbc12cc13269d5df9960296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d65527e39ae2fa99da116ef0d929297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb6542d6926010c669959e8425c3b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef48f5b426101ada7712119d51d7dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896810d52c7aed419e0e2a4c8af9c8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b9f5f9e118c5e689688fab29a9ee9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6598a576ccdd6ddddeaab0f7eecaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160b64ce7f9eb6c06a9781f7f31ff42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e9d3ea0b29e1bfb473f8147eaba09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06d091d5522d1c085972df31a62a95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5574ec7e6f1f45d1b933cadd2bef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b095c472fa9f6831acfb8b30c2ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0177038a12071b4585912b250993c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc844e1a8de3191bc6609c30560a52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d63ca82305019ea082d5615ad2a8ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bddf945025b14774d24c601250f54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e11f3fd2b5f787ab8f6b0caa78179312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a968db2a6e20bbad4efbf152f419313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488146785a174d3b05bee811f04bc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80246e5ea8a7b5e3a2b1290c59c7655315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcdb450ce0af4bb9f64d4c7ed1a8c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a9c0fc41c6e66146c4a5a5d073757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605372c47eecaa10aef7e6068e1fb5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178844dfcabcb9982bef3e3808d0b41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265bd943926ae321c05ed6af1f01007320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89fbb646e007332397482107acdeac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6c587c372622aa87b1af10ecde04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d739dbcccea84aaca5875a6066af161323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b55f2767a2deeee9e4e2152bcfa65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b90acdd2db79f43fa22e86c8b7a8c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a88d31c21f4b03cd7f7e2f5bdf810326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa18b302fb9df2fa19f79016117667327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0096c85389dea5e92b6f7a8759f03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab62d05f58a079787727c36297a219329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1051d66f3ea6d78178735f742c8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df362617f5d2550c4f019f2df829f67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5eee7d57baba6b1747ea5c21da9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e7585caaac12fbaad55db5ddc152333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b159fc0c2c8fa7b7ceeaa32848490a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212d31c2fdbf8380cfd0ebb55d87490335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434f9078dc5018ed4dca59111ea7965336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e510f4de4d1556f2f44e5cdcd7136337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a593a229bae7f78f36e0af8c75363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6eb99017de9affa97f0f14c0a004339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b06a792f5af1386d8531e19739180340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed87c9e91bc67d578f08967968a81e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ae088f40e5ea943864e8fcf94059f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccac125b735381c8b28564c33ad21c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd289a6ff1d3e586ce566ade338cf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b5bd188a43cb548a27fe620fbf83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f65e353f9489d494c4ab499b455ea4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84aa25adf945b379f7620d6f74ebc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b6ab5f2f25d47968b0a2ad82c2cfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfca929c9ae64762c2ecfca3a0892349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f4ce032a5cbc357855f6507be04d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977629872b808dfdcd92baa58618a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aea684ca8f9e73764d3e729be945d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521014dcd3afa1fb0a86257ec78b03b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc0cc1746c5cedbeff508a579595df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfaace0e36e3ee9c5e893d6dcffdd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ad7014d7dc0eb41a33b76d936adc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9aa60faa909f179c87ff09de7eb9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a446ea7f672d5af404c94dced4101c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a7ec67441d233de616209aec2bd4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1277cf4914f6c56dbf0b0053ec9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f63a27536da5ed0da2cc7df3bca3cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab063c6016dd3cedaaf28a4fe7198eff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b59ffe3b782b7f66ac12c4021ca1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b26d8e4875296da41fd9df41a0eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb37cf2f65b2de2c906be441db945a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932327c18326ec873726b2ce2d0ad5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e3392d9ecc108a6efd5aa2a0ffabf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a3ca1be155a956dc8a677f83bc109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f76774530176826068f86b95820b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36150f1444b4e9950d63cea6037349370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f40001a0d704761fa83230ab9a57a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbedb06b5db72264b2720222c44fee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9cf9ca7251a9ba87fe94a1feb443b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cefbccb1b30b79bf25750ffbe33db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d8a9620883ecbfb73400f448b3da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0528b5b3a922b7d797524d3a47eee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7790c11949d53f413d24c08dcc0d4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f124fe61f745eeb99f8c3767ff61059378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63353677ce680dff19fde18846858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4bb8350b5c70e1480c172f30dfa6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2c693fe1754eb7b9f4ecd7da92de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af0d6754e1a849652ab5c8523f30e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099249f640c5028970219763aa4c06c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b21dd8753eea4805a1111dc46a4a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7eb90e2e043eaaff1736bc6cbac19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d3ebac3b01633125d080b4d29581386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d56f09c8aa014bdeaf3987ed90cca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b3e5b6f61491f39d02106b9c4aa21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ed030c78c4a51c8ce8077c4f2d46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12f29bcd796e7acf94726a639cc1cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a0eb574f6fabbf533ec75806add24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e25a9f7397f77e538396a49d0384392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fb6632bd8a557998eff1817cac85d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff377eeb1fa77a716967fb43115216394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d5908d1220a2a7761227a56ef750395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd10e49e17ec171c7f9ec2f437b45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343649909be8e4da667f868141fe29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80584704c94e78ee7ea4e060bcbedd3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae74cd429aa37bf0d21e89fe8d708c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbaa34f69f556aa7b08ea7743faa40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89043adac3dd6b11cfb66c4ced1e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957df3aee78c5ce3ddb8b95eb9c2a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f86b3471f35ee50f5694d4aa50431403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34e0ff667f83b91b70b5bdbcf4906404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4ac6aa43dc741b60e873c4c1adce9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35e16cb43f31b3dcf5e8df9075493406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325d4a8a3ca34525b5fc21da173e48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fed4e09997c959c6309d2fd69399d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7b737a2cd04092484aa06b8d5ddc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf78c65408661441f9c2da380a3a4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a84bb93dea1de7bd13a9cac864a71a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3cf2565b778085040b9925568fd84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c486a07a49e5a085c9162558116b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e82489b51f2f2948cd5bb2dabd9a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c456a626e430a4dd0d57e27203ad86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2452177b167843d6da49c9092c8e3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c0801b8fc221b9764b8b74136944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba16ff84e6ae4c2c0f0a126ffe0b38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057711a75011ca49d49688d327b8e9e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0aca6fa9505d51c280e9ae36f6927420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363e319d6380358233c38e1c3ae978421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ff7bdaa30be2d8cb6af340fa69b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896871d1d58029cdf29ee2e2a0691b42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7b1300f3b57b3376ed5c76fa77f52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138055ba0eea72a2cbafa37f2e7bec4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963535b7c6b81cc484a859e4148ea1f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec119abc70ad3b25a332949e9d3dc2e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d67c5d03bab1f07a529166cf37f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb509aeadab1d4d04ebda2c484ec742429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b49278644993a215ab923ceb179a33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d790dc2993f90f6c290dc188f9105431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02473281921dbb13cdc338aefb34883432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda0f17d3bdda0f650b317945eaae23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327f7c0237f6dd65532dfd51c90dfcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b293a0e7442518292c4bca55232f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab4bff9aa7ee5eb35427907abd400436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d762c681e55c7e41e796e465f10e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc2ae6a3e510ceefb79686ade9da51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57f44fe6121f9b4d87e7f80d243d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0a2f9d57143943d75b02bbeeb7c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fda740fcd5166dcb9ee5d38158073f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae081dcd2d7f976aa79699f18b62d18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c128291bdaf665d7713480579b683d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aea7fa356533cab270f54ea295874e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb52450c2e727e128d5a123d87900445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc2e19b035c1a86f48b53b945bfe8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9fe3f4121f25db67db811ad6fcf93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf3f71903586d56ec44ebfa1ec588448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda9a52631b9f96154c54e7c09a538449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346675d0986706d024115a872fa303450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cfa6e449adc81f3ed0bc6fa06cef3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ba11314945954617b8b541722599d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d850a30dbf992a065c269e7da0ceab3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196601d4f1df2be51c99b02e42cf56ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b648567df9be7e757668ae38fbc183455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0851f239db9161f902dc045dc2a71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a22e256fbf43a90b0e4034e4daeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a4de6dc36091218991b1ab62a3b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499667bf97a3cb6b4be9395d92edb61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22721eb454fd5a3d647d52df3a75c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3b2ac49c64532cb269205203f9fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606aadb5edb1edbf57f8668306170b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1579ff0e87f64f41db6692159a77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c31690df769092e0b5e05c1e1b4d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f286dd64dca642124d4008f2d9ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f61a75d48f4e127706b0799a6f72bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6561647fd8e3f75aee1a040bdbbec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22f91d96e930b14bbc970f4a5eeaa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46aaf3f3ff8d8e9633f95eba60c628469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1aec23799cd4dadd3a9c4dd44f419470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f1a13836979d9295347a7275cb59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee8efabe14c40be6c93768cd0e4e65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895440a52043f6837c99703b7e34877473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e2d528ae732833c7fe6b055bf562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c6ed05c081ba6c8feb1d003ac28c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f25a05a816d392a79d4535859c7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c131e5ac370b00025805c0451178477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e492df3f784c3601f11548436d2de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d24d43bd795e89d511b1882aacee78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8bf6988641de3cf7b5773927399f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda3ceb4a8146d86159e7300b2780f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7f7b2ac141028a1e7ab4a6c83a50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5dd8e13277c7400b5763b3153f311483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f850cd00288732b0e49072882cc0ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c57b7ba440b3a3b1bb4196e38342b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d01600ffde880aeb6676b34e94900f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad61edca8343e0db6e069ac454d5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55265357123347f1adc7d189df8b734e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c44f39a5630a0a4bcff4029d1bce36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83015f48c3479cc49dfe289194e354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e7ec4097225855ce0ee44d134acad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e0f84db5cb3ef2bd489833f3863f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8081f8bd0c4c382ed4c29093bfe84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85220a8d515a54fa3a8180a0a8dbfac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adda706c4126837702605b396ac4445495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235147195537c9698dc013a239ae91d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188443dd7c528756450cfc72276a9b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb7487fad91ea79100f3a9e0a533a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1384c5b863ecb0507e87aa52b986d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb168309af85955e4baa93b065be18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d3f5e1770d914b7ed7257f9428505501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a70be833f98034e900990aee17b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa584b3852192843b3a04321441cac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4696539379b33f4d204941e94b4e0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac40e39fd753a50b9f6bd1441f23e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8765d2c6ce54865e4dfec7231f9364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76515f2339dfb7540a88c19cbee867b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893cbec1906ffd43fb83133c2bb053508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1dc1e957e0a159dbaccc1d2289375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d6c214e8c7354ce88635c675f01a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee5779d08d92056831b8c93ab8ed38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dbc3c3eb6f9617abb2783806ff8f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d4b39d1a40f8bb2fa346360bf2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a99bc7dad5216d6f3b869c509883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc82bcbed0e1169ab6c6a23b286d57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8eba2d222813decaf2864cd12efeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc111f329f438395deb3ed799e174b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df67a3e578e6075b34ae2d852942a8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db75854f7f83646405fcc92f0b766519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e46b09725a44ecab98bfcad085a334520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc9f861af8b1d7c0a8232c3cac6a6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae2d8bd81017d7d9a5e672b314885c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec4ee1596caf314e703091c750ab5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30daf7fe8c3119ab60d7cbb0eb0c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69b69fbb64696ae20573f131ac746b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d49e40e9b44c50a147da1975d29f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31527b4a6b5bbd60d44a67eb5b3009b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878a8ccb1eca1f2a71406a69e701f2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185ad48c96952c2ef6c0a7750a8118d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1257063773c9fd091c5a5f111e85a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf96ed3ccf2768228308c90fc32624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fb1611acbdb1968622f477e8a9c5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c7e73f14c1b05a417a76ccc83505533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396a46658c7f8a09be83a73bc3b461b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da58e93f4f3c1e3576de9b275dcd11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fdcd76301e1245840f85b0c3785f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0bd624b340d161ffc4b8aa1455ff1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd936b69f2744fe1dbdfbeb1aff03b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238cfe2d6040c99593a8f3c6a1331f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b18d1f5b881bfe53fd6fe9c094569540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca33319681ee06e1717052314aa70d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85274f15d3dd468ae5a45b717637e46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195f6763311a9ab867b9170c51a7f48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa06b3962c008188ddc552428f2400544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29986ba0400705c3f486eac22717ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe3d8d80e1964334381545d5b6686546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8510228fa1bf3b736e3be9abf6926547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d708dddd648dd3402735b64b16e51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce3dfed278604ecf0b25f22633ac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefd7eaa4a2702737d3f3d45bfa08ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1fcf0bb47ab305603cee25988558b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af021e972a7f36fa1dfaced7d7f687552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d88e2644d7ae498568863911059de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efddb729b28aed64c93128bd95f012e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95aac000ce55f48db866e7745813c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f810a4a29dd76d5a67d68404d6b7b07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ae3fffce39e3d04c2aa56b72515fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f42622adba1cead4753fb5fb31361b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bd21caffe9c21d9bd9a06014bb00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa78081b9fc5202e5b07e6d8bdc05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb5cfcfea6766fca3692b3fb39fdd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd35ec8677c882088f5c3eaa3da3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc757014ec395fac9ac13b00883f90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9026bec4a5aa8881ef1ca7e43fd70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d00212ae49bd900426f61bb1c661565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a1d6ef75735b085d64815150ed04e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e334b9b236bf3f4e655e22d8d9bec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7bbce00953d7501f4bc92274fd4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1cd2086a3403f62fd0b7a9ec8b86b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e637e17155993336c16681de12003570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9606ff6cb5561c71a50faeb3c876e3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696ca5daa62ddda33cd5c2ee84bcfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d422149033f9a1edf2c52dac3cd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7cb00d79a1664c92feb208373dff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5068aa6dbe1fb54f19868a4af7ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d6d062f944994b0b831fbea51ea74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2028419ab28ed05260414858ae86b21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a5cb81aafbd810509f648b3cd89b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faee14802fceff2aa58e35aba000d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36986db9b8669b0faa55e7e0298201d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48d7910152325dc0ff3aae895688d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b99a0e7bfa0b8520607e1191459bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c0a919422e5dac802623ad64cfac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9b100ad22dc165943569bde56e753584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84642eaaa217fc431b85174d21120306585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976131c0c966c27c10f40619a2c9e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd256baf0d9ef0c1bf0445e5395de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8efa793f867b9df32bd0f34d3711ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712859daba5caed591598c054f3a428589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeac02538e1c52ee1779c0dffbf0fce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c61c5c66acec9c0e41d8ce2c8fba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be89e8be24a4638e520fcaa8c3bd38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6256ccfc0c5197dba99ba91a7ed6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6102403d8693d15a9dc9b5c7fab8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb350fe45ac40ce536d81ddd626e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d417e4740c7a318e577921333f8b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae583ac2b0d92d929c2b093d7660915597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496bafe6d006f92ce2761dc6df9468598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd1d32fa90dacaba9ee124d2227d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110d8ab14cf83a37fab6541b5dc7444600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63ecd6466ad9e6ed53eabd81a89f68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f10e1aa7b0f9f77b9c6ed11b566c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a659748ad1d59db26373f160f258b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8fc0282ec4106ef94774358c96a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1b2bb21e363c8870d3cdea400be9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeae8d65e9a9b369a3e85cf82d8b63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63976f66d564ce7045b678ad5da380607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392bde2507f1238ec1f85dfcb467746608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6b1044248048dad05f439e0e8eb7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087095868225d7c8c1ca76514b9c446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699568ade56cab269f352094cccc70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c94e4c654aebcb96dc9492fee54a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e4f5a1e79d24fb45b80cedafe553613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88092b3142a8b4fc4c975b334cfa704614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eba9d13b5c8a9e34ed68a63bbb9f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe06530868304623488535069c7812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f0ee6faf133bbcf4448ac5e2d1396617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092af9da846fd2d8f0210ea59ff3a696618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc3ad4375b261752e9b90fe2186663619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2e81faea3eca10ccecfb0ed5c7a3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8269b7769cf8249afff8e83ca6af1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b95e2b3f5197c932abb40f87bb5c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788eda21e2fb54d92bd85398b1e132d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337779ccc8b72229230d0308cadc2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb1204ec03afea9bb18edd7df4e4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3855857d920a10b836c70abc812e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ab891f50a160b494c2322c07a65f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92809c0b87010aae0c517f51fd3304628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e04626a3bf91867011d70ede1c43d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d868dca98eabf8d4c7083bdd899cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4356ed608e4c42836a305cb6adc0ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee0f8e19b421936d63cd4ca70df1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0bb18e8a906615e44518cfde6b39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867fc1ce6fb8061d5b376d6102e1dc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28622ee3599de3f6a95783bb8d4035e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449feb98d3bd8cd99896b22fed47328636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ac46a85cbdc4b820c91c22442b17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81628226fb5d702ca7de79d5377250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e7b4c47eac5ed5378266d4ea83f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3e539d0c192f2b34064031e5b536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec64571b7fbea3029af59af4f38f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6f6dc0453e208c2da349083bbe217642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd598903e1d8d427af31795d1a874e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf0c15c57701146fb76308a00d648644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e2bbc5a805ba2bc9f6d15e281312645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff96fd059223e8fa31a8cfd44867e0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad3dd1a308bf5bf0a5b6d0c105f47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff883d5be709840948f0918fd45e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7adaa8650d484d5789db4b176447649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d7c5ce29d9c393edb086e668df6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806abc886533e787ebba7ab0bdedb56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22fb0c20a43f9c555e955d5da9d1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924b93f5f37e29bea6d29bf4484504653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225d2249a354b2d58f3bace4ae9d40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ff202551eaa4f63b2696e51fe9f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0660a933a7b5c8020820b28729e1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f942bd8c0dc650168247b3b6eeb327657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84934842364759b1d696a6a91c3783658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150795bde277764311eb9a38899555f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee05f0b9207e08b51cae6ddd03165d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463304d55242379c5d7d203c3b856eeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bfce46f6dac70414c238c74937b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbe432c8494aca58021ad5a841dfcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a4632bfe1e0aabdc826578e0aeea8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942baa431976ff6a5c8edcbd8cb0087665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff0ff4e846990ec5103f08c068f11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2125637a92b36afc05ae68c841d3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be281d5bf85e86327b4caebdee1e389668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb6c21aa69c038b479103a5793f64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab830e4636e7a3d5fb103f85f3b2ea7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a3fda1a191ab2e348e33b0f21464671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89393b718e9fc7007f9cc7eb39e18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cada47cd87f48ea120d10410fb60a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b97b610e0a36f6d0220baeb4494c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa322e98120cef6ee197f4523603d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7e8baceeb54021bd681ba0033999676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c0af47187b3f807dd328255ef2219677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad3dd865e953edc557b3901aba4be3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1a91079423b017b553e0416d1b1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad7a6643592558840317c790c320e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aacfccfd85fd58cb95cc20856b821d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a13b6be0de3aa80a140c81aa4b96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4bb9324df7f151efc502f949df395683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bea0165ebd2884b777051dd0e666d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2a0836eb4b92160f99b78ab6786b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14710df4494e889c49a6da1a0f9ac9c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dcafb0cfd960bf671f0b1f5f79a8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d7a45b80258a903ad7f7efb3ed1db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fae532af4059ccecca6e3f63becf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb917033c20bc0599b3e90e81883b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14377e3f36b74f5593e2591b4af5c17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6083572bbe082af7bbca33c168f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c07e318f963e2283f859494f4d89a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b20b2b3d833adf294aa5dd0b313b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67d985e86309801abbcf1d4b95690695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e00d75ccbdcccbde9b4d06b9ddffc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7146fd1fcfbb7e1d446944a39a44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b41580079f996ba9bad56ef0cfc14f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e165309e0995ae162be30d6370fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9386632718eed084d04ed13bae48e15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88197bf184ea72be1c63eac9b360da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcd00c18671c8749780b03b7093d9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb72ad1ad175455420218a17f2e03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d1287ffbb8bf2d91cf6a284db9123704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253ee89185bf675c523bcf1d02c636705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4909399f8b8d18d74945185b1698706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347e64f49445034f374a1acc3c3304707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5721e2447852b6e86b4264567bd30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd23d88ba487e7377bcb8ec3085a31d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1028c2197d13c29fab0260f74da3e60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73839cda04190451aaf7e292eb6df90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574940ded033a961822d427e5ed9bd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479ed0d1c3c3d5b1a5fb8a5fdc933f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec8bd38bb787688e36076c2193012714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d11042c9bef4c15f8f13be40b0e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413093c49c6760862e646ae0021e1cfc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432be0eff728e9043d1fc562ffd3f4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec80ce68320ba40e1c558f9b80204718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93db4a19a17f7fae590334490976a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76acdfcffb0f4ec3df6874be7be791720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f7b0f06b6fc92ea1cd248ffc10020721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1d7f867884574a0b6f7cdee89c53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd59239ddea6ee3a38889ab09dcb9f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b338d2cc00aedc0dae808245ec7e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ece29dff7a8e4d2660f1bad7ea3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e332283b96380e5341acbd8e4e6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5281a5cc1fab4f8bddc2e6fe5b5e613727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a4e66dc202d54c8b0ae6584c5db2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22c9d5d5f2aee0610a9ddcbf45832f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7486cdd0c574287b7a9481c524202730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3416bfea43a147e4c30ce2d80a701731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2c7cf66ca7fde8ac550e7238aa06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ece3eab330933278575a2c1a2286e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c04a52e60ab2cff291c982d285297734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407f4b18d2243ce17b4f9b24f82547735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d900903dcd691429e9e3ba7dbe6331736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775468c43ca489dc115118874607bad9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dce52d10a504073aa867deb113e9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b672bce28cef2035e81ab479c22d2a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837890cd99e540a1659a1d645686c7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e665921f353fe119757f63221b4b51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396b78b7ba15c5b2c305afd1f64fba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aead77d60771799159f1a800e3d3db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d0318ac304d8959776636d9e8c22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eda27d48e4d7251104547f815b3519745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13bdac17831d8bf7e5f0eee4510347746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38535143ad57a4348d2a89be54889a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a1b5cd59f34cfede127faeb23574748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1532afa46c0ecee72046d44e7cb9e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace122fd49291277b20426262a428514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3d3b27dbff5b77a3170caa041a1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f4adfa6dcc829d1471cd7f0b55d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3f37e34f7f6839957bcb83d9fd84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620886255d49a49fc17be7b29fbbc7e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000186416778a3d65765e53bed47b39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b7a8d5c894d46c1a52a8a4a17ae2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562d6fa62e4933c3c624c14ea05588757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e17367d14443c2551014eb709b2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fae6bfa7ee64b882c2ed5800ff3b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5535e2ebee2dca1b5db0afd842bafa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ed0a9b8177954d9e1fa93916b8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f4d2473c44fe1d66b0022ccb69ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217577a3acfe839f076edbadfc9204f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76160740bcbf2ed74e60c636b5fd54c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbcfbb2a146848afe85f9c336c880c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc849f7380ae7e80c4c9544ca7f4dfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba9796753d718281c79dc8cb0c2ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b97374235df0e93650924f0fba459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849a6f58495492cbf8dd709351a42110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1e972028e42364c110748b6c5a5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d895ed61d777c25408ede1a6b96acb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5020a891f3dc5090ccbd165055ab1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d18189bf149287b94167f5afbcc7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5c5e0805fb108e70c64f50ec354215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3896246f134b2bca6ed0e4807c7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfeec792516910eb381312b177ad617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322b2041e59b0d5764fe02007903d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8af01edc7123a748e713b7c2fe86f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d6a39a61e07f6ab04315fdf88f3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38ea35425ad659e2e2b78b371afbe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e6b28c3003e3959035f2f97a24f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644567dc4bf9ed206cc191207eae2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501288a5655a6c84d0a9f0ead88972f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e8858a0ea8bb276fa9cd6667f26925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9aad3c73bf37bbe8e1a68f93d691726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6dafc5461469a380e7c6e28b56dd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9315041baac85706afe1ba6adb8efe128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909fc5b7b29832507202f820fbfe57029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0fdeb0abdf648e10d95cbe42c05e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f328cbdd2f84cb78455dbb3187fb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1fe0fa0e44525cc7ee351392453332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc73a2651421852692723b92d2ad5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce68053ecab666bf3c5ee1462aecff134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ac5af916c0105d44a68ee3ebd5eaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d57a80f454a8f6ba484c2692520c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044087389a99b2f61318e0669de84b5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd051cf7da926ae75fc91108a7cec5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d99378e98cb5c0262354a548afdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d04c0c4f12c766ccbb2b94cd37c90a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85edc3eccf5df499ea7724b2e88032f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d95d481125949e3e91b1f5294879c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be38a7b1a60d427b8848e0071c6c6c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2bb2036c284f16e38de6f4d75504a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff96ed86ba907d7ed1e55f9caec948e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bec90bc691bda37400c4bf0c641e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792024b15463d6e42e91f349eb8a6abd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5070d23a516722fb8548c9f4fd9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00359d3f033edc1a283539d640b6beb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5eb1ff153533ef14ac7392127ca350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897fe255781373e2ddba1fba1cc68f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d59e22d23d357f4f439fb6dbafd0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28477ebda605ba47b1408fa1fa7db29f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97815a84b80fd91e42adfab7f2236ded54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c843e2788a455f523dd9ed71057d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496bb656c347311432dcec21d4b84cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3e8182cb1be30fe59164d1baab7f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9005f0c7a4725839113047302296758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2178fa0de9d04bf62134d9c3b46eca559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42149e21e836579a1bcd0637e0e16fd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7364f10314fc3ec48c0493d4fb7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537081cf819ace2819fb6844329f0d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de70309737e49b03d704bb3457f7a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bed548d91a3ef96ca3fcaa759f4c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85990414c45ef6c285f9f4e14b4c9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc40cc88c2a850ee813ba71e295425b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5f1f109c8d2fe48e33bc35e91a7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a6ec82b9ee35e05d3e996a1e0b4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd029ef5f24a1ab301abd0cd276785069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9659f8c2c713221c1980a125733870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895fb3156033352f4e430fd764bb49271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e379c9547d3b493901343d300e24c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9959e3a74534599ba5643aefcacbf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625108fb73abd3bfabaa7b13948aa8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc8b295a3665d0212a394dd0119cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198a81487fa5b5a8d973f57653dbd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af76c13d0035d7d4b7b59c746e7b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3d499188fececdfa0511bca3724a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edefe42612619a2070194e6bebb84979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9992c259be831b00cdf538f7d7e995780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356593ea4c238b21870bc93bbeeb2af981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe68fe427577625d4b0d37729caab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbde6690da785a2c904e4efd51ec1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d3e2e85764d478c6b415f37bc6bfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe9775131327ab915813a96140ba185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8d479baa618dd2abb03db8a3c1edd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ced695dcb63158b6edcf50a65e4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf7812ae9bb5d995850adebc90a0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ae2c633923f1392ea82ec403ef5a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3d2e1afcfb75a9101ebdbd00080b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458d0d8d5c973f3deeaa0109084e0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b30873bca4ff19deee2be33bfaa21692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d74c50acc6caaa6e3074ed788b26b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141055d269ab6fa41e0bdfaf45090cfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101174433e67300e89aeb2a7d2b76f9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f16fa8d1bffcc559af83171b238496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b354daef7cd97d04f89707eae27091c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb466e8dac1b97a31d7b5d040e96098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580942c547d2c1271fcd2f2574ad4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf983dc6238966950973109a332168ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be5f34d80de96ab8c689ba24e03007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05b6fac8ec60c098bd9554cf29f1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828334ae63ad2433c088ee52a16cba76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e43e4a4f4c8f9316f0fc4121d54a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5367f5d1f6aa927f92cbd681df8e451105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20a8fc416c70352cb764c5ee165c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a022b1db32939a5bfcf679dcf7557107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000986c71b121e4499448c815d4349f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202e7a46584016037374d1f0e337a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8e4c7d6c295f3ab4a97a27165aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0076daf5220981bda540810ad97938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade151060269d65cd04717af948bf768112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2ac59e7fd1b5eb32ce44458acbb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a6123de3b643fa14e847f05a5a6b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1480e13449a7805a7746ea7a590263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2273d3532f9082e4138a6998ba755c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a648c598da114f49647918f5bec672117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaff064305f2ed25e6031e32b7628f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8dd8f66d33845ba929c3a787590f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717360d741093f3fe99ff978c4ec98cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9698470c50d0f0ce50595e5c0c8d069121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7754530d1dab158a218da8e8b51d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3145c0c4ff48fa6fdcb8fe74792e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b61fa67bc06f1b2790ddbecdd3cad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4801dcae08616bc191bc6792a3f30d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc65e6f6dc25d0c605a31307003d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5818d2a3b15a518b6c6811c1eb145b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70c44ac30ba2d98e065469a3afb7d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318a1e03b113d0f223b869943f2916129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd778209343eb33712f1547692c378c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5176cbbbbb473ae84e0869b702355d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37ff3c0cf99cb4361d28b6b9e21f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416ddb2f83c926b256919c0bfbd7b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde58181c9af016ceafb5b9bac5f02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72f82faba6a29c008609654a6b510135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cccb2c1fa5d4179e57b0e9b806104136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e2b8dbce2dd0a82c1ff8b4b5fb09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7af29eddcac7f16be47e3c7925817138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16593cd802acf0f6b67c70915e3cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc1013ac4b8f42a374b5b216c24c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e052db847af488f91ae04a8ea38fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429d387e17798fd8007f148571124f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cc4d1eb9ee87394613b95a3b1bd72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b3ada95e90c2f1803a3b183825ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54dd9f3f18574ab71b4bbee36b6a02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a46e87c54f62ed365f98817ddf78e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a4f375deef0128c4e28cfc0a84db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e206932aa77186cd0f62fb5c540ec4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc1dd5944e73df779b12a40f82bac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a5ca8521e1a7e8608bc7e9c45339150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc326b7782aaa900746d2df85661957151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5f7126e02b0984757ef580179977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf8f0f1e2142bde31b3e30abdd507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba23c6be4543228fd38d501f26a90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c9d7ed857603e7ed323ec45d0eabe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b728fd809f18fa79be47e5a08dc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f9bc821c8a1e6fb8e935616791af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a3f8b6beecb792bd729a4cd0b558158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e74ef927a99afc8d90bd9fbfecb32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68aa4ef422778ce34a65f40741971b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c0176041bbf1f18d048fa0cdfc38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694fdcd04b492b83a2fdf06208a746a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45c4accc27e36dbbc877852b8b583163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac21431153abf02175adfba1f6562164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e216b4d1d1a4bd970aa4c30122d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533e2a8ab779e036df8c213e3933212166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55fc0729cd4d9203898a0074ff0b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d33fc083809f5873813b897d04c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823c5e1d39e5b9265b4f0daf01d051169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528bde44c859699eae779e73d4c578f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020a9f951192e0a2fdb1e8256bf5c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba22f4029f6daeb5d52f879f29bece6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b38727381ea53ff8add33107b8a00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c16a3ba11fed752d1ec4774bc9dd00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b294e91594422b352a4610c0b9283b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02699326942212551aa53187846648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0b7518eff4ba83a0ca5d469cea78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb9368dc6c054a2c8ec2afd8b40e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3148d0c5eabbbfe2a8f98f336a3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b30da76ecf8fe9a8a44156b8c7c9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced514fbb00919acaee3701eece71c85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78150aa800735d188c4ca6f91deea0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747b7eb7a39b0449be48ab43d46397183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d784067b419c5a6c955663d0e6af69e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597ca035b644ce4e2b933d150600b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717b0b667a2a81f124a951637d60a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a865662c1fddc50b6e847c99d9aab05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a89f3c623192f51ae0cb6464faefb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b564521394d785e92647e3516ec2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5293fee33169ec73b637cedea0a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462416e26d42c6d59b2d0986a8e8a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c149d101f91ecef969031f09691a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fabb32a7d56f75f1e5f1e2338feb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19225ed2a020f922b32b86bc49f764d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c848c8d71490d3241cc0ccb99f422195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573270f6227621edc16171a806eff8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797bad77672f10ca9eb58cb18cc028b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c8181175e72fe8b1183b0d29dc2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4cc91ff9900fbd4ff31cc42108789199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade2875948f4cc43eb9cec63a78ce6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700e9ed324837a2fedfe83a8599fe8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d53038129a241b455dd6603413918202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a886f2b2dd8e7a08fd66430302d4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c8d603f827994e22e961bdb6a121204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737135950bf71e2cb29234413cfe746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f051fd3c5fa6bf42e483cf9efc3aaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639fec93d6089c3d4db04be19a25631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9642e1d6ee715aeb9ef2ddb2f9622208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d8607b7398308dcd4b36cfbac025209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97509365d0357cb115115b64f962c519210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b846a4e5a908542784adaf8f942243211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ee8f1d5e3429cc83a6c1d3292595212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be2250c75194c6427468569292400f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d7b2fc3a8747109794086e0c3712214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092332f0422572639256c1b1b35c6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8f6939adfdfedeaa66a44e4f0fea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125a474ed5cf1f69c8eb6bbe582075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaaaea212a01ddcd9b7bf865daaa72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ce46116cc1fab4224339a3a0f24b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26d2e2343fd00ce1a2f1a8be46d117220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec4c42a0d237ca7d93f0cc0762466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c08e6b395063300ab8dd2df27fd56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497761bfd812d57ebeaf1267fbd59d31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e6584eb0501a9615b109de339aac6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8128ef0ef6dd28482d297fac68c1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671bc1590c889aa050ce01fdaafe6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b364af684b5da25bfa9c8e5d286867227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb20dbb81c44fd91cb216ae26cac8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29c4717d427b2e0cf241d0acbce39a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58ec4d6a60071aad072c746679fa52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f88e5b22623e1c63a8a57837af1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c56c833c81f49cbb749a14b8ec5c79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fb11a74c45ab25f26be6621730943233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03303755d1220eaeeedf150e63aa84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770032eecbb5f59bd85528f87797f3e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de254b8f880e1a26110a99f463c8839236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e8f2fedcb4d4c55a73e70d3e34884237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250500bf776259ad854b1f9677c7c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5926f88614f04351931ac95f90af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f586ba6c86410c91b3c55d3740f67c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa948bf01dc94b46f0a2899d966651241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005c29757c37894ba161445b6f0039242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e537abe83198c32ca3ca0eb649d7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42aa866eb5471c7cd7a2ce1bc4b13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519ee8b0a634c97545de7f58e9520d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d3b2c1b0533b6839a16201a8b438246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3287c23f07d3f2e2cc375a796d26119247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbe87f55105683e763c534ea6b0411248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6ff719376850607ce51e080c124c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf244a16d40c79571c73eb0d02c92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc6b148f991a606bbda3855e1db5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d560d8e2a3fc2a074602273b610303252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ad00a049ee568c9949952c4817bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5047a645c7b1848f59f750e36a2baa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5212882ec1f582f7c728678fba34e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76d553fd215709696cf5e4df21a42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0518d4fb0ccdad22da214b9dd02349257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cec323901606d41545e6514575146258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e809e5c47196da80596f1b866e1a92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2632ff1d20cd054a176d007893e0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b51ec873696fa486559478eef65ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198769c6e06b772bbb2491c42761c28b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144cf92f368823c4dea8dcc42dd0ad5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075c7a81ff4451377ce608b48daf81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666232e58db9d3f0af9c59914cb3cd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa06e0700680440cece21d343a1e8a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0c810e4d7036550e1aa18fed441a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473389dd463322da1cb25c4df8226da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13c69a5adc2eba310d5a98a94cdfc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f5d2203fb6e2d7a7c276d4115fe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08374a5245d0b6af7315c551fbc0c6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b2c2be17706a9e4124db6ed0061b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e57ebdd44207f544d5421d63de966273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff888a0f466f5457cf26d9901daea89b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33aef2188497c116f1f916864016a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3bd9fddbd91e147da5da1b157c45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cdce3fe207ff61eabd62b9ee2cc81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f809de3c1336d2f23da44f8dac44ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b3522af2cf76da21665b48e9bd5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b10519aeebd4e8bd0822a399d23a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7591face2fdd9efac26f15d4653b61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447768d34698021f7ff2781f46ef7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f420a94fdf2e1e533d1eff2f1c7cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52afa85da68c03c263cc62a1b38463284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc71e6fe316740814ba89906639467285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646c214b95c2bee066c8bbd6a8445b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2487f979aa96626bda376dc13875585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45558b1a5c456f77069ae236431552e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff11b3fcfaa2be382359008c5918a65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef0bdc73ebaf9448a9702632260ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc1e8eab1407f69d298f512613666291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627bce5c4fb9b0670f7fb470e09924292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f772779aed111d7b2132bc9ac02ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b6772d349c7f302894da88d0e900294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d69b1890bff1a3b6cb7a657737dfb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec6ee0312d89589b0a053f3ea15b88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d3a3dc4343d15bdd715feb1092f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c620de5a60b6c030fa57413f1dbfd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3b16898df06cce601a080e4ec720299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc58fb8e664b110fc0c2e4affad3c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821f1380ae4b006a79ce98e7e43da61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a5e917d127b66f481e947e78cb1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2bec358ff44e74622915d793e7b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003946170b07cb79b9d7ebfa3396112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ddd38256afd5a103c99dea19c366305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d1db3e6c6e6b4b0c3d56d55a8a52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f247b88d5adad3f0e8f6cc153368307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130a71bf61c6d445612532af3accf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab15eea680cc1058e6077d30bb923e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b9a712312b74691080d1771b49f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35d3cc5144426e34bc8b92887330be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258535e02b7033777162b4733580b752312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c502d381d4cf864f9bbdc0fa8628b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e168ac1be059a7806cbd9b46e377e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b405a3878c6fd7f5a34e9814611a78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb3df56e3d7076abe970f52597dc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ceb4bba5b7949b424ddfabd4001a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa3f86e27a586568e03660c94d1be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b851b6200098628a7acd048194ac47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69528ee7a79f574a50f32b3f66d95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666d58bb885e3bc895333196f7dbd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890590c562760d4c2a98ce91fe057f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17e3d8e951fbafa1d1c36993fde6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bfad857c18b9cb4b8271df35377e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ae6f3cc62d9ff57ac63c84d9e107c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b8e5b13de91b329c57844e0215ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df749b7d789c637c62dd8103d319b05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed11db9bac36ba81833100cde69920328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922fe3211f5c054d03e15b2ca6a384a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98873c74cd54c9c8c89577b4a22d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808e63b00276a4769bd1d5012387107331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50646b53b179eaa68519e2c3d9f52998332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f946a11ccced37120846f55f3aef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf31b8df451229b9c98ba4f2c4f58ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1d530b7506b2369beb512abe884d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08ffaf67bf79650d43a0b1fa481a1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd974488b9ec0aa773ad26154d7cce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895195677ce61ea016eeca7dcf52031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627dd02ebbda273cd7db67f25475bc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aa0ffbada443ffa748393cbc1c407340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587ef95e14acc2b23053d983df729c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b4d76a641ed37d29d80f1c4b82fbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5317d4a7d61ad82e246eea0dafc5f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf35e37e59de1e589a7d7c5957ffc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3cf93108cdf30f7f84a90040a81ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c49f1dc8e5d2510b9effa2d3637dbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25735b65518bfca9761028966cf09ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d038c1581085a918daf7c8e517cd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f2e21c97d5dc4df568356becc5405349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159730052e9bd66ee19971083d6ed8e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23628de7517eb57bfa2d8a100ea5030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd83adca1a7393ffbb5c9fcfc26aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03c3e580ed0c57563398928f949ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6ee9c3530ceedf597f6b5cd2929dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b305894544755187925b7c67c6cbf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2cea8e280fccb19f1c0f2cec69659356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9c9a6d09116bdc83c8611d4fa5e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a70008c2a3524e019a258708734b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d44e2ee4cfd48ffc05d81f90fbe296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2d5e765e9023f1a9f0d7a91457522360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36709c1b1ab0ee547ccc6550a5f21d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c94bb581e1cff40c3039c90db52386362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4cfc39b7fecb7ac88e2d6b984ecc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bf3f1a3fee8557442382a71e448ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bda8832e23a57d58d74f3daa28668365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd516f8590524929d2fd17052169e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bc05cf616c4550bd502e56362e213367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d969b5cd377f77b568b4be8e39e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a0a579b23661ae66e6bad908e861d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f60d44f8ed7365961721ef289ab3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd069db2cea2a1830a42409eb022c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326989cfef88d00f7c9edf226894ee7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729239fa8c6cfbbe9e8647603105038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a4e0407e2c14af4348ee9a3c2b29b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75a12d98dca54bc897af5ae8d816e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92702613137cf3aa54f4fef40e5bde4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9ac806ead9546fd5f38061c94a85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51154cd597b3e40dde65ffb78f24b70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02f28c7840cb7b30bf1e2988a2193379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e8650d140819a97d88b92293f3c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee0bfc9916bf01bd959fbea79cc28d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648ae2cbae5b7e6a7079f6758ab49c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748410d00d310448dc32c317f738ba3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a3cc527d95a9b9a6f811cbd847c80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03062fca31b0d103fbb86e951fe3d5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44376b46a2265584fd2c5a537f33b13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783036419b52d90c8e8c7d93043e0fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b462bf7b5ed82e230f6c1bf0dd4a2fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ea94bb2fe233d4200d6e23c4ce808389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511862b70189dbbc5f2c2bf253c86b30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d9abd02e7fbf98aa456e9ecefdde9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d24cd76987e750cd00ed932954a18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423159ce23bab79b9bdfcf5f214a092393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126757a245188b026d0394dd93c85b7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d644c5d7383e0f5fa24c8c072c49e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f715fb1134e5c9c07168fc820ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de5d60b1c37d60bf71c5dc31b9d37a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a93e1d530045669810415c136768b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4dd880f5aa9e124496925b5c578b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce5af0a3fa4d78053265b287e65cc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2790aec2fb074e70e05af401d8852401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208462f99b3e64ee850e948c51e883e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c89e1318c6d29fbd9543fcd913c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac570660277d58724ee6274da336ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c38bae6dfef316bcb63b7ba615294405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f5ea285dcaab8518b11e79a61aee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3499379863a56635e80e006d1475d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b92b878ed6dcaf1099418e641a35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97574a15f6caae08a8a8a2f4e57d36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5f2b01cb46bc480ea8cbbc14a72b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5c4f5532c3ab2b859f3aface02729411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10158b0bdfd9ef301a75cd0526a4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2e1c1ba31dce3f18b9c8d0b46325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065005a8e9dcba9c954be749e4e78b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942ae4aff263b50fa1911ae2cbe03f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a885693fa89e42cca95e3ff06869416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3169ac4d024b84b9fd8c2e43e01607417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf505c806d4f02089ef52505358d33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f19f427b1ce77a950c982c0c9d1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b1c053c7d70f2fe207fcce457bd73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34b03e1746dcdcf3682f04e8b4f1eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf1a5b8dd961cbb50f81a365c94a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba2de76ad3bf7a48f9c31c4446f27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c61b0a1280605111379613596db6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75841efcf409efd23b0d061cd622f559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdccea30e6dc18d2d991194a55bcdf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b46e6b4f239dbe0d551e9e3c2263427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d82b80e2e2b29ae9cc641cdc708f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3756dca12be638ef1388b0ad49657429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f6c8c748b64e988202cc09f9256f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a518dc5e6946099b7a0c1d6a1689431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ba1223c99753dd059eef1528045d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf73eaf180cbaef38357fbf4c4862d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f658f363767ea0809c74801e515d86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52eedadf08f74665e5f00f653bcae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83948f7d91f572fd92dfa066c9bd66c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b023de5040c1b49e181e278346bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001606d55be0b1e3dd1911e618dd56fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f86460093a34441f36af300f72b02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a70c0de9fef54227964aa67c694e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b133bbc86b2a3cb7aa2b1d5e89c745441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eee6535575cfb92a702cbc963f020442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdd31ae60de7c2cf664c92b37bda8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca1876f879636b7623208a9b15e2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be958d391daece82a7b2d21cbad277445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada5621edf23c18832efc8a2ac2b4e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688f4cdb1c998bd6e77511a308dc4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e0c04912cb0b89f805c406fd018b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e1784eb57301be8a7479508855d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8cf41b2cd779114cb54ab25fae5c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd99c6864b55fcd9f5177080d94ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3a6f82ab21d53c1e6885245e7e8c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af03a040260b6149c798a4d8e645db3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf01a5c6eeb8e1a48e926da912d55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa047e6fc276d9b2a8a4a3ddbd4f0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2948e035e213d39fa064ec6a9a33607456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2d2d4c2be6bcc5466d01cb1acef0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5b8ccd012db2974e60daebd5fe3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3472bd9990e71e5b1bed6543ef6069459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5364ce69466584aa5b00c5398bfeff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b3e942b530a4a97de0c81419ed70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ec62010f3e363043ccd26414a071462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0ef869f4a7cf6742b71fb9707d902463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c81e8f1f3c2458879cd1b41d6faee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b990ef8ac97154e350baa3ce210d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb92ad1a1880635b3b7b5b298280b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d888329925919d49cce5b136e3d20db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06b7294a5e55ee7107852409b7636468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c4c69c19bba70546a4c0bb057b4ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd73139591deef906f8591ac0c7d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641dec9b368025f3cd915ef661e8b7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7d8277f64b4a46162f3d011edf347472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c0cb16a5245524809d8bff683bca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efee59df742b5df70903309d6a57ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eea30cf1ea5d172f5012dc864aa4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf90a16f6aaa2af4d081638d8ba51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788497ba6901f6b87504354478de3be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fcfad12c99a14bb0d8c48a2aed2ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0f5aaef7d06500a7d96160cd43c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd482d95c5a7deb679a6585206ac2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79e0da7f577a5f0a611358d8099d3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f840d67c3d6470f4ac397e419c9673482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d45f3251e8923b1a5dd777af0ffe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a568486bb7ff156682c1a9486491484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ad2f3b3752f79f9928ced6042df6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584c4a9cbd42580284702026e43656486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b64586beef3fc0091e661ff003215487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c918e0848bad1f8be9ece346456612488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e98e3585017745ccaf9232e88e743489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643d07e4f2b8fbd6dcdecd1ec79137490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502508ab181bd013378a1c2c561efb3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3e3c8cebf360f24c808acc33762e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919765a387948b6df0d29c0d69a5375e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8dfc848a63238984ef66caf8f14a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5d412e9e883dc9413337c0799351495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba32d37216ac01b09d5720b236d32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77060c19f9f9c68e89476ca8027f1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd05998fea54ca12ec9493c8525b6aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8640bc0645d79faad1f3e99fa9faad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc741363fc98f0ee5ba6af73b7c64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74aaa0a987b6a0dca50ad46b40ff6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4faa4bf1866a8ec64351ef47254e04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c32f4936c3640804ba6f1651f2e0ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4668e7b08eaa0a2f74b504fd1ace504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf6cb8df76bf6044209f2b648680a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ad515c7ad1b50767c76a5f214ad7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df116992c6976e583980a16eeabd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a932b3039a80165337163200e9db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d245fd0a30ac55602c7e92e482b14c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566cd3fd8f02404c870b27ef63540d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70bc55b838a51c6c16fb9c67faf981511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d2f628fd8cd9ae3f5c6a500c42e31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06d4d9a0edbe449d2532e0f7ff27b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627614ac8dc71f6bcef57c21f79984e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca34a3c764da10f73813921366009515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3219bc6426dcb613b132ae6f0c90c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56f22f549e60d709c1c73c025d8b3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392296f452e028ec11717e7d69bf1a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a66ba31f94d5b7677356b43baadbc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903358a2a22ef54e58b1ef1334ae5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454ea87a229cd2101bcbb00adf42a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c18b80dc3fac0bd83f3ffd83e653e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ff7145b27d1776046aeb76eafd8d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80669d3c740732048ad7587ff15f260d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04274b11abbfd57825ca58df6c39e04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62a4b890407e3ede06c0689811b9a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39226a0fe1ce83b5f3bc824e9d411527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab201c36cd732309a64b3688e7a73b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c534f9f698b04d1b34c177d8eabb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06809e657ca56c6d4e9ac4c3909e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab904d4fea6df5dfb43c13799e6b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7ffce0529e5a5e91d7e12016cfd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2e4f94bce88858406713db2a9a7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1df9f17ad844c3243351c94359553534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402f3efde30a76fda9183b41b7c9cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba2fa10504ec001514508b0921ddad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cde251a44ba5caaf30d90f198f0d48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d056d5aa12fe7b719983a6a43eb27f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aadbe6105589e18de4ebba14d4a580539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931d4f60a3032c99c68a8a9635e1ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d6eca36e56ec5969fb1e4fb8c50cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ccf402cd4675c5739f5b20a83ad38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1276185cb5e888c06fa98c046b8ed4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c438d32fe345556b183bb8aeac3769544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9dd75534c6ef1a5bf82352ac09a25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e904ff62b147be6ae8505a030210c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1434ccf297d53e4a3ac329061d5eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7975092c4486c237207252bad29592d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d926b28e6f4c55ad47a8439ad9ea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09972c86c47c18a3b119f8ce48ab25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c5080280610741143a014b55371d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b71677fb5faf79c1238603a1d60167552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea28b1a55dd112c5f4958eb7434475553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08f65079cbdd2fbef8a243d458d13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9ed3f71526e505bb5600029744f96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933696a75430e10f3a2bace71e751bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fac8fc977c7a722292cdcad99f456557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c80323ce005c6816c666989b4cd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec2aa565de7db8022ee71886b7b90b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b95c0dfb73cb2a25b0096d44b6dd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceebb707b43afc684d3c57f4e2e598f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc7d1c8f7a4407e2aa1d7bfac6637d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1930b8b994f22c50cd84c771b3c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4662065ebd3ae815787a0880e99ff5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8491b920c80a72164c703808645659565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910baa8eb928b0c2a4a0af3552995f55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e528a0c1a3e02d61c0684c15ee06311567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b977af93582584490f8b8ace459ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4e816125b8179e6ca2d866bf37c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924691488b479624faf123fa2223ac1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b556ddb8df1b347775d415c9b5b3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b069df8ee6c8df2cb2af237ce5e5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa26103a5c2d3a27c2cb1f56bac4655573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf00bd065eaf9d84c8c6df2bf866dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59814f80c56a426d04080064c347a77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e1f2a91af10f7a55fb0b1b8da251576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47a7ed2f155a0f7ab9c5e90b46279577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030db83246bc04beef28388f7291bf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a8407d0fd2d30de2577737f6f7a92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038138a0ca5588a75929cf64a0e317580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deba63c79ebcbe653e36929c13eb57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6da69c632552da6deb31f8df7ef5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1097f2c644624b2abad085b4c8dc7e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13cd3f9af5e0506a87a565b0830b8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4479640d5e82e2bf4239c86f8fae4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c070367d84b941ad54dc28ce2829106586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a27632800ab8b2fb4d60580fd10b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b8317f7aeb31a6484aed47cede5a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bbcc489df7806ea311df8eb1a112e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10949a0d2652b2865083987f08b64c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59e05b61336bb4ff0846ded6ca5f29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d4d2c2ee6fe584c6941b4e35eae44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef9669db32c50be68a5e5379c8a06d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b03df198438136094bbc0c1e8af2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0923832e5006da3d3d0830db309a33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e84e58376aee8f6b911392dfee84d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03ef497a3d45a53c1e2d182015b6a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06416d3697a5bef84ece160e43b7ec99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295326e567d03790b2ffe63800619af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0419dad96511ff371df1f2145adef95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1ca462038d1c1f787b779f634f57a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720d0b4216e5ff0733d3f156c545df2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2182b9a02b79a96511c013a70c9b92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca072d4b12efd913e270655c259cc19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7d9c303ea40fcf3fdf11f6856a1d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce2d7912b599f1858f601478987dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6f42c82796d794ee280b80851a8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af29d810e8ac4f64a1536c1797b72c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c648097f49cac71203961970797b92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a5a0689bd5b9302439a53d4ddc3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e8ddf0ec9b83a062566b3cbc44b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13da2ce08200c3d3b4265d038b204612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d18d8047f9ef1b22661c807ffa7f52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb9c0a91b387e39e1bfaf269ee3e61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bb3fcb07c7eb7146a918534f87f5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b54428f6d0016ab2e56b6dc167a5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18932055fcaee9acd98037d12bee2c10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724edb542506f6903910dc67016f171618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1b9c2b21beccb9324bc35eb8704b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad80d86abb6986f33d178e508b346620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fdac7835c4ae1c99ecca3b9eb9215621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08bb385f5afc7e3085b9c6b88e799b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e7c33f4a6fd36bb141fc753085ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6793df158f6f53cf2102d8da938c792624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711f87031bf50a64e3b35913f00a3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9f74cf70d4e29a0a55c83406327b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3891a5013cc9e5e67e872b2afa2ece3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf75b2d05c1ae4aeeb74d30475f27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48064f40bafc1cb5d507ed175b7c622629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dad2adce06ea3c1600b5a1672517b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838232259529362b8d4faa3257bbf7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a98400f0f5f1928911d90578491a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714112ad17570beb7a6f8bfd4b4c7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175b2d99fe33a88fc0ba38f828b3da0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46bad968979813fe5af49f3a591a08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00e36a535175a03a1441083df4f26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de5ced47f443c6fb53111330ba143637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc875f89d55c5f41b62781deef7b7a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08882c33521401b29173b7d1f4ed3b4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a4273423364e039756ecd8d0da8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b110ed9f93887c58ac4510befc92bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97502fbd8cf5c62326571f52433e4a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26febdb41c80bedf713a1084c0faa72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d1e4f095c92112377e75a6edd0db8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846204208dd7ecc92dcfa5755b11d54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586952f308785b91f9620d2a124f47ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7948b9f1f156cbbf1cc37a1ad9c16e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9a0c0456091fe06aef2c0acb54c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3793232602ac1be3c7fb833147f97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253092c1eb2170dcee6894745030ed0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1889183d2eaa9be985de44b8b2130e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65bc618b94f04dc7cfb5c11cb05397652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e3f41e53599cf94bf6c50adca122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083ad06e1c96e92e87b0edcf948834654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ef57b99db6510d3c9bd00a82e5358655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b9fbee2c412f90f3079a6d07a2d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d941e4a71e386ad8b220e9b13bbb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5c92bd76d186364adfb054911f980658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c01f740beccd01eeb7f3e2f00aea3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e379ccece34b0e539e9e985db3d237660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8043d641a8e8cb0df45fcb117174f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de3b02bedca3b40fdb94e57f95392662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69490903349ce963f1f258befae6b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17305cf186c64f625da62d7e7d3e4906664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece0a479e6fb04466175a1fb18521c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90b14acd89ac18bb83c8844fbc80d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e43747094906dc135658e419c75cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717218451c01dbdd0975a309726a5f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d674e3753d2ac21a23a0f435ab70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173a0af779283332fbd7c754d7f8ec6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300a080f5ec3473f2ec6b70239f24f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246417b82b18aef85b4ca491de47a85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc4275aa79fd911983b4890fc8cc50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd4625ef6534228071ba7d2ae0cc12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dbaa82e63d2aa09150a932b4a478675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db86f3d6c71113493a0281002767d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7878900e666d26fc8e235b98dd2dc68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50fb9475771aeb6211c89f86038e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c978c881a2033d3f2be712fabab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff78d0079c03e60ce1ceecc0c26c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b9f6206fd3d1b9c86a32d38124624681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506978038b5f8def6a334b272784745682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c886c18915234b6391d25fe8c82bea1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9cd639758f31320a487c39613f1f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903fde393051ce88625854b94f5e26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998022439971aa708528131b9c63ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f6983c1071cd054d93ec42185244687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61106dd35d1a0a536b1c4814b15de5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb55a6d5aa9f2a98148563385c3d7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070f9d7bb4187fcbc3625a3d558595690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357484faf28e9947be254a362465c0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e87e1dd832ebb5b5981df96ed7a3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de081fab8a9244ebbc93a57033a14a06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d298edb42eed41446c99ff6c825d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b8a1cd623a6f6a7de66979daf2d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc449788d3fdd8e0a13db2e35931d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09274cbb7d51e9f8d7d369e68ecf32f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28aa58d70973fa9d4ae7586feea533698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657cae4e5c2c6a6876c38e86cfa5be1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ff929458b9199dc9e91062b11c80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b33a9675d125d22348ab27f2f16b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab8e5630bc265e35833532c5591336702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3570192eff1a2e89a41f95c87b6842703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e022ca2f637579c89369ecbe1fc306704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1c2d59c5630574bb00c4facee9c5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaccc3337a9139fe17b856a3518172706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0476b92c74dd07b11ca5cecd7d1c32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8cdce8f8397e5b84e9a25c3abb51c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef843ade132f389d9ccb8bc92ce93bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d23999661db2637d541f0e532eef94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df76b182f1bec0939eb68d9015824711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd64d51595dea6fc26db6a456fa6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181553aee836b47e42265fd136de116b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ab5c68c13e141d77f7879b088106714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9864aae9cd0bdb0e5b423ec20bb51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999d1636c267e3dbe0c7a5c70eb733716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d98c41ecf596e707d15370f4fa684717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8632345d703e42ba4b121f267537c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa7b78cc49b7221ded355c617a8918719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eebb77c019a656c30fb5b44db97f06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46bfb97a19090eb4ad388dd01a7a38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abac8fd858dc7e39477be40bf647d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92736059668aeb21e885810193b9577723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97f48f36f8364f8b37daee660ce45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fac9022e53e8627838809bbee5b599725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b2b01eea420c7d4b03efae830a62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bb85dd1d0e742c69c469a94cd4fb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d4317a703744a34149a525ff6280728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07d9f438b48353cadb81e5d9bf81f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da823260bb19fa4c716c30abb5a7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abce700fc07d8b8ad39da10081b5c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b867f107397e6b646a45901c96c0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff74d7416ca1b7b431210be6f3913d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe44be2beec5106361afe96c7dc82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78febd62c0639c15ad60210d13442735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82634c6b5b070c9cde2fdbe771c5d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82d01e877afa1fdf044992bd95e9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8ebf647877008a4f9f6e4bd660142738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04486a4e64a6257896ffed5e36a0feb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe51f6deb686d1522ef27e472e386740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83dbd63f634d73ec1ba1f90ba34c79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407ad989f1397a6da994d39046a99d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dd0e9bee3d51023548ec9a8fe3efa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e1b41149f9657eabc96456080a96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce4c2e7768be6edff34dba54f0880745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a922a3e8e121a3d6b9d98fcd208af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6861d4939cb75555282eba19281610d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987bbe764b4883a8d3eb5baccbf2943748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80352620f4f17151e629cdef664ef0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd2489e2135927258fa8c89309186750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e4e519d8ff002ea05ebcfe4c9452751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b35ec44d2a6845226367ffd84ea3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc7f0f59fec46e7eb682c0dfb86550753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb664cebba319074b5a7ffe44ec29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b7b20fc5cb9b3b1020c08260df3ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755303c9c12ab17addc185022901731e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7cf82feb74201f490ec8040817ba0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb23de0e76cdd1a3e1ce4180d01a51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092929a73b2cae92154a64a0369619759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>